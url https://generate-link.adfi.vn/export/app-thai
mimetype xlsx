--- v0 (2026-08-03)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Thailand" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4242" uniqueCount="1238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14609" uniqueCount="4621">
   <si>
     <t>App</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Channel</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Sharing Link</t>
   </si>
   <si>
     <t>Generated At</t>
   </si>
   <si>
     <t>app-thai</t>
   </si>
   <si>
@@ -3722,50 +3722,10199 @@
     <t>209HuongTHSach30826-Huong-TH-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yjLvSh/</t>
   </si>
   <si>
     <t>2026-08-03T10:05:43.116Z</t>
   </si>
   <si>
     <t>208HuongTHSach30826-Huong-TH-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yjBPK4/</t>
   </si>
   <si>
     <t>210HuongTHSach30826-Huong-TH-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yj24D5/</t>
   </si>
   <si>
     <t>211HuongTHSach30826-Huong-TH-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yjNwUf/</t>
+  </si>
+  <si>
+    <t>1731456168918747137</t>
+  </si>
+  <si>
+    <t>12WillTHfeed260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PDV3Dj/</t>
+  </si>
+  <si>
+    <t>2026-08-04T03:35:56.595Z</t>
+  </si>
+  <si>
+    <t>1730976817334225636</t>
+  </si>
+  <si>
+    <t>14WillTHfeed260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PDQ9fq/</t>
+  </si>
+  <si>
+    <t>1729461483921705759</t>
+  </si>
+  <si>
+    <t>13WillTHfeed260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PDnjYQ/</t>
+  </si>
+  <si>
+    <t>1729744146469849272</t>
+  </si>
+  <si>
+    <t>15WillTHfeed260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PDC65e/</t>
+  </si>
+  <si>
+    <t>1729845260615977511</t>
+  </si>
+  <si>
+    <t>11WillTHfeed260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PDcqbE/</t>
+  </si>
+  <si>
+    <t>1730652168609499467</t>
+  </si>
+  <si>
+    <t>17WillTHcapvid916260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PDV2JN/</t>
+  </si>
+  <si>
+    <t>1730139274042378771</t>
+  </si>
+  <si>
+    <t>18WillTHallvid916260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PDG2bG/</t>
+  </si>
+  <si>
+    <t>1735452374867937123</t>
+  </si>
+  <si>
+    <t>20WillTHpanglephoto916260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PDnnSo/</t>
+  </si>
+  <si>
+    <t>1731778570166175928</t>
+  </si>
+  <si>
+    <t>16WillTHappprvid22s260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PDGjjo/</t>
+  </si>
+  <si>
+    <t>1729643250579966739</t>
+  </si>
+  <si>
+    <t>19WillTHallvid916260804-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PD4qLQ/</t>
+  </si>
+  <si>
+    <t>1731040904325532489</t>
+  </si>
+  <si>
+    <t>212HuongTHSach40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4sBUp/</t>
+  </si>
+  <si>
+    <t>2026-08-04T05:13:55.998Z</t>
+  </si>
+  <si>
+    <t>1730751097013504453</t>
+  </si>
+  <si>
+    <t>215HuongTHSach40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4vMfR/</t>
+  </si>
+  <si>
+    <t>1730295170414971333</t>
+  </si>
+  <si>
+    <t>214HuongTHSach40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PVdJkR/</t>
+  </si>
+  <si>
+    <t>1732243693602899397</t>
+  </si>
+  <si>
+    <t>213HuongTHSach40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4s9CA/</t>
+  </si>
+  <si>
+    <t>1733372308869121705</t>
+  </si>
+  <si>
+    <t>216HuongTHSon40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PVe6KD/</t>
+  </si>
+  <si>
+    <t>219HuongTHSon40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4npkm/</t>
+  </si>
+  <si>
+    <t>1734549303948445036</t>
+  </si>
+  <si>
+    <t>217HuongTHSon40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4t46w/</t>
+  </si>
+  <si>
+    <t>220HuongTHSon40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4t7fv/</t>
+  </si>
+  <si>
+    <t>1736453675729585920</t>
+  </si>
+  <si>
+    <t>221HuongTHSon40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4sb8h/</t>
+  </si>
+  <si>
+    <t>218HuongTHSon40826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4tmC6/</t>
+  </si>
+  <si>
+    <t>222HuongTHallvid91640826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P47xrp/</t>
+  </si>
+  <si>
+    <t>223HuongTHallanh91640826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4KfY5/</t>
+  </si>
+  <si>
+    <t>224HuongTHvid91640826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PVdBPp/</t>
+  </si>
+  <si>
+    <t>225HuongTHanh91640826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4obJc/</t>
+  </si>
+  <si>
+    <t>226HuongTHSach50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4cE3j/</t>
+  </si>
+  <si>
+    <t>227HuongTHSach50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4K7fu/</t>
+  </si>
+  <si>
+    <t>228HuongTHSach50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4vcEj/</t>
+  </si>
+  <si>
+    <t>230HuongTHSon50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P47nvD/</t>
+  </si>
+  <si>
+    <t>229HuongTHSach50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PVeMBF/</t>
+  </si>
+  <si>
+    <t>231HuongTHSon50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4g4VN/</t>
+  </si>
+  <si>
+    <t>232HuongTHSon50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4cFB6/</t>
+  </si>
+  <si>
+    <t>233HuongTHSon50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4sndt/</t>
+  </si>
+  <si>
+    <t>235HuongTHSon50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4Tsr7/</t>
+  </si>
+  <si>
+    <t>234HuongTHSon50826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PVL2XP/</t>
+  </si>
+  <si>
+    <t>236HuongTHallvid91650826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PVYhhv/</t>
+  </si>
+  <si>
+    <t>237HuongTHallanh91650826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PVeU47/</t>
+  </si>
+  <si>
+    <t>238HuongTHvid91650826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4Km3Y/</t>
+  </si>
+  <si>
+    <t>239HuongTHanh91650826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4P4v4as/</t>
+  </si>
+  <si>
+    <t>2ThangTHtiktovwi59ncu260804-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS45L7KUy/</t>
+  </si>
+  <si>
+    <t>2026-08-04T08:11:25.927Z</t>
+  </si>
+  <si>
+    <t>21WillTHfeed260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbWvK9/</t>
+  </si>
+  <si>
+    <t>2026-08-05T04:02:15.920Z</t>
+  </si>
+  <si>
+    <t>1736210373344265409</t>
+  </si>
+  <si>
+    <t>24WillTHfeed260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mb7RJx/</t>
+  </si>
+  <si>
+    <t>1733275907939534349</t>
+  </si>
+  <si>
+    <t>25WillTHfeed260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbC61Y/</t>
+  </si>
+  <si>
+    <t>1731777370482378734</t>
+  </si>
+  <si>
+    <t>22WillTHfeed260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbsAjW/</t>
+  </si>
+  <si>
+    <t>1733897005309593308</t>
+  </si>
+  <si>
+    <t>23WillTHfeed260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbnaek/</t>
+  </si>
+  <si>
+    <t>1733023593329296909</t>
+  </si>
+  <si>
+    <t>27WillTHcapcut260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbXagA/</t>
+  </si>
+  <si>
+    <t>30WillTHallvid916260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbWbC6/</t>
+  </si>
+  <si>
+    <t>29WillTHallvid916260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbuUB6/</t>
+  </si>
+  <si>
+    <t>1730281808986409802</t>
+  </si>
+  <si>
+    <t>26WillTHappprvid22s260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbTW4u/</t>
+  </si>
+  <si>
+    <t>1734477398957721101</t>
+  </si>
+  <si>
+    <t>28WillTHcapcut260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbnXXF/</t>
+  </si>
+  <si>
+    <t>31WillTHallvid11260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbtuo5/</t>
+  </si>
+  <si>
+    <t>1734826804670007118</t>
+  </si>
+  <si>
+    <t>33WillTHpanglephoto916260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbWVtc/</t>
+  </si>
+  <si>
+    <t>1734353975719855230</t>
+  </si>
+  <si>
+    <t>34WillTHpanglevid916260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbpJuf/</t>
+  </si>
+  <si>
+    <t>1731779653285742483</t>
+  </si>
+  <si>
+    <t>32WillTHallphoto916260805-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mbnXGQ/</t>
+  </si>
+  <si>
+    <t>1735775358957290838</t>
+  </si>
+  <si>
+    <t>37WillTHfeed260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAmKu8/</t>
+  </si>
+  <si>
+    <t>2026-08-05T07:54:20.769Z</t>
+  </si>
+  <si>
+    <t>1730727129189353649</t>
+  </si>
+  <si>
+    <t>38WillTHfeed260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAxnG4/</t>
+  </si>
+  <si>
+    <t>1733678534707872828</t>
+  </si>
+  <si>
+    <t>36WillTHfeed260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAa5TH/</t>
+  </si>
+  <si>
+    <t>1733130018598389590</t>
+  </si>
+  <si>
+    <t>35WillTHfeed260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uA4RET/</t>
+  </si>
+  <si>
+    <t>1734196855838704942</t>
+  </si>
+  <si>
+    <t>39WillTHfeed260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAqqop/</t>
+  </si>
+  <si>
+    <t>1731639052150803187</t>
+  </si>
+  <si>
+    <t>41WillTHcapcut260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAPk2u/</t>
+  </si>
+  <si>
+    <t>1730255323532987044</t>
+  </si>
+  <si>
+    <t>40WillTHappprvid22s260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAhM5E/</t>
+  </si>
+  <si>
+    <t>1732731158765667579</t>
+  </si>
+  <si>
+    <t>43WillTHallvid916260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAPnFe/</t>
+  </si>
+  <si>
+    <t>1732524495559230755</t>
+  </si>
+  <si>
+    <t>42WillTHcapcut260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAkeaS/</t>
+  </si>
+  <si>
+    <t>1733377801957770872</t>
+  </si>
+  <si>
+    <t>44WillTHallvid916260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAB9mn/</t>
+  </si>
+  <si>
+    <t>46WillTHallphoto916260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAhpCb/</t>
+  </si>
+  <si>
+    <t>45WillTHallvid11260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAS5XE/</t>
+  </si>
+  <si>
+    <t>1734343748173924195</t>
+  </si>
+  <si>
+    <t>47WillTHpanglephoto916260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAuh5n/</t>
+  </si>
+  <si>
+    <t>1732389185838810564</t>
+  </si>
+  <si>
+    <t>48WillTHpanglevid916260806-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uArquw/</t>
+  </si>
+  <si>
+    <t>1729696422388533297</t>
+  </si>
+  <si>
+    <t>240HuongTHfeed60826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAM9rv/</t>
+  </si>
+  <si>
+    <t>1729558169312659787</t>
+  </si>
+  <si>
+    <t>241HuongTHfeed60826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAMEj3/</t>
+  </si>
+  <si>
+    <t>243HuongTHfeed60826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uASXYx/</t>
+  </si>
+  <si>
+    <t>1729879755262298912</t>
+  </si>
+  <si>
+    <t>242HuongTHfeed60826-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uAqDuv/</t>
+  </si>
+  <si>
+    <t>267HungTHTTcapcutdup246260806-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4xRAcn9/</t>
+  </si>
+  <si>
+    <t>2026-08-06T03:57:26.432Z</t>
+  </si>
+  <si>
+    <t>268HungTHTTallweb260807-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44M5HbR/</t>
+  </si>
+  <si>
+    <t>2026-08-07T09:02:43.451Z</t>
+  </si>
+  <si>
+    <t>269HungTHTTallweb260807-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44MHPXY/</t>
+  </si>
+  <si>
+    <t>270HungTHTTallapp260807-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44MoBAt/</t>
+  </si>
+  <si>
+    <t>244HuongTHallweb260807-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44hFmKo/</t>
+  </si>
+  <si>
+    <t>2026-08-07T09:11:36.235Z</t>
+  </si>
+  <si>
+    <t>1735361807411545688</t>
+  </si>
+  <si>
+    <t>245HuongTHallweb260807-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44hF8Sa/</t>
+  </si>
+  <si>
+    <t>1732568231656785464</t>
+  </si>
+  <si>
+    <t>246HuongTHallapp260807-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44hmams/</t>
+  </si>
+  <si>
+    <t>50WillTHallwebvid260807-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44BojB7/</t>
+  </si>
+  <si>
+    <t>2026-08-07T09:29:57.586Z</t>
+  </si>
+  <si>
+    <t>1733095113184675683</t>
+  </si>
+  <si>
+    <t>49WillTHallwebvid260807-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44SkTqD/</t>
+  </si>
+  <si>
+    <t>271HungTHTTfeed260809-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sdJvD3/</t>
+  </si>
+  <si>
+    <t>2026-08-09T04:11:42.108Z</t>
+  </si>
+  <si>
+    <t>1729610549867875010</t>
+  </si>
+  <si>
+    <t>55WillTHwfeedandfeedn260810-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPDpqm/</t>
+  </si>
+  <si>
+    <t>2026-08-10T06:45:50.061Z</t>
+  </si>
+  <si>
+    <t>1732261843809699224</t>
+  </si>
+  <si>
+    <t>52WillTHwfeedandfeedn260810-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPU8Eg/</t>
+  </si>
+  <si>
+    <t>1732771032609359751</t>
+  </si>
+  <si>
+    <t>54WillTHwfeedandfeedn260810-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPpRgU/</t>
+  </si>
+  <si>
+    <t>1731442399568692954</t>
+  </si>
+  <si>
+    <t>51WillTHwfeedandfeedn260810-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPVqLN/</t>
+  </si>
+  <si>
+    <t>53WillTHwfeedandfeedn260810-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPqFAT/</t>
+  </si>
+  <si>
+    <t>249TK16HuongTHwfeedandfeedn260810-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nETNPh/</t>
+  </si>
+  <si>
+    <t>2026-08-10T09:55:48.262Z</t>
+  </si>
+  <si>
+    <t>251TK16HuongTHwfeedandfeedn260810-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nE3w7k/</t>
+  </si>
+  <si>
+    <t>250TK16HuongTHwfeedandfeedn260810-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEurof/</t>
+  </si>
+  <si>
+    <t>248TK16HuongTHwfeedandfeedn260810-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEpKsJ/</t>
+  </si>
+  <si>
+    <t>247TK16HuongTHwfeedandfeedn260810-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEshf8/</t>
+  </si>
+  <si>
+    <t>255TK16HuongTHwfeedandfeedn260811-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEhTuV/</t>
+  </si>
+  <si>
+    <t>252TK16HuongTHwfeedandfeedn260811-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4no84LN/</t>
+  </si>
+  <si>
+    <t>256TK16HuongTHwfeedandfeedn260811-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4no1grS/</t>
+  </si>
+  <si>
+    <t>253TK16HuongTHwfeedandfeedn260811-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEgdfd/</t>
+  </si>
+  <si>
+    <t>257TK16HuongTHwfeedandfeedn260812-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nod9jw/</t>
+  </si>
+  <si>
+    <t>254TK16HuongTHwfeedandfeedn260811-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEvhJE/</t>
+  </si>
+  <si>
+    <t>258TK16HuongTHwfeedandfeedn260812-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEPtqM/</t>
+  </si>
+  <si>
+    <t>259TK16HuongTHwfeedandfeedn260812-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4noeQPC/</t>
+  </si>
+  <si>
+    <t>260TK16HuongTHwfeedandfeedn260812-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEvsCm/</t>
+  </si>
+  <si>
+    <t>261TK16HuongTHwfeedandfeedn260812-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nESWvh/</t>
+  </si>
+  <si>
+    <t>262TK16HuongTHwfeedandfeedn260813-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEnQTo/</t>
+  </si>
+  <si>
+    <t>263TK16HuongTHwfeedandfeedn260813-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEE41T/</t>
+  </si>
+  <si>
+    <t>264TK16HuongTHwfeedandfeedn260813-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4noReNV/</t>
+  </si>
+  <si>
+    <t>265TK16HuongTHwfeedandfeedn260813-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nodDuo/</t>
+  </si>
+  <si>
+    <t>266TK16HuongTHwfeedandfeedn260813-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nEV7xs/</t>
+  </si>
+  <si>
+    <t>247TK16HuongTHwfeedandfeedn260810-Huong-TH-TT, 247TK16HuongTHwfeedandfeedn260810-Huong-TH-TT2</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WhheLo/</t>
+  </si>
+  <si>
+    <t>2026-08-10T11:42:50.158Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4Whm4yJ/</t>
+  </si>
+  <si>
+    <t>1731283099859454658</t>
+  </si>
+  <si>
+    <t>57TK70WillTHwfeedandfeedn260812-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4v5e3dc/</t>
+  </si>
+  <si>
+    <t>2026-08-11T04:49:25.724Z</t>
+  </si>
+  <si>
+    <t>1729646763873962133</t>
+  </si>
+  <si>
+    <t>58TK70WillTHwfeedandfeedn260812-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vPTPyq/</t>
+  </si>
+  <si>
+    <t>1730045620413106685</t>
+  </si>
+  <si>
+    <t>59TK70WillTHwfeedandfeedn260812-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vP3TC8/</t>
+  </si>
+  <si>
+    <t>1731759416457725112</t>
+  </si>
+  <si>
+    <t>56TK70WillTHwfeedandfeedn260812-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vPc6k5/</t>
+  </si>
+  <si>
+    <t>1730255214316784187</t>
+  </si>
+  <si>
+    <t>60TK70WillTHwfeedandfeedn260812-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vPnBjd/</t>
+  </si>
+  <si>
+    <t>275TK16HungTHTTwfcpiosvid916dtar260812-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vuT5pQ/</t>
+  </si>
+  <si>
+    <t>2026-08-11T05:16:12.321Z</t>
+  </si>
+  <si>
+    <t>276TK16HungTHTTwfcpiosvid916dtar260812-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vubJWs/</t>
+  </si>
+  <si>
+    <t>272TK40HungTHTTwfeedandfeedn260812-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vuQ1fT/</t>
+  </si>
+  <si>
+    <t>273TK40HungTHTTwfeedandfeedn260812-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vuVfJE/</t>
+  </si>
+  <si>
+    <t>274TK40HungTHTTwfeedandfeedn260812-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vu5qBR/</t>
+  </si>
+  <si>
+    <t>1734244144055485949</t>
+  </si>
+  <si>
+    <t>277TK40HungTHTTwfeedandfeedn260813-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vu7asR/</t>
+  </si>
+  <si>
+    <t>280TK16HungTHTTwfcpiosvid916dtar260813-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vu98Pc/</t>
+  </si>
+  <si>
+    <t>278TK40HungTHTTwfeedandfeedn260813-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vupXn3/</t>
+  </si>
+  <si>
+    <t>279TK40HungTHTTwfeedandfeedn260813-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vupqHg/</t>
+  </si>
+  <si>
+    <t>281TK16HungTHTTwfcpiosvid916dtar260813-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vuCP4t/</t>
+  </si>
+  <si>
+    <t>1736358685326738941</t>
+  </si>
+  <si>
+    <t>283TK40HungTHTTwfeedandfeedn260814-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vumhkA/</t>
+  </si>
+  <si>
+    <t>282TK40HungTHTTwfeedandfeedn260814-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vutfhS/</t>
+  </si>
+  <si>
+    <t>285TK16HungTHTTwfeedandfeedn260814-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vusnAh/</t>
+  </si>
+  <si>
+    <t>284TK40HungTHTTwfeedandfeedn260814-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vuH6ro/</t>
+  </si>
+  <si>
+    <t>286TK16HungTHTTwfeedandfeedn260814-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vu3JEV/</t>
+  </si>
+  <si>
+    <t>1735255646910252424</t>
+  </si>
+  <si>
+    <t>65TK70WillTHwfeedandfeedn260813-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4w23v2H/</t>
+  </si>
+  <si>
+    <t>2026-08-12T08:07:50.034Z</t>
+  </si>
+  <si>
+    <t>1731599615807162525</t>
+  </si>
+  <si>
+    <t>63TK70WillTHwfeedandfeedn260813-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4w2E9RV/</t>
+  </si>
+  <si>
+    <t>1731205252727867598</t>
+  </si>
+  <si>
+    <t>61TK70WillTHwfeedandfeedn260813-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4w2pFMk/</t>
+  </si>
+  <si>
+    <t>1731019882088466515</t>
+  </si>
+  <si>
+    <t>62TK70WillTHwfeedandfeedn260813-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4w2GMuD/</t>
+  </si>
+  <si>
+    <t>1731420904129004818</t>
+  </si>
+  <si>
+    <t>64TK70WillTHwfeedandfeedn260813-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4w27Q1s/</t>
+  </si>
+  <si>
+    <t>1729772014557367164</t>
+  </si>
+  <si>
+    <t>70TK70WillTHwfeedandfeedn260814-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ouoqKm/</t>
+  </si>
+  <si>
+    <t>2026-08-13T08:49:41.856Z</t>
+  </si>
+  <si>
+    <t>1731333201103783892</t>
+  </si>
+  <si>
+    <t>67TK70WillTHwfeedandfeedn260814-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4oHMVXp/</t>
+  </si>
+  <si>
+    <t>1735314767159330184</t>
+  </si>
+  <si>
+    <t>66TK70WillTHwfeedandfeedn260814-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4oHDYun/</t>
+  </si>
+  <si>
+    <t>1731416161775160188</t>
+  </si>
+  <si>
+    <t>69TK70WillTHwfeedandfeedn260814-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ouEJF2/</t>
+  </si>
+  <si>
+    <t>1730529185481067388</t>
+  </si>
+  <si>
+    <t>68TK70WillTHwfeedandfeedn260814-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ouoSNC/</t>
+  </si>
+  <si>
+    <t>291TK16HungTHTTappprpurcapiosvid916d260815-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTFkYY/</t>
+  </si>
+  <si>
+    <t>2026-08-14T03:30:35.841Z</t>
+  </si>
+  <si>
+    <t>1731698938046548950</t>
+  </si>
+  <si>
+    <t>288TK40HungTHTTwfeedandfeedn260815-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJT6Jgk/</t>
+  </si>
+  <si>
+    <t>290TK16HungTHTTappprpurcapiosvid916d260815-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJT6248/</t>
+  </si>
+  <si>
+    <t>287TK40HungTHTTwfeedandfeedn260815-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTSxjy/</t>
+  </si>
+  <si>
+    <t>289TK40HungTHTTwfeedandfeedn260815-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTyfTs/</t>
+  </si>
+  <si>
+    <t>294TK40HungTHTTwfeedandfeedn260816-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTYUsd/</t>
+  </si>
+  <si>
+    <t>1729707659960683288</t>
+  </si>
+  <si>
+    <t>292TK40HungTHTTwfeedandfeedn260816-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTSJSt/</t>
+  </si>
+  <si>
+    <t>296TK16HungTHTTappprpurcapiosvid916d260816-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTyQmJ/</t>
+  </si>
+  <si>
+    <t>293TK40HungTHTTwfeedandfeedn260816-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJThFnm/</t>
+  </si>
+  <si>
+    <t>295TK16HungTHTTappprpurcapiosvid916d260816-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTALfn/</t>
+  </si>
+  <si>
+    <t>1729602239468702215</t>
+  </si>
+  <si>
+    <t>298TK40HungTHTTwfeedandfeedn260817-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJT2CMD/</t>
+  </si>
+  <si>
+    <t>1732380449629767181</t>
+  </si>
+  <si>
+    <t>299TK40HungTHTTwfeedandfeedn260817-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTe865/</t>
+  </si>
+  <si>
+    <t>297TK40HungTHTTwfeedandfeedn260817-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTDd23/</t>
+  </si>
+  <si>
+    <t>300TK16HungTHTTwfcpiosvid916dtar260817-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTRYXA/</t>
+  </si>
+  <si>
+    <t>301TK16HungTHTTwfcpiosvid916dtar260817-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJTdKSC/</t>
+  </si>
+  <si>
+    <t>1733268048143025908</t>
+  </si>
+  <si>
+    <t>71TK70WillTHwfeedandfeedn260814-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVJoyLUc/</t>
+  </si>
+  <si>
+    <t>2026-08-14T03:55:30.440Z</t>
+  </si>
+  <si>
+    <t>1734674792911439356</t>
+  </si>
+  <si>
+    <t>74TK70WillTHwfeedandfeedn260815-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeoQ1UJ/</t>
+  </si>
+  <si>
+    <t>2026-08-14T10:07:33.865Z</t>
+  </si>
+  <si>
+    <t>73TK70WillTHwfeedandfeedn260815-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeoxsnD/</t>
+  </si>
+  <si>
+    <t>1733466558414226686</t>
+  </si>
+  <si>
+    <t>75TK70WillTHwfeedandfeedn260815-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeoUVTx/</t>
+  </si>
+  <si>
+    <t>1736160516352214853</t>
+  </si>
+  <si>
+    <t>72TK70WillTHwfeedandfeedn260815-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeohc2E/</t>
+  </si>
+  <si>
+    <t>1731944103631685292</t>
+  </si>
+  <si>
+    <t>76TK70WillTHwfeedandfeedn260815-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeoj2o4/</t>
+  </si>
+  <si>
+    <t>1733059654625559712</t>
+  </si>
+  <si>
+    <t>78TK70WillTHwfeedandfeedn260815-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeou6yc/</t>
+  </si>
+  <si>
+    <t>1730775828796115907</t>
+  </si>
+  <si>
+    <t>77TK70WillTHwfeedandfeedn260815-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeojjRL/</t>
+  </si>
+  <si>
+    <t>1731255304361838832</t>
+  </si>
+  <si>
+    <t>79TK70WillTHwfeedandfeedn260816-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeoA1oU/</t>
+  </si>
+  <si>
+    <t>1729836857518819487</t>
+  </si>
+  <si>
+    <t>80TK70WillTHwfeedandfeedn260816-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeouwTU/</t>
+  </si>
+  <si>
+    <t>1732772479451563247</t>
+  </si>
+  <si>
+    <t>81TK70WillTHwfeedandfeedn260816-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeok1ny/</t>
+  </si>
+  <si>
+    <t>82TK70WillTHwfeedandfeedn260816-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeomK7g/</t>
+  </si>
+  <si>
+    <t>1730372657295493908</t>
+  </si>
+  <si>
+    <t>84TK70WillTHwfeedandfeedn260816-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeoQB36/</t>
+  </si>
+  <si>
+    <t>1734438285167133736</t>
+  </si>
+  <si>
+    <t>83TK70WillTHwfeedandfeedn260816-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeoYMCC/</t>
+  </si>
+  <si>
+    <t>1734742081132791687</t>
+  </si>
+  <si>
+    <t>85TK70WillTHwfeedandfeedn260816-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeo23gT/</t>
+  </si>
+  <si>
+    <t>1735528081455219821</t>
+  </si>
+  <si>
+    <t>87TK70WillTHwfeedandfeedn260818-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjj2SNo/</t>
+  </si>
+  <si>
+    <t>2026-08-17T05:20:06.271Z</t>
+  </si>
+  <si>
+    <t>1730081213667248541</t>
+  </si>
+  <si>
+    <t>90TK70WillTHwfeedandfeedn260818-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjj5XaF/</t>
+  </si>
+  <si>
+    <t>1736611449885197934</t>
+  </si>
+  <si>
+    <t>89TK70WillTHwfeedandfeedn260818-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjjf8h1/</t>
+  </si>
+  <si>
+    <t>1729715007815911607</t>
+  </si>
+  <si>
+    <t>86TK70WillTHwfeedandfeedn260818-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjjFMo1/</t>
+  </si>
+  <si>
+    <t>88TK70WillTHwfeedandfeedn260818-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjjfVpS/</t>
+  </si>
+  <si>
+    <t>1735759509425784201</t>
+  </si>
+  <si>
+    <t>92TK70WillTHwfeedandfeedn260818-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjjmR6a/</t>
+  </si>
+  <si>
+    <t>1732653185814594681</t>
+  </si>
+  <si>
+    <t>91TK70WillTHwfeedandfeedn260818-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjjjC87/</t>
+  </si>
+  <si>
+    <t>305TK16HungTHTTappprpurcapiosvid916d260818-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3mrCx/</t>
+  </si>
+  <si>
+    <t>2026-08-17T09:52:40.737Z</t>
+  </si>
+  <si>
+    <t>1732302804399262003</t>
+  </si>
+  <si>
+    <t>302TK40HungTHTTwfeedandfeedn260818-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3Sw6R/</t>
+  </si>
+  <si>
+    <t>306TK16HungTHTTappprsubcapiosvid916d260818-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj35pcG/</t>
+  </si>
+  <si>
+    <t>304TK40HungTHTTwfeedandfeedn260818-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3xHdr/</t>
+  </si>
+  <si>
+    <t>303TK40HungTHTTwfeedandfeedn260818-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3a4dj/</t>
+  </si>
+  <si>
+    <t>307TK16HungTHTTwfcpandvid916dtar260818-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3Pgk2/</t>
+  </si>
+  <si>
+    <t>309TK40HungTHTTwfeedandfeedn260819-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3xuwv/</t>
+  </si>
+  <si>
+    <t>310TK40HungTHTTwfeedandfeedn260819-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3U1Q7/</t>
+  </si>
+  <si>
+    <t>308TK16HungTHTTwfcpiosvid916dtar260818-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj36qRD/</t>
+  </si>
+  <si>
+    <t>311TK40HungTHTTwfeedandfeedn260819-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3CeUW/</t>
+  </si>
+  <si>
+    <t>312TK16HungTHTTappprpurcapiosvid916d260819-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj35CEy/</t>
+  </si>
+  <si>
+    <t>313TK16HungTHTTappprsubcapiosvid916d260819-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3Ap4h/</t>
+  </si>
+  <si>
+    <t>315TK16HungTHTTwfcpiosvid916dtar260819-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3QQqb/</t>
+  </si>
+  <si>
+    <t>314TK16HungTHTTwfcpandvid916dtar260819-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3Smr7/</t>
+  </si>
+  <si>
+    <t>316TK40HungTHTTwfeedandfeedn260820-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3MUJ2/</t>
+  </si>
+  <si>
+    <t>317TK40HungTHTTwfeedandfeedn260820-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3QfcG/</t>
+  </si>
+  <si>
+    <t>318TK40HungTHTTwfeedandfeedn260820-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3UcEt/</t>
+  </si>
+  <si>
+    <t>1732065773752453084</t>
+  </si>
+  <si>
+    <t>319TK16HungTHTTappprpurcapiosvid916d260820-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3aoJb/</t>
+  </si>
+  <si>
+    <t>321TK16HungTHTTwfcpiosvid916dtar260820-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj36CDF/</t>
+  </si>
+  <si>
+    <t>320TK16HungTHTTwfcpandvid916dtar260820-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj35Bx1/</t>
+  </si>
+  <si>
+    <t>1730469378466417622</t>
+  </si>
+  <si>
+    <t>322TK40HungTHTTwfeedandfeedn260821-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj32A88/</t>
+  </si>
+  <si>
+    <t>324TK40HungTHTTwfeedandfeedn260821-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3PpX4/</t>
+  </si>
+  <si>
+    <t>323TK40HungTHTTwfeedandfeedn260821-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3jeSV/</t>
+  </si>
+  <si>
+    <t>325TK16HungTHTTappprpurcapiosvid916d260821-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3DsGy/</t>
+  </si>
+  <si>
+    <t>326TK16HungTHTTwfcpandvid916dtar260821-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3QTqu/</t>
+  </si>
+  <si>
+    <t>327TK16HungTHTTwfcpiosvid916dtar260821-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj365F6/</t>
+  </si>
+  <si>
+    <t>328TK40HungTHTTwfeedandfeedn260822-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3k6u5/</t>
+  </si>
+  <si>
+    <t>329TK40HungTHTTwfeedandfeedn260822-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj32uYP/</t>
+  </si>
+  <si>
+    <t>330TK40HungTHTTwfeedandfeedn260822-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3HbnD/</t>
+  </si>
+  <si>
+    <t>331TK16HungTHTTappprpurcapiosvid916d260822-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3ycvo/</t>
+  </si>
+  <si>
+    <t>334TK40HungTHTTwfeedandfeedn260823-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj39vww/</t>
+  </si>
+  <si>
+    <t>332TK16HungTHTTwfcpandvid916dtar260822-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3j7xE/</t>
+  </si>
+  <si>
+    <t>333TK16HungTHTTwfcpiosvid916dtar260822-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3MLGa/</t>
+  </si>
+  <si>
+    <t>335TK40HungTHTTwfeedandfeedn260823-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3ByPK/</t>
+  </si>
+  <si>
+    <t>336TK40HungTHTTwfeedandfeedn260823-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3r8SV/</t>
+  </si>
+  <si>
+    <t>337TK16HungTHTTappprpurcapiosvid916d260823-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3k6oA/</t>
+  </si>
+  <si>
+    <t>338TK16HungTHTTwfcpandvid916dtar260823-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3QMB8/</t>
+  </si>
+  <si>
+    <t>339TK16HungTHTTwfcpiosvid916dtar260823-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3mGGn/</t>
+  </si>
+  <si>
+    <t>1731874634487466630</t>
+  </si>
+  <si>
+    <t>267TK16HuongTHwfeedandfeedn260817-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3mM1N/</t>
+  </si>
+  <si>
+    <t>269TK16HuongTHappprpurcapiosvid916d260817-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3m8hr/</t>
+  </si>
+  <si>
+    <t>1731751113746385878</t>
+  </si>
+  <si>
+    <t>268TK16HuongTHwfeedandfeedn260817-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3HVEf/</t>
+  </si>
+  <si>
+    <t>271TK16HuongTHwfcpandvid916dtar260817-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3UQJx/</t>
+  </si>
+  <si>
+    <t>1731406436411213413</t>
+  </si>
+  <si>
+    <t>270TK16HuongTHappprpurcapiosvid916d260817-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3hxYS/</t>
+  </si>
+  <si>
+    <t>272TK16HuongTHwfcpiosanh916dtar260817-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3yFbU/</t>
+  </si>
+  <si>
+    <t>273TK16HuongTHwfeedandfeedn260818-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3McQr/</t>
+  </si>
+  <si>
+    <t>274TK16HuongTHwfeedandfeedn260818-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3u97U/</t>
+  </si>
+  <si>
+    <t>275TK16HuongTHappprpurcapiosvid916d260818-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3QX5p/</t>
+  </si>
+  <si>
+    <t>276TK16HuongTHappprpurcapiosvid916d260818-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3YStj/</t>
+  </si>
+  <si>
+    <t>277TK16HuongTHwfcpandvid916dtar260818-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3kEFn/</t>
+  </si>
+  <si>
+    <t>278TK16HuongTHwfcpiosanh916dtar260818-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3YqWe/</t>
+  </si>
+  <si>
+    <t>279TK16HuongTHwfeedandfeedn260819-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3yyNF/</t>
+  </si>
+  <si>
+    <t>280TK16HuongTHwfeedandfeedn260819-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3j6L9/</t>
+  </si>
+  <si>
+    <t>281TK16HuongTHappprsubcapiosvid916d260819-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3a7xn/</t>
+  </si>
+  <si>
+    <t>282TK16HuongTHwfcpandvid916dtar260819-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3uh9V/</t>
+  </si>
+  <si>
+    <t>283TK16HuongTHwfcpiosanh916dtar260819-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3CYs2/</t>
+  </si>
+  <si>
+    <t>284TK16HuongTHwfeedandfeedn260820-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3uhHm/</t>
+  </si>
+  <si>
+    <t>285TK16HuongTHwfeedandfeedn260820-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3Dvsx/</t>
+  </si>
+  <si>
+    <t>287TK16HuongTHwfcpiosvid916dtar260820-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3arr4/</t>
+  </si>
+  <si>
+    <t>286TK16HuongTHwfcpandvid916dtar260820-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3Qsdj/</t>
+  </si>
+  <si>
+    <t>288TK16HuongTHwfeedandfeedn260821-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3Qv4q/</t>
+  </si>
+  <si>
+    <t>289TK16HuongTHwfeedandfeedn260821-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3mA4V/</t>
+  </si>
+  <si>
+    <t>291TK16HuongTHwfcpiosvid916dtar260821-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3myhM/</t>
+  </si>
+  <si>
+    <t>290TK16HuongTHwfcpandvid916dtar260821-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3BdMK/</t>
+  </si>
+  <si>
+    <t>292TK16HuongTHwfeedandfeedn260822-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj39dXy/</t>
+  </si>
+  <si>
+    <t>293TK16HuongTHwfeedandfeedn260822-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3BmB1/</t>
+  </si>
+  <si>
+    <t>294TK16HuongTHwfcpandvid916dtar260822-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3ruDx/</t>
+  </si>
+  <si>
+    <t>295TK16HuongTHwfcpiosvid916dtar260822-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3aJDy/</t>
+  </si>
+  <si>
+    <t>96TK16WillTHwfcpiosvid916dtar260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6fRsC/</t>
+  </si>
+  <si>
+    <t>2026-08-18T04:30:35.545Z</t>
+  </si>
+  <si>
+    <t>97TK70WillTHwfeedandfeedn260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6mFRV/</t>
+  </si>
+  <si>
+    <t>93TK16WillTHwfcpandvid916dtar260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6B5VY/</t>
+  </si>
+  <si>
+    <t>1731974730370418134</t>
+  </si>
+  <si>
+    <t>95TK16WillTHwfcpiosvid916dtar260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6NQHY/</t>
+  </si>
+  <si>
+    <t>1731878929736959117</t>
+  </si>
+  <si>
+    <t>94TK16WillTHwfcpandvid916dtar260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6Fb8K/</t>
+  </si>
+  <si>
+    <t>1735581663384733197</t>
+  </si>
+  <si>
+    <t>99TK70WillTHwfeedandfeedn260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6U8jV/</t>
+  </si>
+  <si>
+    <t>1735540543111857958</t>
+  </si>
+  <si>
+    <t>98TK70WillTHwfeedandfeedn260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6Uegx/</t>
+  </si>
+  <si>
+    <t>1733786534017205980</t>
+  </si>
+  <si>
+    <t>101TK70WillTHwfeedandfeedn260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6fAkC/</t>
+  </si>
+  <si>
+    <t>1732289375887197636</t>
+  </si>
+  <si>
+    <t>100TK70WillTHwfeedandfeedn260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6NbLD/</t>
+  </si>
+  <si>
+    <t>1729431418653739191</t>
+  </si>
+  <si>
+    <t>102TK70WillTHwfeedandfeedn260819-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVr6UThg/</t>
+  </si>
+  <si>
+    <t>284TK69HuongTHwfeedandfeedn260820-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrt9XVK/</t>
+  </si>
+  <si>
+    <t>2026-08-18T08:09:57.744Z</t>
+  </si>
+  <si>
+    <t>274TK69HuongTHwfeedandfeedn260818-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrthu4S/</t>
+  </si>
+  <si>
+    <t>273TK69HuongTHwfeedandfeedn260818-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrthedK/</t>
+  </si>
+  <si>
+    <t>279TK69HuongTHwfeedandfeedn260819-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrtH6Y7/</t>
+  </si>
+  <si>
+    <t>280TK69HuongTHwfeedandfeedn260819-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrtrs3e/</t>
+  </si>
+  <si>
+    <t>288TK69HuongTHwfeedandfeedn260821-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrtDSTp/</t>
+  </si>
+  <si>
+    <t>285TK69HuongTHwfeedandfeedn260820-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrtBV1J/</t>
+  </si>
+  <si>
+    <t>289TK69HuongTHwfeedandfeedn260821-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrtPrG1/</t>
+  </si>
+  <si>
+    <t>292TK69HuongTHwfeedandfeedn260822-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrt9BUb/</t>
+  </si>
+  <si>
+    <t>293TK69HuongTHwfeedandfeedn260822-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrtQmhP/</t>
+  </si>
+  <si>
+    <t>106TK16WillTHwfcpiosvid916dtar260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFKHpb/</t>
+  </si>
+  <si>
+    <t>2026-08-19T03:16:59.389Z</t>
+  </si>
+  <si>
+    <t>103TK16WillTHwfcpandvid916dtar260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBYYWGK/</t>
+  </si>
+  <si>
+    <t>107TK70WillTHwfeedandfeedn260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFKTaw/</t>
+  </si>
+  <si>
+    <t>1733701151138940517</t>
+  </si>
+  <si>
+    <t>104TK16WillTHwfcpandanh916dtar260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBYhWbb/</t>
+  </si>
+  <si>
+    <t>1734632380219098637</t>
+  </si>
+  <si>
+    <t>105TK16WillTHwfcpiosvid916dtar260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFwe1c/</t>
+  </si>
+  <si>
+    <t>110TK70WillTHwfeedandfeedn260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBY1b97/</t>
+  </si>
+  <si>
+    <t>1736559434435429569</t>
+  </si>
+  <si>
+    <t>108TK70WillTHwfeedandfeedn260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBYeSq4/</t>
+  </si>
+  <si>
+    <t>1732807951175681494</t>
+  </si>
+  <si>
+    <t>111TK70WillTHwfeedandfeedn260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFTa51/</t>
+  </si>
+  <si>
+    <t>1735043399933199885</t>
+  </si>
+  <si>
+    <t>109TK70WillTHwfeedandfeedn260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFwLVQ/</t>
+  </si>
+  <si>
+    <t>1731575067708261901</t>
+  </si>
+  <si>
+    <t>112TK70WillTHwfeedandfeedn260820-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBYeyV9/</t>
+  </si>
+  <si>
+    <t>1733889428203013870</t>
+  </si>
+  <si>
+    <t>114TK16WillTHwfcpandvid916dtar260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDYHtW7/</t>
+  </si>
+  <si>
+    <t>2026-08-20T04:43:25.797Z</t>
+  </si>
+  <si>
+    <t>1736489816824186376</t>
+  </si>
+  <si>
+    <t>113TK16WillTHwfcpandvid916dtar260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDYgJY7/</t>
+  </si>
+  <si>
+    <t>1729638039195715833</t>
+  </si>
+  <si>
+    <t>115TK16WillTHwfcpiosvid916dtar260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDYxp4M/</t>
+  </si>
+  <si>
+    <t>1731704664437786115</t>
+  </si>
+  <si>
+    <t>116TK16WillTHwfcpiosanh916dtar260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDYVmq3/</t>
+  </si>
+  <si>
+    <t>1730209835703569138</t>
+  </si>
+  <si>
+    <t>117TK70WillTHwfeedandfeedn260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDYCwGm/</t>
+  </si>
+  <si>
+    <t>1732165728764987090</t>
+  </si>
+  <si>
+    <t>118TK70WillTHwfeedandfeedn260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDYxhr3/</t>
+  </si>
+  <si>
+    <t>1735250306205189313</t>
+  </si>
+  <si>
+    <t>122TK70WillTHwfeedandfeedn260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDYm3af/</t>
+  </si>
+  <si>
+    <t>1731614259409095393</t>
+  </si>
+  <si>
+    <t>120TK70WillTHwfeedandfeedn260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDY4EKW/</t>
+  </si>
+  <si>
+    <t>1731157472156158731</t>
+  </si>
+  <si>
+    <t>121TK70WillTHwfeedandfeedn260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDY4xfo/</t>
+  </si>
+  <si>
+    <t>1730822990140574433</t>
+  </si>
+  <si>
+    <t>119TK70WillTHwfeedandfeedn260821-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDYa4au/</t>
+  </si>
+  <si>
+    <t>127TK70WillTHwfeedandfeedn260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcKtsA/</t>
+  </si>
+  <si>
+    <t>2026-08-20T10:24:17.751Z</t>
+  </si>
+  <si>
+    <t>124TK16WillTHwfcpandvid916dtar260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcvB8n/</t>
+  </si>
+  <si>
+    <t>125TK16WillTHwfcpiosvid916dtar260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcEgBc/</t>
+  </si>
+  <si>
+    <t>1729587901331114449</t>
+  </si>
+  <si>
+    <t>126TK16WillTHwfcpiosanh916dtar260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDctmXA/</t>
+  </si>
+  <si>
+    <t>1734400948172129805</t>
+  </si>
+  <si>
+    <t>123TK16WillTHwfcpandvid916dtar260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcpnow/</t>
+  </si>
+  <si>
+    <t>1734721125457102333</t>
+  </si>
+  <si>
+    <t>128TK70WillTHwfeedandfeedn260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcsHCb/</t>
+  </si>
+  <si>
+    <t>1729570406684658018</t>
+  </si>
+  <si>
+    <t>129TK70WillTHwfeedandfeedn260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcGxBq/</t>
+  </si>
+  <si>
+    <t>1731437960064830075</t>
+  </si>
+  <si>
+    <t>131TK70WillTHwfeedandfeedn260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcETkD/</t>
+  </si>
+  <si>
+    <t>1736383999433606677</t>
+  </si>
+  <si>
+    <t>132TK70WillTHwfeedandfeedn260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDc3Et1/</t>
+  </si>
+  <si>
+    <t>1730796807756351906</t>
+  </si>
+  <si>
+    <t>130TK70WillTHwfeedandfeedn260822-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD3L6Hx/</t>
+  </si>
+  <si>
+    <t>1732412438131672529</t>
+  </si>
+  <si>
+    <t>133TK16WillTHwfcpandvid916dtar260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD38reY/</t>
+  </si>
+  <si>
+    <t>134TK16WillTHwfcpandvid916dtar260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcGkBu/</t>
+  </si>
+  <si>
+    <t>135TK16WillTHwfcpiosvid916dtar260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD3J8Q6/</t>
+  </si>
+  <si>
+    <t>136TK16WillTHwfcpiosanh916dtar260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcEFGp/</t>
+  </si>
+  <si>
+    <t>1735233559743203221</t>
+  </si>
+  <si>
+    <t>137TK70WillTHwfeedandfeedn260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcvcQc/</t>
+  </si>
+  <si>
+    <t>138TK70WillTHwfeedandfeedn260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcvHCu/</t>
+  </si>
+  <si>
+    <t>1730578361079073419</t>
+  </si>
+  <si>
+    <t>139TK70WillTHwfeedandfeedn260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDcw2J4/</t>
+  </si>
+  <si>
+    <t>1729636934105139753</t>
+  </si>
+  <si>
+    <t>141TK70WillTHwfeedandfeedn260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD3YsbL/</t>
+  </si>
+  <si>
+    <t>1736332912126756131</t>
+  </si>
+  <si>
+    <t>140TK70WillTHwfeedandfeedn260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD3Yahy/</t>
+  </si>
+  <si>
+    <t>1736209021821618175</t>
+  </si>
+  <si>
+    <t>142TK70WillTHwfeedandfeedn260823-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDc7sDe/</t>
+  </si>
+  <si>
+    <t>341TK41HungTHTTwfeedandfeedn260824-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rqd1a/</t>
+  </si>
+  <si>
+    <t>2026-08-24T03:15:53.070Z</t>
+  </si>
+  <si>
+    <t>1730469380943219670</t>
+  </si>
+  <si>
+    <t>344TK44HungTHTTwfeedandfeedn260825-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rnoD2/</t>
+  </si>
+  <si>
+    <t>342TK42HungTHTTwfeedandfeedn260824-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9raBGf/</t>
+  </si>
+  <si>
+    <t>340TK40HungTHTTwfeedandfeedn260824-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rChHx/</t>
+  </si>
+  <si>
+    <t>343TK43HungTHTTwfeedandfeedn260825-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9ra8jn/</t>
+  </si>
+  <si>
+    <t>345TK45HungTHTTwfeedandfeedn260825-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rUtEd/</t>
+  </si>
+  <si>
+    <t>1730508806436522966</t>
+  </si>
+  <si>
+    <t>346TK46HungTHTTwfeedandfeedn260828-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rqnH2/</t>
+  </si>
+  <si>
+    <t>347TK47HungTHTTwfeedandfeedn260828-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rHyf9/</t>
+  </si>
+  <si>
+    <t>349TK49HungTHTTwfeedandfeedn260828-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rygGY/</t>
+  </si>
+  <si>
+    <t>350TK50HungTHTTwfeedandfeedn260828-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rfLc5/</t>
+  </si>
+  <si>
+    <t>351TK51HungTHTTwfeedandfeedn260829-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rqbxr/</t>
+  </si>
+  <si>
+    <t>353TK53HungTHTTwfeedandfeedn260829-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rX5rN/</t>
+  </si>
+  <si>
+    <t>354TK54HungTHTTwfeedandfeedn260829-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9r7Af2/</t>
+  </si>
+  <si>
+    <t>355TK55HungTHTTwfeedandfeedn260829-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rtkCu/</t>
+  </si>
+  <si>
+    <t>352TK52HungTHTTwfeedandfeedn260829-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rggnR/</t>
+  </si>
+  <si>
+    <t>356TK56HungTHTTwfeedandfeedn260830-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9r5Edg/</t>
+  </si>
+  <si>
+    <t>357TK57HungTHTTwfeedandfeedn260830-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rfTCL/</t>
+  </si>
+  <si>
+    <t>358TK58HungTHTTwfeedandfeedn260830-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rVQ33/</t>
+  </si>
+  <si>
+    <t>359TK59HungTHTTwfeedandfeedn260830-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9raSff/</t>
+  </si>
+  <si>
+    <t>360TK60HungTHTTwfeedandfeedn260830-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rVtBo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9ruxbj/</t>
+  </si>
+  <si>
+    <t>2026-08-24T03:16:08.918Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rVUf6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9ryMf1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9r7BPH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rUcFH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9r5W72/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9r4TBa/</t>
+  </si>
+  <si>
+    <t>348TK48HungTHTTwfeedandfeedn260828-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rQcS2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9ryvKA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rphKM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rXuaP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rWW8w/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9r9JwQ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rXq5y/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9raYdD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rQPLy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rnCKg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9ruLtB/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9raULA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rmg48/</t>
+  </si>
+  <si>
+    <t>2026-08-24T03:16:21.901Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rgbVq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rVnkb/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rtxYd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9r9aRb/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rqUG2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rs6dp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9ruTo7/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rqpjy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rPmsn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rQ2DX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rVXCY/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rfFTB/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rgvqt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rHkeE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9r9Erq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rfTPA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9r54sH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rmSNy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rHsEx/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV9rxs2L/</t>
+  </si>
+  <si>
+    <t>299TK69HuongTHwfeedandfeedn260901-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3eRL2x/</t>
+  </si>
+  <si>
+    <t>2026-08-31T09:01:37.246Z</t>
+  </si>
+  <si>
+    <t>298TK69HuongTHwfeedandfeedn260901-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JTadm/</t>
+  </si>
+  <si>
+    <t>1730422880263113480</t>
+  </si>
+  <si>
+    <t>296TK69HuongTHwfeedandfeedn260901-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JnMyM/</t>
+  </si>
+  <si>
+    <t>1729633088600115281</t>
+  </si>
+  <si>
+    <t>297TK69HuongTHwfeedandfeedn260901-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3eduYg/</t>
+  </si>
+  <si>
+    <t>300TK69HuongTHwfeedandfeedn260901-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JtFfe/</t>
+  </si>
+  <si>
+    <t>302TK69HuongTHwfeedandfeedn260901-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3J7PM4/</t>
+  </si>
+  <si>
+    <t>301TK69HuongTHwfeedandfeedn260901-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3J7Dd3/</t>
+  </si>
+  <si>
+    <t>303TK69HuongTHwfeedandfeedn260901-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JpbdE/</t>
+  </si>
+  <si>
+    <t>304TK69HuongTHwfeedandfeedn260902-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3edLH3/</t>
+  </si>
+  <si>
+    <t>305TK69HuongTHwfeedandfeedn260902-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3J4sc2/</t>
+  </si>
+  <si>
+    <t>308TK69HuongTHwfeedandfeedn260902-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JWVHT/</t>
+  </si>
+  <si>
+    <t>307TK69HuongTHwfeedandfeedn260902-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3J4aqo/</t>
+  </si>
+  <si>
+    <t>309TK69HuongTHwfeedandfeedn260902-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JEGXM/</t>
+  </si>
+  <si>
+    <t>310TK69HuongTHwfeedandfeedn260902-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Jnpk1/</t>
+  </si>
+  <si>
+    <t>306TK69HuongTHwfeedandfeedn260902-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JnSV5/</t>
+  </si>
+  <si>
+    <t>2026-08-31T09:04:28.905Z</t>
+  </si>
+  <si>
+    <t>311TK69HuongTHwfeedandfeedn260902-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3erX9H/</t>
+  </si>
+  <si>
+    <t>2026-08-31T09:05:14.196Z</t>
+  </si>
+  <si>
+    <t>146TK70WillTHwfeedandfeedn260901-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3YS3t7/</t>
+  </si>
+  <si>
+    <t>2026-08-31T10:03:57.350Z</t>
+  </si>
+  <si>
+    <t>1735189755853702669</t>
+  </si>
+  <si>
+    <t>145TK70WillTHwfeedandfeedn260901-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3YhUG5/</t>
+  </si>
+  <si>
+    <t>1732774252705384214</t>
+  </si>
+  <si>
+    <t>147TK70WillTHwfeedandfeedn260901-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3YBW84/</t>
+  </si>
+  <si>
+    <t>1732061550519159488</t>
+  </si>
+  <si>
+    <t>144TK70WillTHwfeedandfeedn260901-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3YLWo6/</t>
+  </si>
+  <si>
+    <t>1732721929186739614</t>
+  </si>
+  <si>
+    <t>143TK70WillTHwfeedandfeedn260901-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3YeCJK/</t>
+  </si>
+  <si>
+    <t>1730368711512132569</t>
+  </si>
+  <si>
+    <t>148TK70WillTHwfeedandfeedn260901-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3YFEFU/</t>
+  </si>
+  <si>
+    <t>1729664419910355650</t>
+  </si>
+  <si>
+    <t>151TK70WillTHwfeedandfeedn260902-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Y12eX/</t>
+  </si>
+  <si>
+    <t>1735663750517196699</t>
+  </si>
+  <si>
+    <t>149TK70WillTHwfeedandfeedn260901-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Yrgf4/</t>
+  </si>
+  <si>
+    <t>1731208720785836131</t>
+  </si>
+  <si>
+    <t>150TK70WillTHwfeedandfeedn260901-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Y64jo/</t>
+  </si>
+  <si>
+    <t>1733770185318827947</t>
+  </si>
+  <si>
+    <t>152TK70WillTHwfeedandfeedn260902-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Y8aP8/</t>
+  </si>
+  <si>
+    <t>1733708036062742331</t>
+  </si>
+  <si>
+    <t>153TK70WillTHwfeedandfeedn260902-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3FE5QT/</t>
+  </si>
+  <si>
+    <t>1731515251396477964</t>
+  </si>
+  <si>
+    <t>154TK70WillTHwfeedandfeedn260902-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3YLaCS/</t>
+  </si>
+  <si>
+    <t>1730092877113363254</t>
+  </si>
+  <si>
+    <t>155TK70WillTHwfeedandfeedn260902-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Y2t4R/</t>
+  </si>
+  <si>
+    <t>1731412525562890078</t>
+  </si>
+  <si>
+    <t>157TK70WillTHwfeedandfeedn260902-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3YUWYr/</t>
+  </si>
+  <si>
+    <t>1735662947971073947</t>
+  </si>
+  <si>
+    <t>158TK70WillTHwfeedandfeedn260902-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3FE65c/</t>
+  </si>
+  <si>
+    <t>1730011356411693155</t>
+  </si>
+  <si>
+    <t>156TK70WillTHwfeedandfeedn260902-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Yro94/</t>
+  </si>
+  <si>
+    <t>1730742163260148225</t>
+  </si>
+  <si>
+    <t>362TK40HungTHTTwfeedandfeedn260903-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoKjG14/</t>
+  </si>
+  <si>
+    <t>2026-09-02T14:16:03.347Z</t>
+  </si>
+  <si>
+    <t>1729491535754135580</t>
+  </si>
+  <si>
+    <t>360TK40HungTHTTwfeedandfeedn260903-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoK6QEd/</t>
+  </si>
+  <si>
+    <t>363TK40HungTHTTwfeedandfeedn260903-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoK5fYH/</t>
+  </si>
+  <si>
+    <t>359TK40HungTHTTwfeedandfeedn260903-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoKktWV/</t>
+  </si>
+  <si>
+    <t>361TK40HungTHTTwfeedandfeedn260903-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoK8pFh/</t>
+  </si>
+  <si>
+    <t>364TK40HungTHTTwfeedandfeedn260903-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoK8ohk/</t>
+  </si>
+  <si>
+    <t>1729561357170149463</t>
+  </si>
+  <si>
+    <t>365TK40HungTHTTwfeedandfeedn260903-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoKP7F6/</t>
+  </si>
+  <si>
+    <t>367TK40HungTHTTwfeedandfeedn260903-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoK6Tf4/</t>
+  </si>
+  <si>
+    <t>366TK40HungTHTTwfeedandfeedn260903-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoKdk6J/</t>
+  </si>
+  <si>
+    <t>1729935367044303861</t>
+  </si>
+  <si>
+    <t>313TK69HuongTHwfeedandfeedn260903-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMhnVK/</t>
+  </si>
+  <si>
+    <t>2026-09-03T03:20:36.583Z</t>
+  </si>
+  <si>
+    <t>1732147364113450052</t>
+  </si>
+  <si>
+    <t>316TK69HuongTHwfeedandfeedn260903-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMUh3n/</t>
+  </si>
+  <si>
+    <t>1729718839394143000</t>
+  </si>
+  <si>
+    <t>315TK69HuongTHwfeedandfeedn260903-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMMXYs/</t>
+  </si>
+  <si>
+    <t>312TK69HuongTHwfeedandfeedn260903-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMUwyE/</t>
+  </si>
+  <si>
+    <t>314TK69HuongTHwfeedandfeedn260903-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMhg8e/</t>
+  </si>
+  <si>
+    <t>319TK69HuongTHwfeedandfeedn260903-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMm7pe/</t>
+  </si>
+  <si>
+    <t>1731091459256453772</t>
+  </si>
+  <si>
+    <t>317TK69HuongTHwfeedandfeedn260903-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMDChh/</t>
+  </si>
+  <si>
+    <t>318TK69HuongTHwfeedandfeedn260903-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMFy4X/</t>
+  </si>
+  <si>
+    <t>1730578221014944395</t>
+  </si>
+  <si>
+    <t>160TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJPyvcu/</t>
+  </si>
+  <si>
+    <t>2026-09-03T04:50:18.923Z</t>
+  </si>
+  <si>
+    <t>1734482914568537329</t>
+  </si>
+  <si>
+    <t>162TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJPuexo/</t>
+  </si>
+  <si>
+    <t>1730578329703189131</t>
+  </si>
+  <si>
+    <t>161TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJPSbfp/</t>
+  </si>
+  <si>
+    <t>1733139583954158945</t>
+  </si>
+  <si>
+    <t>163TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJPAhPY/</t>
+  </si>
+  <si>
+    <t>1735664479084513179</t>
+  </si>
+  <si>
+    <t>164TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJPAWCu/</t>
+  </si>
+  <si>
+    <t>1729435176341440754</t>
+  </si>
+  <si>
+    <t>166TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJPD1nq/</t>
+  </si>
+  <si>
+    <t>1729639543841196794</t>
+  </si>
+  <si>
+    <t>165TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJPUNug/</t>
+  </si>
+  <si>
+    <t>1734370928971188189</t>
+  </si>
+  <si>
+    <t>159TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJPEJ57/</t>
+  </si>
+  <si>
+    <t>2026-09-03T04:54:36.417Z</t>
+  </si>
+  <si>
+    <t>368TK40HungTHTTwfeedandfeedntoan260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJp35MX/</t>
+  </si>
+  <si>
+    <t>2026-09-03T07:12:09.786Z</t>
+  </si>
+  <si>
+    <t>369TK40HungTHTTwfeedandfeedntoan260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJptxHb/</t>
+  </si>
+  <si>
+    <t>371TK40HungTHTTwfeedandfeedndialy260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpCEd6/</t>
+  </si>
+  <si>
+    <t>372TK40HungTHTTwfeedandfeedndialy260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpCMv1/</t>
+  </si>
+  <si>
+    <t>370TK40HungTHTTwfeedandfeedntoan260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpVSdX/</t>
+  </si>
+  <si>
+    <t>373TK40HungTHTTwfeedandfeedndialy260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpKmsf/</t>
+  </si>
+  <si>
+    <t>377TK40HungTHTTwfeedandfeednaogiac260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJp3RRL/</t>
+  </si>
+  <si>
+    <t>1731801813121599512</t>
+  </si>
+  <si>
+    <t>374TK40HungTHTTwfeedandfeednngoaingu260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpnLjo/</t>
+  </si>
+  <si>
+    <t>376TK40HungTHTTwfeedandfeednngoaingu260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJp4To6/</t>
+  </si>
+  <si>
+    <t>1736398096493151544</t>
+  </si>
+  <si>
+    <t>375TK40HungTHTTwfeedandfeednngoaingu260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpg5v2/</t>
+  </si>
+  <si>
+    <t>378TK40HungTHTTwfeedandfeednaogiac260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpGt92/</t>
+  </si>
+  <si>
+    <t>379TK40HungTHTTwfeedandfeednaogiac260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpXHdW/</t>
+  </si>
+  <si>
+    <t>383TK40HungTHTTwfeedandfeedntruyen260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpnG3F/</t>
+  </si>
+  <si>
+    <t>1730073262720649464</t>
+  </si>
+  <si>
+    <t>380TK40HungTHTTwfeedandfeednlyrics260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpTknm/</t>
+  </si>
+  <si>
+    <t>381TK40HungTHTTwfeedandfeednlyrics260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJp4LxY/</t>
+  </si>
+  <si>
+    <t>382TK40HungTHTTwfeedandfeednlyrics260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJsJtd8/</t>
+  </si>
+  <si>
+    <t>384TK40HungTHTTwfeedandfeedntruyen260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpbyWX/</t>
+  </si>
+  <si>
+    <t>385TK40HungTHTTwfeedandfeedntruyen260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpsAkt/</t>
+  </si>
+  <si>
+    <t>1731853638989220707</t>
+  </si>
+  <si>
+    <t>388TK40HungTHTTwfeedandfeednbeauty260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpboBy/</t>
+  </si>
+  <si>
+    <t>1736866891655055203</t>
+  </si>
+  <si>
+    <t>387TK40HungTHTTwfeedandfeednoutfit260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpTHNs/</t>
+  </si>
+  <si>
+    <t>1730566000470428107</t>
+  </si>
+  <si>
+    <t>389TK40HungTHTTwfeedandfeedndulich260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpE2rr/</t>
+  </si>
+  <si>
+    <t>390TK40HungTHTTwfeedandfeedndulich260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpcwC4/</t>
+  </si>
+  <si>
+    <t>391TK40HungTHTTwfeedandfeedndulich260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpsFrV/</t>
+  </si>
+  <si>
+    <t>393TK40HungTHTTwfeedandfeedn260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpG6xe/</t>
+  </si>
+  <si>
+    <t>392TK40HungTHTTwfeedandfeedn260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpG5XQ/</t>
+  </si>
+  <si>
+    <t>1736841482185311873</t>
+  </si>
+  <si>
+    <t>386TK40HungTHTTwfeedandfeednoutfit260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJsJPWS/</t>
+  </si>
+  <si>
+    <t>394TK40HungTHTTwfeedandfeedn260904-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpTsN8/</t>
+  </si>
+  <si>
+    <t>395TK40HungTHTTwfeedandfeedntoan260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpnmds/</t>
+  </si>
+  <si>
+    <t>398TK40HungTHTTwfeedandfeedndialy260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJs1HTC/</t>
+  </si>
+  <si>
+    <t>397TK40HungTHTTwfeedandfeedntoan260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpveJj/</t>
+  </si>
+  <si>
+    <t>396TK40HungTHTTwfeedandfeedntoan260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJsexxo/</t>
+  </si>
+  <si>
+    <t>399TK40HungTHTTwfeedandfeedndialy260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpXwXy/</t>
+  </si>
+  <si>
+    <t>400TK40HungTHTTwfeedandfeedndialy260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJse88y/</t>
+  </si>
+  <si>
+    <t>402TK40HungTHTTwfeedandfeednngoaingu260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpEoBW/</t>
+  </si>
+  <si>
+    <t>401TK40HungTHTTwfeedandfeednngoaingu260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpwQ53/</t>
+  </si>
+  <si>
+    <t>403TK40HungTHTTwfeedandfeednngoaingu260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpKA2p/</t>
+  </si>
+  <si>
+    <t>404TK40HungTHTTwfeedandfeednaogiac260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpn2e3/</t>
+  </si>
+  <si>
+    <t>405TK40HungTHTTwfeedandfeednaogiac260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpge5d/</t>
+  </si>
+  <si>
+    <t>406TK40HungTHTTwfeedandfeednaogiac260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpVyCV/</t>
+  </si>
+  <si>
+    <t>408TK40HungTHTTwfeedandfeednlyrics260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpcoPg/</t>
+  </si>
+  <si>
+    <t>407TK40HungTHTTwfeedandfeednlyrics260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpEEq2/</t>
+  </si>
+  <si>
+    <t>409TK40HungTHTTwfeedandfeednlyrics260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpgDxv/</t>
+  </si>
+  <si>
+    <t>410TK40HungTHTTwfeedandfeedntruyen260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJs1rSQ/</t>
+  </si>
+  <si>
+    <t>411TK40HungTHTTwfeedandfeedntruyen260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpnvvC/</t>
+  </si>
+  <si>
+    <t>412TK40HungTHTTwfeedandfeedntruyen260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpg5aM/</t>
+  </si>
+  <si>
+    <t>413TK40HungTHTTwfeedandfeednoutfit260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpEjGs/</t>
+  </si>
+  <si>
+    <t>414TK40HungTHTTwfeedandfeednoutfit260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpKs4w/</t>
+  </si>
+  <si>
+    <t>415TK40HungTHTTwfeedandfeednbeauty260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpvKHH/</t>
+  </si>
+  <si>
+    <t>416TK40HungTHTTwfeedandfeedndulich260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJp4WL5/</t>
+  </si>
+  <si>
+    <t>418TK40HungTHTTwfeedandfeedndulich260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJps654/</t>
+  </si>
+  <si>
+    <t>419TK40HungTHTTwfeedandfeedn260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpTeTv/</t>
+  </si>
+  <si>
+    <t>420TK40HungTHTTwfeedandfeedn260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpwYFx/</t>
+  </si>
+  <si>
+    <t>417TK40HungTHTTwfeedandfeedndulich260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJporTv/</t>
+  </si>
+  <si>
+    <t>421TK40HungTHTTwfeedandfeedn260905-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJp3mfa/</t>
+  </si>
+  <si>
+    <t>320TK69HuongTHwfeedandfeedntoan260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvVAEa/</t>
+  </si>
+  <si>
+    <t>2026-09-03T08:09:26.998Z</t>
+  </si>
+  <si>
+    <t>323TK69HuongTHwfeedandfeedndialy260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv9Prk/</t>
+  </si>
+  <si>
+    <t>324TK69HuongTHwfeedandfeedndialy260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvq2oY/</t>
+  </si>
+  <si>
+    <t>322TK69HuongTHwfeedandfeedntoan260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvVUt9/</t>
+  </si>
+  <si>
+    <t>321TK69HuongTHwfeedandfeedntoan260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvxLnq/</t>
+  </si>
+  <si>
+    <t>325TK69HuongTHwfeedandfeedndialy260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv9FfB/</t>
+  </si>
+  <si>
+    <t>1736760371268257386</t>
+  </si>
+  <si>
+    <t>326TK69HuongTHwfeedandfeednngoaingu260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvGvPh/</t>
+  </si>
+  <si>
+    <t>328TK69HuongTHwfeedandfeednngoaingu260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvcskw/</t>
+  </si>
+  <si>
+    <t>327TK69HuongTHwfeedandfeednngoaingu260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvGPFo/</t>
+  </si>
+  <si>
+    <t>329TK69HuongTHwfeedandfeednngoaingu260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv3XED/</t>
+  </si>
+  <si>
+    <t>1729961566194207346</t>
+  </si>
+  <si>
+    <t>330TK69HuongTHwfeedandfeednaogiac260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvbh9E/</t>
+  </si>
+  <si>
+    <t>331TK69HuongTHwfeedandfeednaogiac260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvumVC/</t>
+  </si>
+  <si>
+    <t>332TK69HuongTHwfeedandfeednaogiac260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvsRXj/</t>
+  </si>
+  <si>
+    <t>1730876281010031039</t>
+  </si>
+  <si>
+    <t>334TK69HuongTHwfeedandfeednlyrics260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv3sMC/</t>
+  </si>
+  <si>
+    <t>333TK69HuongTHwfeedandfeednlyrics260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvV7Wx/</t>
+  </si>
+  <si>
+    <t>335TK69HuongTHwfeedandfeednlyrics260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvxXxP/</t>
+  </si>
+  <si>
+    <t>336TK69HuongTHwfeedandfeedntruyen260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvVFnV/</t>
+  </si>
+  <si>
+    <t>337TK69HuongTHwfeedandfeedntruyen260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv3sFD/</t>
+  </si>
+  <si>
+    <t>338TK69HuongTHwfeedandfeedntruyen260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvbEL4/</t>
+  </si>
+  <si>
+    <t>340TK69HuongTHwfeedandfeednoutfit260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvT6rK/</t>
+  </si>
+  <si>
+    <t>341TK69HuongTHwfeedandfeednoutfit260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvaWbh/</t>
+  </si>
+  <si>
+    <t>339TK69HuongTHwfeedandfeednoutfit260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvtVsn/</t>
+  </si>
+  <si>
+    <t>342TK69HuongTHwfeedandfeedndulich260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvQUbq/</t>
+  </si>
+  <si>
+    <t>343TK69HuongTHwfeedandfeedndulich260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvXvD4/</t>
+  </si>
+  <si>
+    <t>344TK69HuongTHwfeedandfeedndulich260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvxNH3/</t>
+  </si>
+  <si>
+    <t>345TK69HuongTHwfeedandfeedntudo260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvVj5b/</t>
+  </si>
+  <si>
+    <t>346TK69HuongTHwfeedandfeedntudo260904-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvWgNs/</t>
+  </si>
+  <si>
+    <t>347TK69HuongTHwfeedandfeedntoan260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvsLHQ/</t>
+  </si>
+  <si>
+    <t>348TK69HuongTHwfeedandfeedntoan260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvHSRm/</t>
+  </si>
+  <si>
+    <t>349TK69HuongTHwfeedandfeedntoan260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv9PGV/</t>
+  </si>
+  <si>
+    <t>350TK69HuongTHwfeedandfeedndialy260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvaCUT/</t>
+  </si>
+  <si>
+    <t>351TK69HuongTHwfeedandfeedndialy260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvWeL8/</t>
+  </si>
+  <si>
+    <t>353TK69HuongTHwfeedandfeednngoaingu260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvppqW/</t>
+  </si>
+  <si>
+    <t>354TK69HuongTHwfeedandfeednngoaingu260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvt1wS/</t>
+  </si>
+  <si>
+    <t>352TK69HuongTHwfeedandfeedndialy260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvmqsw/</t>
+  </si>
+  <si>
+    <t>355TK69HuongTHwfeedandfeednngoaingu260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvt2k8/</t>
+  </si>
+  <si>
+    <t>356TK69HuongTHwfeedandfeednaogiac260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvQ8UV/</t>
+  </si>
+  <si>
+    <t>358TK69HuongTHwfeedandfeednaogiac260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv3QSj/</t>
+  </si>
+  <si>
+    <t>359TK69HuongTHwfeedandfeednlyrics260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvcrKT/</t>
+  </si>
+  <si>
+    <t>360TK69HuongTHwfeedandfeednlyrics260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvgpgL/</t>
+  </si>
+  <si>
+    <t>357TK69HuongTHwfeedandfeednaogiac260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvTEsX/</t>
+  </si>
+  <si>
+    <t>363TK69HuongTHwfeedandfeedntruyen260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvWh3w/</t>
+  </si>
+  <si>
+    <t>364TK69HuongTHwfeedandfeedntruyen260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvq2bs/</t>
+  </si>
+  <si>
+    <t>361TK69HuongTHwfeedandfeednlyrics260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv7uwJ/</t>
+  </si>
+  <si>
+    <t>362TK69HuongTHwfeedandfeedntruyen260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv97k6/</t>
+  </si>
+  <si>
+    <t>1731495033682627229</t>
+  </si>
+  <si>
+    <t>365TK69HuongTHwfeedandfeednbeauty260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv7fux/</t>
+  </si>
+  <si>
+    <t>366TK69HuongTHwfeedandfeednbeauty260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvqxwU/</t>
+  </si>
+  <si>
+    <t>369TK69HuongTHwfeedandfeedndulich260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvxSp3/</t>
+  </si>
+  <si>
+    <t>370TK69HuongTHwfeedandfeedndulich260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvtK1w/</t>
+  </si>
+  <si>
+    <t>368TK69HuongTHwfeedandfeedndulich260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvxdQQ/</t>
+  </si>
+  <si>
+    <t>367TK69HuongTHwfeedandfeednbeauty260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvwhF1/</t>
+  </si>
+  <si>
+    <t>374TK69HuongTHwfeedandfeedntudo260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvTJod/</t>
+  </si>
+  <si>
+    <t>372TK69HuongTHwfeedandfeedntudo260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvCwsm/</t>
+  </si>
+  <si>
+    <t>373TK69HuongTHwfeedandfeedntudo260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJv9Et6/</t>
+  </si>
+  <si>
+    <t>371TK69HuongTHwfeedandfeedntudo260905-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJvXC3r/</t>
+  </si>
+  <si>
+    <t>1729726481398139192</t>
+  </si>
+  <si>
+    <t>168TK70WillTHwfeedandfeedntoan260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFuknr/</t>
+  </si>
+  <si>
+    <t>2026-09-03T10:12:42.019Z</t>
+  </si>
+  <si>
+    <t>1732433858813133849</t>
+  </si>
+  <si>
+    <t>170TK70WillTHwfeedandfeedndialy260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFjn59/</t>
+  </si>
+  <si>
+    <t>1731455371829742031</t>
+  </si>
+  <si>
+    <t>169TK70WillTHwfeedandfeedntoan260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFRvcm/</t>
+  </si>
+  <si>
+    <t>1729735531006233216</t>
+  </si>
+  <si>
+    <t>171TK70WillTHwfeedandfeedndialy260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFSLNJ/</t>
+  </si>
+  <si>
+    <t>1729765400056728348</t>
+  </si>
+  <si>
+    <t>167TK70WillTHwfeedandfeedntoan260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFBwHY/</t>
+  </si>
+  <si>
+    <t>1729682745810455265</t>
+  </si>
+  <si>
+    <t>172TK70WillTHwfeedandfeedndialy260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFk3J7/</t>
+  </si>
+  <si>
+    <t>1729761444364585904</t>
+  </si>
+  <si>
+    <t>174TK70WillTHwfeedandfeednngoaingu260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFjhuy/</t>
+  </si>
+  <si>
+    <t>1731029094897191856</t>
+  </si>
+  <si>
+    <t>175TK70WillTHwfeedandfeednngoaingu260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFSn92/</t>
+  </si>
+  <si>
+    <t>1729513352349190358</t>
+  </si>
+  <si>
+    <t>176TK70WillTHwfeedandfeednaogiac260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFyRhh/</t>
+  </si>
+  <si>
+    <t>1729992728012491205</t>
+  </si>
+  <si>
+    <t>173TK70WillTHwfeedandfeednngoaingu260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFRGfv/</t>
+  </si>
+  <si>
+    <t>1730238090861054499</t>
+  </si>
+  <si>
+    <t>178TK70WillTHwfeedandfeednaogiac260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFmsvv/</t>
+  </si>
+  <si>
+    <t>1729651081974745883</t>
+  </si>
+  <si>
+    <t>177TK70WillTHwfeedandfeednaogiac260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFaDoX/</t>
+  </si>
+  <si>
+    <t>1735970907753579911</t>
+  </si>
+  <si>
+    <t>181TK70WillTHwfeedandfeednlyrics260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFNnDE/</t>
+  </si>
+  <si>
+    <t>1730191496237845095</t>
+  </si>
+  <si>
+    <t>179TK70WillTHwfeedandfeednlyrics260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFUAor/</t>
+  </si>
+  <si>
+    <t>1730786317738281048</t>
+  </si>
+  <si>
+    <t>180TK70WillTHwfeedandfeednlyrics260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFyKqq/</t>
+  </si>
+  <si>
+    <t>182TK70WillTHwfeedandfeedntruyen260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFSrk2/</t>
+  </si>
+  <si>
+    <t>1731762110540974872</t>
+  </si>
+  <si>
+    <t>184TK70WillTHwfeedandfeedntruyen260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFuxdr/</t>
+  </si>
+  <si>
+    <t>186TK70WillTHwfeedandfeednoutfit260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFfd9Q/</t>
+  </si>
+  <si>
+    <t>1733598253307102500</t>
+  </si>
+  <si>
+    <t>185TK70WillTHwfeedandfeednoutfit260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFPX6p/</t>
+  </si>
+  <si>
+    <t>1730401079761406934</t>
+  </si>
+  <si>
+    <t>183TK70WillTHwfeedandfeedntruyen260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFuLay/</t>
+  </si>
+  <si>
+    <t>1734487708082145250</t>
+  </si>
+  <si>
+    <t>187TK70WillTHwfeedandfeednoutfit260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF66Mw/</t>
+  </si>
+  <si>
+    <t>1732154110703405359</t>
+  </si>
+  <si>
+    <t>189TK70WillTHwfeedandfeedndulich260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF5hhx/</t>
+  </si>
+  <si>
+    <t>1730057027246131709</t>
+  </si>
+  <si>
+    <t>191TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFmKus/</t>
+  </si>
+  <si>
+    <t>1729578382589397017</t>
+  </si>
+  <si>
+    <t>188TK70WillTHwfeedandfeedndulich260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFdTXs/</t>
+  </si>
+  <si>
+    <t>1730173407534156722</t>
+  </si>
+  <si>
+    <t>190TK70WillTHwfeedandfeedndulich260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFAkDq/</t>
+  </si>
+  <si>
+    <t>1729570406138546530</t>
+  </si>
+  <si>
+    <t>192TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFdvuL/</t>
+  </si>
+  <si>
+    <t>1729727266734180852</t>
+  </si>
+  <si>
+    <t>193TK70WillTHwfeedandfeedn260904-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFYSWG/</t>
+  </si>
+  <si>
+    <t>194TK70WillTHwfeedandfeedntoan260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH5JAm/</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:47:35.056Z</t>
+  </si>
+  <si>
+    <t>1731900574687987702</t>
+  </si>
+  <si>
+    <t>196TK70WillTHwfeedandfeedntoan260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHYegs/</t>
+  </si>
+  <si>
+    <t>1729545531694221671</t>
+  </si>
+  <si>
+    <t>198TK70WillTHwfeedandfeedndialy260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHMf5e/</t>
+  </si>
+  <si>
+    <t>1731592626475337757</t>
+  </si>
+  <si>
+    <t>195TK70WillTHwfeedandfeedntoan260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHPMc7/</t>
+  </si>
+  <si>
+    <t>1731062710237825562</t>
+  </si>
+  <si>
+    <t>197TK70WillTHwfeedandfeedndialy260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH9yd7/</t>
+  </si>
+  <si>
+    <t>1734379445441954875</t>
+  </si>
+  <si>
+    <t>200TK70WillTHwfeedandfeednngoaingu260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHDDL3/</t>
+  </si>
+  <si>
+    <t>1730013060545022011</t>
+  </si>
+  <si>
+    <t>202TK70WillTHwfeedandfeednngoaingu260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHDuxa/</t>
+  </si>
+  <si>
+    <t>1733013687717037663</t>
+  </si>
+  <si>
+    <t>199TK70WillTHwfeedandfeedndialy260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHBndA/</t>
+  </si>
+  <si>
+    <t>1729610622726080961</t>
+  </si>
+  <si>
+    <t>201TK70WillTHwfeedandfeednngoaingu260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHmSjf/</t>
+  </si>
+  <si>
+    <t>1731489862917195540</t>
+  </si>
+  <si>
+    <t>203TK70WillTHwfeedandfeednaogiac260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHPcWQ/</t>
+  </si>
+  <si>
+    <t>1729570655407016030</t>
+  </si>
+  <si>
+    <t>204TK70WillTHwfeedandfeednaogiac260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHQBWN/</t>
+  </si>
+  <si>
+    <t>1736076936683750477</t>
+  </si>
+  <si>
+    <t>206TK70WillTHwfeedandfeednlyrics260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHAXDp/</t>
+  </si>
+  <si>
+    <t>1730714193108241241</t>
+  </si>
+  <si>
+    <t>205TK70WillTHwfeedandfeednaogiac260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH6VaE/</t>
+  </si>
+  <si>
+    <t>1731498239595285085</t>
+  </si>
+  <si>
+    <t>207TK70WillTHwfeedandfeednlyrics260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHFH7D/</t>
+  </si>
+  <si>
+    <t>1735625330053645716</t>
+  </si>
+  <si>
+    <t>209TK70WillTHwfeedandfeedntruyen260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHuHDo/</t>
+  </si>
+  <si>
+    <t>1731688661792162973</t>
+  </si>
+  <si>
+    <t>208TK70WillTHwfeedandfeednlyrics260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHkKS5/</t>
+  </si>
+  <si>
+    <t>1731059023501494629</t>
+  </si>
+  <si>
+    <t>210TK70WillTHwfeedandfeedntruyen260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHQSFs/</t>
+  </si>
+  <si>
+    <t>1731356658886673725</t>
+  </si>
+  <si>
+    <t>212TK70WillTHwfeedandfeednoutfit260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHxqbm/</t>
+  </si>
+  <si>
+    <t>1729601269205272668</t>
+  </si>
+  <si>
+    <t>211TK70WillTHwfeedandfeedntruyen260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHUXP7/</t>
+  </si>
+  <si>
+    <t>213TK70WillTHwfeedandfeednoutfit260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHAHyx/</t>
+  </si>
+  <si>
+    <t>1730392640512166716</t>
+  </si>
+  <si>
+    <t>215TK70WillTHwfeedandfeedndulich260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHuJQy/</t>
+  </si>
+  <si>
+    <t>1730818701376194848</t>
+  </si>
+  <si>
+    <t>217TK70WillTHwfeedandfeedndulich260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHkeAV/</t>
+  </si>
+  <si>
+    <t>1730273689562024870</t>
+  </si>
+  <si>
+    <t>216TK70WillTHwfeedandfeedndulich260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHQxMB/</t>
+  </si>
+  <si>
+    <t>1732705283210577015</t>
+  </si>
+  <si>
+    <t>214TK70WillTHwfeedandfeednoutfit260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHxdoq/</t>
+  </si>
+  <si>
+    <t>1730550516326959216</t>
+  </si>
+  <si>
+    <t>218TK70WillTHwfeedandfeedn260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHa5jN/</t>
+  </si>
+  <si>
+    <t>1730351793250469896</t>
+  </si>
+  <si>
+    <t>219TK70WillTHwfeedandfeedn260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHPmrb/</t>
+  </si>
+  <si>
+    <t>1729947312224307377</t>
+  </si>
+  <si>
+    <t>220TK70WillTHwfeedandfeedn260905-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHDfb7/</t>
+  </si>
+  <si>
+    <t>1736104975987083083</t>
+  </si>
+  <si>
+    <t>224TK70WillTHwfeedandfeednoutfit260908-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq6AqnnH/</t>
+  </si>
+  <si>
+    <t>2026-09-07T08:30:03.341Z</t>
+  </si>
+  <si>
+    <t>223TK70WillTHwfeedandfeednoutfit260908-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq6AXHbJ/</t>
+  </si>
+  <si>
+    <t>1729961177701583032</t>
+  </si>
+  <si>
+    <t>221TK70WillTHwfeedandfeedn260908-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq6AKDjY/</t>
+  </si>
+  <si>
+    <t>1736884014641874763</t>
+  </si>
+  <si>
+    <t>222TK70WillTHwfeedandfeednoutfit260908-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq6AGshr/</t>
+  </si>
+  <si>
+    <t>1737258166184347341</t>
+  </si>
+  <si>
+    <t>225TK70WillTHwfeedandfeedn260908-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq6AbP8B/</t>
+  </si>
+  <si>
+    <t>1736666957596820701</t>
+  </si>
+  <si>
+    <t>226TK70WillTHwfeedandfeedn260908-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq6AwaPh/</t>
+  </si>
+  <si>
+    <t>1735664101087348635</t>
+  </si>
+  <si>
+    <t>227TK70WillTHwfeedandfeedn260908-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq6AKXBj/</t>
+  </si>
+  <si>
+    <t>228TK70WillTHwfeedandfeedndupbid260908-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqhJcJXY/</t>
+  </si>
+  <si>
+    <t>2026-09-08T07:57:21.493Z</t>
+  </si>
+  <si>
+    <t>229TK70WillTHwfeedandfeedndupkobid260909-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBPPK9m/</t>
+  </si>
+  <si>
+    <t>2026-09-09T04:07:22.076Z</t>
+  </si>
+  <si>
+    <t>423TK72HungTHTTwfeediosfeedn260909-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBV3XkR/</t>
+  </si>
+  <si>
+    <t>2026-09-09T05:45:15.278Z</t>
+  </si>
+  <si>
+    <t>425TK72HungTHTTwfeediosfeedn260909-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBVpwMg/</t>
+  </si>
+  <si>
+    <t>422TK72HungTHTTwfeediosfeedn260909-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBVwkpk/</t>
+  </si>
+  <si>
+    <t>426TK72HungTHTTwfeediosfeedn260909-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBVERCU/</t>
+  </si>
+  <si>
+    <t>424TK72HungTHTTwfeediosfeedn260909-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBVnqXL/</t>
+  </si>
+  <si>
+    <t>376TK69HuongTHwfeediosfeedn260909-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBVpJen/</t>
+  </si>
+  <si>
+    <t>230TK72WillTHwfeediosfeedn260909-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBVqHn5/</t>
+  </si>
+  <si>
+    <t>231TK72WillTHwfeediosfeedn260909-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBVw2MY/</t>
+  </si>
+  <si>
+    <t>375TK69HuongTHwfeediosfeedn260909-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBVnFYP/</t>
+  </si>
+  <si>
+    <t>232TK72WillTHwfeediosfeedn260909-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBVE7bP/</t>
+  </si>
+  <si>
+    <t>1732335047356155100</t>
+  </si>
+  <si>
+    <t>429TK72HungTHTTwfeediosfeednhoathinh260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMPaDY/</t>
+  </si>
+  <si>
+    <t>2026-09-10T10:44:33.551Z</t>
+  </si>
+  <si>
+    <t>430TK72HungTHTTwfeediosfeednquote260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMryNR/</t>
+  </si>
+  <si>
+    <t>1730369331385829834</t>
+  </si>
+  <si>
+    <t>431TK72HungTHTTwfeedandfeednaogiac260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM5TdC/</t>
+  </si>
+  <si>
+    <t>427TK72HungTHTTwfeediosfeednaogiac260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMaY6D/</t>
+  </si>
+  <si>
+    <t>1731065211370375895</t>
+  </si>
+  <si>
+    <t>428TK72HungTHTTwfeediosfeednlyrics260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMk8DL/</t>
+  </si>
+  <si>
+    <t>433TK72HungTHTTwfeedandfeednquote260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMa4Fy/</t>
+  </si>
+  <si>
+    <t>432TK72HungTHTTwfeedandfeednlyrics260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMyaF3/</t>
+  </si>
+  <si>
+    <t>436TK16HungTHTTwfcpiosvid916dtar260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMaynH/</t>
+  </si>
+  <si>
+    <t>435TK16HungTHTTwfcpiosvid916dtar260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMXm3N/</t>
+  </si>
+  <si>
+    <t>1730434656114739212</t>
+  </si>
+  <si>
+    <t>434TK72HungTHTTwfeedandfeednchupanh260910-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMkT8X/</t>
+  </si>
+  <si>
+    <t>1729614621289777432</t>
+  </si>
+  <si>
+    <t>377TK69HuongTHwfeediosfeedn260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMQ65S/</t>
+  </si>
+  <si>
+    <t>379TK69HuongTHwfeediosfeednquote260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMfA3T/</t>
+  </si>
+  <si>
+    <t>378TK69HuongTHwfeediosfeednlyrics260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM5BJc/</t>
+  </si>
+  <si>
+    <t>1729614574184729589</t>
+  </si>
+  <si>
+    <t>381TK69HuongTHwfeedandfeedntoan260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM9gkR/</t>
+  </si>
+  <si>
+    <t>380TK69HuongTHwfeediosfeednaogiac260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMX6Yr/</t>
+  </si>
+  <si>
+    <t>382TK69HuongTHwfeedandfeednaogiac260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMC5kM/</t>
+  </si>
+  <si>
+    <t>383TK69HuongTHwfeedandfeedndulich260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMSXbH/</t>
+  </si>
+  <si>
+    <t>384TK69HuongTHwfeedandfeednoutfit260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM94a6/</t>
+  </si>
+  <si>
+    <t>385TK69HuongTHwfcpiosvideo916dtar260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMYxRw/</t>
+  </si>
+  <si>
+    <t>386TK69HuongTHwfcpiosanh916dtar260911-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMQ47p/</t>
+  </si>
+  <si>
+    <t>234TK72WillTHwfeedandfeednoutfit260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMMq31/</t>
+  </si>
+  <si>
+    <t>233TK72WillTHwfeedandfeedntoan260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMQj4M/</t>
+  </si>
+  <si>
+    <t>1731913364871808465</t>
+  </si>
+  <si>
+    <t>236TK72WillTHwfeedandfeedndulich260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM2tv4/</t>
+  </si>
+  <si>
+    <t>237TK72WillTHwfeediosfeedntoan260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMQtEx/</t>
+  </si>
+  <si>
+    <t>235TK72WillTHwfeedandfeednaogiac260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMyoFE/</t>
+  </si>
+  <si>
+    <t>1731810102591063465</t>
+  </si>
+  <si>
+    <t>238TK72WillTHwfeediosfeednoutfit260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMYnBm/</t>
+  </si>
+  <si>
+    <t>1732766220378998285</t>
+  </si>
+  <si>
+    <t>241TK72WillTHwfcpiosvid916dtar260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMX6eU/</t>
+  </si>
+  <si>
+    <t>1736915767799809237</t>
+  </si>
+  <si>
+    <t>239TK72WillTHwfeediosfeednaogiac260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMAKs8/</t>
+  </si>
+  <si>
+    <t>1731242636344526692</t>
+  </si>
+  <si>
+    <t>240TK72WillTHwfeediosfeedndulich260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMU68t/</t>
+  </si>
+  <si>
+    <t>242TK72WillTHwfcpiosvid916dtar260911-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMH83L/</t>
+  </si>
+  <si>
+    <t>243TK72WillTHwfeediosfeedntoan260912-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfq75qv/</t>
+  </si>
+  <si>
+    <t>2026-09-11T07:28:41.975Z</t>
+  </si>
+  <si>
+    <t>245TK72WillTHwfeediosfeedndulich260912-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqxQht/</t>
+  </si>
+  <si>
+    <t>244TK72WillTHwfeediosfeedntoan260912-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqGXn3/</t>
+  </si>
+  <si>
+    <t>1736736742847055492</t>
+  </si>
+  <si>
+    <t>247TK72WillTHwfeediosfeednoutfit260912-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqCyKV/</t>
+  </si>
+  <si>
+    <t>1729641886986570481</t>
+  </si>
+  <si>
+    <t>246TK72WillTHwfeediosfeedndulich260912-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqqdNo/</t>
+  </si>
+  <si>
+    <t>249TK72WillTHwfeediosfeedntoan260913-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfq9wVu/</t>
+  </si>
+  <si>
+    <t>248TK72WillTHwfeediosfeedntoan260913-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqWu21/</t>
+  </si>
+  <si>
+    <t>251TK72WillTHwfeediosfeedndulich260913-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfq7PDw/</t>
+  </si>
+  <si>
+    <t>1731810000374237864</t>
+  </si>
+  <si>
+    <t>250TK72WillTHwfeediosfeedndulich260913-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqsJR5/</t>
+  </si>
+  <si>
+    <t>1731541717546993164</t>
+  </si>
+  <si>
+    <t>252TK72WillTHwfeediosfeednoutfit260913-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqQPew/</t>
+  </si>
+  <si>
+    <t>387TK69HuongTHwfeediosfeedntoan260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGafMF/</t>
+  </si>
+  <si>
+    <t>2026-09-11T08:05:59.342Z</t>
+  </si>
+  <si>
+    <t>391TK69HuongTHwfeediosfeednaogiac260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGyXoa/</t>
+  </si>
+  <si>
+    <t>389TK69HuongTHwfeediosfeednngoaingu260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGRNt1/</t>
+  </si>
+  <si>
+    <t>390TK69HuongTHwfeediosfeednngoaingu260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfsCAjs/</t>
+  </si>
+  <si>
+    <t>388TK69HuongTHwfeediosfeedntoan260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGPXAB/</t>
+  </si>
+  <si>
+    <t>392TK69HuongTHwfeediosfeednaogiac260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGR7ak/</t>
+  </si>
+  <si>
+    <t>1733070635242783893</t>
+  </si>
+  <si>
+    <t>393TK69HuongTHwfeediosfeednlyrics260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGSer7/</t>
+  </si>
+  <si>
+    <t>394TK69HuongTHwfeediosfeednlyrics260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfspdEX/</t>
+  </si>
+  <si>
+    <t>1729825405690350286</t>
+  </si>
+  <si>
+    <t>395TK69HuongTHwfeediosfeednoutfit260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGYR9m/</t>
+  </si>
+  <si>
+    <t>396TK69HuongTHwfeediosfeednoutfit260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGrgoH/</t>
+  </si>
+  <si>
+    <t>1736702900212630678</t>
+  </si>
+  <si>
+    <t>397TK69HuongTHwfeediosfeedndulich260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfs7uKb/</t>
+  </si>
+  <si>
+    <t>398TK69HuongTHwfeediosfeedndulich260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGhCCv/</t>
+  </si>
+  <si>
+    <t>1729637336055712113</t>
+  </si>
+  <si>
+    <t>401TK70HuongTHwfeedandfeednfood260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGDCMp/</t>
+  </si>
+  <si>
+    <t>1737370572133271113</t>
+  </si>
+  <si>
+    <t>399TK69HuongTHwfeedandfeednchupanh260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfsC79s/</t>
+  </si>
+  <si>
+    <t>400TK69HuongTHwfeedandfeednchupanh260912</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGyHdD/</t>
+  </si>
+  <si>
+    <t>402TK71HuongTHwfeediosfeednngoaingu260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfG65Q4/</t>
+  </si>
+  <si>
+    <t>403TK72HuongTHwfeediosfeednngoaingu260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfsVcDF/</t>
+  </si>
+  <si>
+    <t>404TK73HuongTHwfeediosfeednaogiac260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGBHKk/</t>
+  </si>
+  <si>
+    <t>406TK75HuongTHwfeediosfeednlyrics260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGSNJD/</t>
+  </si>
+  <si>
+    <t>405TK74HuongTHwfeediosfeednaogiac260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfswajK/</t>
+  </si>
+  <si>
+    <t>407TK76HuongTHwfeediosfeednlyrics260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfsGs2j/</t>
+  </si>
+  <si>
+    <t>410TK79HuongTHwfeediosfeedndulich260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGko2D/</t>
+  </si>
+  <si>
+    <t>411TK80HuongTHwfeediosfeedndulich260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGuje4/</t>
+  </si>
+  <si>
+    <t>412TK81HuongTHwfeediosfeednchupanh260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfG8Mgv/</t>
+  </si>
+  <si>
+    <t>1735534468502750234</t>
+  </si>
+  <si>
+    <t>409TK78HuongTHwfeediosfeednbeauty260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfsqQDC/</t>
+  </si>
+  <si>
+    <t>408TK77HuongTHwfeediosfeednbeauty260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGr2jN/</t>
+  </si>
+  <si>
+    <t>413TK82HuongTHwfeediosfeednchupanh260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfs32XJ/</t>
+  </si>
+  <si>
+    <t>414TK83HuongTHwfeedandfeednfood260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfsGBt6/</t>
+  </si>
+  <si>
+    <t>415TK84HuongTHwfeedandfeednfood260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfGFB6A/</t>
+  </si>
+  <si>
+    <t>416TK85HuongTHwfeedandfeednquote260913</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfsVc4x/</t>
+  </si>
+  <si>
+    <t>440TK72HungTHTTwfeediosfeedndulich260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfojS6b/</t>
+  </si>
+  <si>
+    <t>2026-09-11T09:43:38.681Z</t>
+  </si>
+  <si>
+    <t>439TK72HungTHTTwfeediosfeednquote260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo1jPo/</t>
+  </si>
+  <si>
+    <t>437TK72HungTHTTwfeediosfeednaogiac260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoJVmJ/</t>
+  </si>
+  <si>
+    <t>1733529462448227503</t>
+  </si>
+  <si>
+    <t>441TK72HungTHTTwfeediosfeednfood260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfojHMK/</t>
+  </si>
+  <si>
+    <t>1733365665503086539</t>
+  </si>
+  <si>
+    <t>438TK72HungTHTTwfeediosfeednngoaingu260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoeVCk/</t>
+  </si>
+  <si>
+    <t>442TK72HungTHTTwfeediosfeednlyrics260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfEoKWJ/</t>
+  </si>
+  <si>
+    <t>443TK72HungTHTTwfeediosfeedntoan260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqforMPS/</t>
+  </si>
+  <si>
+    <t>444TK72HungTHTTwfeediosfeednlyrics260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoMGg4/</t>
+  </si>
+  <si>
+    <t>1730479608040164245</t>
+  </si>
+  <si>
+    <t>445TK72HungTHTTwfeediosfeednoutfit260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfofxUL/</t>
+  </si>
+  <si>
+    <t>446TK72HungTHTTwfeediosfeednchupanh260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoyh1P/</t>
+  </si>
+  <si>
+    <t>448TK72HungTHTTwfeediosfeednngoaingu260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoSCsw/</t>
+  </si>
+  <si>
+    <t>447TK72HungTHTTwfeediosfeednhoathinh260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfEokBY/</t>
+  </si>
+  <si>
+    <t>449TK72HungTHTTwfeediosfeednaogiac260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoNYCP/</t>
+  </si>
+  <si>
+    <t>450TK72HungTHTTwfeediosfeednlyrics260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo6cR5/</t>
+  </si>
+  <si>
+    <t>451TK72HungTHTTwfeediosfeednquote260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo8cJv/</t>
+  </si>
+  <si>
+    <t>452TK72HungTHTTwfeediosfeednaogiac260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfEopwd/</t>
+  </si>
+  <si>
+    <t>454TK72HungTHTTwfeediosfeednquote260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoepFd/</t>
+  </si>
+  <si>
+    <t>453TK72HungTHTTwfeediosfeednngoaingu260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfofmso/</t>
+  </si>
+  <si>
+    <t>455TK72HungTHTTwfeediosfeedndulich260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoFvTV/</t>
+  </si>
+  <si>
+    <t>456TK72HungTHTTwfeediosfeednfood260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoLQVw/</t>
+  </si>
+  <si>
+    <t>457TK72HungTHTTwfeediosfeednlyrics260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfodPg4/</t>
+  </si>
+  <si>
+    <t>458TK72HungTHTTwfeediosfeedntoan260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoLL5X/</t>
+  </si>
+  <si>
+    <t>459TK72HungTHTTwfeediosfeednlyrics260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfojnwd/</t>
+  </si>
+  <si>
+    <t>461TK72HungTHTTwfeediosfeednchupanh260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo2Aor/</t>
+  </si>
+  <si>
+    <t>460TK72HungTHTTwfeediosfeednoutfit260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoj7xW/</t>
+  </si>
+  <si>
+    <t>462TK72HungTHTTwfeediosfeednhoathinh260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfodyQL/</t>
+  </si>
+  <si>
+    <t>463TK72HungTHTTwfeediosfeednngoaingu260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfok7XM/</t>
+  </si>
+  <si>
+    <t>464TK72HungTHTTwfeediosfeednaogiac260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo1yEP/</t>
+  </si>
+  <si>
+    <t>466TK72HungTHTTwfeediosfeednquote260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfodtPC/</t>
+  </si>
+  <si>
+    <t>465TK72HungTHTTwfeediosfeednlyrics260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo22sa/</t>
+  </si>
+  <si>
+    <t>465TK72HungTHTTwfeedandfeednlyrics260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdPsmg/</t>
+  </si>
+  <si>
+    <t>2026-09-11T10:16:06.620Z</t>
+  </si>
+  <si>
+    <t>464TK72HungTHTTwfeedandfeednaogiac260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdSurB/</t>
+  </si>
+  <si>
+    <t>450TK72HungTHTTwfeedandfeednlyrics260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdFsrS/</t>
+  </si>
+  <si>
+    <t>451TK72HungTHTTwfeedandfeednquote260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPd9aj6/</t>
+  </si>
+  <si>
+    <t>466TK72HungTHTTwfeedandfeednquote260913-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdhMVj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdFF7w/</t>
+  </si>
+  <si>
+    <t>2026-09-11T10:16:17.317Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdU4AT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdFrYp/</t>
+  </si>
+  <si>
+    <t>449TK72HungTHTTwfeedandfeednaogiac260912-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdHca6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdL7bt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqPdBug5/</t>
+  </si>
+  <si>
+    <t>467TK72HungTHTTwfeedandfeednquote260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxf34YQ/</t>
+  </si>
+  <si>
+    <t>2026-09-14T04:59:10.035Z</t>
+  </si>
+  <si>
+    <t>468TK72HungTHTTwfeediosfeednquote260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfWKx3/</t>
+  </si>
+  <si>
+    <t>481TK72HungTHTTwfeediosfeednfood260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfcqeo/</t>
+  </si>
+  <si>
+    <t>1730064917182188166</t>
+  </si>
+  <si>
+    <t>469TK72HungTHTTwfeedandfeednquote260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfT9Qk/</t>
+  </si>
+  <si>
+    <t>470TK72HungTHTTwfeediosfeednquote260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxPYdWr/</t>
+  </si>
+  <si>
+    <t>482TK72HungTHTTwfeediosfeednaogiac260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxPYgLj/</t>
+  </si>
+  <si>
+    <t>485TK72HungTHTTwfeediosfeednquote260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxPYFNQ/</t>
+  </si>
+  <si>
+    <t>483TK72HungTHTTwfeediosfeednlyrics260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfGXLa/</t>
+  </si>
+  <si>
+    <t>484TK72HungTHTTwfeediosfeedntoan260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxPejSV/</t>
+  </si>
+  <si>
+    <t>486TK72HungTHTTwfeedandfeednfood260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfoUFU/</t>
+  </si>
+  <si>
+    <t>487TK72HungTHTTwfeedandfeednaogiac260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxP821m/</t>
+  </si>
+  <si>
+    <t>488TK72HungTHTTwfeedandfeednlyrics260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfvuTs/</t>
+  </si>
+  <si>
+    <t>489TK72HungTHTTwfeedandfeedntoan260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxPFuKF/</t>
+  </si>
+  <si>
+    <t>490TK72HungTHTTwfeedandfeednquote260914-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfvDft/</t>
+  </si>
+  <si>
+    <t>491TK72HungTHTTwfeediosfeednfood260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfswQg/</t>
+  </si>
+  <si>
+    <t>492TK72HungTHTTwfeediosfeednaogiac260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxPLM7e/</t>
+  </si>
+  <si>
+    <t>494TK72HungTHTTwfeediosfeednchupanh260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfvEru/</t>
+  </si>
+  <si>
+    <t>496TK72HungTHTTwfeedandfeednfood260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfnG5n/</t>
+  </si>
+  <si>
+    <t>493TK72HungTHTTwfeediosfeednngoaingu260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfvs5F/</t>
+  </si>
+  <si>
+    <t>495TK72HungTHTTwfeediosfeednquote260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfWhDL/</t>
+  </si>
+  <si>
+    <t>497TK72HungTHTTwfeedandfeednaogiac260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfnBRm/</t>
+  </si>
+  <si>
+    <t>498TK72HungTHTTwfeedandfeednngoaingu260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxftdFK/</t>
+  </si>
+  <si>
+    <t>500TK72HungTHTTwfeedandfeednquote260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfGbhN/</t>
+  </si>
+  <si>
+    <t>499TK72HungTHTTwfeedandfeednchupanh260915-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxf7464/</t>
+  </si>
+  <si>
+    <t>419TK72HuongTHwfeediosfeednngoaingu260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxGuHov/</t>
+  </si>
+  <si>
+    <t>2026-09-14T07:45:39.888Z</t>
+  </si>
+  <si>
+    <t>417TK72HuongTHwfeediosfeednlyrics260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxGrGHA/</t>
+  </si>
+  <si>
+    <t>421TK72HuongTHwfeediosfeednlyrics260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxG2U7f/</t>
+  </si>
+  <si>
+    <t>420TK72HuongTHwfeediosfeednlyrics260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxGYo7M/</t>
+  </si>
+  <si>
+    <t>418TK72HuongTHwfeediosfeednaogiac260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxGaeB8/</t>
+  </si>
+  <si>
+    <t>422TK72HuongTHwfeedandfeednquote260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxGFG6V/</t>
+  </si>
+  <si>
+    <t>424TK72HuongTHwfeediosfeednchupanh260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxGN7he/</t>
+  </si>
+  <si>
+    <t>425TK72HuongTHwfeediosfeednaogiac260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxGm6g2/</t>
+  </si>
+  <si>
+    <t>423TK72HuongTHwfeedandfeednquote260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxGuSyD/</t>
+  </si>
+  <si>
+    <t>426TK72HuongTHwfeediosfeednaogiac260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxGHB1Q/</t>
+  </si>
+  <si>
+    <t>425TK72HuongTHwfeedandfeednaogiac260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQevJjR/</t>
+  </si>
+  <si>
+    <t>2026-09-14T10:01:27.214Z</t>
+  </si>
+  <si>
+    <t>424TK72HuongTHwfeedandfeednchupanh260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQeTWdm/</t>
+  </si>
+  <si>
+    <t>426TK72HuongTHwfeedandfeedfood260915-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQeGj7p/</t>
+  </si>
+  <si>
+    <t>256TK72WillTHwfeediosfeedn260915-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQhPRsK/</t>
+  </si>
+  <si>
+    <t>2026-09-14T11:43:00.256Z</t>
+  </si>
+  <si>
+    <t>1730124363809130776</t>
+  </si>
+  <si>
+    <t>253TK72WillTHwfeediosfeedndulich260915-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQhRD2w/</t>
+  </si>
+  <si>
+    <t>1736508823121593830</t>
+  </si>
+  <si>
+    <t>254TK72WillTHwfeediosfeednstory260915-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQh5ntC/</t>
+  </si>
+  <si>
+    <t>1735390354764301874</t>
+  </si>
+  <si>
+    <t>255TK72WillTHwfeediosfeednngoaingu260915-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQh5ABb/</t>
+  </si>
+  <si>
+    <t>1730928755283364701</t>
+  </si>
+  <si>
+    <t>257TK72WillTHwfeediosfeedn260915-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQhkc4V/</t>
+  </si>
+  <si>
+    <t>504TK72ADSHungTHTTwfeedandfeednlyrics260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqUJPKA/</t>
+  </si>
+  <si>
+    <t>2026-09-16T08:31:39.858Z</t>
+  </si>
+  <si>
+    <t>502TK72ADSHungTHTTwfeedandfeednquote260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqUeJY1/</t>
+  </si>
+  <si>
+    <t>505TK72ADSHungTHTTwfeedandfeednlyrics260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqUkCU2/</t>
+  </si>
+  <si>
+    <t>503TK72ADSHungTHTTwfeedandfeednquote260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqUJnkt/</t>
+  </si>
+  <si>
+    <t>506TK72ADSHungTHTTwfeediosfeednquote260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqULB6h/</t>
+  </si>
+  <si>
+    <t>507TK72ADSHungTHTTwfeediosfeednquote260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqULfHe/</t>
+  </si>
+  <si>
+    <t>501TK72ADSHungTHTTwfeedandfeednquote260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqULksW/</t>
+  </si>
+  <si>
+    <t>508TK72ADSHungTHTTwfeediosfeednquote260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqUjuCr/</t>
+  </si>
+  <si>
+    <t>509TK72ADSHungTHTTwfeediosfeednlyrics260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqU66hU/</t>
+  </si>
+  <si>
+    <t>510TK72ADSHungTHTTwfeediosfeednlyrics260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqURWkq/</t>
+  </si>
+  <si>
+    <t>1733335121466591216</t>
+  </si>
+  <si>
+    <t>512TK72HungTHTTwfeedandfeednnamcap260916-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqUBjPu/</t>
+  </si>
+  <si>
+    <t>513TK72HungTHTTwfeedandfeednnamkocap260916-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqU5Gc8/</t>
+  </si>
+  <si>
+    <t>1733411214556235102</t>
+  </si>
+  <si>
+    <t>515TK72HungTHTTwfeedandfeednnukocap260916-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqURGeT/</t>
+  </si>
+  <si>
+    <t>517TK72HungTHTTwfeediosfeednnamkocap260916-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqU6ATJ/</t>
+  </si>
+  <si>
+    <t>519TK72HungTHTTwfeediosfeednnukocap260916-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqUYWmq/</t>
+  </si>
+  <si>
+    <t>516TK72HungTHTTwfeediosfeednnamcap260916-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqUyRoL/</t>
+  </si>
+  <si>
+    <t>518TK72HungTHTTwfeediosfeednnucap260916-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqU64EV/</t>
+  </si>
+  <si>
+    <t>514TK72HungTHTTwfeedandfeednnucap260916-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqUJ6m7/</t>
+  </si>
+  <si>
+    <t>1735387009374979801</t>
+  </si>
+  <si>
+    <t>262TK72WillTHwfeediosfeednquotekocap260916-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmPbRd/</t>
+  </si>
+  <si>
+    <t>2026-09-16T09:24:01.404Z</t>
+  </si>
+  <si>
+    <t>1731899937440040443</t>
+  </si>
+  <si>
+    <t>260TK72WillTHwfeedandfeednjourneykocap260916-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmWC4K/</t>
+  </si>
+  <si>
+    <t>258TK72WillTHwfeediosfeednjourneykocap260916-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmdEhs/</t>
+  </si>
+  <si>
+    <t>259TK72WillTHwfeediosfeednjourneycap260916-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmPyLH/</t>
+  </si>
+  <si>
+    <t>261TK72WillTHwfeedandfeednjourneycap260916-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmGmYW/</t>
+  </si>
+  <si>
+    <t>263TK72WillTHwfeediosfeednquotecap260916-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmCGHJ/</t>
+  </si>
+  <si>
+    <t>264TK72WillTHwfeedandfeednquotekocap260916-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmum1y/</t>
+  </si>
+  <si>
+    <t>265TK72WillTHwfeedandfeednquotecap260916-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmG76U/</t>
+  </si>
+  <si>
+    <t>1730400200587381706</t>
+  </si>
+  <si>
+    <t>430TK72HuongTHwfeedandfeednfoodkocap260917-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqq9rcp2/</t>
+  </si>
+  <si>
+    <t>2026-09-16T09:49:00.674Z</t>
+  </si>
+  <si>
+    <t>429TK72HuongTHwfeedandfeednfoodcap260917-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqq9QKvN/</t>
+  </si>
+  <si>
+    <t>1729607178593078115</t>
+  </si>
+  <si>
+    <t>427TK72HuongTHwfeedandfeednfoodcap260917-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqq9SjER/</t>
+  </si>
+  <si>
+    <t>428TK72HuongTHwfeedandfeednfoodkocap260917-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqq9kkgw/</t>
+  </si>
+  <si>
+    <t>431TK72HuongTHwfeediosfeednfoodcap260917-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqq9yhyC/</t>
+  </si>
+  <si>
+    <t>432TK72HuongTHwfeediosfeednfoodkocap260917-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqq9UJU5/</t>
+  </si>
+  <si>
+    <t>434TK72HuongTHwfeediosfeednfoodkocap260917-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqq9f9fc/</t>
+  </si>
+  <si>
+    <t>433TK72HuongTHwfeediosfeednfoodcap260917-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqq9AFAT/</t>
+  </si>
+  <si>
+    <t>1736393107838698574</t>
+  </si>
+  <si>
+    <t>266TK16WillTHwfcpiosvid916dtar260917-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbN8jH/</t>
+  </si>
+  <si>
+    <t>2026-09-16T10:53:55.656Z</t>
+  </si>
+  <si>
+    <t>1729769226259696006</t>
+  </si>
+  <si>
+    <t>267TK16WillTHwfcpiosvid916dtar260917-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbkbVb/</t>
+  </si>
+  <si>
+    <t>1731677418272295401</t>
+  </si>
+  <si>
+    <t>269TK16WillTHacapiosvid916d260917-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbLS9T/</t>
+  </si>
+  <si>
+    <t>1730487649048169265</t>
+  </si>
+  <si>
+    <t>270TK16WillTHapaniosanh11260917-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbJmkL/</t>
+  </si>
+  <si>
+    <t>268TK16WillTHacapiosvid916d260917-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbSArH/</t>
+  </si>
+  <si>
+    <t>520Tk16HungTHTTwfcpiosvid916dtar260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbLp6a/</t>
+  </si>
+  <si>
+    <t>271TK16WillTHapaniosanh11260917-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbNPRm/</t>
+  </si>
+  <si>
+    <t>521Tk16HungTHTTwfcpiosvid916dtar260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqb816Y/</t>
+  </si>
+  <si>
+    <t>522Tk16HungTHTTacapiosvid916d260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbyMe4/</t>
+  </si>
+  <si>
+    <t>523Tk16HungTHTTacapiosvid916d260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbMmop/</t>
+  </si>
+  <si>
+    <t>524Tk16HungTHTTapaniosanh11260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqb1B3c/</t>
+  </si>
+  <si>
+    <t>525Tk16HungTHTTapaniosanh11260917-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqbRV5C/</t>
+  </si>
+  <si>
+    <t>272TK72WillTHwfeediosfeednquotecap260917-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqg5k2gc/</t>
+  </si>
+  <si>
+    <t>2026-09-17T02:56:21.976Z</t>
+  </si>
+  <si>
+    <t>273TK72WillTHwfeediosfeednjourneycap260917-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqg5uApn/</t>
+  </si>
+  <si>
+    <t>529TK16HungTHTTacapiosvid916d260918-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAG1cE/</t>
+  </si>
+  <si>
+    <t>2026-09-17T10:13:32.993Z</t>
+  </si>
+  <si>
+    <t>530TK16HungTHTTapaniosanh11260918-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAncpg/</t>
+  </si>
+  <si>
+    <t>527TK16HungTHTTwfcpiosanh11tar260918-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpDdyyW/</t>
+  </si>
+  <si>
+    <t>526TK16HungTHTTwfcpiosanh11tar260918-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAqYdT/</t>
+  </si>
+  <si>
+    <t>528TK16HungTHTTacapiosvid916d260918-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAVXav/</t>
+  </si>
+  <si>
+    <t>531TK16HungTHTTapaniosanh11260918-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpDLYgr/</t>
+  </si>
+  <si>
+    <t>1735751255429907586</t>
+  </si>
+  <si>
+    <t>274TK16WillTHwfcpiosanh11tar260918-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpDfwnx/</t>
+  </si>
+  <si>
+    <t>2026-09-17T10:14:49.909Z</t>
+  </si>
+  <si>
+    <t>1734317216193218542</t>
+  </si>
+  <si>
+    <t>275TK16WillTHwfcpiosanh11tar260918-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpDfVVy/</t>
+  </si>
+  <si>
+    <t>1731155370435250836</t>
+  </si>
+  <si>
+    <t>278TK16WillTHapaniosanh11260918-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpDkgG2/</t>
+  </si>
+  <si>
+    <t>1730173488010136396</t>
+  </si>
+  <si>
+    <t>277TK16WillTHacapiosvid916d260918-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpDa69h/</t>
+  </si>
+  <si>
+    <t>1732251344111044938</t>
+  </si>
+  <si>
+    <t>276TK16WillTHacapiosvid916d260918-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpDDR6v/</t>
+  </si>
+  <si>
+    <t>1736797768099923469</t>
+  </si>
+  <si>
+    <t>279TK16WillTHapaniosanh11260918-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpDmWNu/</t>
+  </si>
+  <si>
+    <t>1735665793853195617</t>
+  </si>
+  <si>
+    <t>532TK72HungTHTTwfeediosfeedncunghoangdaocap260919-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtJK6Ja/</t>
+  </si>
+  <si>
+    <t>2026-09-18T09:46:56.502Z</t>
+  </si>
+  <si>
+    <t>1729577227408804349</t>
+  </si>
+  <si>
+    <t>536TK72HungTHTTwfeediosfeedntarotcap260920-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqte1yD6/</t>
+  </si>
+  <si>
+    <t>534TK72HungTHTTwfeedandfeedncunghoangdaocap260919-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteRgLj/</t>
+  </si>
+  <si>
+    <t>535TK72HungTHTTwfeedandfeedphotographycap260919-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtJtoQL/</t>
+  </si>
+  <si>
+    <t>533TK72HungTHTTwfeediosfeedphotographycap260919-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteN58m/</t>
+  </si>
+  <si>
+    <t>1729702349707315880</t>
+  </si>
+  <si>
+    <t>537TK72HungTHTTwfeediosfeedndiycap260920-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtJw2yL/</t>
+  </si>
+  <si>
+    <t>539TK72HungTHTTwfeedandfeedndiycap260920-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtJ7Uyp/</t>
+  </si>
+  <si>
+    <t>538TK72HungTHTTwfeedandfeedntarotcap260920-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtejr1M/</t>
+  </si>
+  <si>
+    <t>284TK72WillTHwfeediosfeedntamlycocap260920-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteetx3/</t>
+  </si>
+  <si>
+    <t>2026-09-18T09:49:34.556Z</t>
+  </si>
+  <si>
+    <t>1733387366310840244</t>
+  </si>
+  <si>
+    <t>283TK72WillTHwfeedandfeednkhoahoccocap260919-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtJEKTx/</t>
+  </si>
+  <si>
+    <t>1735642283077568026</t>
+  </si>
+  <si>
+    <t>282TK72WillTHwfeedandfeednxfilecocap260919-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtJox75/</t>
+  </si>
+  <si>
+    <t>281TK72WillTHwfeediosfeednkhoahoccocap260919-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteRR3u/</t>
+  </si>
+  <si>
+    <t>280TK72WillTHwfeediosfeednxfilecocap260919-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtJvRAT/</t>
+  </si>
+  <si>
+    <t>286TK72WillTHwfeedandfeedntamlycocap260920-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtJKQVn/</t>
+  </si>
+  <si>
+    <t>1732248779506486267</t>
+  </si>
+  <si>
+    <t>285TK72WillTHwfeediosfeednfoodcocap260920-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtJvbeg/</t>
+  </si>
+  <si>
+    <t>287TK72WillTHwfeedandfeednfoodcocap260920-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteJg39/</t>
+  </si>
+  <si>
+    <t>287TK72WillTHwfeedandfeednfoodrvcocap260920-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtetFfD/</t>
+  </si>
+  <si>
+    <t>2026-09-18T09:55:32.795Z</t>
+  </si>
+  <si>
+    <t>285TK72WillTHwfeediosfeednfoodrvcocap260920-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteTaV7/</t>
+  </si>
+  <si>
+    <t>1729663276485478432</t>
+  </si>
+  <si>
+    <t>439TK72HuongTHwfeedandfeednanhkeococap260919-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtdRCKU/</t>
+  </si>
+  <si>
+    <t>2026-09-18T09:56:44.725Z</t>
+  </si>
+  <si>
+    <t>1731890391197975756</t>
+  </si>
+  <si>
+    <t>437TK72HuongTHwfeediosfeednbeforeaftercocap260919-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteKshJ/</t>
+  </si>
+  <si>
+    <t>435TK72HuongTHwfeediosfeednanhkeococap260919-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtdRA42/</t>
+  </si>
+  <si>
+    <t>438TK72HuongTHwfeediosfeednbeforeaftercocap260919-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteseru/</t>
+  </si>
+  <si>
+    <t>436TK72HuongTHwfeediosfeednanhkeococap260919-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtepJtY/</t>
+  </si>
+  <si>
+    <t>440TK72HuongTHwfeedandfeednanhkeococap260919-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtdd7M1/</t>
+  </si>
+  <si>
+    <t>442TK72HuongTHwfeedandfeednbeforeaftercocap260919-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtd16F2/</t>
+  </si>
+  <si>
+    <t>441TK72HuongTHwfeedandfeednbeforeaftercocap260919-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtenmEW/</t>
+  </si>
+  <si>
+    <t>443TK72HuongTHwfeediosfeednstorycocap260920-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtd1TGb/</t>
+  </si>
+  <si>
+    <t>444TK72HuongTHwfeediosfeednstorycocap260920-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtesp7y/</t>
+  </si>
+  <si>
+    <t>1737296824515855419</t>
+  </si>
+  <si>
+    <t>445TK72HuongTHwfeediosfeednsuseAIcocap260920-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqte3uAN/</t>
+  </si>
+  <si>
+    <t>447TK72HuongTHwfeedandfeednstorycocap260920-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtdF2Bq/</t>
+  </si>
+  <si>
+    <t>449TK72HuongTHwfeedandfeednuseAIcocap260920-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtdFq2t/</t>
+  </si>
+  <si>
+    <t>446TK72HuongTHwfeediosfeednsuseAIcocap260920-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtdR5Vg/</t>
+  </si>
+  <si>
+    <t>450TK72HuongTHwfeedandfeednuseAIcocap260920-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtetjCG/</t>
+  </si>
+  <si>
+    <t>448TK72HuongTHwfeedandfeednstorycocap260920-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtewEQ5/</t>
+  </si>
+  <si>
+    <t>2026-09-18T09:57:23.346Z</t>
+  </si>
+  <si>
+    <t>1735943849622668337</t>
+  </si>
+  <si>
+    <t>3ThangTHpinnailandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6D97Q/</t>
+  </si>
+  <si>
+    <t>2026-09-18T11:15:09.430Z</t>
+  </si>
+  <si>
+    <t>1734755563495064875</t>
+  </si>
+  <si>
+    <t>5ThangTHpinnailiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6HsUq/</t>
+  </si>
+  <si>
+    <t>4ThangTHpinnailiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6V7Fa/</t>
+  </si>
+  <si>
+    <t>3ThangTHpinnailiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6VUo3/</t>
+  </si>
+  <si>
+    <t>4ThangTHpinnailandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6CrJ1/</t>
+  </si>
+  <si>
+    <t>5ThangTHpinnailandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6u9pS/</t>
+  </si>
+  <si>
+    <t>1733417832441414955</t>
+  </si>
+  <si>
+    <t>6ThangTHpinnailiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6PdNP/</t>
+  </si>
+  <si>
+    <t>6ThangTHpinnailandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6yyM5/</t>
+  </si>
+  <si>
+    <t>7ThangTHpinnailandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6geFC/</t>
+  </si>
+  <si>
+    <t>7ThangTHpinnailiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6P3Y6/</t>
+  </si>
+  <si>
+    <t>1732821439244829763</t>
+  </si>
+  <si>
+    <t>8ThangTHpinoutfitandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6QLvE/</t>
+  </si>
+  <si>
+    <t>1730659517411199449</t>
+  </si>
+  <si>
+    <t>9ThangTHpinoutfitiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6SbP1/</t>
+  </si>
+  <si>
+    <t>9ThangTHpinoutfitandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6V6cD/</t>
+  </si>
+  <si>
+    <t>8ThangTHpinoutfitiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6yK9n/</t>
+  </si>
+  <si>
+    <t>1735760638552344263</t>
+  </si>
+  <si>
+    <t>10ThangTHpinoutfitiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6Gcsg/</t>
+  </si>
+  <si>
+    <t>10ThangTHpinoutfitandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6Gbvg/</t>
+  </si>
+  <si>
+    <t>1736239899450705629</t>
+  </si>
+  <si>
+    <t>11ThangTHpinoutfitiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6Prqt/</t>
+  </si>
+  <si>
+    <t>1736327647873501089</t>
+  </si>
+  <si>
+    <t>12ThangTHpinoutfitiosmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6xU8m/</t>
+  </si>
+  <si>
+    <t>11ThangTHpinoutfitandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6uYtT/</t>
+  </si>
+  <si>
+    <t>12ThangTHpinoutfitandmass260918-Thang-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqt6PpYM/</t>
+  </si>
+  <si>
+    <t>540TK72HungTHTTwfeediosfeedncunghoangdaocap260919-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqWd3hYg/</t>
+  </si>
+  <si>
+    <t>2026-09-19T04:41:59.401Z</t>
+  </si>
+  <si>
+    <t>544TK72HungTHTTwfeediosfeedntarotcap260920-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqWdEroC/</t>
+  </si>
+  <si>
+    <t>541TK72HungTHTTwfeediosfeedphotographycap260919-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqWdn5cv/</t>
+  </si>
+  <si>
+    <t>542TK72HungTHTTwfeedandfeedncunghoangdaocap260919-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqWdgyx6/</t>
+  </si>
+  <si>
+    <t>543TK72HungTHTTwfeedandfeedphotographycap260919-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqWdoeuK/</t>
+  </si>
+  <si>
+    <t>546TK72HungTHTTwfeedandfeedntarotcap260920-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqWdEmfM/</t>
+  </si>
+  <si>
+    <t>545TK72HungTHTTwfeediosfeedndiycap260920-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqWdwCxH/</t>
+  </si>
+  <si>
+    <t>547TK72HungTHTTwfeedandfeedndiycap260920-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqWRF688/</t>
+  </si>
+  <si>
+    <t>454TK72HuongTHwfeediosfeednhalfhalfcap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsUNYr/</t>
+  </si>
+  <si>
+    <t>2026-09-21T10:28:41.996Z</t>
+  </si>
+  <si>
+    <t>453TK72HuongTHwfeediosfeedncunghoangdaocap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsuTSd/</t>
+  </si>
+  <si>
+    <t>451TK72HuongTHwfeediosfeednfoodcap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsStoV/</t>
+  </si>
+  <si>
+    <t>452TK72HuongTHwfeediosfeednphotographycap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsxsk8/</t>
+  </si>
+  <si>
+    <t>455TK72HuongTHwfeedandfeednfoodcap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsQL1B/</t>
+  </si>
+  <si>
+    <t>457TK72HuongTHwfeedandfeedncunghoangdaocap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTs4vb4/</t>
+  </si>
+  <si>
+    <t>458TK72HuongTHwfeedandfeednhalfhalfcap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsXumc/</t>
+  </si>
+  <si>
+    <t>459TK72HuongTHwfeediosfeednfactcap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsr6Lh/</t>
+  </si>
+  <si>
+    <t>460TK72HuongTHwfeediosfeednfact2cap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsCvHb/</t>
+  </si>
+  <si>
+    <t>456TK72HuongTHwfeedandfeednphotographycap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsu6Kt/</t>
+  </si>
+  <si>
+    <t>461TK72HuongTHwfeedandfeednfact1cap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsSYhg/</t>
+  </si>
+  <si>
+    <t>462TK72HuongTHwfeedandfeednfact2cap260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsujJJ/</t>
+  </si>
+  <si>
+    <t>463TK72HuongTHappprpurcapiosvid916d260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsuC4H/</t>
+  </si>
+  <si>
+    <t>464TK72HuongTHappprpurcapandvid916d260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsCXVX/</t>
+  </si>
+  <si>
+    <t>466TK72HuongTH-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsVnxo/</t>
+  </si>
+  <si>
+    <t>467TK72HuongTH-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsM7xE/</t>
+  </si>
+  <si>
+    <t>465TK72HuongTHwfcpiosvideo916dtar260922-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsDQLC/</t>
+  </si>
+  <si>
+    <t>550TK72HungTHTTwfeediosfeednphotographycap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGkta1/</t>
+  </si>
+  <si>
+    <t>2026-09-21T10:35:14.645Z</t>
+  </si>
+  <si>
+    <t>548TK72HungTHTTwfeediosfeednfoodcap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGfnKP/</t>
+  </si>
+  <si>
+    <t>552TK72HungTHTTwfeediosfeedncunghoangdaocap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTG5CSm/</t>
+  </si>
+  <si>
+    <t>549TK72HungTHTTwfeedandfeednfoodcap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGD4Uv/</t>
+  </si>
+  <si>
+    <t>551TK72HungTHTTwfeedandfeednphotographycap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGxbEh/</t>
+  </si>
+  <si>
+    <t>554TK72HungTHTTwfeediosfeednhalfhalfcap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGSW6X/</t>
+  </si>
+  <si>
+    <t>553TK72HungTHTTwfeedandfeedncunghoangdaocap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGPaqn/</t>
+  </si>
+  <si>
+    <t>555TK72HungTHTTwfeedandfeednhalfhalfcap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGhsbE/</t>
+  </si>
+  <si>
+    <t>1736103852436718764</t>
+  </si>
+  <si>
+    <t>556TK72HungTHTTwfeediosfeednanimecap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGf4uY/</t>
+  </si>
+  <si>
+    <t>558TK72HungTHTTwfeediosfeednanimecap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGfF7y/</t>
+  </si>
+  <si>
+    <t>560TK16HungTHTTappprpurcapiosvid916d260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGageo/</t>
+  </si>
+  <si>
+    <t>559TK72HungTHTTwfeedandfeednanimecap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGQ8jg/</t>
+  </si>
+  <si>
+    <t>557TK72HungTHTTwfeedandfeednanimecap260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGuGv2/</t>
+  </si>
+  <si>
+    <t>561TK16HungTHTTappprpurcapandvid916d260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTG6GWP/</t>
+  </si>
+  <si>
+    <t>563TK72HungTHTTwfeedandfeednlyrics260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGYtg9/</t>
+  </si>
+  <si>
+    <t>562TK16HungTHTTwfcpiosvideo916dtar260921-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGYk8v/</t>
+  </si>
+  <si>
+    <t>1734604935632552989</t>
+  </si>
+  <si>
+    <t>291TK72WillTHwfeediosfeednhalfhalfcap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGk5Q3/</t>
+  </si>
+  <si>
+    <t>2026-09-21T10:36:54.050Z</t>
+  </si>
+  <si>
+    <t>1735699462344312723</t>
+  </si>
+  <si>
+    <t>292TK72WillTHwfeediosfeednoutfitcap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGjnJ7/</t>
+  </si>
+  <si>
+    <t>1731704039741490762</t>
+  </si>
+  <si>
+    <t>290TK72WillTHwfeediosfeednphotographycap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGHd1n/</t>
+  </si>
+  <si>
+    <t>1733685589617247395</t>
+  </si>
+  <si>
+    <t>288TK72WillTHwfeediosfeednfoodcap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGyMmb/</t>
+  </si>
+  <si>
+    <t>1729900483584100681</t>
+  </si>
+  <si>
+    <t>289TK72WillTHwfeediosfeedncunghoangdaocap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGm5So/</t>
+  </si>
+  <si>
+    <t>294TK72WillTHwfeedandfeednfoodcap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGxyKv/</t>
+  </si>
+  <si>
+    <t>1733875594951165907</t>
+  </si>
+  <si>
+    <t>293TK72WillTHwfeediosfeednoutfitcap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGhVD3/</t>
+  </si>
+  <si>
+    <t>296TK72WillTHwfeedandfeednphotographycap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGywgQ/</t>
+  </si>
+  <si>
+    <t>295TK72WillTHwfeedandfeedncunghoangdaocap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGCdr9/</t>
+  </si>
+  <si>
+    <t>301TK16WillTHappprpurcapandvid916d260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGQ5B2/</t>
+  </si>
+  <si>
+    <t>298TK72WillTHwfeedandfeednoutfitcap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGA3gf/</t>
+  </si>
+  <si>
+    <t>299TK72WillTHwfeedandfeednoutfitcap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGr6J8/</t>
+  </si>
+  <si>
+    <t>297TK72WillTHwfeedandfeednhalfhalfcap260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTG6GR1/</t>
+  </si>
+  <si>
+    <t>1734180585765242146</t>
+  </si>
+  <si>
+    <t>300TK16WillTHappprpurcapiosvid916d260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGUHqN/</t>
+  </si>
+  <si>
+    <t>1731030558551345928</t>
+  </si>
+  <si>
+    <t>302TK16WillTHwfcpiosvid916dtar260922-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGxFxc/</t>
+  </si>
+  <si>
+    <t>1734130621319775342</t>
+  </si>
+  <si>
+    <t>567TK72HungTHTTwfeediosfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjCDss/</t>
+  </si>
+  <si>
+    <t>2026-09-22T08:50:00.264Z</t>
+  </si>
+  <si>
+    <t>1731393009210919320</t>
+  </si>
+  <si>
+    <t>564TK72HungTHTTwfeediosfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjx7k6/</t>
+  </si>
+  <si>
+    <t>1736631336436467311</t>
+  </si>
+  <si>
+    <t>566TK72HungTHTTwfeediosfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjGxds/</t>
+  </si>
+  <si>
+    <t>1734883180438849367</t>
+  </si>
+  <si>
+    <t>568TK72HungTHTTwfeediosfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEj5Yy3/</t>
+  </si>
+  <si>
+    <t>1734571884325930324</t>
+  </si>
+  <si>
+    <t>565TK72HungTHTTwfeediosfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjukkh/</t>
+  </si>
+  <si>
+    <t>569TK72HungTHTTwfeedandfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjbukM/</t>
+  </si>
+  <si>
+    <t>571TK72HungTHTTwfeedandfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjQSYS/</t>
+  </si>
+  <si>
+    <t>570TK72HungTHTTwfeedandfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjxJ4F/</t>
+  </si>
+  <si>
+    <t>572TK72HungTHTTwfeedandfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjnpnA/</t>
+  </si>
+  <si>
+    <t>573TK72HungTHTTwfeedandfeedngiohang260922-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjXgYv/</t>
+  </si>
+  <si>
+    <t>467TK72HuongTHwfeediosfeednphotographycap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjgd73/</t>
+  </si>
+  <si>
+    <t>469TK72HuongTHwfeediosfeednhalfhalfcap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjGKM7/</t>
+  </si>
+  <si>
+    <t>468TK72HuongTHwfeediosfeedncunghoangdaocap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjCanr/</t>
+  </si>
+  <si>
+    <t>466TK72HuongTHwfeediosfeednfoodcap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjnoP3/</t>
+  </si>
+  <si>
+    <t>470TK72HuongTHwfeediosfeednphimAIcap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjcp56/</t>
+  </si>
+  <si>
+    <t>472TK72HuongTHwfeedandfeednfoodcap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjvyxt/</t>
+  </si>
+  <si>
+    <t>474TK72HuongTHwfeedandfeedncunghoangdaocap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjsqUu/</t>
+  </si>
+  <si>
+    <t>475TK72HuongTHwfeedandfeednhalfhalfcap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjHNYb/</t>
+  </si>
+  <si>
+    <t>471TK72HuongTHwfeediosfeednphimAIcap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjptgx/</t>
+  </si>
+  <si>
+    <t>473TK72HuongTHwfeedandfeednphotographycap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjXDrh/</t>
+  </si>
+  <si>
+    <t>476TK72HuongTHwfeedandfeednphimAIcap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjv2HE/</t>
+  </si>
+  <si>
+    <t>477TK72HuongTHwfeedandfeednphimAIcap260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEj4g8V/</t>
+  </si>
+  <si>
+    <t>479TK72HuongTHappprpurcapandvid916d260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjuacE/</t>
+  </si>
+  <si>
+    <t>478TK72HuongTHappprpurcapiosvid916d260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjmbbb/</t>
+  </si>
+  <si>
+    <t>480TK72HuongTHwfcpiosvideo916dtar260923-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjXXFt/</t>
+  </si>
+  <si>
+    <t>481TK72HuongTHwfeediosfeednfoodcap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjnnXE/</t>
+  </si>
+  <si>
+    <t>482TK72HuongTHwfeediosfeednphotographycap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjtfs1/</t>
+  </si>
+  <si>
+    <t>483TK72HuongTHwfeediosfeedncunghoangdaocap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjvy1K/</t>
+  </si>
+  <si>
+    <t>484TK72HuongTHwfeediosfeednhalfhalfcap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjp4kF/</t>
+  </si>
+  <si>
+    <t>485TK72HuongTHwfeediosfeednaudiocap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjcV86/</t>
+  </si>
+  <si>
+    <t>486TK72HuongTHwfeediosfeednaudiocap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjH7Bd/</t>
+  </si>
+  <si>
+    <t>487TK72HuongTHwfeedandfeednfoodcap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjp3pT/</t>
+  </si>
+  <si>
+    <t>488TK72HuongTHwfeedandfeednphotographycap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjG3Tr/</t>
+  </si>
+  <si>
+    <t>489TK72HuongTHwfeedandfeedncunghoangdaocap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEj9hvM/</t>
+  </si>
+  <si>
+    <t>490TK72HuongTHwfeedandfeednhalfhalfcap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjpgs8/</t>
+  </si>
+  <si>
+    <t>491TK72HuongTHwfeedandfeednaudiocap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjuTMe/</t>
+  </si>
+  <si>
+    <t>492TK72HuongTHwfeedandfeednaudiocap260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjtwos/</t>
+  </si>
+  <si>
+    <t>493TK72HuongTHappprpurcapiosvid916d260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjnPHu/</t>
+  </si>
+  <si>
+    <t>494TK72HuongTHappprpurcapandvid916d260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjvo3M/</t>
+  </si>
+  <si>
+    <t>495TK72HuongTHwfcpandvideo916dtar260924-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEj3G5d/</t>
+  </si>
+  <si>
+    <t>1731875695295955996</t>
+  </si>
+  <si>
+    <t>303TK72WillTHwfeediosfeednfoodcap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjppbM/</t>
+  </si>
+  <si>
+    <t>1733626324089209874</t>
+  </si>
+  <si>
+    <t>306TK72WillTHwfeediosfeednhalfhalfcap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjHfat/</t>
+  </si>
+  <si>
+    <t>1735598974364976433</t>
+  </si>
+  <si>
+    <t>305TK72WillTHwfeediosfeednphotographycap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjHJr8/</t>
+  </si>
+  <si>
+    <t>1732033781518731047</t>
+  </si>
+  <si>
+    <t>307TK72WillTHwfeediosfeednselfhelpcap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjby5K/</t>
+  </si>
+  <si>
+    <t>1736905341251061083</t>
+  </si>
+  <si>
+    <t>304TK72WillTHwfeediosfeedncunghoangdaocap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEj7F3X/</t>
+  </si>
+  <si>
+    <t>1729905751706929605</t>
+  </si>
+  <si>
+    <t>308TK72WillTHwfeediosfeednselfhelpcap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEj4FYf/</t>
+  </si>
+  <si>
+    <t>309TK72WillTHwfeedandfeednfoodcap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjV6kt/</t>
+  </si>
+  <si>
+    <t>311TK72WillTHwfeedandfeednphotographycap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjbW3U/</t>
+  </si>
+  <si>
+    <t>310TK72WillTHwfeedandfeedncunghoangdaocap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEj3E1f/</t>
+  </si>
+  <si>
+    <t>312TK72WillTHwfeedandfeednhalfhalfcap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjxQtH/</t>
+  </si>
+  <si>
+    <t>313TK72WillTHwfeedandfeednselfhelpcap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEj72YP/</t>
+  </si>
+  <si>
+    <t>314TK72WillTHwfeedandfeednselfhelpcap260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjs2K9/</t>
+  </si>
+  <si>
+    <t>316TK16WillTHappprpurcapandvid916d260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjuWYA/</t>
+  </si>
+  <si>
+    <t>315TK16WillTHappprpurcapiosvid916d260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjbrxe/</t>
+  </si>
+  <si>
+    <t>1732016540991719738</t>
+  </si>
+  <si>
+    <t>317TK16WillTHwfcpiosvid916dtar260923-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEjx16L/</t>
+  </si>
+  <si>
+    <t>575TK72HungTHTTwfeedandfeednlink260923-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1sbGy4/</t>
+  </si>
+  <si>
+    <t>2026-09-23T07:35:27.689Z</t>
+  </si>
+  <si>
+    <t>576TK72HungTHTTwfeediosfeedngiohang260923-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1sy4xm/</t>
+  </si>
+  <si>
+    <t>574TK72HungTHTTwfeediosfeednlink260923-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1s86NQ/</t>
+  </si>
+  <si>
+    <t>1735933077905966724</t>
+  </si>
+  <si>
+    <t>578TK72HungTHTTwfeediosfeedngiohang260923-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1sQj4C/</t>
+  </si>
+  <si>
+    <t>577TK72HungTHTTwfeedandfeedngiohang260923-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1sNxaG/</t>
+  </si>
+  <si>
+    <t>579TK72HungTHTTwfeedandfeedngiohang260923-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1sSk7C/</t>
+  </si>
+  <si>
+    <t>318TK72WillTHwfeediosfeednfoodcap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJj8fUw/</t>
+  </si>
+  <si>
+    <t>2026-09-23T10:40:01.293Z</t>
+  </si>
+  <si>
+    <t>322TK72WillTHwfeediosfeednquotecap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJjRX7p/</t>
+  </si>
+  <si>
+    <t>320TK72WillTHwfeediosfeednphotographycap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJjBEre/</t>
+  </si>
+  <si>
+    <t>319TK72WillTHwfeediosfeedncunghoangdaocap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJjPr3d/</t>
+  </si>
+  <si>
+    <t>321TK72WillTHwfeediosfeednhalfhalfcap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJjh2sL/</t>
+  </si>
+  <si>
+    <t>324TK72WillTHwfeedandfeednfoodcap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJj6PKF/</t>
+  </si>
+  <si>
+    <t>326TK72WillTHwfeedandfeednphotographycap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJjRerp/</t>
+  </si>
+  <si>
+    <t>325TK72WillTHwfeedandfeedncunghoangdaocap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJj6Bha/</t>
+  </si>
+  <si>
+    <t>1729724017413229193</t>
+  </si>
+  <si>
+    <t>323TK72WillTHwfeediosfeednquotecap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJjLLNN/</t>
+  </si>
+  <si>
+    <t>327TK72WillTHwfeedandfeednhalfhalfcap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJjLmSH/</t>
+  </si>
+  <si>
+    <t>328TK72WillTHwfeedandfeednquotecap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJjRWQv/</t>
+  </si>
+  <si>
+    <t>329TK72WillTHwfeedandfeednquotecap260924-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJjyaQK/</t>
+  </si>
+  <si>
+    <t>331TK72WillTHwfeediosfeedncunghoangdaocap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwhcUX/</t>
+  </si>
+  <si>
+    <t>2026-09-24T10:59:56.754Z</t>
+  </si>
+  <si>
+    <t>1733787067800520256</t>
+  </si>
+  <si>
+    <t>334TK72WillTHwfeediosfeednlyriccap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwMwvW/</t>
+  </si>
+  <si>
+    <t>332TK72WillTHwfeediosfeednphotographycap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwjVKC/</t>
+  </si>
+  <si>
+    <t>330TK72WillTHwfeediosfeednfoodcap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwhgyV/</t>
+  </si>
+  <si>
+    <t>333TK72WillTHwfeediosfeednhalfhalfcap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwMec3/</t>
+  </si>
+  <si>
+    <t>1735873040241100167</t>
+  </si>
+  <si>
+    <t>335TK72WillTHwfeediosfeednlyriccap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwSYUK/</t>
+  </si>
+  <si>
+    <t>336TK72WillTHwfeedandfeednfoodcap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwNb1g/</t>
+  </si>
+  <si>
+    <t>337TK72WillTHwfeedandfeedncunghoangdaocap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwhkgG/</t>
+  </si>
+  <si>
+    <t>340TK72WillTHwfeedandfeednlyriccap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTK16x/</t>
+  </si>
+  <si>
+    <t>341TK72WillTHwfeedandfeednlyriccap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTKU2p/</t>
+  </si>
+  <si>
+    <t>339TK72WillTHwfeedandfeednhalfhalfcap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwdLSj/</t>
+  </si>
+  <si>
+    <t>338TK72WillTHwfeedandfeednphotographycap260925-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwkATA/</t>
+  </si>
+  <si>
+    <t>sharxxxzzz</t>
+  </si>
+  <si>
+    <t>580TK16HungTHTTwfcpiosvid916tar260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLydmVt/</t>
+  </si>
+  <si>
+    <t>2026-09-25T10:03:36.984Z</t>
+  </si>
+  <si>
+    <t>584TK72HungTHTTwfeedandinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLykx9b/</t>
+  </si>
+  <si>
+    <t>583TK16HungTHTTapaniosanh916tar260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyefAW/</t>
+  </si>
+  <si>
+    <t>581TK16HungTHTTwfcpiosanh916tar260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy899G/</t>
+  </si>
+  <si>
+    <t>582TK16HungTHTTapaniosvid916tar260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyByPe/</t>
+  </si>
+  <si>
+    <t>585TK72HungTHTTwfeedandinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy6oEG/</t>
+  </si>
+  <si>
+    <t>586TK72HungTHTTwfeedandinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy8bEt/</t>
+  </si>
+  <si>
+    <t>587TK72HungTHTTwfeedandinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyDJJ4/</t>
+  </si>
+  <si>
+    <t>588TK72HungTHTTwfeedandinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy8ktM/</t>
+  </si>
+  <si>
+    <t>589TK72HungTHTTwfeediosinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyhXVk/</t>
+  </si>
+  <si>
+    <t>590TK72HungTHTTwfeediosinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy5VgY/</t>
+  </si>
+  <si>
+    <t>591TK72HungTHTTwfeediosinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy6Qpt/</t>
+  </si>
+  <si>
+    <t>592TK72HungTHTTwfeediosinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyFj5U/</t>
+  </si>
+  <si>
+    <t>593TK72HungTHTTwfeediosinter260926-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyL9s1/</t>
+  </si>
+  <si>
+    <t>595TK16HungTHTTwfcpiosanh916tar260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyftp4/</t>
+  </si>
+  <si>
+    <t>596TK16HungTHTTapaniosvid916tar260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLySBPc/</t>
+  </si>
+  <si>
+    <t>597TK16HungTHTTapaniosanh916tar260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyrrdp/</t>
+  </si>
+  <si>
+    <t>594TK16HungTHTTwfcpiosvid916tar260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLydHBr/</t>
+  </si>
+  <si>
+    <t>1734402526796679011</t>
+  </si>
+  <si>
+    <t>598TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyBVXr/</t>
+  </si>
+  <si>
+    <t>599TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy85XM/</t>
+  </si>
+  <si>
+    <t>1730585155899853682</t>
+  </si>
+  <si>
+    <t>600TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyPUf5/</t>
+  </si>
+  <si>
+    <t>1736657097573762313</t>
+  </si>
+  <si>
+    <t>601TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLydbQ6/</t>
+  </si>
+  <si>
+    <t>1732907722009314770</t>
+  </si>
+  <si>
+    <t>602TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyjTUE/</t>
+  </si>
+  <si>
+    <t>1736412004586588091</t>
+  </si>
+  <si>
+    <t>603TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy6PM1/</t>
+  </si>
+  <si>
+    <t>604TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyMjE7/</t>
+  </si>
+  <si>
+    <t>605TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyeomb/</t>
+  </si>
+  <si>
+    <t>606TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyjVrK/</t>
+  </si>
+  <si>
+    <t>607TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy8DGa/</t>
+  </si>
+  <si>
+    <t>608TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyMSQc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyHBA5/</t>
+  </si>
+  <si>
+    <t>2026-09-25T10:04:53.392Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLysVJp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyQN3R/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy79bP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyHkB1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyTxET/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy4NMt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLynum8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLytMCC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLybYn4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy32M9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyG9SQ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLycS6K/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyWaYL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLybX8j/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy9gEo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLywuHr/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy3kb3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyskQw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyGC2M/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyTCWk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy9Epm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLya7xU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy7kkp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLywJxd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLybR4v/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy7Yvr/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyTXp2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLypc8N/</t>
+  </si>
+  <si>
+    <t>1732723849671443883</t>
+  </si>
+  <si>
+    <t>498TK72HuongTHwfeediosinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyQg8g/</t>
+  </si>
+  <si>
+    <t>2026-09-25T10:08:03.486Z</t>
+  </si>
+  <si>
+    <t>1732245691070710861</t>
+  </si>
+  <si>
+    <t>496TK72HuongTHwfeediosinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyqkn2/</t>
+  </si>
+  <si>
+    <t>499TK72HuongTHwfeediosinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLysohN/</t>
+  </si>
+  <si>
+    <t>1729956204625037493</t>
+  </si>
+  <si>
+    <t>497TK72HuongTHwfeediosinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyGJvq/</t>
+  </si>
+  <si>
+    <t>1729926934386084159</t>
+  </si>
+  <si>
+    <t>500TK72HuongTHwfeediosinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLygv5S/</t>
+  </si>
+  <si>
+    <t>504TK72HuongTHwfeedandinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLynRju/</t>
+  </si>
+  <si>
+    <t>501TK72HuongTHwfeedandinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyqJVB/</t>
+  </si>
+  <si>
+    <t>502TK72HuongTHwfeedandinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyCcst/</t>
+  </si>
+  <si>
+    <t>503TK72HuongTHwfeedandinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLymwTw/</t>
+  </si>
+  <si>
+    <t>505TK72HuongTHwfeedandinter260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLysA4a/</t>
+  </si>
+  <si>
+    <t>1732396353158153866</t>
+  </si>
+  <si>
+    <t>506TK72HuongTHwfcpiosvid916tar260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy7j7S/</t>
+  </si>
+  <si>
+    <t>1729572981753613185</t>
+  </si>
+  <si>
+    <t>507TK72HuongTHwfcpiosanh916tar260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy4N1Y/</t>
+  </si>
+  <si>
+    <t>508TK72HuongTHapaniosvid916tar260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy3THW/</t>
+  </si>
+  <si>
+    <t>509TK72HuongTHapaniosanh916tar260926-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyTK42/</t>
+  </si>
+  <si>
+    <t>1731824423149340520</t>
+  </si>
+  <si>
+    <t>510TK72HuongTHwfeediosinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyWVtE/</t>
+  </si>
+  <si>
+    <t>1729704615187483035</t>
+  </si>
+  <si>
+    <t>511TK72HuongTHwfeediosinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLytW3c/</t>
+  </si>
+  <si>
+    <t>1731344566176810883</t>
+  </si>
+  <si>
+    <t>513TK72HuongTHwfeediosinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyGb1s/</t>
+  </si>
+  <si>
+    <t>1729694461472049852</t>
+  </si>
+  <si>
+    <t>512TK72HuongTHwfeediosinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyVUDp/</t>
+  </si>
+  <si>
+    <t>1733064599037576858</t>
+  </si>
+  <si>
+    <t>514TK72HuongTHwfeediosinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyTxuc/</t>
+  </si>
+  <si>
+    <t>515TK72HuongTHwfeedandinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLywH6h/</t>
+  </si>
+  <si>
+    <t>516TK72HuongTHwfeedandinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyTFg2/</t>
+  </si>
+  <si>
+    <t>518TK72HuongTHwfeedandinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyXNLb/</t>
+  </si>
+  <si>
+    <t>517TK72HuongTHwfeedandinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLy7pUp/</t>
+  </si>
+  <si>
+    <t>519TK72HuongTHwfeedandinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyTL3L/</t>
+  </si>
+  <si>
+    <t>520TK72HuongTHwfcpandvid916tar260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyWdmo/</t>
+  </si>
+  <si>
+    <t>521TK72HuongTHwfcpandanh916tar260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyacVv/</t>
+  </si>
+  <si>
+    <t>522TK72HuongTHapanandvid916tar260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyHkeP/</t>
+  </si>
+  <si>
+    <t>523TK72HuongTHapanandanh916tar260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLyggQs/</t>
+  </si>
+  <si>
+    <t>609TK72HungTHTTwfeediosinter260928-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLf7AjQ/</t>
+  </si>
+  <si>
+    <t>2026-09-25T10:14:30.935Z</t>
+  </si>
+  <si>
+    <t>1734413771081745760</t>
+  </si>
+  <si>
+    <t>346TK72WillTHwfeedandinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxBht6/</t>
+  </si>
+  <si>
+    <t>2026-09-25T11:19:20.031Z</t>
+  </si>
+  <si>
+    <t>343TK16WillTHwfcpiosanh916tar260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxrb5p/</t>
+  </si>
+  <si>
+    <t>1731689890383104600</t>
+  </si>
+  <si>
+    <t>344TK16WillTHapaniosvid916tar260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxhTao/</t>
+  </si>
+  <si>
+    <t>1734140780656494200</t>
+  </si>
+  <si>
+    <t>342TK16WillTHwfcpiosvid916tar260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxy6N1/</t>
+  </si>
+  <si>
+    <t>1733032240416064912</t>
+  </si>
+  <si>
+    <t>345TK16WillTHapaniosanh916tar260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxBXxk/</t>
+  </si>
+  <si>
+    <t>1730589773543803095</t>
+  </si>
+  <si>
+    <t>348TK72WillTHwfeedandinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxkYp7/</t>
+  </si>
+  <si>
+    <t>349TK72WillTHwfeedandinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxh24v/</t>
+  </si>
+  <si>
+    <t>351TK72WillTHwfeediosinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxmP59/</t>
+  </si>
+  <si>
+    <t>1736156767781815870</t>
+  </si>
+  <si>
+    <t>350TK72WillTHwfeedandinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx4BsW/</t>
+  </si>
+  <si>
+    <t>1729633242729646488</t>
+  </si>
+  <si>
+    <t>347TK72WillTHwfeedandinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxHM12/</t>
+  </si>
+  <si>
+    <t>352TK72WillTHwfeediosinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxPHK7/</t>
+  </si>
+  <si>
+    <t>353TK72WillTHwfeediosinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxhX1V/</t>
+  </si>
+  <si>
+    <t>354TK72WillTHwfeediosinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxyB3k/</t>
+  </si>
+  <si>
+    <t>355TK72WillTHwfeediosinter260926-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxaPmn/</t>
+  </si>
+  <si>
+    <t>356TK16WillTHwfcpiosvid916tar260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxCRvd/</t>
+  </si>
+  <si>
+    <t>357TK16WillTHwfcpiosanh916tar260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxjqKR/</t>
+  </si>
+  <si>
+    <t>358TK16WillTHapaniosvid916tar260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxheJk/</t>
+  </si>
+  <si>
+    <t>359TK16WillTHapaniosanh916tar260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxxFeP/</t>
+  </si>
+  <si>
+    <t>1732629380519724158</t>
+  </si>
+  <si>
+    <t>360TK72WillTHwfeedandinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx4Lfd/</t>
+  </si>
+  <si>
+    <t>1731523660753437940</t>
+  </si>
+  <si>
+    <t>362TK72WillTHwfeedandinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxrgaQ/</t>
+  </si>
+  <si>
+    <t>1732160196165733011</t>
+  </si>
+  <si>
+    <t>363TK72WillTHwfeedandinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxrR9G/</t>
+  </si>
+  <si>
+    <t>1732229281133594382</t>
+  </si>
+  <si>
+    <t>364TK72WillTHwfeedandinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxjFHe/</t>
+  </si>
+  <si>
+    <t>365TK72WillTHwfeedandinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx6FVf/</t>
+  </si>
+  <si>
+    <t>366TK72WillTHwfeediosinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx4F4c/</t>
+  </si>
+  <si>
+    <t>367TK72WillTHwfeediosinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxu6xY/</t>
+  </si>
+  <si>
+    <t>368TK72WillTHwfeediosinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxj6ou/</t>
+  </si>
+  <si>
+    <t>369TK72WillTHwfeediosinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxXags/</t>
+  </si>
+  <si>
+    <t>361TK72WillTHwfeedandinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx55T6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx9v9f/</t>
+  </si>
+  <si>
+    <t>2026-09-25T11:19:34.529Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxfqSL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxkY4K/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx6NsF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxHEEN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxBaP5/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxAGUc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx4jfC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxQMns/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx6seN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxXQ4h/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxjGUF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxCXjD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx2oeP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxkcPT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxhKnJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxSbDx/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxuQFL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx6FEA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxrLtE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxrfCX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxXQa9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxPeEq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx556y/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxHoq9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxDfw2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxmn4n/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxUu1t/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxBmck/</t>
+  </si>
+  <si>
+    <t>2026-09-25T11:19:47.711Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxMN7X/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxXSXF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxDG5M/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx9os4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxP1Su/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxuNWu/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxS5Bp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx9TUm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxrHt2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxMcBc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxa6jj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxfRvR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxm9BQ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxayhB/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx9F77/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxP1A8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx5brt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxmHgt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxhQMo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLx6jB6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxxTQj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxQH7N/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxh54d/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxM6rC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxH3sv/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxAVaj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxMJ1G/</t>
+  </si>
+  <si>
+    <t>365TK72WillTHwfeediosinter260927-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLxooq6/</t>
+  </si>
+  <si>
+    <t>2026-09-25T11:23:25.902Z</t>
+  </si>
+  <si>
+    <t>610TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CdBDg/</t>
+  </si>
+  <si>
+    <t>2026-09-27T02:45:42.108Z</t>
+  </si>
+  <si>
+    <t>1733307546748749812</t>
+  </si>
+  <si>
+    <t>614TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2Ca1Mk/</t>
+  </si>
+  <si>
+    <t>1730013008250702566</t>
+  </si>
+  <si>
+    <t>612TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CF9cd/</t>
+  </si>
+  <si>
+    <t>1731094970264947381</t>
+  </si>
+  <si>
+    <t>613TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CFPKq/</t>
+  </si>
+  <si>
+    <t>1736532105250506085</t>
+  </si>
+  <si>
+    <t>611TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2Cf2Bh/</t>
+  </si>
+  <si>
+    <t>617TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2Cjv18/</t>
+  </si>
+  <si>
+    <t>1731661429116405028</t>
+  </si>
+  <si>
+    <t>616TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CLm3U/</t>
+  </si>
+  <si>
+    <t>1731615735054175029</t>
+  </si>
+  <si>
+    <t>615TK72HungTHTTwfeedandinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2Ceou5/</t>
+  </si>
+  <si>
+    <t>618TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CRJU3/</t>
+  </si>
+  <si>
+    <t>619TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CfwMT/</t>
+  </si>
+  <si>
+    <t>620TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CYhy5/</t>
+  </si>
+  <si>
+    <t>624TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CBtvo/</t>
+  </si>
+  <si>
+    <t>623TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2Crx3Y/</t>
+  </si>
+  <si>
+    <t>622TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CaVjS/</t>
+  </si>
+  <si>
+    <t>621TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CPRef/</t>
+  </si>
+  <si>
+    <t>625TK72HungTHTTwfeediosinter260927-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2CFBhv/</t>
+  </si>
+  <si>
+    <t>1733010425584452867</t>
+  </si>
+  <si>
+    <t>524TK72HuongTHwfeedandfeedn260929-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMWKuLC/</t>
+  </si>
+  <si>
+    <t>2026-09-28T09:49:24.572Z</t>
+  </si>
+  <si>
+    <t>1731784435779013081</t>
+  </si>
+  <si>
+    <t>528TK72HuongTHwfeedallinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM7Nenm/</t>
+  </si>
+  <si>
+    <t>1732243578041173445</t>
+  </si>
+  <si>
+    <t>527TK72HuongTHwfeediosfeedn260929-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM7e8X5/</t>
+  </si>
+  <si>
+    <t>526TK72HuongTHwfeediosfeedn260929-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM7jQcU/</t>
+  </si>
+  <si>
+    <t>525TK72HuongTHwfeedandfeedn260929-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM7LAUS/</t>
+  </si>
+  <si>
+    <t>529TK72HuongTHwfeedallinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM7dTqc/</t>
+  </si>
+  <si>
+    <t>1729506738923145903</t>
+  </si>
+  <si>
+    <t>531TK72HuongTHwfeedallinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM76w9s/</t>
+  </si>
+  <si>
+    <t>1735607485676684937</t>
+  </si>
+  <si>
+    <t>530TK72HuongTHwfeedallinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM7d7UV/</t>
+  </si>
+  <si>
+    <t>1731696531381652106</t>
+  </si>
+  <si>
+    <t>533TK16HuongTHwfcpiosvideo916dtar260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM71KYg/</t>
+  </si>
+  <si>
+    <t>534TK16HuongTHwfcpiosanh916dtar260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMW3JS8/</t>
+  </si>
+  <si>
+    <t>536TK69HuongTHwcapallvid916d260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMWTNEw/</t>
+  </si>
+  <si>
+    <t>535TK16HuongTHwfcpiosanh916dtar260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM7hX9M/</t>
+  </si>
+  <si>
+    <t>537TK69HuongTHacapiosvid916d260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM7RgCp/</t>
+  </si>
+  <si>
+    <t>538TK72HuongTHwfeedallinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMWoYYC/</t>
+  </si>
+  <si>
+    <t>539TK72HuongTHwfeedallinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMWTJhj/</t>
+  </si>
+  <si>
+    <t>540TK72HuongTHwfeedallinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM7hf26/</t>
+  </si>
+  <si>
+    <t>532TK72HuongTHwfeedallinter260927-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvVuy9/</t>
+  </si>
+  <si>
+    <t>2026-09-28T09:58:46.277Z</t>
+  </si>
+  <si>
+    <t>1731278472028194852</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvPNEf/</t>
+  </si>
+  <si>
+    <t>2026-09-28T10:01:01.218Z</t>
+  </si>
+  <si>
+    <t>1731443447311469475</t>
+  </si>
+  <si>
+    <t>370TK72WillTHwfeedallinter260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvGq8g/</t>
+  </si>
+  <si>
+    <t>2026-09-28T10:05:11.177Z</t>
+  </si>
+  <si>
+    <t>1729582358366423225</t>
+  </si>
+  <si>
+    <t>374TK72WillTHwfeedallinter260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcLRG1/</t>
+  </si>
+  <si>
+    <t>1733948938382509779</t>
+  </si>
+  <si>
+    <t>372TK72WillTHwfeedallinter260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvcdKb/</t>
+  </si>
+  <si>
+    <t>1734500326847186811</t>
+  </si>
+  <si>
+    <t>373TK72WillTHwfeedallinter260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvKGPf/</t>
+  </si>
+  <si>
+    <t>1736453112916509922</t>
+  </si>
+  <si>
+    <t>371TK72WillTHwfeedallinter260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMv39PP/</t>
+  </si>
+  <si>
+    <t>1736808160419481558</t>
+  </si>
+  <si>
+    <t>375TK72WillTHwfeediosfeedn260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvv7K2/</t>
+  </si>
+  <si>
+    <t>377TK72WillTHwfeedandfeedn260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvstxT/</t>
+  </si>
+  <si>
+    <t>1729694607459781076</t>
+  </si>
+  <si>
+    <t>379TK16WillTHwfcpiosvid916tar260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvn1Tt/</t>
+  </si>
+  <si>
+    <t>1734421870461290389</t>
+  </si>
+  <si>
+    <t>378TK72WillTHwfeedandfeedn260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcRf1s/</t>
+  </si>
+  <si>
+    <t>376TK72WillTHwfeediosfeedn260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMc87PA/</t>
+  </si>
+  <si>
+    <t>380TK16WillTHwfcpiosvid916tar260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvWVF9/</t>
+  </si>
+  <si>
+    <t>381TK16WillTHwfcpiosanh916tar260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvnRmk/</t>
+  </si>
+  <si>
+    <t>382TK69WillTHwcapiosvid916d260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvGguV/</t>
+  </si>
+  <si>
+    <t>1732774383072609550</t>
+  </si>
+  <si>
+    <t>383TK69WillTHacapiosvid916d260929-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMvKL2q/</t>
+  </si>
+  <si>
+    <t>1733534401551762836</t>
+  </si>
+  <si>
+    <t>630TK72HungTHTTwfeedallinter260929-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbhnL6hV/</t>
+  </si>
+  <si>
+    <t>2026-09-29T04:04:22.372Z</t>
+  </si>
+  <si>
+    <t>1733945968455615658</t>
+  </si>
+  <si>
+    <t>628TK72HungTHTTwfeedallinter260929-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbhnN5PB/</t>
+  </si>
+  <si>
+    <t>1732401560972854642</t>
+  </si>
+  <si>
+    <t>627TK72HungTHTTwfeedallinter260929-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbhnSoch/</t>
+  </si>
+  <si>
+    <t>1735968153251710696</t>
+  </si>
+  <si>
+    <t>626TK72HungTHTTwfeedallinter260929-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbhnkpDS/</t>
+  </si>
+  <si>
+    <t>1735292599419438464</t>
+  </si>
+  <si>
+    <t>629TK72HungTHTTwfeedallinter260929-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbhnRcaD/</t>
+  </si>
+  <si>
+    <t>631TK72HungTHTTwfeedallinter260929-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbhnRAeY/</t>
+  </si>
+  <si>
+    <t>1731706842466978159</t>
+  </si>
+  <si>
+    <t>632TK72HungTHTTwfeedallinter260929-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbhn5h3C/</t>
+  </si>
+  <si>
+    <t>1731622567982696784</t>
+  </si>
+  <si>
+    <t>633TK72HungTHTTwfeedallinter260929-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbhnkavk/</t>
+  </si>
+  <si>
+    <t>1733048633748784464</t>
+  </si>
+  <si>
+    <t>634TK72HungTHTTwfeedallinter260929-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbhnDC4K/</t>
+  </si>
+  <si>
+    <t>1729634910534731935</t>
+  </si>
+  <si>
+    <t>386TK72WillTHwfeedallinter260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSAq3m/</t>
+  </si>
+  <si>
+    <t>2026-09-29T08:24:20.467Z</t>
+  </si>
+  <si>
+    <t>1731217519102233066</t>
+  </si>
+  <si>
+    <t>385TK72WillTHwfeedallinter260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSrkLD/</t>
+  </si>
+  <si>
+    <t>1730591325912861319</t>
+  </si>
+  <si>
+    <t>384TK72WillTHwfeedallinter260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkBESmj/</t>
+  </si>
+  <si>
+    <t>388TK72WillTHwfeedallinter260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkBEMLN/</t>
+  </si>
+  <si>
+    <t>1733997333704705786</t>
+  </si>
+  <si>
+    <t>387TK72WillTHwfeedallinter260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS2ksj/</t>
+  </si>
+  <si>
+    <t>1733932963433579726</t>
+  </si>
+  <si>
+    <t>390TK72WillTHwfeediosfeedn260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSdwCC/</t>
+  </si>
+  <si>
+    <t>1736724329981249456</t>
+  </si>
+  <si>
+    <t>389TK72WillTHwfeediosfeedn260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS1oTu/</t>
+  </si>
+  <si>
+    <t>392TK72WillTHwfeedandfeedn260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSFnao/</t>
+  </si>
+  <si>
+    <t>391TK72WillTHwfeedandfeedn260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSA9ex/</t>
+  </si>
+  <si>
+    <t>1730992926637853019</t>
+  </si>
+  <si>
+    <t>393TK16WillTHwfcpiosvid916tar260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSBExt/</t>
+  </si>
+  <si>
+    <t>395TK16WillTHwfcpiosanh916tar260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS8FbN/</t>
+  </si>
+  <si>
+    <t>1730822654625745808</t>
+  </si>
+  <si>
+    <t>394TK16WillTHwfcpiosanh916tar260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSLNEn/</t>
+  </si>
+  <si>
+    <t>396TK16WillTHwcapiosvid916d260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS1kXS/</t>
+  </si>
+  <si>
+    <t>1730014506458516368</t>
+  </si>
+  <si>
+    <t>397TK16WillTHacapiosvid916d260930-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSFc7T/</t>
+  </si>
+  <si>
+    <t>1730722130907138302</t>
+  </si>
+  <si>
+    <t>636TK72HungTHTTwfeedallinter260930-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSeud7/</t>
+  </si>
+  <si>
+    <t>2026-09-29T08:26:31.900Z</t>
+  </si>
+  <si>
+    <t>1731419376571353244</t>
+  </si>
+  <si>
+    <t>637TK72HungTHTTwfeedallinter260930-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSSNE5/</t>
+  </si>
+  <si>
+    <t>1734130909543695465</t>
+  </si>
+  <si>
+    <t>638TK72HungTHTTwfeedallinter260930-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS82gd/</t>
+  </si>
+  <si>
+    <t>1731690204734194844</t>
+  </si>
+  <si>
+    <t>639TK72HungTHTTwfeedallinter260930-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSA7tJ/</t>
+  </si>
+  <si>
+    <t>1734440348525103051</t>
+  </si>
+  <si>
+    <t>635TK72HungTHTTwfeedallinter260930-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS1FFC/</t>
+  </si>
+  <si>
+    <t>1731344984018617935</t>
+  </si>
+  <si>
+    <t>640TK72HungTHTTwfeedallinter261001-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSULgN/</t>
+  </si>
+  <si>
+    <t>1733246537741404041</t>
+  </si>
+  <si>
+    <t>642TK72HungTHTTwfeedallinter261001-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSBKw3/</t>
+  </si>
+  <si>
+    <t>641TK72HungTHTTwfeedallinter261001-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS8aVR/</t>
+  </si>
+  <si>
+    <t>1731756750053608173</t>
+  </si>
+  <si>
+    <t>643TK72HungTHTTwfeedallinter261001-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS12cf/</t>
+  </si>
+  <si>
+    <t>1731742317278693598</t>
+  </si>
+  <si>
+    <t>646TK72HungTHTTwfeedallinter261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS2Emq/</t>
+  </si>
+  <si>
+    <t>1735004696589076082</t>
+  </si>
+  <si>
+    <t>645TK72HungTHTTwfeedallinter261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSYy16/</t>
+  </si>
+  <si>
+    <t>647TK72HungTHTTwfeedallinter261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS6XoJ/</t>
+  </si>
+  <si>
+    <t>644TK72HungTHTTwfeedallinter261001-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSFLCF/</t>
+  </si>
+  <si>
+    <t>1731075624423164740</t>
+  </si>
+  <si>
+    <t>648TK72HungTHTTwfeedallinter261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSj5Jk/</t>
+  </si>
+  <si>
+    <t>1731561642906061704</t>
+  </si>
+  <si>
+    <t>649TK72HungTHTTwfeedallinter261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSron8/</t>
+  </si>
+  <si>
+    <t>1737218113206125856</t>
+  </si>
+  <si>
+    <t>650TK72HungTHTTwfeedallinter261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkShJE1/</t>
+  </si>
+  <si>
+    <t>651TK72HungTHTTwfeedallinter261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSrc5Q/</t>
+  </si>
+  <si>
+    <t>1729428914834409583</t>
+  </si>
+  <si>
+    <t>652TK72HungTHTTwfeedallinter261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSrQ5c/</t>
+  </si>
+  <si>
+    <t>1730480360887913065</t>
+  </si>
+  <si>
+    <t>653TK72HungTHTTwfeedallinter261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS83Jy/</t>
+  </si>
+  <si>
+    <t>1729670635582032028</t>
+  </si>
+  <si>
+    <t>655TK72HungTHTTwfeedallinter261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSLTym/</t>
+  </si>
+  <si>
+    <t>1734461749223457912</t>
+  </si>
+  <si>
+    <t>656TK72HungTHTTwfeedallinter261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkBoaaK/</t>
+  </si>
+  <si>
+    <t>654TK72HungTHTTwfeedallinter261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkBw7XB/</t>
+  </si>
+  <si>
+    <t>1734644478619518584</t>
+  </si>
+  <si>
+    <t>657TK16HungTHTTwfcpiosanh916dtar260930-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS6MLb/</t>
+  </si>
+  <si>
+    <t>659TK69HungTHTTwcapallvid916d260930-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkBKV1r/</t>
+  </si>
+  <si>
+    <t>658TK16HungTHTTwfcpiosvid916dtar260930-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS83oA/</t>
+  </si>
+  <si>
+    <t>661TK16HungTHTTwfcpiosanh916dtar261001-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS2CUd/</t>
+  </si>
+  <si>
+    <t>660TK69HungTHTTacapiosvid916d260930-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSjDPp/</t>
+  </si>
+  <si>
+    <t>662TK16HungTHTTwfcpiosvid916dtar261001-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSj3N7/</t>
+  </si>
+  <si>
+    <t>663TK69HungTHTTwcapallvid916d261001-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSYvmT/</t>
+  </si>
+  <si>
+    <t>664TK69HungTHTTacapiosvid916d261001-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSFhfs/</t>
+  </si>
+  <si>
+    <t>1730729557111114636</t>
+  </si>
+  <si>
+    <t>665TK16HungTHTTwfcpiosanh916dtar261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS1jms/</t>
+  </si>
+  <si>
+    <t>668TK69HungTHTTacapiosvid916d261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkShAXf/</t>
+  </si>
+  <si>
+    <t>667TK69HungTHTTwcapallvid916d261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS83V3/</t>
+  </si>
+  <si>
+    <t>666TK16HungTHTTwfcpiosvid916dtar261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSLDN9/</t>
+  </si>
+  <si>
+    <t>670TK16HungTHTTwfcpiosvid916dtar261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkBEfYU/</t>
+  </si>
+  <si>
+    <t>669TK16HungTHTTwfcpiosanh916dtar261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSF2WR/</t>
+  </si>
+  <si>
+    <t>671TK69HungTHTTwcapallvid916d261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkS61Xh/</t>
+  </si>
+  <si>
+    <t>672TK69HungTHTTacapiosvid916d261003-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkSkWgh/</t>
+  </si>
+  <si>
+    <t>1734540496750740934</t>
+  </si>
+  <si>
+    <t>544TK72HuongTHwfeediosfeedn260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkyqNoY/</t>
+  </si>
+  <si>
+    <t>2026-09-29T09:07:52.309Z</t>
+  </si>
+  <si>
+    <t>545TK72HuongTHwfeedallinter260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkyvCw7/</t>
+  </si>
+  <si>
+    <t>543TK72HuongTHwfeediosfeedn260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkyXdCH/</t>
+  </si>
+  <si>
+    <t>541TK72HuongTHwfeedandfeedn260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkyw87C/</t>
+  </si>
+  <si>
+    <t>1735532871820150553</t>
+  </si>
+  <si>
+    <t>547TK72HuongTHwfeedallinter260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkyb1vX/</t>
+  </si>
+  <si>
+    <t>1732597309010249445</t>
+  </si>
+  <si>
+    <t>546TK72HuongTHwfeedallinter260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkyX65V/</t>
+  </si>
+  <si>
+    <t>1735451718280316570</t>
+  </si>
+  <si>
+    <t>548TK72HuongTHwfeedallinter260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkynq6Q/</t>
+  </si>
+  <si>
+    <t>1730469231236516822</t>
+  </si>
+  <si>
+    <t>549TK72HuongTHwfeedallinter260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkyGACM/</t>
+  </si>
+  <si>
+    <t>550TK16HuongTHwfcpanhvideo916dtar260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkypYRP/</t>
+  </si>
+  <si>
+    <t>551TK16HuongTHwfcpandanh916dtar260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkytKEJ/</t>
+  </si>
+  <si>
+    <t>554TK69HuongTHacapiosvid916d260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkyG7W9/</t>
+  </si>
+  <si>
+    <t>553TK69HuongTHwcapallvid916d260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkyg2vB/</t>
+  </si>
+  <si>
+    <t>552TK16HuongTHwfcpiosanh916dtar260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkygTPT/</t>
+  </si>
+  <si>
+    <t>542TK72HuongTHwfeedandfeedn260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkf6qke/</t>
+  </si>
+  <si>
+    <t>2026-09-29T09:09:52.229Z</t>
+  </si>
+  <si>
+    <t>1730735822851246092</t>
+  </si>
+  <si>
+    <t>399TK72WillTHwfeedallinter261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjcBGQ/</t>
+  </si>
+  <si>
+    <t>2026-09-30T09:34:32.225Z</t>
+  </si>
+  <si>
+    <t>1731699890937301896</t>
+  </si>
+  <si>
+    <t>402TK72WillTHwfeedallinter261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjg3h6/</t>
+  </si>
+  <si>
+    <t>1729625913246976872</t>
+  </si>
+  <si>
+    <t>401TK72WillTHwfeedallinter261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjVBGD/</t>
+  </si>
+  <si>
+    <t>1729621753794235078</t>
+  </si>
+  <si>
+    <t>400TK72WillTHwfeedallinter261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjty8C/</t>
+  </si>
+  <si>
+    <t>1730773896599800681</t>
+  </si>
+  <si>
+    <t>398TK72WillTHwfeedallinter261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjq3h2/</t>
+  </si>
+  <si>
+    <t>1729622161483139182</t>
+  </si>
+  <si>
+    <t>404TK72WillTHwfeedallinter261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjXXqK/</t>
+  </si>
+  <si>
+    <t>1729468393529313825</t>
+  </si>
+  <si>
+    <t>405TK72WillTHwfeedallinter261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjKpux/</t>
+  </si>
+  <si>
+    <t>1734962053531731776</t>
+  </si>
+  <si>
+    <t>406TK72WillTHwfeedandfeedn261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAj9DHy/</t>
+  </si>
+  <si>
+    <t>1730578439920126603</t>
+  </si>
+  <si>
+    <t>407TK72WillTHwfeediosfeedn261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjqNxK/</t>
+  </si>
+  <si>
+    <t>410TK16WillTHwfcpiosanh916tar261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjEUrH/</t>
+  </si>
+  <si>
+    <t>409TK16WillTHwfcpiosvid916tar261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjHwrN/</t>
+  </si>
+  <si>
+    <t>1730426750429727693</t>
+  </si>
+  <si>
+    <t>408TK72WillTHwfeediosfeedn261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjqLM4/</t>
+  </si>
+  <si>
+    <t>412TK16WillTHacapiosvid916d261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjwAS3/</t>
+  </si>
+  <si>
+    <t>411TK16WillTHwcapiosvid916d261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjHR1F/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjGoTg/</t>
+  </si>
+  <si>
+    <t>2026-09-30T09:35:09.508Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjs442/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjXQr8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjbkrq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjsmJD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjEj1A/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjHJUX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAj7MPr/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjvThM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjG33w/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjKeqc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAj3ya9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjCuW4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAjqL44/</t>
+  </si>
+  <si>
+    <t>1731839793921033465</t>
+  </si>
+  <si>
+    <t>558TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6WEQh/</t>
+  </si>
+  <si>
+    <t>2026-09-30T09:41:11.109Z</t>
+  </si>
+  <si>
+    <t>1733210363160725109</t>
+  </si>
+  <si>
+    <t>559TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA64ehf/</t>
+  </si>
+  <si>
+    <t>556TK72HuongTHwfeedandfeedn261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6t3U7/</t>
+  </si>
+  <si>
+    <t>557TK72HuongTHwfeediosfeedn261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6g8du/</t>
+  </si>
+  <si>
+    <t>555TK72HuongTHwfeedandfeedn261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6gYfR/</t>
+  </si>
+  <si>
+    <t>1733247433193523056</t>
+  </si>
+  <si>
+    <t>560TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6Xp6q/</t>
+  </si>
+  <si>
+    <t>561TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6HJ1A/</t>
+  </si>
+  <si>
+    <t>1730102380321343890</t>
+  </si>
+  <si>
+    <t>562TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6t5cs/</t>
+  </si>
+  <si>
+    <t>1732272342519417640</t>
+  </si>
+  <si>
+    <t>564TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6qj5a/</t>
+  </si>
+  <si>
+    <t>1733847749539825478</t>
+  </si>
+  <si>
+    <t>563TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA645cn/</t>
+  </si>
+  <si>
+    <t>566TK72HuongTHwfcpanhvideo916dtar260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA694Tu/</t>
+  </si>
+  <si>
+    <t>567TK16HuongTHwfcpandanh916dtar260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6VDTC/</t>
+  </si>
+  <si>
+    <t>1729563353848646069</t>
+  </si>
+  <si>
+    <t>565TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6bXF4/</t>
+  </si>
+  <si>
+    <t>568TK16HuongTHwcapallvid916d260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6HYjL/</t>
+  </si>
+  <si>
+    <t>569TK16HuongTHacapandvid916d260930-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA6tDgW/</t>
+  </si>
+  <si>
+    <t>1734431807395366830</t>
+  </si>
+  <si>
+    <t>403TK72WillTHwfeedallinter261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbASnCgB/</t>
+  </si>
+  <si>
+    <t>2026-09-30T10:29:33.554Z</t>
+  </si>
+  <si>
+    <t>571TK72HuongTHwfeedandinterbid261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUhDCN2/</t>
+  </si>
+  <si>
+    <t>2026-10-01T04:46:28.893Z</t>
+  </si>
+  <si>
+    <t>413TK72WillTHwfeediosinterbid261001-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUh19p3/</t>
+  </si>
+  <si>
+    <t>570TK72HuongTHwfeedandinterbid261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUhNEjV/</t>
+  </si>
+  <si>
+    <t>1732136444551727188</t>
+  </si>
+  <si>
+    <t>678TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsWhf5/</t>
+  </si>
+  <si>
+    <t>2026-10-01T08:48:16.208Z</t>
+  </si>
+  <si>
+    <t>1737177494717826555</t>
+  </si>
+  <si>
+    <t>676TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGJkhj/</t>
+  </si>
+  <si>
+    <t>1733451073675232437</t>
+  </si>
+  <si>
+    <t>679TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGJAGw/</t>
+  </si>
+  <si>
+    <t>1730194732091804229</t>
+  </si>
+  <si>
+    <t>677TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGYG2K/</t>
+  </si>
+  <si>
+    <t>1735326682079200360</t>
+  </si>
+  <si>
+    <t>675TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUG2mGR/</t>
+  </si>
+  <si>
+    <t>1732459718998001064</t>
+  </si>
+  <si>
+    <t>680TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGFJ9Q/</t>
+  </si>
+  <si>
+    <t>1731684444925560897</t>
+  </si>
+  <si>
+    <t>681TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGNy92/</t>
+  </si>
+  <si>
+    <t>1734932002755675474</t>
+  </si>
+  <si>
+    <t>684TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGdqrg/</t>
+  </si>
+  <si>
+    <t>1729772751402797729</t>
+  </si>
+  <si>
+    <t>682TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsEv9Q/</t>
+  </si>
+  <si>
+    <t>1732566345667741523</t>
+  </si>
+  <si>
+    <t>683TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUs74a3/</t>
+  </si>
+  <si>
+    <t>1732850300160148894</t>
+  </si>
+  <si>
+    <t>685TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsK1hf/</t>
+  </si>
+  <si>
+    <t>1734601793357907078</t>
+  </si>
+  <si>
+    <t>686TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUG2P7m/</t>
+  </si>
+  <si>
+    <t>1734863810646410276</t>
+  </si>
+  <si>
+    <t>687TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUG2Dvc/</t>
+  </si>
+  <si>
+    <t>1731514636433851551</t>
+  </si>
+  <si>
+    <t>688TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsKLcX/</t>
+  </si>
+  <si>
+    <t>1732802213590763069</t>
+  </si>
+  <si>
+    <t>689TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGJsaq/</t>
+  </si>
+  <si>
+    <t>1730529152288787234</t>
+  </si>
+  <si>
+    <t>690TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsvoQq/</t>
+  </si>
+  <si>
+    <t>1731608939633019823</t>
+  </si>
+  <si>
+    <t>691TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGRqm8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGFCCD/</t>
+  </si>
+  <si>
+    <t>2026-10-01T08:49:57.977Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsw1vt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGNca3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUG8q1c/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUs7Tew/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGJD7j/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsTHFX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUs3r7e/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUG1MdT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsnU99/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGJ397/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGYswN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUG2wX3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGFH86/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsWsR5/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsnvHN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUG2W18/</t>
+  </si>
+  <si>
+    <t>1732607618750841924</t>
+  </si>
+  <si>
+    <t>674TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsvE6t/</t>
+  </si>
+  <si>
+    <t>2026-10-01T08:50:28.565Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGPMV6/</t>
+  </si>
+  <si>
+    <t>1733697571604301791</t>
+  </si>
+  <si>
+    <t>673TK72HungTHTTwfeedallinterdocla261002-Hung-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGemen/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGCaAf/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGj5ep/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUsEf9C/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGQRKH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGfrd5/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUG6umv/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGq1dq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGqTMW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGBsDB/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGV2wT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGfY93/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUG4LWg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGA6Tr/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGffgR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUswUMP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUGr69H/</t>
+  </si>
+  <si>
+    <t>1730345789970222031</t>
+  </si>
+  <si>
+    <t>415TK72WillTHwfeedallinter261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7pdhD/</t>
+  </si>
+  <si>
+    <t>2026-10-01T09:28:47.333Z</t>
+  </si>
+  <si>
+    <t>1730387692488460914</t>
+  </si>
+  <si>
+    <t>418TK72WillTHwfeedallinter261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7nvyw/</t>
+  </si>
+  <si>
+    <t>1736941930684056665</t>
+  </si>
+  <si>
+    <t>417TK72WillTHwfeedallinter261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7D35n/</t>
+  </si>
+  <si>
+    <t>1730161012682754716</t>
+  </si>
+  <si>
+    <t>414TK72WillTHwfeedallinter261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7QBsF/</t>
+  </si>
+  <si>
+    <t>1732677743958329251</t>
+  </si>
+  <si>
+    <t>419TK72WillTHwfeedallinter261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7DjxF/</t>
+  </si>
+  <si>
+    <t>1736346765705905374</t>
+  </si>
+  <si>
+    <t>421TK72WillTHwfeedallinter261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7UfwC/</t>
+  </si>
+  <si>
+    <t>1732309086660299732</t>
+  </si>
+  <si>
+    <t>420TK72WillTHwfeedallinter261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7HTPA/</t>
+  </si>
+  <si>
+    <t>422TK72WillTHwfeediosfeedn261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7DEyU/</t>
+  </si>
+  <si>
+    <t>423TK72WillTHwfeediosfeedn261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7gWEN/</t>
+  </si>
+  <si>
+    <t>1737142190543177686</t>
+  </si>
+  <si>
+    <t>424TK72WillTHwfeedandfeedn261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7qpvV/</t>
+  </si>
+  <si>
+    <t>425TK16WillTHwfcpiosvid916tar261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7D68E/</t>
+  </si>
+  <si>
+    <t>426TK16WillTHwfcpiosanh916tar261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7mp36/</t>
+  </si>
+  <si>
+    <t>427TK16WillTHwcapiosvid916d261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7PKRp/</t>
+  </si>
+  <si>
+    <t>428TK16WillTHwcapiosvid916d261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7pQxf/</t>
+  </si>
+  <si>
+    <t>416TK72WillTHwfeedallinter261002-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUcjjxj/</t>
+  </si>
+  <si>
+    <t>2026-10-01T09:42:56.985Z</t>
+  </si>
+  <si>
+    <t>1731612947108169095</t>
+  </si>
+  <si>
+    <t>575TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwNe5P/</t>
+  </si>
+  <si>
+    <t>2026-10-01T10:03:55.216Z</t>
+  </si>
+  <si>
+    <t>572TK72HuongTHwfeedandfeedn261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwR2ar/</t>
+  </si>
+  <si>
+    <t>1732606563843474514</t>
+  </si>
+  <si>
+    <t>576TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUw8LnH/</t>
+  </si>
+  <si>
+    <t>574TK72HuongTHwfeediosfeedn261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwkYTw/</t>
+  </si>
+  <si>
+    <t>573TK72HuongTHwfeedandfeedn261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwNy1A/</t>
+  </si>
+  <si>
+    <t>1736678765295601394</t>
+  </si>
+  <si>
+    <t>577TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwDh9H/</t>
+  </si>
+  <si>
+    <t>1734713644619564105</t>
+  </si>
+  <si>
+    <t>578TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUw1m4a/</t>
+  </si>
+  <si>
+    <t>1729452557100353813</t>
+  </si>
+  <si>
+    <t>579TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUTosB3/</t>
+  </si>
+  <si>
+    <t>1733096137592046597</t>
+  </si>
+  <si>
+    <t>580TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUTEacy/</t>
+  </si>
+  <si>
+    <t>1736065077071153025</t>
+  </si>
+  <si>
+    <t>581TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwA3pn/</t>
+  </si>
+  <si>
+    <t>583TK16HuongTHwfcpanhvideo916dtar261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwe8Px/</t>
+  </si>
+  <si>
+    <t>1733667788762285899</t>
+  </si>
+  <si>
+    <t>582TK72HuongTHwfeedallinter261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwjnYS/</t>
+  </si>
+  <si>
+    <t>585TK16HuongTHwcapallvid916d261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwRgtG/</t>
+  </si>
+  <si>
+    <t>586TK16HuongTHacapiosvid916d261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwRdGU/</t>
+  </si>
+  <si>
+    <t>584TK16HuongTHwfcpandanh916dtar261001-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwYgVQ/</t>
+  </si>
+  <si>
+    <t>588TK72HuongTHwfeedallinterbid261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbfwMHsw/</t>
+  </si>
+  <si>
+    <t>2026-10-02T04:41:17.229Z</t>
+  </si>
+  <si>
+    <t>587TK72HuongTHwfeedallinterbid261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbfwybD9/</t>
+  </si>
+  <si>
+    <t>1732995171835872738</t>
+  </si>
+  <si>
+    <t>431TK72WillTHwfeedallinter261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHByaD/</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:35:00.980Z</t>
+  </si>
+  <si>
+    <t>1729643843040348666</t>
+  </si>
+  <si>
+    <t>432TK72WillTHwfeedallinter261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPuKEjG/</t>
+  </si>
+  <si>
+    <t>1729738301547055302</t>
+  </si>
+  <si>
+    <t>433TK72WillTHwfeedallinter261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHJkTT/</t>
+  </si>
+  <si>
+    <t>1736562795181606486</t>
+  </si>
+  <si>
+    <t>430TK72WillTHwfeedallinter261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHY7vB/</t>
+  </si>
+  <si>
+    <t>1734222662940394552</t>
+  </si>
+  <si>
+    <t>429TK72WillTHwfeedallinter261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHM38p/</t>
+  </si>
+  <si>
+    <t>1730895963404274171</t>
+  </si>
+  <si>
+    <t>435TK72WillTHwfeedallinter261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHdrM4/</t>
+  </si>
+  <si>
+    <t>434TK72WillTHwfeedallinter261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHh4Hk/</t>
+  </si>
+  <si>
+    <t>1736283917447497382</t>
+  </si>
+  <si>
+    <t>436TK72WillTHwfeedallinter261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHBUMk/</t>
+  </si>
+  <si>
+    <t>437TK72WillTHwfeediosfeedn261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHkagn/</t>
+  </si>
+  <si>
+    <t>1732887933165601851</t>
+  </si>
+  <si>
+    <t>438TK72WillTHwfeediosfeedn261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHNbcc/</t>
+  </si>
+  <si>
+    <t>440TK16WillTHwfcpiosvid916tar261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHDQ4o/</t>
+  </si>
+  <si>
+    <t>441TK16WillTHwfcpiosanh916tar261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHUeCj/</t>
+  </si>
+  <si>
+    <t>442TK16WillTHwcapiosvid916d261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHL8JJ/</t>
+  </si>
+  <si>
+    <t>1733197681373709688</t>
+  </si>
+  <si>
+    <t>439TK72WillTHwfeedandfeedn261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPH85wb/</t>
+  </si>
+  <si>
+    <t>443TK16WillTHwcapiosvid916d261003-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHBXv8/</t>
+  </si>
+  <si>
+    <t>1737243654717539951</t>
+  </si>
+  <si>
+    <t>445TK72WillTHwfeedallinter261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHJH6v/</t>
+  </si>
+  <si>
+    <t>1734764137316517829</t>
+  </si>
+  <si>
+    <t>446TK72WillTHwfeedallinter261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHJNqL/</t>
+  </si>
+  <si>
+    <t>1735507025588160062</t>
+  </si>
+  <si>
+    <t>448TK72WillTHwfeedallinter261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHyv45/</t>
+  </si>
+  <si>
+    <t>1735636039025854328</t>
+  </si>
+  <si>
+    <t>447TK72WillTHwfeedallinter261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPH2Tvb/</t>
+  </si>
+  <si>
+    <t>1736089528311711343</t>
+  </si>
+  <si>
+    <t>449TK72WillTHwfeedallinter261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHU4NQ/</t>
+  </si>
+  <si>
+    <t>1733012956581169017</t>
+  </si>
+  <si>
+    <t>450TK72WillTHwfeedallinter261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHkTtP/</t>
+  </si>
+  <si>
+    <t>1729906164196018551</t>
+  </si>
+  <si>
+    <t>444TK72WillTHwfeedallinter261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHUJvG/</t>
+  </si>
+  <si>
+    <t>1734109276265022476</t>
+  </si>
+  <si>
+    <t>451TK72WillTHwfeedallinter261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHBJEu/</t>
+  </si>
+  <si>
+    <t>455TK16WillTHwfcpiosvid916tar261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHNe4x/</t>
+  </si>
+  <si>
+    <t>1737275844847896203</t>
+  </si>
+  <si>
+    <t>454TK72WillTHwfeedandfeedn261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHdVWA/</t>
+  </si>
+  <si>
+    <t>456TK16WillTHwfcpiosanh916tar261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHFhpF/</t>
+  </si>
+  <si>
+    <t>1731007393691896421</t>
+  </si>
+  <si>
+    <t>453TK72WillTHwfeediosfeedn261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHjF5d/</t>
+  </si>
+  <si>
+    <t>457TK16WillTHwcapiosvid916d261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHB3xL/</t>
+  </si>
+  <si>
+    <t>1731628614390482661</t>
+  </si>
+  <si>
+    <t>452TK72WillTHwfeediosfeedn261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHrg9b/</t>
+  </si>
+  <si>
+    <t>458TK16WillTHwcapiosvid916d261004-Will-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHM7Fk/</t>
+  </si>
+  <si>
+    <t>1729669651932351177</t>
+  </si>
+  <si>
+    <t>593TK72HuongTHwfeedallinter261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQohUL/</t>
+  </si>
+  <si>
+    <t>2026-10-02T10:03:55.402Z</t>
+  </si>
+  <si>
+    <t>590TK72HuongTHwfeedandfeedn261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQrPh9/</t>
+  </si>
+  <si>
+    <t>589TK72HuongTHwfeedandfeedn261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQPYG2/</t>
+  </si>
+  <si>
+    <t>1733360419365619581</t>
+  </si>
+  <si>
+    <t>592TK72HuongTHwfeedallinter261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQsr4k/</t>
+  </si>
+  <si>
+    <t>591TK72HuongTHwfeediosfeedn261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQWmTr/</t>
+  </si>
+  <si>
+    <t>1735320640051315847</t>
+  </si>
+  <si>
+    <t>594TK72HuongTHwfeedallinter261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQTt3S/</t>
+  </si>
+  <si>
+    <t>1735327795672876664</t>
+  </si>
+  <si>
+    <t>595TK72HuongTHwfeedallinter261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQETtc/</t>
+  </si>
+  <si>
+    <t>1736910165134116247</t>
+  </si>
+  <si>
+    <t>596TK72HuongTHwfeedallinter261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQHnYt/</t>
+  </si>
+  <si>
+    <t>1732537627563033970</t>
+  </si>
+  <si>
+    <t>597TK72HuongTHwfeedallinter261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQoyXD/</t>
+  </si>
+  <si>
+    <t>1734882393225987817</t>
+  </si>
+  <si>
+    <t>598TK72HuongTHwfeedallinter261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQD1cU/</t>
+  </si>
+  <si>
+    <t>1734632275055511476</t>
+  </si>
+  <si>
+    <t>599TK72HuongTHwfeedallinter261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQp2bL/</t>
+  </si>
+  <si>
+    <t>602TK16HuongTHwcapallvid916d261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQcvux/</t>
+  </si>
+  <si>
+    <t>600TK16HuongTHwfcpanhvideo916dtar261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQVG5W/</t>
+  </si>
+  <si>
+    <t>601TK16HuongTHwfcpandanh916dtar261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQy9nq/</t>
+  </si>
+  <si>
+    <t>603TK16HuongTHacapiosvid916d261002-Huong-TH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPQ9Qo8/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4106,51 +14255,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G606"/>
+  <dimension ref="A1:G2087"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="30" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
@@ -18053,50 +28202,34113 @@
       <c r="G605" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="606" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
         <v>7</v>
       </c>
       <c r="B606" t="s">
         <v>8</v>
       </c>
       <c r="C606" t="s">
         <v>1184</v>
       </c>
       <c r="D606" t="s">
         <v>8</v>
       </c>
       <c r="E606" t="s">
         <v>1236</v>
       </c>
       <c r="F606" t="s">
         <v>1237</v>
       </c>
       <c r="G606" t="s">
         <v>1231</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>7</v>
+      </c>
+      <c r="B607" t="s">
+        <v>8</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D607" t="s">
+        <v>8</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F607" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G607" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>7</v>
+      </c>
+      <c r="B608" t="s">
+        <v>8</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D608" t="s">
+        <v>8</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F608" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G608" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>7</v>
+      </c>
+      <c r="B609" t="s">
+        <v>8</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D609" t="s">
+        <v>8</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F609" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G609" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>7</v>
+      </c>
+      <c r="B610" t="s">
+        <v>8</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D610" t="s">
+        <v>8</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F610" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G610" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>7</v>
+      </c>
+      <c r="B611" t="s">
+        <v>8</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D611" t="s">
+        <v>8</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F611" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G611" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>7</v>
+      </c>
+      <c r="B612" t="s">
+        <v>8</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D612" t="s">
+        <v>8</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F612" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G612" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>7</v>
+      </c>
+      <c r="B613" t="s">
+        <v>8</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D613" t="s">
+        <v>8</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F613" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G613" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>7</v>
+      </c>
+      <c r="B614" t="s">
+        <v>8</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D614" t="s">
+        <v>8</v>
+      </c>
+      <c r="E614" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F614" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G614" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>7</v>
+      </c>
+      <c r="B615" t="s">
+        <v>8</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D615" t="s">
+        <v>8</v>
+      </c>
+      <c r="E615" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F615" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G615" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>7</v>
+      </c>
+      <c r="B616" t="s">
+        <v>8</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D616" t="s">
+        <v>8</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F616" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G616" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>7</v>
+      </c>
+      <c r="B617" t="s">
+        <v>8</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D617" t="s">
+        <v>8</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F617" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G617" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>7</v>
+      </c>
+      <c r="B618" t="s">
+        <v>8</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D618" t="s">
+        <v>8</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F618" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G618" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>7</v>
+      </c>
+      <c r="B619" t="s">
+        <v>8</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D619" t="s">
+        <v>8</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F619" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G619" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>7</v>
+      </c>
+      <c r="B620" t="s">
+        <v>8</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D620" t="s">
+        <v>8</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F620" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G620" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>7</v>
+      </c>
+      <c r="B621" t="s">
+        <v>8</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D621" t="s">
+        <v>8</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F621" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G621" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>7</v>
+      </c>
+      <c r="B622" t="s">
+        <v>8</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D622" t="s">
+        <v>8</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F622" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G622" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>7</v>
+      </c>
+      <c r="B623" t="s">
+        <v>8</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D623" t="s">
+        <v>8</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F623" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G623" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>7</v>
+      </c>
+      <c r="B624" t="s">
+        <v>8</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D624" t="s">
+        <v>8</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F624" t="s">
+        <v>1291</v>
+      </c>
+      <c r="G624" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>7</v>
+      </c>
+      <c r="B625" t="s">
+        <v>8</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D625" t="s">
+        <v>8</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F625" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G625" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>7</v>
+      </c>
+      <c r="B626" t="s">
+        <v>8</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D626" t="s">
+        <v>8</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F626" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G626" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>7</v>
+      </c>
+      <c r="B627" t="s">
+        <v>8</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D627" t="s">
+        <v>8</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F627" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G627" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>7</v>
+      </c>
+      <c r="B628" t="s">
+        <v>8</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D628" t="s">
+        <v>8</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F628" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G628" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>7</v>
+      </c>
+      <c r="B629" t="s">
+        <v>8</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D629" t="s">
+        <v>8</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F629" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G629" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>7</v>
+      </c>
+      <c r="B630" t="s">
+        <v>8</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D630" t="s">
+        <v>8</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G630" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>7</v>
+      </c>
+      <c r="B631" t="s">
+        <v>8</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D631" t="s">
+        <v>8</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F631" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G631" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>7</v>
+      </c>
+      <c r="B632" t="s">
+        <v>8</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D632" t="s">
+        <v>8</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1307</v>
+      </c>
+      <c r="F632" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G632" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>7</v>
+      </c>
+      <c r="B633" t="s">
+        <v>8</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D633" t="s">
+        <v>8</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F633" t="s">
+        <v>1310</v>
+      </c>
+      <c r="G633" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>7</v>
+      </c>
+      <c r="B634" t="s">
+        <v>8</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D634" t="s">
+        <v>8</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F634" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G634" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>7</v>
+      </c>
+      <c r="B635" t="s">
+        <v>8</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D635" t="s">
+        <v>8</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F635" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G635" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>7</v>
+      </c>
+      <c r="B636" t="s">
+        <v>8</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D636" t="s">
+        <v>8</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1315</v>
+      </c>
+      <c r="F636" t="s">
+        <v>1316</v>
+      </c>
+      <c r="G636" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>7</v>
+      </c>
+      <c r="B637" t="s">
+        <v>8</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D637" t="s">
+        <v>8</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F637" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G637" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>7</v>
+      </c>
+      <c r="B638" t="s">
+        <v>8</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D638" t="s">
+        <v>8</v>
+      </c>
+      <c r="E638" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G638" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>7</v>
+      </c>
+      <c r="B639" t="s">
+        <v>8</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D639" t="s">
+        <v>8</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G639" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>7</v>
+      </c>
+      <c r="B640" t="s">
+        <v>8</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D640" t="s">
+        <v>8</v>
+      </c>
+      <c r="E640" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F640" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G640" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>7</v>
+      </c>
+      <c r="B641" t="s">
+        <v>8</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D641" t="s">
+        <v>8</v>
+      </c>
+      <c r="E641" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G641" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>7</v>
+      </c>
+      <c r="B642" t="s">
+        <v>8</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D642" t="s">
+        <v>8</v>
+      </c>
+      <c r="E642" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1328</v>
+      </c>
+      <c r="G642" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>7</v>
+      </c>
+      <c r="B643" t="s">
+        <v>8</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D643" t="s">
+        <v>8</v>
+      </c>
+      <c r="E643" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1330</v>
+      </c>
+      <c r="G643" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>7</v>
+      </c>
+      <c r="B644" t="s">
+        <v>8</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D644" t="s">
+        <v>8</v>
+      </c>
+      <c r="E644" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G644" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>7</v>
+      </c>
+      <c r="B645" t="s">
+        <v>8</v>
+      </c>
+      <c r="C645" t="s">
+        <v>726</v>
+      </c>
+      <c r="D645" t="s">
+        <v>8</v>
+      </c>
+      <c r="E645" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1334</v>
+      </c>
+      <c r="G645" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>7</v>
+      </c>
+      <c r="B646" t="s">
+        <v>8</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D646" t="s">
+        <v>8</v>
+      </c>
+      <c r="E646" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G646" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>7</v>
+      </c>
+      <c r="B647" t="s">
+        <v>8</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D647" t="s">
+        <v>8</v>
+      </c>
+      <c r="E647" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G647" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>7</v>
+      </c>
+      <c r="B648" t="s">
+        <v>8</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D648" t="s">
+        <v>8</v>
+      </c>
+      <c r="E648" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G648" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>7</v>
+      </c>
+      <c r="B649" t="s">
+        <v>8</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D649" t="s">
+        <v>8</v>
+      </c>
+      <c r="E649" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G649" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>7</v>
+      </c>
+      <c r="B650" t="s">
+        <v>8</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D650" t="s">
+        <v>8</v>
+      </c>
+      <c r="E650" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F650" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G650" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>7</v>
+      </c>
+      <c r="B651" t="s">
+        <v>8</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D651" t="s">
+        <v>8</v>
+      </c>
+      <c r="E651" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F651" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G651" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>7</v>
+      </c>
+      <c r="B652" t="s">
+        <v>8</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D652" t="s">
+        <v>8</v>
+      </c>
+      <c r="E652" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F652" t="s">
+        <v>1355</v>
+      </c>
+      <c r="G652" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>7</v>
+      </c>
+      <c r="B653" t="s">
+        <v>8</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D653" t="s">
+        <v>8</v>
+      </c>
+      <c r="E653" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F653" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G653" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>7</v>
+      </c>
+      <c r="B654" t="s">
+        <v>8</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D654" t="s">
+        <v>8</v>
+      </c>
+      <c r="E654" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F654" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G654" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>7</v>
+      </c>
+      <c r="B655" t="s">
+        <v>8</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D655" t="s">
+        <v>8</v>
+      </c>
+      <c r="E655" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F655" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G655" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
+        <v>7</v>
+      </c>
+      <c r="B656" t="s">
+        <v>8</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D656" t="s">
+        <v>8</v>
+      </c>
+      <c r="E656" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F656" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G656" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A657" t="s">
+        <v>7</v>
+      </c>
+      <c r="B657" t="s">
+        <v>8</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D657" t="s">
+        <v>8</v>
+      </c>
+      <c r="E657" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F657" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G657" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A658" t="s">
+        <v>7</v>
+      </c>
+      <c r="B658" t="s">
+        <v>8</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D658" t="s">
+        <v>8</v>
+      </c>
+      <c r="E658" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F658" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G658" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>7</v>
+      </c>
+      <c r="B659" t="s">
+        <v>8</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D659" t="s">
+        <v>8</v>
+      </c>
+      <c r="E659" t="s">
+        <v>1373</v>
+      </c>
+      <c r="F659" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G659" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>7</v>
+      </c>
+      <c r="B660" t="s">
+        <v>8</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D660" t="s">
+        <v>8</v>
+      </c>
+      <c r="E660" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F660" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G660" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>7</v>
+      </c>
+      <c r="B661" t="s">
+        <v>8</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D661" t="s">
+        <v>8</v>
+      </c>
+      <c r="E661" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F661" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G661" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A662" t="s">
+        <v>7</v>
+      </c>
+      <c r="B662" t="s">
+        <v>8</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D662" t="s">
+        <v>8</v>
+      </c>
+      <c r="E662" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F662" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G662" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A663" t="s">
+        <v>7</v>
+      </c>
+      <c r="B663" t="s">
+        <v>8</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D663" t="s">
+        <v>8</v>
+      </c>
+      <c r="E663" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F663" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G663" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A664" t="s">
+        <v>7</v>
+      </c>
+      <c r="B664" t="s">
+        <v>8</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D664" t="s">
+        <v>8</v>
+      </c>
+      <c r="E664" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F664" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G664" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A665" t="s">
+        <v>7</v>
+      </c>
+      <c r="B665" t="s">
+        <v>8</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D665" t="s">
+        <v>8</v>
+      </c>
+      <c r="E665" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F665" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G665" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>7</v>
+      </c>
+      <c r="B666" t="s">
+        <v>8</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D666" t="s">
+        <v>8</v>
+      </c>
+      <c r="E666" t="s">
+        <v>1395</v>
+      </c>
+      <c r="F666" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G666" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>7</v>
+      </c>
+      <c r="B667" t="s">
+        <v>8</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D667" t="s">
+        <v>8</v>
+      </c>
+      <c r="E667" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F667" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G667" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>7</v>
+      </c>
+      <c r="B668" t="s">
+        <v>8</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D668" t="s">
+        <v>8</v>
+      </c>
+      <c r="E668" t="s">
+        <v>1401</v>
+      </c>
+      <c r="F668" t="s">
+        <v>1402</v>
+      </c>
+      <c r="G668" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>7</v>
+      </c>
+      <c r="B669" t="s">
+        <v>8</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D669" t="s">
+        <v>8</v>
+      </c>
+      <c r="E669" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F669" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G669" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>7</v>
+      </c>
+      <c r="B670" t="s">
+        <v>8</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D670" t="s">
+        <v>8</v>
+      </c>
+      <c r="E670" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F670" t="s">
+        <v>1407</v>
+      </c>
+      <c r="G670" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>7</v>
+      </c>
+      <c r="B671" t="s">
+        <v>8</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D671" t="s">
+        <v>8</v>
+      </c>
+      <c r="E671" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F671" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G671" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>7</v>
+      </c>
+      <c r="B672" t="s">
+        <v>8</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D672" t="s">
+        <v>8</v>
+      </c>
+      <c r="E672" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F672" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G672" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A673" t="s">
+        <v>7</v>
+      </c>
+      <c r="B673" t="s">
+        <v>8</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D673" t="s">
+        <v>8</v>
+      </c>
+      <c r="E673" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F673" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G673" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>7</v>
+      </c>
+      <c r="B674" t="s">
+        <v>8</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D674" t="s">
+        <v>8</v>
+      </c>
+      <c r="E674" t="s">
+        <v>1417</v>
+      </c>
+      <c r="F674" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G674" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>7</v>
+      </c>
+      <c r="B675" t="s">
+        <v>8</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D675" t="s">
+        <v>8</v>
+      </c>
+      <c r="E675" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F675" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G675" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="676" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>7</v>
+      </c>
+      <c r="B676" t="s">
+        <v>8</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D676" t="s">
+        <v>8</v>
+      </c>
+      <c r="E676" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F676" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G676" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>7</v>
+      </c>
+      <c r="B677" t="s">
+        <v>8</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D677" t="s">
+        <v>8</v>
+      </c>
+      <c r="E677" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F677" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G677" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>7</v>
+      </c>
+      <c r="B678" t="s">
+        <v>8</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D678" t="s">
+        <v>8</v>
+      </c>
+      <c r="E678" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F678" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G678" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>7</v>
+      </c>
+      <c r="B679" t="s">
+        <v>8</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D679" t="s">
+        <v>8</v>
+      </c>
+      <c r="E679" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F679" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G679" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>7</v>
+      </c>
+      <c r="B680" t="s">
+        <v>8</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D680" t="s">
+        <v>8</v>
+      </c>
+      <c r="E680" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F680" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G680" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>7</v>
+      </c>
+      <c r="B681" t="s">
+        <v>8</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D681" t="s">
+        <v>8</v>
+      </c>
+      <c r="E681" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F681" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G681" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>7</v>
+      </c>
+      <c r="B682" t="s">
+        <v>8</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D682" t="s">
+        <v>8</v>
+      </c>
+      <c r="E682" t="s">
+        <v>1437</v>
+      </c>
+      <c r="F682" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G682" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A683" t="s">
+        <v>7</v>
+      </c>
+      <c r="B683" t="s">
+        <v>8</v>
+      </c>
+      <c r="C683" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D683" t="s">
+        <v>8</v>
+      </c>
+      <c r="E683" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F683" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G683" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="684" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>7</v>
+      </c>
+      <c r="B684" t="s">
+        <v>8</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D684" t="s">
+        <v>8</v>
+      </c>
+      <c r="E684" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F684" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G684" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>7</v>
+      </c>
+      <c r="B685" t="s">
+        <v>8</v>
+      </c>
+      <c r="C685" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D685" t="s">
+        <v>8</v>
+      </c>
+      <c r="E685" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1447</v>
+      </c>
+      <c r="G685" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>7</v>
+      </c>
+      <c r="B686" t="s">
+        <v>8</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D686" t="s">
+        <v>8</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F686" t="s">
+        <v>1451</v>
+      </c>
+      <c r="G686" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>7</v>
+      </c>
+      <c r="B687" t="s">
+        <v>8</v>
+      </c>
+      <c r="C687" t="s">
+        <v>27</v>
+      </c>
+      <c r="D687" t="s">
+        <v>8</v>
+      </c>
+      <c r="E687" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F687" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G687" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>7</v>
+      </c>
+      <c r="B688" t="s">
+        <v>8</v>
+      </c>
+      <c r="C688" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D688" t="s">
+        <v>8</v>
+      </c>
+      <c r="E688" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F688" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G688" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="689" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A689" t="s">
+        <v>7</v>
+      </c>
+      <c r="B689" t="s">
+        <v>8</v>
+      </c>
+      <c r="C689" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D689" t="s">
+        <v>8</v>
+      </c>
+      <c r="E689" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F689" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G689" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A690" t="s">
+        <v>7</v>
+      </c>
+      <c r="B690" t="s">
+        <v>8</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D690" t="s">
+        <v>8</v>
+      </c>
+      <c r="E690" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F690" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G690" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A691" t="s">
+        <v>7</v>
+      </c>
+      <c r="B691" t="s">
+        <v>8</v>
+      </c>
+      <c r="C691" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D691" t="s">
+        <v>8</v>
+      </c>
+      <c r="E691" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F691" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G691" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A692" t="s">
+        <v>7</v>
+      </c>
+      <c r="B692" t="s">
+        <v>8</v>
+      </c>
+      <c r="C692" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D692" t="s">
+        <v>8</v>
+      </c>
+      <c r="E692" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F692" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G692" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A693" t="s">
+        <v>7</v>
+      </c>
+      <c r="B693" t="s">
+        <v>8</v>
+      </c>
+      <c r="C693" t="s">
+        <v>133</v>
+      </c>
+      <c r="D693" t="s">
+        <v>8</v>
+      </c>
+      <c r="E693" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F693" t="s">
+        <v>1471</v>
+      </c>
+      <c r="G693" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>7</v>
+      </c>
+      <c r="B694" t="s">
+        <v>8</v>
+      </c>
+      <c r="C694" t="s">
+        <v>133</v>
+      </c>
+      <c r="D694" t="s">
+        <v>8</v>
+      </c>
+      <c r="E694" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F694" t="s">
+        <v>1474</v>
+      </c>
+      <c r="G694" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>7</v>
+      </c>
+      <c r="B695" t="s">
+        <v>8</v>
+      </c>
+      <c r="C695" t="s">
+        <v>59</v>
+      </c>
+      <c r="D695" t="s">
+        <v>8</v>
+      </c>
+      <c r="E695" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F695" t="s">
+        <v>1476</v>
+      </c>
+      <c r="G695" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A696" t="s">
+        <v>7</v>
+      </c>
+      <c r="B696" t="s">
+        <v>8</v>
+      </c>
+      <c r="C696" t="s">
+        <v>133</v>
+      </c>
+      <c r="D696" t="s">
+        <v>8</v>
+      </c>
+      <c r="E696" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F696" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G696" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="697" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A697" t="s">
+        <v>7</v>
+      </c>
+      <c r="B697" t="s">
+        <v>8</v>
+      </c>
+      <c r="C697" t="s">
+        <v>59</v>
+      </c>
+      <c r="D697" t="s">
+        <v>8</v>
+      </c>
+      <c r="E697" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F697" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G697" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>7</v>
+      </c>
+      <c r="B698" t="s">
+        <v>8</v>
+      </c>
+      <c r="C698" t="s">
+        <v>27</v>
+      </c>
+      <c r="D698" t="s">
+        <v>8</v>
+      </c>
+      <c r="E698" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F698" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G698" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>7</v>
+      </c>
+      <c r="B699" t="s">
+        <v>8</v>
+      </c>
+      <c r="C699" t="s">
+        <v>133</v>
+      </c>
+      <c r="D699" t="s">
+        <v>8</v>
+      </c>
+      <c r="E699" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F699" t="s">
+        <v>1484</v>
+      </c>
+      <c r="G699" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>7</v>
+      </c>
+      <c r="B700" t="s">
+        <v>8</v>
+      </c>
+      <c r="C700" t="s">
+        <v>27</v>
+      </c>
+      <c r="D700" t="s">
+        <v>8</v>
+      </c>
+      <c r="E700" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F700" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G700" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>7</v>
+      </c>
+      <c r="B701" t="s">
+        <v>8</v>
+      </c>
+      <c r="C701" t="s">
+        <v>27</v>
+      </c>
+      <c r="D701" t="s">
+        <v>8</v>
+      </c>
+      <c r="E701" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F701" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G701" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="702" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>7</v>
+      </c>
+      <c r="B702" t="s">
+        <v>8</v>
+      </c>
+      <c r="C702" t="s">
+        <v>27</v>
+      </c>
+      <c r="D702" t="s">
+        <v>8</v>
+      </c>
+      <c r="E702" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F702" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G702" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>7</v>
+      </c>
+      <c r="B703" t="s">
+        <v>8</v>
+      </c>
+      <c r="C703" t="s">
+        <v>27</v>
+      </c>
+      <c r="D703" t="s">
+        <v>8</v>
+      </c>
+      <c r="E703" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F703" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G703" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>7</v>
+      </c>
+      <c r="B704" t="s">
+        <v>8</v>
+      </c>
+      <c r="C704" t="s">
+        <v>27</v>
+      </c>
+      <c r="D704" t="s">
+        <v>8</v>
+      </c>
+      <c r="E704" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F704" t="s">
+        <v>1494</v>
+      </c>
+      <c r="G704" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>7</v>
+      </c>
+      <c r="B705" t="s">
+        <v>8</v>
+      </c>
+      <c r="C705" t="s">
+        <v>27</v>
+      </c>
+      <c r="D705" t="s">
+        <v>8</v>
+      </c>
+      <c r="E705" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F705" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G705" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>7</v>
+      </c>
+      <c r="B706" t="s">
+        <v>8</v>
+      </c>
+      <c r="C706" t="s">
+        <v>27</v>
+      </c>
+      <c r="D706" t="s">
+        <v>8</v>
+      </c>
+      <c r="E706" t="s">
+        <v>1497</v>
+      </c>
+      <c r="F706" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G706" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>7</v>
+      </c>
+      <c r="B707" t="s">
+        <v>8</v>
+      </c>
+      <c r="C707" t="s">
+        <v>27</v>
+      </c>
+      <c r="D707" t="s">
+        <v>8</v>
+      </c>
+      <c r="E707" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F707" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G707" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>7</v>
+      </c>
+      <c r="B708" t="s">
+        <v>8</v>
+      </c>
+      <c r="C708" t="s">
+        <v>27</v>
+      </c>
+      <c r="D708" t="s">
+        <v>8</v>
+      </c>
+      <c r="E708" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F708" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G708" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>7</v>
+      </c>
+      <c r="B709" t="s">
+        <v>8</v>
+      </c>
+      <c r="C709" t="s">
+        <v>27</v>
+      </c>
+      <c r="D709" t="s">
+        <v>8</v>
+      </c>
+      <c r="E709" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F709" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G709" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>7</v>
+      </c>
+      <c r="B710" t="s">
+        <v>8</v>
+      </c>
+      <c r="C710" t="s">
+        <v>27</v>
+      </c>
+      <c r="D710" t="s">
+        <v>8</v>
+      </c>
+      <c r="E710" t="s">
+        <v>1505</v>
+      </c>
+      <c r="F710" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G710" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>7</v>
+      </c>
+      <c r="B711" t="s">
+        <v>8</v>
+      </c>
+      <c r="C711" t="s">
+        <v>27</v>
+      </c>
+      <c r="D711" t="s">
+        <v>8</v>
+      </c>
+      <c r="E711" t="s">
+        <v>1507</v>
+      </c>
+      <c r="F711" t="s">
+        <v>1508</v>
+      </c>
+      <c r="G711" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>7</v>
+      </c>
+      <c r="B712" t="s">
+        <v>8</v>
+      </c>
+      <c r="C712" t="s">
+        <v>27</v>
+      </c>
+      <c r="D712" t="s">
+        <v>8</v>
+      </c>
+      <c r="E712" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F712" t="s">
+        <v>1510</v>
+      </c>
+      <c r="G712" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>7</v>
+      </c>
+      <c r="B713" t="s">
+        <v>8</v>
+      </c>
+      <c r="C713" t="s">
+        <v>59</v>
+      </c>
+      <c r="D713" t="s">
+        <v>8</v>
+      </c>
+      <c r="E713" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G713" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>7</v>
+      </c>
+      <c r="B714" t="s">
+        <v>8</v>
+      </c>
+      <c r="C714" t="s">
+        <v>59</v>
+      </c>
+      <c r="D714" t="s">
+        <v>8</v>
+      </c>
+      <c r="E714" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F714" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G714" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>7</v>
+      </c>
+      <c r="B715" t="s">
+        <v>8</v>
+      </c>
+      <c r="C715" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D715" t="s">
+        <v>8</v>
+      </c>
+      <c r="E715" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F715" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G715" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>7</v>
+      </c>
+      <c r="B716" t="s">
+        <v>8</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D716" t="s">
+        <v>8</v>
+      </c>
+      <c r="E716" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F716" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G716" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="717" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>7</v>
+      </c>
+      <c r="B717" t="s">
+        <v>8</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D717" t="s">
+        <v>8</v>
+      </c>
+      <c r="E717" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F717" t="s">
+        <v>1524</v>
+      </c>
+      <c r="G717" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>7</v>
+      </c>
+      <c r="B718" t="s">
+        <v>8</v>
+      </c>
+      <c r="C718" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D718" t="s">
+        <v>8</v>
+      </c>
+      <c r="E718" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F718" t="s">
+        <v>1527</v>
+      </c>
+      <c r="G718" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>7</v>
+      </c>
+      <c r="B719" t="s">
+        <v>8</v>
+      </c>
+      <c r="C719" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D719" t="s">
+        <v>8</v>
+      </c>
+      <c r="E719" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F719" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G719" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>7</v>
+      </c>
+      <c r="B720" t="s">
+        <v>8</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D720" t="s">
+        <v>8</v>
+      </c>
+      <c r="E720" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F720" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G720" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="721" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>7</v>
+      </c>
+      <c r="B721" t="s">
+        <v>8</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D721" t="s">
+        <v>8</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1534</v>
+      </c>
+      <c r="F721" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G721" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="722" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>7</v>
+      </c>
+      <c r="B722" t="s">
+        <v>8</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D722" t="s">
+        <v>8</v>
+      </c>
+      <c r="E722" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F722" t="s">
+        <v>1537</v>
+      </c>
+      <c r="G722" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
+        <v>7</v>
+      </c>
+      <c r="B723" t="s">
+        <v>8</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D723" t="s">
+        <v>8</v>
+      </c>
+      <c r="E723" t="s">
+        <v>1538</v>
+      </c>
+      <c r="F723" t="s">
+        <v>1539</v>
+      </c>
+      <c r="G723" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="724" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
+        <v>7</v>
+      </c>
+      <c r="B724" t="s">
+        <v>8</v>
+      </c>
+      <c r="C724" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D724" t="s">
+        <v>8</v>
+      </c>
+      <c r="E724" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F724" t="s">
+        <v>1541</v>
+      </c>
+      <c r="G724" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>7</v>
+      </c>
+      <c r="B725" t="s">
+        <v>8</v>
+      </c>
+      <c r="C725" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D725" t="s">
+        <v>8</v>
+      </c>
+      <c r="E725" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F725" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G725" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="726" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>7</v>
+      </c>
+      <c r="B726" t="s">
+        <v>8</v>
+      </c>
+      <c r="C726" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D726" t="s">
+        <v>8</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F726" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G726" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>7</v>
+      </c>
+      <c r="B727" t="s">
+        <v>8</v>
+      </c>
+      <c r="C727" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D727" t="s">
+        <v>8</v>
+      </c>
+      <c r="E727" t="s">
+        <v>1547</v>
+      </c>
+      <c r="F727" t="s">
+        <v>1548</v>
+      </c>
+      <c r="G727" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="728" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A728" t="s">
+        <v>7</v>
+      </c>
+      <c r="B728" t="s">
+        <v>8</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D728" t="s">
+        <v>8</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F728" t="s">
+        <v>1550</v>
+      </c>
+      <c r="G728" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="729" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A729" t="s">
+        <v>7</v>
+      </c>
+      <c r="B729" t="s">
+        <v>8</v>
+      </c>
+      <c r="C729" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D729" t="s">
+        <v>8</v>
+      </c>
+      <c r="E729" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F729" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G729" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="730" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A730" t="s">
+        <v>7</v>
+      </c>
+      <c r="B730" t="s">
+        <v>8</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D730" t="s">
+        <v>8</v>
+      </c>
+      <c r="E730" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F730" t="s">
+        <v>1555</v>
+      </c>
+      <c r="G730" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>7</v>
+      </c>
+      <c r="B731" t="s">
+        <v>8</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D731" t="s">
+        <v>8</v>
+      </c>
+      <c r="E731" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F731" t="s">
+        <v>1557</v>
+      </c>
+      <c r="G731" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A732" t="s">
+        <v>7</v>
+      </c>
+      <c r="B732" t="s">
+        <v>8</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D732" t="s">
+        <v>8</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F732" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G732" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>7</v>
+      </c>
+      <c r="B733" t="s">
+        <v>8</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D733" t="s">
+        <v>8</v>
+      </c>
+      <c r="E733" t="s">
+        <v>1560</v>
+      </c>
+      <c r="F733" t="s">
+        <v>1561</v>
+      </c>
+      <c r="G733" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="734" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>7</v>
+      </c>
+      <c r="B734" t="s">
+        <v>8</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D734" t="s">
+        <v>8</v>
+      </c>
+      <c r="E734" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F734" t="s">
+        <v>1563</v>
+      </c>
+      <c r="G734" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="735" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>7</v>
+      </c>
+      <c r="B735" t="s">
+        <v>8</v>
+      </c>
+      <c r="C735" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D735" t="s">
+        <v>8</v>
+      </c>
+      <c r="E735" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F735" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G735" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="736" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>7</v>
+      </c>
+      <c r="B736" t="s">
+        <v>8</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D736" t="s">
+        <v>8</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1569</v>
+      </c>
+      <c r="F736" t="s">
+        <v>1570</v>
+      </c>
+      <c r="G736" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>7</v>
+      </c>
+      <c r="B737" t="s">
+        <v>8</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D737" t="s">
+        <v>8</v>
+      </c>
+      <c r="E737" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G737" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="738" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>7</v>
+      </c>
+      <c r="B738" t="s">
+        <v>8</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D738" t="s">
+        <v>8</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F738" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G738" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="739" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>7</v>
+      </c>
+      <c r="B739" t="s">
+        <v>8</v>
+      </c>
+      <c r="C739" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D739" t="s">
+        <v>8</v>
+      </c>
+      <c r="E739" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F739" t="s">
+        <v>1579</v>
+      </c>
+      <c r="G739" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="740" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>7</v>
+      </c>
+      <c r="B740" t="s">
+        <v>8</v>
+      </c>
+      <c r="C740" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D740" t="s">
+        <v>8</v>
+      </c>
+      <c r="E740" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1582</v>
+      </c>
+      <c r="G740" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="741" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>7</v>
+      </c>
+      <c r="B741" t="s">
+        <v>8</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D741" t="s">
+        <v>8</v>
+      </c>
+      <c r="E741" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F741" t="s">
+        <v>1586</v>
+      </c>
+      <c r="G741" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="742" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>7</v>
+      </c>
+      <c r="B742" t="s">
+        <v>8</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D742" t="s">
+        <v>8</v>
+      </c>
+      <c r="E742" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F742" t="s">
+        <v>1589</v>
+      </c>
+      <c r="G742" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="743" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>7</v>
+      </c>
+      <c r="B743" t="s">
+        <v>8</v>
+      </c>
+      <c r="C743" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D743" t="s">
+        <v>8</v>
+      </c>
+      <c r="E743" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F743" t="s">
+        <v>1592</v>
+      </c>
+      <c r="G743" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>7</v>
+      </c>
+      <c r="B744" t="s">
+        <v>8</v>
+      </c>
+      <c r="C744" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D744" t="s">
+        <v>8</v>
+      </c>
+      <c r="E744" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F744" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G744" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="745" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>7</v>
+      </c>
+      <c r="B745" t="s">
+        <v>8</v>
+      </c>
+      <c r="C745" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D745" t="s">
+        <v>8</v>
+      </c>
+      <c r="E745" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F745" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G745" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="746" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>7</v>
+      </c>
+      <c r="B746" t="s">
+        <v>8</v>
+      </c>
+      <c r="C746" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D746" t="s">
+        <v>8</v>
+      </c>
+      <c r="E746" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F746" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G746" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="747" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>7</v>
+      </c>
+      <c r="B747" t="s">
+        <v>8</v>
+      </c>
+      <c r="C747" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D747" t="s">
+        <v>8</v>
+      </c>
+      <c r="E747" t="s">
+        <v>1602</v>
+      </c>
+      <c r="F747" t="s">
+        <v>1603</v>
+      </c>
+      <c r="G747" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="748" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>7</v>
+      </c>
+      <c r="B748" t="s">
+        <v>8</v>
+      </c>
+      <c r="C748" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D748" t="s">
+        <v>8</v>
+      </c>
+      <c r="E748" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F748" t="s">
+        <v>1605</v>
+      </c>
+      <c r="G748" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="749" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>7</v>
+      </c>
+      <c r="B749" t="s">
+        <v>8</v>
+      </c>
+      <c r="C749" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D749" t="s">
+        <v>8</v>
+      </c>
+      <c r="E749" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F749" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G749" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="750" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
+        <v>7</v>
+      </c>
+      <c r="B750" t="s">
+        <v>8</v>
+      </c>
+      <c r="C750" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D750" t="s">
+        <v>8</v>
+      </c>
+      <c r="E750" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F750" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G750" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="751" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
+        <v>7</v>
+      </c>
+      <c r="B751" t="s">
+        <v>8</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D751" t="s">
+        <v>8</v>
+      </c>
+      <c r="E751" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F751" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G751" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="752" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A752" t="s">
+        <v>7</v>
+      </c>
+      <c r="B752" t="s">
+        <v>8</v>
+      </c>
+      <c r="C752" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D752" t="s">
+        <v>8</v>
+      </c>
+      <c r="E752" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F752" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G752" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="753" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A753" t="s">
+        <v>7</v>
+      </c>
+      <c r="B753" t="s">
+        <v>8</v>
+      </c>
+      <c r="C753" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D753" t="s">
+        <v>8</v>
+      </c>
+      <c r="E753" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G753" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>7</v>
+      </c>
+      <c r="B754" t="s">
+        <v>8</v>
+      </c>
+      <c r="C754" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D754" t="s">
+        <v>8</v>
+      </c>
+      <c r="E754" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1618</v>
+      </c>
+      <c r="G754" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>7</v>
+      </c>
+      <c r="B755" t="s">
+        <v>8</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D755" t="s">
+        <v>8</v>
+      </c>
+      <c r="E755" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F755" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G755" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>7</v>
+      </c>
+      <c r="B756" t="s">
+        <v>8</v>
+      </c>
+      <c r="C756" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D756" t="s">
+        <v>8</v>
+      </c>
+      <c r="E756" t="s">
+        <v>1623</v>
+      </c>
+      <c r="F756" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G756" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>7</v>
+      </c>
+      <c r="B757" t="s">
+        <v>8</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D757" t="s">
+        <v>8</v>
+      </c>
+      <c r="E757" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F757" t="s">
+        <v>1626</v>
+      </c>
+      <c r="G757" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>7</v>
+      </c>
+      <c r="B758" t="s">
+        <v>8</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D758" t="s">
+        <v>8</v>
+      </c>
+      <c r="E758" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F758" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G758" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>7</v>
+      </c>
+      <c r="B759" t="s">
+        <v>8</v>
+      </c>
+      <c r="C759" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D759" t="s">
+        <v>8</v>
+      </c>
+      <c r="E759" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1630</v>
+      </c>
+      <c r="G759" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>7</v>
+      </c>
+      <c r="B760" t="s">
+        <v>8</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D760" t="s">
+        <v>8</v>
+      </c>
+      <c r="E760" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1633</v>
+      </c>
+      <c r="G760" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>7</v>
+      </c>
+      <c r="B761" t="s">
+        <v>8</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D761" t="s">
+        <v>8</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1637</v>
+      </c>
+      <c r="G761" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>7</v>
+      </c>
+      <c r="B762" t="s">
+        <v>8</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D762" t="s">
+        <v>8</v>
+      </c>
+      <c r="E762" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1640</v>
+      </c>
+      <c r="G762" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>7</v>
+      </c>
+      <c r="B763" t="s">
+        <v>8</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D763" t="s">
+        <v>8</v>
+      </c>
+      <c r="E763" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G763" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>7</v>
+      </c>
+      <c r="B764" t="s">
+        <v>8</v>
+      </c>
+      <c r="C764" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D764" t="s">
+        <v>8</v>
+      </c>
+      <c r="E764" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G764" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>7</v>
+      </c>
+      <c r="B765" t="s">
+        <v>8</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D765" t="s">
+        <v>8</v>
+      </c>
+      <c r="E765" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1649</v>
+      </c>
+      <c r="G765" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
+        <v>7</v>
+      </c>
+      <c r="B766" t="s">
+        <v>8</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D766" t="s">
+        <v>8</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F766" t="s">
+        <v>1652</v>
+      </c>
+      <c r="G766" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>7</v>
+      </c>
+      <c r="B767" t="s">
+        <v>8</v>
+      </c>
+      <c r="C767" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D767" t="s">
+        <v>8</v>
+      </c>
+      <c r="E767" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G767" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>7</v>
+      </c>
+      <c r="B768" t="s">
+        <v>8</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D768" t="s">
+        <v>8</v>
+      </c>
+      <c r="E768" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F768" t="s">
+        <v>1658</v>
+      </c>
+      <c r="G768" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>7</v>
+      </c>
+      <c r="B769" t="s">
+        <v>8</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D769" t="s">
+        <v>8</v>
+      </c>
+      <c r="E769" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G769" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>7</v>
+      </c>
+      <c r="B770" t="s">
+        <v>8</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D770" t="s">
+        <v>8</v>
+      </c>
+      <c r="E770" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1664</v>
+      </c>
+      <c r="G770" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="771" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>7</v>
+      </c>
+      <c r="B771" t="s">
+        <v>8</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D771" t="s">
+        <v>8</v>
+      </c>
+      <c r="E771" t="s">
+        <v>1665</v>
+      </c>
+      <c r="F771" t="s">
+        <v>1666</v>
+      </c>
+      <c r="G771" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>7</v>
+      </c>
+      <c r="B772" t="s">
+        <v>8</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D772" t="s">
+        <v>8</v>
+      </c>
+      <c r="E772" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F772" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G772" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>7</v>
+      </c>
+      <c r="B773" t="s">
+        <v>8</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D773" t="s">
+        <v>8</v>
+      </c>
+      <c r="E773" t="s">
+        <v>1671</v>
+      </c>
+      <c r="F773" t="s">
+        <v>1672</v>
+      </c>
+      <c r="G773" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="774" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>7</v>
+      </c>
+      <c r="B774" t="s">
+        <v>8</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D774" t="s">
+        <v>8</v>
+      </c>
+      <c r="E774" t="s">
+        <v>1674</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G774" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>7</v>
+      </c>
+      <c r="B775" t="s">
+        <v>8</v>
+      </c>
+      <c r="C775" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D775" t="s">
+        <v>8</v>
+      </c>
+      <c r="E775" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G775" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>7</v>
+      </c>
+      <c r="B776" t="s">
+        <v>8</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D776" t="s">
+        <v>8</v>
+      </c>
+      <c r="E776" t="s">
+        <v>1681</v>
+      </c>
+      <c r="F776" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G776" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>7</v>
+      </c>
+      <c r="B777" t="s">
+        <v>8</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D777" t="s">
+        <v>8</v>
+      </c>
+      <c r="E777" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F777" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G777" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>7</v>
+      </c>
+      <c r="B778" t="s">
+        <v>8</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D778" t="s">
+        <v>8</v>
+      </c>
+      <c r="E778" t="s">
+        <v>1687</v>
+      </c>
+      <c r="F778" t="s">
+        <v>1688</v>
+      </c>
+      <c r="G778" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>7</v>
+      </c>
+      <c r="B779" t="s">
+        <v>8</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D779" t="s">
+        <v>8</v>
+      </c>
+      <c r="E779" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F779" t="s">
+        <v>1690</v>
+      </c>
+      <c r="G779" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
+        <v>7</v>
+      </c>
+      <c r="B780" t="s">
+        <v>8</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D780" t="s">
+        <v>8</v>
+      </c>
+      <c r="E780" t="s">
+        <v>1692</v>
+      </c>
+      <c r="F780" t="s">
+        <v>1693</v>
+      </c>
+      <c r="G780" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>7</v>
+      </c>
+      <c r="B781" t="s">
+        <v>8</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D781" t="s">
+        <v>8</v>
+      </c>
+      <c r="E781" t="s">
+        <v>1695</v>
+      </c>
+      <c r="F781" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G781" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>7</v>
+      </c>
+      <c r="B782" t="s">
+        <v>8</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D782" t="s">
+        <v>8</v>
+      </c>
+      <c r="E782" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F782" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G782" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>7</v>
+      </c>
+      <c r="B783" t="s">
+        <v>8</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D783" t="s">
+        <v>8</v>
+      </c>
+      <c r="E783" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F783" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G783" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>7</v>
+      </c>
+      <c r="B784" t="s">
+        <v>8</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D784" t="s">
+        <v>8</v>
+      </c>
+      <c r="E784" t="s">
+        <v>1703</v>
+      </c>
+      <c r="F784" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G784" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>7</v>
+      </c>
+      <c r="B785" t="s">
+        <v>8</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D785" t="s">
+        <v>8</v>
+      </c>
+      <c r="E785" t="s">
+        <v>1705</v>
+      </c>
+      <c r="F785" t="s">
+        <v>1706</v>
+      </c>
+      <c r="G785" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>7</v>
+      </c>
+      <c r="B786" t="s">
+        <v>8</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D786" t="s">
+        <v>8</v>
+      </c>
+      <c r="E786" t="s">
+        <v>1707</v>
+      </c>
+      <c r="F786" t="s">
+        <v>1708</v>
+      </c>
+      <c r="G786" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>7</v>
+      </c>
+      <c r="B787" t="s">
+        <v>8</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D787" t="s">
+        <v>8</v>
+      </c>
+      <c r="E787" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F787" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G787" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A788" t="s">
+        <v>7</v>
+      </c>
+      <c r="B788" t="s">
+        <v>8</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D788" t="s">
+        <v>8</v>
+      </c>
+      <c r="E788" t="s">
+        <v>1711</v>
+      </c>
+      <c r="F788" t="s">
+        <v>1712</v>
+      </c>
+      <c r="G788" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A789" t="s">
+        <v>7</v>
+      </c>
+      <c r="B789" t="s">
+        <v>8</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D789" t="s">
+        <v>8</v>
+      </c>
+      <c r="E789" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F789" t="s">
+        <v>1714</v>
+      </c>
+      <c r="G789" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>7</v>
+      </c>
+      <c r="B790" t="s">
+        <v>8</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D790" t="s">
+        <v>8</v>
+      </c>
+      <c r="E790" t="s">
+        <v>1715</v>
+      </c>
+      <c r="F790" t="s">
+        <v>1716</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>7</v>
+      </c>
+      <c r="B791" t="s">
+        <v>8</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D791" t="s">
+        <v>8</v>
+      </c>
+      <c r="E791" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F791" t="s">
+        <v>1718</v>
+      </c>
+      <c r="G791" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>7</v>
+      </c>
+      <c r="B792" t="s">
+        <v>8</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D792" t="s">
+        <v>8</v>
+      </c>
+      <c r="E792" t="s">
+        <v>1719</v>
+      </c>
+      <c r="F792" t="s">
+        <v>1720</v>
+      </c>
+      <c r="G792" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="793" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A793" t="s">
+        <v>7</v>
+      </c>
+      <c r="B793" t="s">
+        <v>8</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D793" t="s">
+        <v>8</v>
+      </c>
+      <c r="E793" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F793" t="s">
+        <v>1722</v>
+      </c>
+      <c r="G793" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>7</v>
+      </c>
+      <c r="B794" t="s">
+        <v>8</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D794" t="s">
+        <v>8</v>
+      </c>
+      <c r="E794" t="s">
+        <v>1723</v>
+      </c>
+      <c r="F794" t="s">
+        <v>1724</v>
+      </c>
+      <c r="G794" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>7</v>
+      </c>
+      <c r="B795" t="s">
+        <v>8</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D795" t="s">
+        <v>8</v>
+      </c>
+      <c r="E795" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F795" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G795" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>7</v>
+      </c>
+      <c r="B796" t="s">
+        <v>8</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D796" t="s">
+        <v>8</v>
+      </c>
+      <c r="E796" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F796" t="s">
+        <v>1728</v>
+      </c>
+      <c r="G796" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>7</v>
+      </c>
+      <c r="B797" t="s">
+        <v>8</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D797" t="s">
+        <v>8</v>
+      </c>
+      <c r="E797" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F797" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G797" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>7</v>
+      </c>
+      <c r="B798" t="s">
+        <v>8</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D798" t="s">
+        <v>8</v>
+      </c>
+      <c r="E798" t="s">
+        <v>1731</v>
+      </c>
+      <c r="F798" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G798" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>7</v>
+      </c>
+      <c r="B799" t="s">
+        <v>8</v>
+      </c>
+      <c r="C799" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D799" t="s">
+        <v>8</v>
+      </c>
+      <c r="E799" t="s">
+        <v>1734</v>
+      </c>
+      <c r="F799" t="s">
+        <v>1735</v>
+      </c>
+      <c r="G799" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>7</v>
+      </c>
+      <c r="B800" t="s">
+        <v>8</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D800" t="s">
+        <v>8</v>
+      </c>
+      <c r="E800" t="s">
+        <v>1736</v>
+      </c>
+      <c r="F800" t="s">
+        <v>1737</v>
+      </c>
+      <c r="G800" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>7</v>
+      </c>
+      <c r="B801" t="s">
+        <v>8</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D801" t="s">
+        <v>8</v>
+      </c>
+      <c r="E801" t="s">
+        <v>1738</v>
+      </c>
+      <c r="F801" t="s">
+        <v>1739</v>
+      </c>
+      <c r="G801" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>7</v>
+      </c>
+      <c r="B802" t="s">
+        <v>8</v>
+      </c>
+      <c r="C802" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D802" t="s">
+        <v>8</v>
+      </c>
+      <c r="E802" t="s">
+        <v>1741</v>
+      </c>
+      <c r="F802" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G802" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>7</v>
+      </c>
+      <c r="B803" t="s">
+        <v>8</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D803" t="s">
+        <v>8</v>
+      </c>
+      <c r="E803" t="s">
+        <v>1743</v>
+      </c>
+      <c r="F803" t="s">
+        <v>1744</v>
+      </c>
+      <c r="G803" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>7</v>
+      </c>
+      <c r="B804" t="s">
+        <v>8</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D804" t="s">
+        <v>8</v>
+      </c>
+      <c r="E804" t="s">
+        <v>1745</v>
+      </c>
+      <c r="F804" t="s">
+        <v>1746</v>
+      </c>
+      <c r="G804" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>7</v>
+      </c>
+      <c r="B805" t="s">
+        <v>8</v>
+      </c>
+      <c r="C805" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D805" t="s">
+        <v>8</v>
+      </c>
+      <c r="E805" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F805" t="s">
+        <v>1748</v>
+      </c>
+      <c r="G805" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>7</v>
+      </c>
+      <c r="B806" t="s">
+        <v>8</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D806" t="s">
+        <v>8</v>
+      </c>
+      <c r="E806" t="s">
+        <v>1749</v>
+      </c>
+      <c r="F806" t="s">
+        <v>1750</v>
+      </c>
+      <c r="G806" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>7</v>
+      </c>
+      <c r="B807" t="s">
+        <v>8</v>
+      </c>
+      <c r="C807" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D807" t="s">
+        <v>8</v>
+      </c>
+      <c r="E807" t="s">
+        <v>1751</v>
+      </c>
+      <c r="F807" t="s">
+        <v>1752</v>
+      </c>
+      <c r="G807" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>7</v>
+      </c>
+      <c r="B808" t="s">
+        <v>8</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D808" t="s">
+        <v>8</v>
+      </c>
+      <c r="E808" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F808" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G808" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>7</v>
+      </c>
+      <c r="B809" t="s">
+        <v>8</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D809" t="s">
+        <v>8</v>
+      </c>
+      <c r="E809" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F809" t="s">
+        <v>1756</v>
+      </c>
+      <c r="G809" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
+        <v>7</v>
+      </c>
+      <c r="B810" t="s">
+        <v>8</v>
+      </c>
+      <c r="C810" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D810" t="s">
+        <v>8</v>
+      </c>
+      <c r="E810" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F810" t="s">
+        <v>1758</v>
+      </c>
+      <c r="G810" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>7</v>
+      </c>
+      <c r="B811" t="s">
+        <v>8</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D811" t="s">
+        <v>8</v>
+      </c>
+      <c r="E811" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F811" t="s">
+        <v>1760</v>
+      </c>
+      <c r="G811" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>7</v>
+      </c>
+      <c r="B812" t="s">
+        <v>8</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D812" t="s">
+        <v>8</v>
+      </c>
+      <c r="E812" t="s">
+        <v>1761</v>
+      </c>
+      <c r="F812" t="s">
+        <v>1762</v>
+      </c>
+      <c r="G812" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>7</v>
+      </c>
+      <c r="B813" t="s">
+        <v>8</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D813" t="s">
+        <v>8</v>
+      </c>
+      <c r="E813" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F813" t="s">
+        <v>1764</v>
+      </c>
+      <c r="G813" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A814" t="s">
+        <v>7</v>
+      </c>
+      <c r="B814" t="s">
+        <v>8</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D814" t="s">
+        <v>8</v>
+      </c>
+      <c r="E814" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F814" t="s">
+        <v>1766</v>
+      </c>
+      <c r="G814" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A815" t="s">
+        <v>7</v>
+      </c>
+      <c r="B815" t="s">
+        <v>8</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D815" t="s">
+        <v>8</v>
+      </c>
+      <c r="E815" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F815" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G815" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A816" t="s">
+        <v>7</v>
+      </c>
+      <c r="B816" t="s">
+        <v>8</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D816" t="s">
+        <v>8</v>
+      </c>
+      <c r="E816" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F816" t="s">
+        <v>1770</v>
+      </c>
+      <c r="G816" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>7</v>
+      </c>
+      <c r="B817" t="s">
+        <v>8</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D817" t="s">
+        <v>8</v>
+      </c>
+      <c r="E817" t="s">
+        <v>1771</v>
+      </c>
+      <c r="F817" t="s">
+        <v>1772</v>
+      </c>
+      <c r="G817" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>7</v>
+      </c>
+      <c r="B818" t="s">
+        <v>8</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D818" t="s">
+        <v>8</v>
+      </c>
+      <c r="E818" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F818" t="s">
+        <v>1774</v>
+      </c>
+      <c r="G818" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>7</v>
+      </c>
+      <c r="B819" t="s">
+        <v>8</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D819" t="s">
+        <v>8</v>
+      </c>
+      <c r="E819" t="s">
+        <v>1775</v>
+      </c>
+      <c r="F819" t="s">
+        <v>1776</v>
+      </c>
+      <c r="G819" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>7</v>
+      </c>
+      <c r="B820" t="s">
+        <v>8</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D820" t="s">
+        <v>8</v>
+      </c>
+      <c r="E820" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F820" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G820" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>7</v>
+      </c>
+      <c r="B821" t="s">
+        <v>8</v>
+      </c>
+      <c r="C821" t="s">
+        <v>16</v>
+      </c>
+      <c r="D821" t="s">
+        <v>8</v>
+      </c>
+      <c r="E821" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F821" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G821" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A822" t="s">
+        <v>7</v>
+      </c>
+      <c r="B822" t="s">
+        <v>8</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D822" t="s">
+        <v>8</v>
+      </c>
+      <c r="E822" t="s">
+        <v>1783</v>
+      </c>
+      <c r="F822" t="s">
+        <v>1784</v>
+      </c>
+      <c r="G822" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A823" t="s">
+        <v>7</v>
+      </c>
+      <c r="B823" t="s">
+        <v>8</v>
+      </c>
+      <c r="C823" t="s">
+        <v>16</v>
+      </c>
+      <c r="D823" t="s">
+        <v>8</v>
+      </c>
+      <c r="E823" t="s">
+        <v>1785</v>
+      </c>
+      <c r="F823" t="s">
+        <v>1786</v>
+      </c>
+      <c r="G823" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>7</v>
+      </c>
+      <c r="B824" t="s">
+        <v>8</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D824" t="s">
+        <v>8</v>
+      </c>
+      <c r="E824" t="s">
+        <v>1788</v>
+      </c>
+      <c r="F824" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G824" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>7</v>
+      </c>
+      <c r="B825" t="s">
+        <v>8</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D825" t="s">
+        <v>8</v>
+      </c>
+      <c r="E825" t="s">
+        <v>1790</v>
+      </c>
+      <c r="F825" t="s">
+        <v>1791</v>
+      </c>
+      <c r="G825" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>7</v>
+      </c>
+      <c r="B826" t="s">
+        <v>8</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D826" t="s">
+        <v>8</v>
+      </c>
+      <c r="E826" t="s">
+        <v>1792</v>
+      </c>
+      <c r="F826" t="s">
+        <v>1793</v>
+      </c>
+      <c r="G826" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>7</v>
+      </c>
+      <c r="B827" t="s">
+        <v>8</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D827" t="s">
+        <v>8</v>
+      </c>
+      <c r="E827" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F827" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G827" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>7</v>
+      </c>
+      <c r="B828" t="s">
+        <v>8</v>
+      </c>
+      <c r="C828" t="s">
+        <v>16</v>
+      </c>
+      <c r="D828" t="s">
+        <v>8</v>
+      </c>
+      <c r="E828" t="s">
+        <v>1796</v>
+      </c>
+      <c r="F828" t="s">
+        <v>1797</v>
+      </c>
+      <c r="G828" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>7</v>
+      </c>
+      <c r="B829" t="s">
+        <v>8</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D829" t="s">
+        <v>8</v>
+      </c>
+      <c r="E829" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F829" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G829" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>7</v>
+      </c>
+      <c r="B830" t="s">
+        <v>8</v>
+      </c>
+      <c r="C830" t="s">
+        <v>16</v>
+      </c>
+      <c r="D830" t="s">
+        <v>8</v>
+      </c>
+      <c r="E830" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F830" t="s">
+        <v>1801</v>
+      </c>
+      <c r="G830" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>7</v>
+      </c>
+      <c r="B831" t="s">
+        <v>8</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D831" t="s">
+        <v>8</v>
+      </c>
+      <c r="E831" t="s">
+        <v>1802</v>
+      </c>
+      <c r="F831" t="s">
+        <v>1803</v>
+      </c>
+      <c r="G831" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>7</v>
+      </c>
+      <c r="B832" t="s">
+        <v>8</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D832" t="s">
+        <v>8</v>
+      </c>
+      <c r="E832" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F832" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G832" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>7</v>
+      </c>
+      <c r="B833" t="s">
+        <v>8</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D833" t="s">
+        <v>8</v>
+      </c>
+      <c r="E833" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F833" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G833" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>7</v>
+      </c>
+      <c r="B834" t="s">
+        <v>8</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D834" t="s">
+        <v>8</v>
+      </c>
+      <c r="E834" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F834" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G834" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>7</v>
+      </c>
+      <c r="B835" t="s">
+        <v>8</v>
+      </c>
+      <c r="C835" t="s">
+        <v>16</v>
+      </c>
+      <c r="D835" t="s">
+        <v>8</v>
+      </c>
+      <c r="E835" t="s">
+        <v>1810</v>
+      </c>
+      <c r="F835" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G835" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>7</v>
+      </c>
+      <c r="B836" t="s">
+        <v>8</v>
+      </c>
+      <c r="C836" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D836" t="s">
+        <v>8</v>
+      </c>
+      <c r="E836" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F836" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G836" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>7</v>
+      </c>
+      <c r="B837" t="s">
+        <v>8</v>
+      </c>
+      <c r="C837" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D837" t="s">
+        <v>8</v>
+      </c>
+      <c r="E837" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F837" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G837" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>7</v>
+      </c>
+      <c r="B838" t="s">
+        <v>8</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D838" t="s">
+        <v>8</v>
+      </c>
+      <c r="E838" t="s">
+        <v>1816</v>
+      </c>
+      <c r="F838" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G838" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>7</v>
+      </c>
+      <c r="B839" t="s">
+        <v>8</v>
+      </c>
+      <c r="C839" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D839" t="s">
+        <v>8</v>
+      </c>
+      <c r="E839" t="s">
+        <v>1818</v>
+      </c>
+      <c r="F839" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G839" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>7</v>
+      </c>
+      <c r="B840" t="s">
+        <v>8</v>
+      </c>
+      <c r="C840" t="s">
+        <v>16</v>
+      </c>
+      <c r="D840" t="s">
+        <v>8</v>
+      </c>
+      <c r="E840" t="s">
+        <v>1820</v>
+      </c>
+      <c r="F840" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G840" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>7</v>
+      </c>
+      <c r="B841" t="s">
+        <v>8</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D841" t="s">
+        <v>8</v>
+      </c>
+      <c r="E841" t="s">
+        <v>1822</v>
+      </c>
+      <c r="F841" t="s">
+        <v>1823</v>
+      </c>
+      <c r="G841" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>7</v>
+      </c>
+      <c r="B842" t="s">
+        <v>8</v>
+      </c>
+      <c r="C842" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D842" t="s">
+        <v>8</v>
+      </c>
+      <c r="E842" t="s">
+        <v>1824</v>
+      </c>
+      <c r="F842" t="s">
+        <v>1825</v>
+      </c>
+      <c r="G842" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="843" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A843" t="s">
+        <v>7</v>
+      </c>
+      <c r="B843" t="s">
+        <v>8</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D843" t="s">
+        <v>8</v>
+      </c>
+      <c r="E843" t="s">
+        <v>1826</v>
+      </c>
+      <c r="F843" t="s">
+        <v>1827</v>
+      </c>
+      <c r="G843" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>7</v>
+      </c>
+      <c r="B844" t="s">
+        <v>8</v>
+      </c>
+      <c r="C844" t="s">
+        <v>16</v>
+      </c>
+      <c r="D844" t="s">
+        <v>8</v>
+      </c>
+      <c r="E844" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F844" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G844" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>7</v>
+      </c>
+      <c r="B845" t="s">
+        <v>8</v>
+      </c>
+      <c r="C845" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D845" t="s">
+        <v>8</v>
+      </c>
+      <c r="E845" t="s">
+        <v>1830</v>
+      </c>
+      <c r="F845" t="s">
+        <v>1831</v>
+      </c>
+      <c r="G845" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>7</v>
+      </c>
+      <c r="B846" t="s">
+        <v>8</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D846" t="s">
+        <v>8</v>
+      </c>
+      <c r="E846" t="s">
+        <v>1832</v>
+      </c>
+      <c r="F846" t="s">
+        <v>1833</v>
+      </c>
+      <c r="G846" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="847" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A847" t="s">
+        <v>7</v>
+      </c>
+      <c r="B847" t="s">
+        <v>8</v>
+      </c>
+      <c r="C847" t="s">
+        <v>16</v>
+      </c>
+      <c r="D847" t="s">
+        <v>8</v>
+      </c>
+      <c r="E847" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F847" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G847" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A848" t="s">
+        <v>7</v>
+      </c>
+      <c r="B848" t="s">
+        <v>8</v>
+      </c>
+      <c r="C848" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D848" t="s">
+        <v>8</v>
+      </c>
+      <c r="E848" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F848" t="s">
+        <v>1837</v>
+      </c>
+      <c r="G848" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A849" t="s">
+        <v>7</v>
+      </c>
+      <c r="B849" t="s">
+        <v>8</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D849" t="s">
+        <v>8</v>
+      </c>
+      <c r="E849" t="s">
+        <v>1838</v>
+      </c>
+      <c r="F849" t="s">
+        <v>1839</v>
+      </c>
+      <c r="G849" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="850" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A850" t="s">
+        <v>7</v>
+      </c>
+      <c r="B850" t="s">
+        <v>8</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D850" t="s">
+        <v>8</v>
+      </c>
+      <c r="E850" t="s">
+        <v>1841</v>
+      </c>
+      <c r="F850" t="s">
+        <v>1842</v>
+      </c>
+      <c r="G850" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>7</v>
+      </c>
+      <c r="B851" t="s">
+        <v>8</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D851" t="s">
+        <v>8</v>
+      </c>
+      <c r="E851" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F851" t="s">
+        <v>1844</v>
+      </c>
+      <c r="G851" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>7</v>
+      </c>
+      <c r="B852" t="s">
+        <v>8</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D852" t="s">
+        <v>8</v>
+      </c>
+      <c r="E852" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F852" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G852" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>7</v>
+      </c>
+      <c r="B853" t="s">
+        <v>8</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D853" t="s">
+        <v>8</v>
+      </c>
+      <c r="E853" t="s">
+        <v>1849</v>
+      </c>
+      <c r="F853" t="s">
+        <v>1850</v>
+      </c>
+      <c r="G853" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A854" t="s">
+        <v>7</v>
+      </c>
+      <c r="B854" t="s">
+        <v>8</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D854" t="s">
+        <v>8</v>
+      </c>
+      <c r="E854" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F854" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G854" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A855" t="s">
+        <v>7</v>
+      </c>
+      <c r="B855" t="s">
+        <v>8</v>
+      </c>
+      <c r="C855" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D855" t="s">
+        <v>8</v>
+      </c>
+      <c r="E855" t="s">
+        <v>1855</v>
+      </c>
+      <c r="F855" t="s">
+        <v>1856</v>
+      </c>
+      <c r="G855" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A856" t="s">
+        <v>7</v>
+      </c>
+      <c r="B856" t="s">
+        <v>8</v>
+      </c>
+      <c r="C856" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D856" t="s">
+        <v>8</v>
+      </c>
+      <c r="E856" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F856" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G856" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A857" t="s">
+        <v>7</v>
+      </c>
+      <c r="B857" t="s">
+        <v>8</v>
+      </c>
+      <c r="C857" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D857" t="s">
+        <v>8</v>
+      </c>
+      <c r="E857" t="s">
+        <v>1861</v>
+      </c>
+      <c r="F857" t="s">
+        <v>1862</v>
+      </c>
+      <c r="G857" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A858" t="s">
+        <v>7</v>
+      </c>
+      <c r="B858" t="s">
+        <v>8</v>
+      </c>
+      <c r="C858" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D858" t="s">
+        <v>8</v>
+      </c>
+      <c r="E858" t="s">
+        <v>1864</v>
+      </c>
+      <c r="F858" t="s">
+        <v>1865</v>
+      </c>
+      <c r="G858" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>7</v>
+      </c>
+      <c r="B859" t="s">
+        <v>8</v>
+      </c>
+      <c r="C859" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D859" t="s">
+        <v>8</v>
+      </c>
+      <c r="E859" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F859" t="s">
+        <v>1867</v>
+      </c>
+      <c r="G859" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>7</v>
+      </c>
+      <c r="B860" t="s">
+        <v>8</v>
+      </c>
+      <c r="C860" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D860" t="s">
+        <v>8</v>
+      </c>
+      <c r="E860" t="s">
+        <v>1869</v>
+      </c>
+      <c r="F860" t="s">
+        <v>1870</v>
+      </c>
+      <c r="G860" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>7</v>
+      </c>
+      <c r="B861" t="s">
+        <v>8</v>
+      </c>
+      <c r="C861" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D861" t="s">
+        <v>8</v>
+      </c>
+      <c r="E861" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F861" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G861" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="862" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>7</v>
+      </c>
+      <c r="B862" t="s">
+        <v>8</v>
+      </c>
+      <c r="C862" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D862" t="s">
+        <v>8</v>
+      </c>
+      <c r="E862" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F862" t="s">
+        <v>1874</v>
+      </c>
+      <c r="G862" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="863" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>7</v>
+      </c>
+      <c r="B863" t="s">
+        <v>8</v>
+      </c>
+      <c r="C863" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D863" t="s">
+        <v>8</v>
+      </c>
+      <c r="E863" t="s">
+        <v>1875</v>
+      </c>
+      <c r="F863" t="s">
+        <v>1876</v>
+      </c>
+      <c r="G863" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="864" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>7</v>
+      </c>
+      <c r="B864" t="s">
+        <v>8</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D864" t="s">
+        <v>8</v>
+      </c>
+      <c r="E864" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F864" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G864" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="865" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>7</v>
+      </c>
+      <c r="B865" t="s">
+        <v>8</v>
+      </c>
+      <c r="C865" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D865" t="s">
+        <v>8</v>
+      </c>
+      <c r="E865" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F865" t="s">
+        <v>1880</v>
+      </c>
+      <c r="G865" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>7</v>
+      </c>
+      <c r="B866" t="s">
+        <v>8</v>
+      </c>
+      <c r="C866" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D866" t="s">
+        <v>8</v>
+      </c>
+      <c r="E866" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F866" t="s">
+        <v>1882</v>
+      </c>
+      <c r="G866" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="867" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>7</v>
+      </c>
+      <c r="B867" t="s">
+        <v>8</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D867" t="s">
+        <v>8</v>
+      </c>
+      <c r="E867" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F867" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G867" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>7</v>
+      </c>
+      <c r="B868" t="s">
+        <v>8</v>
+      </c>
+      <c r="C868" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D868" t="s">
+        <v>8</v>
+      </c>
+      <c r="E868" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F868" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G868" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="869" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>7</v>
+      </c>
+      <c r="B869" t="s">
+        <v>8</v>
+      </c>
+      <c r="C869" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D869" t="s">
+        <v>8</v>
+      </c>
+      <c r="E869" t="s">
+        <v>1887</v>
+      </c>
+      <c r="F869" t="s">
+        <v>1888</v>
+      </c>
+      <c r="G869" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="870" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>7</v>
+      </c>
+      <c r="B870" t="s">
+        <v>8</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D870" t="s">
+        <v>8</v>
+      </c>
+      <c r="E870" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F870" t="s">
+        <v>1891</v>
+      </c>
+      <c r="G870" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>7</v>
+      </c>
+      <c r="B871" t="s">
+        <v>8</v>
+      </c>
+      <c r="C871" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D871" t="s">
+        <v>8</v>
+      </c>
+      <c r="E871" t="s">
+        <v>1892</v>
+      </c>
+      <c r="F871" t="s">
+        <v>1893</v>
+      </c>
+      <c r="G871" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>7</v>
+      </c>
+      <c r="B872" t="s">
+        <v>8</v>
+      </c>
+      <c r="C872" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D872" t="s">
+        <v>8</v>
+      </c>
+      <c r="E872" t="s">
+        <v>1895</v>
+      </c>
+      <c r="F872" t="s">
+        <v>1896</v>
+      </c>
+      <c r="G872" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>7</v>
+      </c>
+      <c r="B873" t="s">
+        <v>8</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D873" t="s">
+        <v>8</v>
+      </c>
+      <c r="E873" t="s">
+        <v>1898</v>
+      </c>
+      <c r="F873" t="s">
+        <v>1899</v>
+      </c>
+      <c r="G873" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A874" t="s">
+        <v>7</v>
+      </c>
+      <c r="B874" t="s">
+        <v>8</v>
+      </c>
+      <c r="C874" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D874" t="s">
+        <v>8</v>
+      </c>
+      <c r="E874" t="s">
+        <v>1900</v>
+      </c>
+      <c r="F874" t="s">
+        <v>1901</v>
+      </c>
+      <c r="G874" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A875" t="s">
+        <v>7</v>
+      </c>
+      <c r="B875" t="s">
+        <v>8</v>
+      </c>
+      <c r="C875" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D875" t="s">
+        <v>8</v>
+      </c>
+      <c r="E875" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F875" t="s">
+        <v>1904</v>
+      </c>
+      <c r="G875" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A876" t="s">
+        <v>7</v>
+      </c>
+      <c r="B876" t="s">
+        <v>8</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D876" t="s">
+        <v>8</v>
+      </c>
+      <c r="E876" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F876" t="s">
+        <v>1907</v>
+      </c>
+      <c r="G876" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>7</v>
+      </c>
+      <c r="B877" t="s">
+        <v>8</v>
+      </c>
+      <c r="C877" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D877" t="s">
+        <v>8</v>
+      </c>
+      <c r="E877" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F877" t="s">
+        <v>1910</v>
+      </c>
+      <c r="G877" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>7</v>
+      </c>
+      <c r="B878" t="s">
+        <v>8</v>
+      </c>
+      <c r="C878" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D878" t="s">
+        <v>8</v>
+      </c>
+      <c r="E878" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F878" t="s">
+        <v>1913</v>
+      </c>
+      <c r="G878" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A879" t="s">
+        <v>7</v>
+      </c>
+      <c r="B879" t="s">
+        <v>8</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D879" t="s">
+        <v>8</v>
+      </c>
+      <c r="E879" t="s">
+        <v>1915</v>
+      </c>
+      <c r="F879" t="s">
+        <v>1916</v>
+      </c>
+      <c r="G879" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A880" t="s">
+        <v>7</v>
+      </c>
+      <c r="B880" t="s">
+        <v>8</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D880" t="s">
+        <v>8</v>
+      </c>
+      <c r="E880" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F880" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G880" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>7</v>
+      </c>
+      <c r="B881" t="s">
+        <v>8</v>
+      </c>
+      <c r="C881" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D881" t="s">
+        <v>8</v>
+      </c>
+      <c r="E881" t="s">
+        <v>1922</v>
+      </c>
+      <c r="F881" t="s">
+        <v>1923</v>
+      </c>
+      <c r="G881" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>7</v>
+      </c>
+      <c r="B882" t="s">
+        <v>8</v>
+      </c>
+      <c r="C882" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D882" t="s">
+        <v>8</v>
+      </c>
+      <c r="E882" t="s">
+        <v>1925</v>
+      </c>
+      <c r="F882" t="s">
+        <v>1926</v>
+      </c>
+      <c r="G882" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>7</v>
+      </c>
+      <c r="B883" t="s">
+        <v>8</v>
+      </c>
+      <c r="C883" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D883" t="s">
+        <v>8</v>
+      </c>
+      <c r="E883" t="s">
+        <v>1928</v>
+      </c>
+      <c r="F883" t="s">
+        <v>1929</v>
+      </c>
+      <c r="G883" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>7</v>
+      </c>
+      <c r="B884" t="s">
+        <v>8</v>
+      </c>
+      <c r="C884" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D884" t="s">
+        <v>8</v>
+      </c>
+      <c r="E884" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F884" t="s">
+        <v>1932</v>
+      </c>
+      <c r="G884" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>7</v>
+      </c>
+      <c r="B885" t="s">
+        <v>8</v>
+      </c>
+      <c r="C885" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D885" t="s">
+        <v>8</v>
+      </c>
+      <c r="E885" t="s">
+        <v>1934</v>
+      </c>
+      <c r="F885" t="s">
+        <v>1935</v>
+      </c>
+      <c r="G885" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>7</v>
+      </c>
+      <c r="B886" t="s">
+        <v>8</v>
+      </c>
+      <c r="C886" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D886" t="s">
+        <v>8</v>
+      </c>
+      <c r="E886" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F886" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G886" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>7</v>
+      </c>
+      <c r="B887" t="s">
+        <v>8</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D887" t="s">
+        <v>8</v>
+      </c>
+      <c r="E887" t="s">
+        <v>1940</v>
+      </c>
+      <c r="F887" t="s">
+        <v>1941</v>
+      </c>
+      <c r="G887" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>7</v>
+      </c>
+      <c r="B888" t="s">
+        <v>8</v>
+      </c>
+      <c r="C888" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D888" t="s">
+        <v>8</v>
+      </c>
+      <c r="E888" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F888" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G888" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>7</v>
+      </c>
+      <c r="B889" t="s">
+        <v>8</v>
+      </c>
+      <c r="C889" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D889" t="s">
+        <v>8</v>
+      </c>
+      <c r="E889" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F889" t="s">
+        <v>1946</v>
+      </c>
+      <c r="G889" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>7</v>
+      </c>
+      <c r="B890" t="s">
+        <v>8</v>
+      </c>
+      <c r="C890" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D890" t="s">
+        <v>8</v>
+      </c>
+      <c r="E890" t="s">
+        <v>1948</v>
+      </c>
+      <c r="F890" t="s">
+        <v>1949</v>
+      </c>
+      <c r="G890" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>7</v>
+      </c>
+      <c r="B891" t="s">
+        <v>8</v>
+      </c>
+      <c r="C891" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D891" t="s">
+        <v>8</v>
+      </c>
+      <c r="E891" t="s">
+        <v>1950</v>
+      </c>
+      <c r="F891" t="s">
+        <v>1951</v>
+      </c>
+      <c r="G891" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>7</v>
+      </c>
+      <c r="B892" t="s">
+        <v>8</v>
+      </c>
+      <c r="C892" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D892" t="s">
+        <v>8</v>
+      </c>
+      <c r="E892" t="s">
+        <v>1953</v>
+      </c>
+      <c r="F892" t="s">
+        <v>1954</v>
+      </c>
+      <c r="G892" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>7</v>
+      </c>
+      <c r="B893" t="s">
+        <v>8</v>
+      </c>
+      <c r="C893" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D893" t="s">
+        <v>8</v>
+      </c>
+      <c r="E893" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F893" t="s">
+        <v>1957</v>
+      </c>
+      <c r="G893" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>7</v>
+      </c>
+      <c r="B894" t="s">
+        <v>8</v>
+      </c>
+      <c r="C894" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D894" t="s">
+        <v>8</v>
+      </c>
+      <c r="E894" t="s">
+        <v>1959</v>
+      </c>
+      <c r="F894" t="s">
+        <v>1960</v>
+      </c>
+      <c r="G894" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>7</v>
+      </c>
+      <c r="B895" t="s">
+        <v>8</v>
+      </c>
+      <c r="C895" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D895" t="s">
+        <v>8</v>
+      </c>
+      <c r="E895" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F895" t="s">
+        <v>1963</v>
+      </c>
+      <c r="G895" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>7</v>
+      </c>
+      <c r="B896" t="s">
+        <v>8</v>
+      </c>
+      <c r="C896" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D896" t="s">
+        <v>8</v>
+      </c>
+      <c r="E896" t="s">
+        <v>1965</v>
+      </c>
+      <c r="F896" t="s">
+        <v>1966</v>
+      </c>
+      <c r="G896" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>7</v>
+      </c>
+      <c r="B897" t="s">
+        <v>8</v>
+      </c>
+      <c r="C897" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D897" t="s">
+        <v>8</v>
+      </c>
+      <c r="E897" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F897" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G897" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>7</v>
+      </c>
+      <c r="B898" t="s">
+        <v>8</v>
+      </c>
+      <c r="C898" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D898" t="s">
+        <v>8</v>
+      </c>
+      <c r="E898" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F898" t="s">
+        <v>1972</v>
+      </c>
+      <c r="G898" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>7</v>
+      </c>
+      <c r="B899" t="s">
+        <v>8</v>
+      </c>
+      <c r="C899" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D899" t="s">
+        <v>8</v>
+      </c>
+      <c r="E899" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F899" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G899" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A900" t="s">
+        <v>7</v>
+      </c>
+      <c r="B900" t="s">
+        <v>8</v>
+      </c>
+      <c r="C900" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D900" t="s">
+        <v>8</v>
+      </c>
+      <c r="E900" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F900" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G900" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>7</v>
+      </c>
+      <c r="B901" t="s">
+        <v>8</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D901" t="s">
+        <v>8</v>
+      </c>
+      <c r="E901" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F901" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G901" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>7</v>
+      </c>
+      <c r="B902" t="s">
+        <v>8</v>
+      </c>
+      <c r="C902" t="s">
+        <v>145</v>
+      </c>
+      <c r="D902" t="s">
+        <v>8</v>
+      </c>
+      <c r="E902" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F902" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G902" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>7</v>
+      </c>
+      <c r="B903" t="s">
+        <v>8</v>
+      </c>
+      <c r="C903" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D903" t="s">
+        <v>8</v>
+      </c>
+      <c r="E903" t="s">
+        <v>1983</v>
+      </c>
+      <c r="F903" t="s">
+        <v>1984</v>
+      </c>
+      <c r="G903" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A904" t="s">
+        <v>7</v>
+      </c>
+      <c r="B904" t="s">
+        <v>8</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D904" t="s">
+        <v>8</v>
+      </c>
+      <c r="E904" t="s">
+        <v>1985</v>
+      </c>
+      <c r="F904" t="s">
+        <v>1986</v>
+      </c>
+      <c r="G904" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A905" t="s">
+        <v>7</v>
+      </c>
+      <c r="B905" t="s">
+        <v>8</v>
+      </c>
+      <c r="C905" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D905" t="s">
+        <v>8</v>
+      </c>
+      <c r="E905" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F905" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G905" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A906" t="s">
+        <v>7</v>
+      </c>
+      <c r="B906" t="s">
+        <v>8</v>
+      </c>
+      <c r="C906" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D906" t="s">
+        <v>8</v>
+      </c>
+      <c r="E906" t="s">
+        <v>1991</v>
+      </c>
+      <c r="F906" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G906" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A907" t="s">
+        <v>7</v>
+      </c>
+      <c r="B907" t="s">
+        <v>8</v>
+      </c>
+      <c r="C907" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D907" t="s">
+        <v>8</v>
+      </c>
+      <c r="E907" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F907" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G907" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A908" t="s">
+        <v>7</v>
+      </c>
+      <c r="B908" t="s">
+        <v>8</v>
+      </c>
+      <c r="C908" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D908" t="s">
+        <v>8</v>
+      </c>
+      <c r="E908" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F908" t="s">
+        <v>1998</v>
+      </c>
+      <c r="G908" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>7</v>
+      </c>
+      <c r="B909" t="s">
+        <v>8</v>
+      </c>
+      <c r="C909" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D909" t="s">
+        <v>8</v>
+      </c>
+      <c r="E909" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F909" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G909" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>7</v>
+      </c>
+      <c r="B910" t="s">
+        <v>8</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D910" t="s">
+        <v>8</v>
+      </c>
+      <c r="E910" t="s">
+        <v>2003</v>
+      </c>
+      <c r="F910" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G910" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>7</v>
+      </c>
+      <c r="B911" t="s">
+        <v>8</v>
+      </c>
+      <c r="C911" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D911" t="s">
+        <v>8</v>
+      </c>
+      <c r="E911" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F911" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G911" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>7</v>
+      </c>
+      <c r="B912" t="s">
+        <v>8</v>
+      </c>
+      <c r="C912" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D912" t="s">
+        <v>8</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F912" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G912" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>7</v>
+      </c>
+      <c r="B913" t="s">
+        <v>8</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D913" t="s">
+        <v>8</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F913" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G913" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>7</v>
+      </c>
+      <c r="B914" t="s">
+        <v>8</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D914" t="s">
+        <v>8</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2011</v>
+      </c>
+      <c r="F914" t="s">
+        <v>2012</v>
+      </c>
+      <c r="G914" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A915" t="s">
+        <v>7</v>
+      </c>
+      <c r="B915" t="s">
+        <v>8</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D915" t="s">
+        <v>8</v>
+      </c>
+      <c r="E915" t="s">
+        <v>2014</v>
+      </c>
+      <c r="F915" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G915" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A916" t="s">
+        <v>7</v>
+      </c>
+      <c r="B916" t="s">
+        <v>8</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D916" t="s">
+        <v>8</v>
+      </c>
+      <c r="E916" t="s">
+        <v>2016</v>
+      </c>
+      <c r="F916" t="s">
+        <v>2017</v>
+      </c>
+      <c r="G916" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A917" t="s">
+        <v>7</v>
+      </c>
+      <c r="B917" t="s">
+        <v>8</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D917" t="s">
+        <v>8</v>
+      </c>
+      <c r="E917" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F917" t="s">
+        <v>2019</v>
+      </c>
+      <c r="G917" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>7</v>
+      </c>
+      <c r="B918" t="s">
+        <v>8</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D918" t="s">
+        <v>8</v>
+      </c>
+      <c r="E918" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F918" t="s">
+        <v>2021</v>
+      </c>
+      <c r="G918" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>7</v>
+      </c>
+      <c r="B919" t="s">
+        <v>8</v>
+      </c>
+      <c r="C919" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D919" t="s">
+        <v>8</v>
+      </c>
+      <c r="E919" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F919" t="s">
+        <v>2023</v>
+      </c>
+      <c r="G919" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A920" t="s">
+        <v>7</v>
+      </c>
+      <c r="B920" t="s">
+        <v>8</v>
+      </c>
+      <c r="C920" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D920" t="s">
+        <v>8</v>
+      </c>
+      <c r="E920" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F920" t="s">
+        <v>2025</v>
+      </c>
+      <c r="G920" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A921" t="s">
+        <v>7</v>
+      </c>
+      <c r="B921" t="s">
+        <v>8</v>
+      </c>
+      <c r="C921" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D921" t="s">
+        <v>8</v>
+      </c>
+      <c r="E921" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F921" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G921" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A922" t="s">
+        <v>7</v>
+      </c>
+      <c r="B922" t="s">
+        <v>8</v>
+      </c>
+      <c r="C922" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D922" t="s">
+        <v>8</v>
+      </c>
+      <c r="E922" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F922" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G922" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A923" t="s">
+        <v>7</v>
+      </c>
+      <c r="B923" t="s">
+        <v>8</v>
+      </c>
+      <c r="C923" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D923" t="s">
+        <v>8</v>
+      </c>
+      <c r="E923" t="s">
+        <v>2030</v>
+      </c>
+      <c r="F923" t="s">
+        <v>2031</v>
+      </c>
+      <c r="G923" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A924" t="s">
+        <v>7</v>
+      </c>
+      <c r="B924" t="s">
+        <v>8</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D924" t="s">
+        <v>8</v>
+      </c>
+      <c r="E924" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F924" t="s">
+        <v>2033</v>
+      </c>
+      <c r="G924" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A925" t="s">
+        <v>7</v>
+      </c>
+      <c r="B925" t="s">
+        <v>8</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D925" t="s">
+        <v>8</v>
+      </c>
+      <c r="E925" t="s">
+        <v>2034</v>
+      </c>
+      <c r="F925" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G925" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A926" t="s">
+        <v>7</v>
+      </c>
+      <c r="B926" t="s">
+        <v>8</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D926" t="s">
+        <v>8</v>
+      </c>
+      <c r="E926" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F926" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G926" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
+        <v>7</v>
+      </c>
+      <c r="B927" t="s">
+        <v>8</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D927" t="s">
+        <v>8</v>
+      </c>
+      <c r="E927" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F927" t="s">
+        <v>2039</v>
+      </c>
+      <c r="G927" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>7</v>
+      </c>
+      <c r="B928" t="s">
+        <v>8</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D928" t="s">
+        <v>8</v>
+      </c>
+      <c r="E928" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F928" t="s">
+        <v>2041</v>
+      </c>
+      <c r="G928" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>7</v>
+      </c>
+      <c r="B929" t="s">
+        <v>8</v>
+      </c>
+      <c r="C929" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D929" t="s">
+        <v>8</v>
+      </c>
+      <c r="E929" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F929" t="s">
+        <v>2042</v>
+      </c>
+      <c r="G929" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>7</v>
+      </c>
+      <c r="B930" t="s">
+        <v>8</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D930" t="s">
+        <v>8</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2003</v>
+      </c>
+      <c r="F930" t="s">
+        <v>2044</v>
+      </c>
+      <c r="G930" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>7</v>
+      </c>
+      <c r="B931" t="s">
+        <v>8</v>
+      </c>
+      <c r="C931" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D931" t="s">
+        <v>8</v>
+      </c>
+      <c r="E931" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F931" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G931" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>7</v>
+      </c>
+      <c r="B932" t="s">
+        <v>8</v>
+      </c>
+      <c r="C932" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D932" t="s">
+        <v>8</v>
+      </c>
+      <c r="E932" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F932" t="s">
+        <v>2046</v>
+      </c>
+      <c r="G932" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>7</v>
+      </c>
+      <c r="B933" t="s">
+        <v>8</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D933" t="s">
+        <v>8</v>
+      </c>
+      <c r="E933" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F933" t="s">
+        <v>2047</v>
+      </c>
+      <c r="G933" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>7</v>
+      </c>
+      <c r="B934" t="s">
+        <v>8</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D934" t="s">
+        <v>8</v>
+      </c>
+      <c r="E934" t="s">
+        <v>2014</v>
+      </c>
+      <c r="F934" t="s">
+        <v>2048</v>
+      </c>
+      <c r="G934" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
+        <v>7</v>
+      </c>
+      <c r="B935" t="s">
+        <v>8</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D935" t="s">
+        <v>8</v>
+      </c>
+      <c r="E935" t="s">
+        <v>2011</v>
+      </c>
+      <c r="F935" t="s">
+        <v>2049</v>
+      </c>
+      <c r="G935" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>7</v>
+      </c>
+      <c r="B936" t="s">
+        <v>8</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D936" t="s">
+        <v>8</v>
+      </c>
+      <c r="E936" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F936" t="s">
+        <v>2051</v>
+      </c>
+      <c r="G936" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>7</v>
+      </c>
+      <c r="B937" t="s">
+        <v>8</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D937" t="s">
+        <v>8</v>
+      </c>
+      <c r="E937" t="s">
+        <v>2016</v>
+      </c>
+      <c r="F937" t="s">
+        <v>2052</v>
+      </c>
+      <c r="G937" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A938" t="s">
+        <v>7</v>
+      </c>
+      <c r="B938" t="s">
+        <v>8</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D938" t="s">
+        <v>8</v>
+      </c>
+      <c r="E938" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F938" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G938" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="939" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A939" t="s">
+        <v>7</v>
+      </c>
+      <c r="B939" t="s">
+        <v>8</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D939" t="s">
+        <v>8</v>
+      </c>
+      <c r="E939" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F939" t="s">
+        <v>2054</v>
+      </c>
+      <c r="G939" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="940" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A940" t="s">
+        <v>7</v>
+      </c>
+      <c r="B940" t="s">
+        <v>8</v>
+      </c>
+      <c r="C940" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D940" t="s">
+        <v>8</v>
+      </c>
+      <c r="E940" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F940" t="s">
+        <v>2055</v>
+      </c>
+      <c r="G940" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="941" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A941" t="s">
+        <v>7</v>
+      </c>
+      <c r="B941" t="s">
+        <v>8</v>
+      </c>
+      <c r="C941" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D941" t="s">
+        <v>8</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F941" t="s">
+        <v>2056</v>
+      </c>
+      <c r="G941" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="942" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>7</v>
+      </c>
+      <c r="B942" t="s">
+        <v>8</v>
+      </c>
+      <c r="C942" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D942" t="s">
+        <v>8</v>
+      </c>
+      <c r="E942" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F942" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G942" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>7</v>
+      </c>
+      <c r="B943" t="s">
+        <v>8</v>
+      </c>
+      <c r="C943" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D943" t="s">
+        <v>8</v>
+      </c>
+      <c r="E943" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F943" t="s">
+        <v>2058</v>
+      </c>
+      <c r="G943" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>7</v>
+      </c>
+      <c r="B944" t="s">
+        <v>8</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D944" t="s">
+        <v>8</v>
+      </c>
+      <c r="E944" t="s">
+        <v>2034</v>
+      </c>
+      <c r="F944" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G944" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="945" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>7</v>
+      </c>
+      <c r="B945" t="s">
+        <v>8</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D945" t="s">
+        <v>8</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F945" t="s">
+        <v>2060</v>
+      </c>
+      <c r="G945" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="946" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>7</v>
+      </c>
+      <c r="B946" t="s">
+        <v>8</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D946" t="s">
+        <v>8</v>
+      </c>
+      <c r="E946" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F946" t="s">
+        <v>2061</v>
+      </c>
+      <c r="G946" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="947" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
+        <v>7</v>
+      </c>
+      <c r="B947" t="s">
+        <v>8</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D947" t="s">
+        <v>8</v>
+      </c>
+      <c r="E947" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F947" t="s">
+        <v>2062</v>
+      </c>
+      <c r="G947" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="948" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>7</v>
+      </c>
+      <c r="B948" t="s">
+        <v>8</v>
+      </c>
+      <c r="C948" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D948" t="s">
+        <v>8</v>
+      </c>
+      <c r="E948" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F948" t="s">
+        <v>2063</v>
+      </c>
+      <c r="G948" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="949" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>7</v>
+      </c>
+      <c r="B949" t="s">
+        <v>8</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D949" t="s">
+        <v>8</v>
+      </c>
+      <c r="E949" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F949" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G949" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="950" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>7</v>
+      </c>
+      <c r="B950" t="s">
+        <v>8</v>
+      </c>
+      <c r="C950" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D950" t="s">
+        <v>8</v>
+      </c>
+      <c r="E950" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F950" t="s">
+        <v>2066</v>
+      </c>
+      <c r="G950" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="951" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>7</v>
+      </c>
+      <c r="B951" t="s">
+        <v>8</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D951" t="s">
+        <v>8</v>
+      </c>
+      <c r="E951" t="s">
+        <v>2003</v>
+      </c>
+      <c r="F951" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G951" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="952" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>7</v>
+      </c>
+      <c r="B952" t="s">
+        <v>8</v>
+      </c>
+      <c r="C952" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D952" t="s">
+        <v>8</v>
+      </c>
+      <c r="E952" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F952" t="s">
+        <v>2068</v>
+      </c>
+      <c r="G952" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="953" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>7</v>
+      </c>
+      <c r="B953" t="s">
+        <v>8</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D953" t="s">
+        <v>8</v>
+      </c>
+      <c r="E953" t="s">
+        <v>2011</v>
+      </c>
+      <c r="F953" t="s">
+        <v>2069</v>
+      </c>
+      <c r="G953" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="954" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>7</v>
+      </c>
+      <c r="B954" t="s">
+        <v>8</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D954" t="s">
+        <v>8</v>
+      </c>
+      <c r="E954" t="s">
+        <v>2016</v>
+      </c>
+      <c r="F954" t="s">
+        <v>2070</v>
+      </c>
+      <c r="G954" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="955" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>7</v>
+      </c>
+      <c r="B955" t="s">
+        <v>8</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D955" t="s">
+        <v>8</v>
+      </c>
+      <c r="E955" t="s">
+        <v>2014</v>
+      </c>
+      <c r="F955" t="s">
+        <v>2071</v>
+      </c>
+      <c r="G955" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="956" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A956" t="s">
+        <v>7</v>
+      </c>
+      <c r="B956" t="s">
+        <v>8</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D956" t="s">
+        <v>8</v>
+      </c>
+      <c r="E956" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F956" t="s">
+        <v>2072</v>
+      </c>
+      <c r="G956" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="957" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>7</v>
+      </c>
+      <c r="B957" t="s">
+        <v>8</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D957" t="s">
+        <v>8</v>
+      </c>
+      <c r="E957" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F957" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G957" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="958" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>7</v>
+      </c>
+      <c r="B958" t="s">
+        <v>8</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D958" t="s">
+        <v>8</v>
+      </c>
+      <c r="E958" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F958" t="s">
+        <v>2074</v>
+      </c>
+      <c r="G958" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="959" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A959" t="s">
+        <v>7</v>
+      </c>
+      <c r="B959" t="s">
+        <v>8</v>
+      </c>
+      <c r="C959" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D959" t="s">
+        <v>8</v>
+      </c>
+      <c r="E959" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F959" t="s">
+        <v>2075</v>
+      </c>
+      <c r="G959" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="960" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A960" t="s">
+        <v>7</v>
+      </c>
+      <c r="B960" t="s">
+        <v>8</v>
+      </c>
+      <c r="C960" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D960" t="s">
+        <v>8</v>
+      </c>
+      <c r="E960" t="s">
+        <v>2030</v>
+      </c>
+      <c r="F960" t="s">
+        <v>2076</v>
+      </c>
+      <c r="G960" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="961" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>7</v>
+      </c>
+      <c r="B961" t="s">
+        <v>8</v>
+      </c>
+      <c r="C961" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D961" t="s">
+        <v>8</v>
+      </c>
+      <c r="E961" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F961" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G961" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="962" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>7</v>
+      </c>
+      <c r="B962" t="s">
+        <v>8</v>
+      </c>
+      <c r="C962" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D962" t="s">
+        <v>8</v>
+      </c>
+      <c r="E962" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F962" t="s">
+        <v>2078</v>
+      </c>
+      <c r="G962" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>7</v>
+      </c>
+      <c r="B963" t="s">
+        <v>8</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D963" t="s">
+        <v>8</v>
+      </c>
+      <c r="E963" t="s">
+        <v>2034</v>
+      </c>
+      <c r="F963" t="s">
+        <v>2079</v>
+      </c>
+      <c r="G963" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="964" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>7</v>
+      </c>
+      <c r="B964" t="s">
+        <v>8</v>
+      </c>
+      <c r="C964" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D964" t="s">
+        <v>8</v>
+      </c>
+      <c r="E964" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F964" t="s">
+        <v>2080</v>
+      </c>
+      <c r="G964" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="965" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>7</v>
+      </c>
+      <c r="B965" t="s">
+        <v>8</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D965" t="s">
+        <v>8</v>
+      </c>
+      <c r="E965" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F965" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G965" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="966" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>7</v>
+      </c>
+      <c r="B966" t="s">
+        <v>8</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D966" t="s">
+        <v>8</v>
+      </c>
+      <c r="E966" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F966" t="s">
+        <v>2082</v>
+      </c>
+      <c r="G966" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="967" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A967" t="s">
+        <v>7</v>
+      </c>
+      <c r="B967" t="s">
+        <v>8</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D967" t="s">
+        <v>8</v>
+      </c>
+      <c r="E967" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F967" t="s">
+        <v>2083</v>
+      </c>
+      <c r="G967" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="968" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A968" t="s">
+        <v>7</v>
+      </c>
+      <c r="B968" t="s">
+        <v>8</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D968" t="s">
+        <v>8</v>
+      </c>
+      <c r="E968" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F968" t="s">
+        <v>2084</v>
+      </c>
+      <c r="G968" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="969" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A969" t="s">
+        <v>7</v>
+      </c>
+      <c r="B969" t="s">
+        <v>8</v>
+      </c>
+      <c r="C969" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D969" t="s">
+        <v>8</v>
+      </c>
+      <c r="E969" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F969" t="s">
+        <v>2086</v>
+      </c>
+      <c r="G969" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="970" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A970" t="s">
+        <v>7</v>
+      </c>
+      <c r="B970" t="s">
+        <v>8</v>
+      </c>
+      <c r="C970" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D970" t="s">
+        <v>8</v>
+      </c>
+      <c r="E970" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F970" t="s">
+        <v>2089</v>
+      </c>
+      <c r="G970" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="971" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>7</v>
+      </c>
+      <c r="B971" t="s">
+        <v>8</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D971" t="s">
+        <v>8</v>
+      </c>
+      <c r="E971" t="s">
+        <v>2091</v>
+      </c>
+      <c r="F971" t="s">
+        <v>2092</v>
+      </c>
+      <c r="G971" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="972" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>7</v>
+      </c>
+      <c r="B972" t="s">
+        <v>8</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D972" t="s">
+        <v>8</v>
+      </c>
+      <c r="E972" t="s">
+        <v>2094</v>
+      </c>
+      <c r="F972" t="s">
+        <v>2095</v>
+      </c>
+      <c r="G972" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="973" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A973" t="s">
+        <v>7</v>
+      </c>
+      <c r="B973" t="s">
+        <v>8</v>
+      </c>
+      <c r="C973" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D973" t="s">
+        <v>8</v>
+      </c>
+      <c r="E973" t="s">
+        <v>2096</v>
+      </c>
+      <c r="F973" t="s">
+        <v>2097</v>
+      </c>
+      <c r="G973" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="974" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A974" t="s">
+        <v>7</v>
+      </c>
+      <c r="B974" t="s">
+        <v>8</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D974" t="s">
+        <v>8</v>
+      </c>
+      <c r="E974" t="s">
+        <v>2098</v>
+      </c>
+      <c r="F974" t="s">
+        <v>2099</v>
+      </c>
+      <c r="G974" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="975" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A975" t="s">
+        <v>7</v>
+      </c>
+      <c r="B975" t="s">
+        <v>8</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D975" t="s">
+        <v>8</v>
+      </c>
+      <c r="E975" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F975" t="s">
+        <v>2101</v>
+      </c>
+      <c r="G975" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="976" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A976" t="s">
+        <v>7</v>
+      </c>
+      <c r="B976" t="s">
+        <v>8</v>
+      </c>
+      <c r="C976" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D976" t="s">
+        <v>8</v>
+      </c>
+      <c r="E976" t="s">
+        <v>2102</v>
+      </c>
+      <c r="F976" t="s">
+        <v>2103</v>
+      </c>
+      <c r="G976" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="977" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A977" t="s">
+        <v>7</v>
+      </c>
+      <c r="B977" t="s">
+        <v>8</v>
+      </c>
+      <c r="C977" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D977" t="s">
+        <v>8</v>
+      </c>
+      <c r="E977" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F977" t="s">
+        <v>2105</v>
+      </c>
+      <c r="G977" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="978" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A978" t="s">
+        <v>7</v>
+      </c>
+      <c r="B978" t="s">
+        <v>8</v>
+      </c>
+      <c r="C978" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D978" t="s">
+        <v>8</v>
+      </c>
+      <c r="E978" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F978" t="s">
+        <v>2107</v>
+      </c>
+      <c r="G978" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="979" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A979" t="s">
+        <v>7</v>
+      </c>
+      <c r="B979" t="s">
+        <v>8</v>
+      </c>
+      <c r="C979" t="s">
+        <v>9</v>
+      </c>
+      <c r="D979" t="s">
+        <v>8</v>
+      </c>
+      <c r="E979" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F979" t="s">
+        <v>2109</v>
+      </c>
+      <c r="G979" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="980" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A980" t="s">
+        <v>7</v>
+      </c>
+      <c r="B980" t="s">
+        <v>8</v>
+      </c>
+      <c r="C980" t="s">
+        <v>9</v>
+      </c>
+      <c r="D980" t="s">
+        <v>8</v>
+      </c>
+      <c r="E980" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F980" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G980" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="981" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A981" t="s">
+        <v>7</v>
+      </c>
+      <c r="B981" t="s">
+        <v>8</v>
+      </c>
+      <c r="C981" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D981" t="s">
+        <v>8</v>
+      </c>
+      <c r="E981" t="s">
+        <v>2112</v>
+      </c>
+      <c r="F981" t="s">
+        <v>2113</v>
+      </c>
+      <c r="G981" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="982" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A982" t="s">
+        <v>7</v>
+      </c>
+      <c r="B982" t="s">
+        <v>8</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D982" t="s">
+        <v>8</v>
+      </c>
+      <c r="E982" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F982" t="s">
+        <v>2115</v>
+      </c>
+      <c r="G982" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="983" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A983" t="s">
+        <v>7</v>
+      </c>
+      <c r="B983" t="s">
+        <v>8</v>
+      </c>
+      <c r="C983" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D983" t="s">
+        <v>8</v>
+      </c>
+      <c r="E983" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F983" t="s">
+        <v>2117</v>
+      </c>
+      <c r="G983" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="984" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A984" t="s">
+        <v>7</v>
+      </c>
+      <c r="B984" t="s">
+        <v>8</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D984" t="s">
+        <v>8</v>
+      </c>
+      <c r="E984" t="s">
+        <v>2119</v>
+      </c>
+      <c r="F984" t="s">
+        <v>2120</v>
+      </c>
+      <c r="G984" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="985" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A985" t="s">
+        <v>7</v>
+      </c>
+      <c r="B985" t="s">
+        <v>8</v>
+      </c>
+      <c r="C985" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D985" t="s">
+        <v>8</v>
+      </c>
+      <c r="E985" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F985" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G985" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="986" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A986" t="s">
+        <v>7</v>
+      </c>
+      <c r="B986" t="s">
+        <v>8</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D986" t="s">
+        <v>8</v>
+      </c>
+      <c r="E986" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F986" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G986" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A987" t="s">
+        <v>7</v>
+      </c>
+      <c r="B987" t="s">
+        <v>8</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D987" t="s">
+        <v>8</v>
+      </c>
+      <c r="E987" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F987" t="s">
+        <v>2130</v>
+      </c>
+      <c r="G987" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="988" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A988" t="s">
+        <v>7</v>
+      </c>
+      <c r="B988" t="s">
+        <v>8</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D988" t="s">
+        <v>8</v>
+      </c>
+      <c r="E988" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F988" t="s">
+        <v>2133</v>
+      </c>
+      <c r="G988" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A989" t="s">
+        <v>7</v>
+      </c>
+      <c r="B989" t="s">
+        <v>8</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D989" t="s">
+        <v>8</v>
+      </c>
+      <c r="E989" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F989" t="s">
+        <v>2136</v>
+      </c>
+      <c r="G989" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A990" t="s">
+        <v>7</v>
+      </c>
+      <c r="B990" t="s">
+        <v>8</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D990" t="s">
+        <v>8</v>
+      </c>
+      <c r="E990" t="s">
+        <v>2138</v>
+      </c>
+      <c r="F990" t="s">
+        <v>2139</v>
+      </c>
+      <c r="G990" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A991" t="s">
+        <v>7</v>
+      </c>
+      <c r="B991" t="s">
+        <v>8</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D991" t="s">
+        <v>8</v>
+      </c>
+      <c r="E991" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F991" t="s">
+        <v>2142</v>
+      </c>
+      <c r="G991" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A992" t="s">
+        <v>7</v>
+      </c>
+      <c r="B992" t="s">
+        <v>8</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D992" t="s">
+        <v>8</v>
+      </c>
+      <c r="E992" t="s">
+        <v>2144</v>
+      </c>
+      <c r="F992" t="s">
+        <v>2145</v>
+      </c>
+      <c r="G992" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="993" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A993" t="s">
+        <v>7</v>
+      </c>
+      <c r="B993" t="s">
+        <v>8</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D993" t="s">
+        <v>8</v>
+      </c>
+      <c r="E993" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F993" t="s">
+        <v>2148</v>
+      </c>
+      <c r="G993" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A994" t="s">
+        <v>7</v>
+      </c>
+      <c r="B994" t="s">
+        <v>8</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D994" t="s">
+        <v>8</v>
+      </c>
+      <c r="E994" t="s">
+        <v>2150</v>
+      </c>
+      <c r="F994" t="s">
+        <v>2151</v>
+      </c>
+      <c r="G994" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A995" t="s">
+        <v>7</v>
+      </c>
+      <c r="B995" t="s">
+        <v>8</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D995" t="s">
+        <v>8</v>
+      </c>
+      <c r="E995" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F995" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G995" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A996" t="s">
+        <v>7</v>
+      </c>
+      <c r="B996" t="s">
+        <v>8</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D996" t="s">
+        <v>8</v>
+      </c>
+      <c r="E996" t="s">
+        <v>2156</v>
+      </c>
+      <c r="F996" t="s">
+        <v>2157</v>
+      </c>
+      <c r="G996" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A997" t="s">
+        <v>7</v>
+      </c>
+      <c r="B997" t="s">
+        <v>8</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D997" t="s">
+        <v>8</v>
+      </c>
+      <c r="E997" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F997" t="s">
+        <v>2160</v>
+      </c>
+      <c r="G997" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A998" t="s">
+        <v>7</v>
+      </c>
+      <c r="B998" t="s">
+        <v>8</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D998" t="s">
+        <v>8</v>
+      </c>
+      <c r="E998" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F998" t="s">
+        <v>2163</v>
+      </c>
+      <c r="G998" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A999" t="s">
+        <v>7</v>
+      </c>
+      <c r="B999" t="s">
+        <v>8</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D999" t="s">
+        <v>8</v>
+      </c>
+      <c r="E999" t="s">
+        <v>2165</v>
+      </c>
+      <c r="F999" t="s">
+        <v>2166</v>
+      </c>
+      <c r="G999" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>2169</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>2172</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1002" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>2175</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1003" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>2178</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1004" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1005" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>2182</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1006" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>2183</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>2184</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1007" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>2186</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>2187</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1008" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>2188</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>2189</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1009" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>2191</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1010" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>2193</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>2194</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1011" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>2197</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>2198</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1012" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>2201</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1013" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>2202</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>2203</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1014" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>2204</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>2205</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1015" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1016" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>2209</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>2210</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1017" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>2211</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>2212</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1018" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>2215</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1019" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>2218</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>2219</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1020" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>2221</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>2222</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1021" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1022" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>2227</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>2228</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1023" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>2230</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>2231</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1024" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1025" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>2237</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1026" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>2239</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1027" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>2242</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>2243</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1028" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>2244</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>2245</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1029" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>2246</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>2247</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1030" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1031" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>2250</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>2251</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1032" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>2252</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>2253</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1033" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>2255</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>2256</v>
+      </c>
+      <c r="G1033" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1034" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>2257</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>2258</v>
+      </c>
+      <c r="G1034" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1035" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>2260</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1036" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>2262</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>2263</v>
+      </c>
+      <c r="G1036" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1037" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>2264</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>2265</v>
+      </c>
+      <c r="G1037" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1038" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>280</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>2266</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>2267</v>
+      </c>
+      <c r="G1038" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1039" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>2269</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>2270</v>
+      </c>
+      <c r="G1039" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1040" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>2271</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>2272</v>
+      </c>
+      <c r="G1040" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1041" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>2273</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>2274</v>
+      </c>
+      <c r="G1041" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1042" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>280</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>2275</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>2276</v>
+      </c>
+      <c r="G1042" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1043" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>280</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>2277</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>2278</v>
+      </c>
+      <c r="G1043" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1044" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>2280</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>2281</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1045" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>2283</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>2284</v>
+      </c>
+      <c r="G1045" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1046" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>2286</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>2287</v>
+      </c>
+      <c r="G1046" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1047" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>2288</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>2289</v>
+      </c>
+      <c r="G1047" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1048" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>2290</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>2291</v>
+      </c>
+      <c r="G1048" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1049" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>2292</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>2293</v>
+      </c>
+      <c r="G1049" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1050" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>2294</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>2295</v>
+      </c>
+      <c r="G1050" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1051" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>2297</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>2298</v>
+      </c>
+      <c r="G1051" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1052" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>2299</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1053" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>2301</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>2302</v>
+      </c>
+      <c r="G1053" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1054" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>2303</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>2304</v>
+      </c>
+      <c r="G1054" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1055" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>2305</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>2306</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1056" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>2308</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1057" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>2309</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>2310</v>
+      </c>
+      <c r="G1057" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1058" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>2312</v>
+      </c>
+      <c r="G1058" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1059" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>2314</v>
+      </c>
+      <c r="G1059" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1060" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>2315</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>2316</v>
+      </c>
+      <c r="G1060" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1061" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>2317</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G1061" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1062" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>2320</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1063" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>2321</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>2322</v>
+      </c>
+      <c r="G1063" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1064" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>2323</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>2324</v>
+      </c>
+      <c r="G1064" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1065" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>2325</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>2326</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1066" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>2327</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>2328</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1067" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>2330</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1068" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>280</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>2331</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>2332</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1069" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>280</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>2333</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>2334</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1070" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>280</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G1070" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1071" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1072" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>2339</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>2340</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1073" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>2341</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>2342</v>
+      </c>
+      <c r="G1073" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1074" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>2343</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>2344</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1075" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G1075" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1076" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>2348</v>
+      </c>
+      <c r="G1076" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1077" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>2349</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1078" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>2352</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1079" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>2353</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>2354</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1080" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1081" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1082" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>2360</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>2361</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1083" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>2362</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>2363</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1084" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>2364</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>2365</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1085" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>2366</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>2367</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1086" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>2370</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1087" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>2372</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1088" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>2374</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1089" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>2375</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>2376</v>
+      </c>
+      <c r="G1089" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1090" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>2379</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1091" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>2381</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1092" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>2382</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>2383</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1093" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>2385</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>2386</v>
+      </c>
+      <c r="G1093" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1094" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>2387</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G1094" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1095" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>2389</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>2390</v>
+      </c>
+      <c r="G1095" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1096" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>2392</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1097" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>2394</v>
+      </c>
+      <c r="G1097" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1098" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>2395</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G1098" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1099" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>2397</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>2398</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1100" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>2400</v>
+      </c>
+      <c r="G1100" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1101" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>2401</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G1101" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1102" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>2403</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>2404</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1103" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>2405</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1104" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>2408</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1105" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>2409</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G1105" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1106" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>2412</v>
+      </c>
+      <c r="G1106" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1107" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>2413</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>2414</v>
+      </c>
+      <c r="G1107" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1108" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>2415</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>2416</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1109" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>2417</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>2418</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1110" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>2419</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>2420</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>2421</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>2422</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1112" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>2423</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>2424</v>
+      </c>
+      <c r="G1112" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1113" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>2425</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>2426</v>
+      </c>
+      <c r="G1113" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1114" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>2428</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1115" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>2429</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>2430</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1116" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>2431</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1117" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>2433</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>2434</v>
+      </c>
+      <c r="G1117" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1118" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>2435</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>2436</v>
+      </c>
+      <c r="G1118" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1119" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>2438</v>
+      </c>
+      <c r="G1119" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1120" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>2439</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>2440</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1121" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G1121" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1122" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>2443</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>2444</v>
+      </c>
+      <c r="G1122" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1123" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>2445</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>2446</v>
+      </c>
+      <c r="G1123" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1124" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G1124" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1125" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>2450</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>2451</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1126" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>2452</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>2453</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1127" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>2455</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1128" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>2456</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>2457</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1129" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>2459</v>
+      </c>
+      <c r="G1129" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1130" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>2460</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>2461</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1131" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>2462</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>2463</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1132" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>2464</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>2465</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1133" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>2467</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>2468</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>2469</v>
+      </c>
+      <c r="G1134" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1135" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>2471</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>2472</v>
+      </c>
+      <c r="G1135" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1136" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>2475</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>2476</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1137" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>2478</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>2479</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1138" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>2481</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>2482</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1139" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>2484</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>2485</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1140" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>2487</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>2488</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1141" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>2490</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>2491</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1142" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>2493</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>2494</v>
+      </c>
+      <c r="G1142" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1143" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>2496</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>2497</v>
+      </c>
+      <c r="G1143" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1144" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>2499</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G1144" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1145" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>2502</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>2503</v>
+      </c>
+      <c r="G1145" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1146" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>2505</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1147" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>2508</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>2509</v>
+      </c>
+      <c r="G1147" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1148" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>2511</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>2512</v>
+      </c>
+      <c r="G1148" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1149" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>2515</v>
+      </c>
+      <c r="G1149" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1150" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>2516</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>2517</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1151" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>2519</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>2520</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1152" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>2521</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>2522</v>
+      </c>
+      <c r="G1152" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1153" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>2524</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>2525</v>
+      </c>
+      <c r="G1153" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1154" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>2527</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>2528</v>
+      </c>
+      <c r="G1154" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1155" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>2530</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>2531</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1156" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>2533</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>2534</v>
+      </c>
+      <c r="G1156" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1157" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>2536</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>2537</v>
+      </c>
+      <c r="G1157" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1158" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>2539</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>2540</v>
+      </c>
+      <c r="G1158" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1159" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>2542</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>2543</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1160" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>2545</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>2546</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1161" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>2548</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>2549</v>
+      </c>
+      <c r="G1161" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1162" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>2550</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>2551</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1163" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>2554</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>2555</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1164" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>2558</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1165" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>2560</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>2561</v>
+      </c>
+      <c r="G1165" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1166" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>2563</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>2564</v>
+      </c>
+      <c r="G1166" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1167" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>2566</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>2567</v>
+      </c>
+      <c r="G1167" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1168" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>2569</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>2570</v>
+      </c>
+      <c r="G1168" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1169" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>2572</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>2573</v>
+      </c>
+      <c r="G1169" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1170" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>2575</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>2576</v>
+      </c>
+      <c r="G1170" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1171" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>2578</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>2579</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1172" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>2581</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>2582</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1173" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>2584</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>2585</v>
+      </c>
+      <c r="G1173" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1174" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>2587</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>2588</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1175" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>2591</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1176" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>2593</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>2594</v>
+      </c>
+      <c r="G1176" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1177" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>2597</v>
+      </c>
+      <c r="G1177" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1178" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>2600</v>
+      </c>
+      <c r="G1178" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1179" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>2602</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>2603</v>
+      </c>
+      <c r="G1179" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1180" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>2605</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>2606</v>
+      </c>
+      <c r="G1180" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1181" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>2607</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>2608</v>
+      </c>
+      <c r="G1181" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1182" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>2611</v>
+      </c>
+      <c r="G1182" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1183" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>2614</v>
+      </c>
+      <c r="G1183" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1184" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>2616</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G1184" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1185" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>2620</v>
+      </c>
+      <c r="G1185" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1186" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>2622</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>2623</v>
+      </c>
+      <c r="G1186" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1187" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>2626</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1188" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>2629</v>
+      </c>
+      <c r="G1188" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1189" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>2631</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>2632</v>
+      </c>
+      <c r="G1189" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1190" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>2634</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>2635</v>
+      </c>
+      <c r="G1190" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1191" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>2638</v>
+      </c>
+      <c r="G1191" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1192" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>2640</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>2641</v>
+      </c>
+      <c r="G1192" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1193" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>2643</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>2644</v>
+      </c>
+      <c r="G1193" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1194" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>2646</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>2647</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1195" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>2649</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>2650</v>
+      </c>
+      <c r="G1195" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1196" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G1196" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1197" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G1197" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1198" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>2657</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>2658</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1199" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>2660</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>2661</v>
+      </c>
+      <c r="G1199" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1200" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>2662</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>2663</v>
+      </c>
+      <c r="G1200" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1201" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>291</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>2665</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1202" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>2666</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>2667</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1203" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>2668</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>2669</v>
+      </c>
+      <c r="G1203" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1204" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>2671</v>
+      </c>
+      <c r="G1204" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1205" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>2672</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>2673</v>
+      </c>
+      <c r="G1205" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1206" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>2675</v>
+      </c>
+      <c r="G1206" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1207" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>2677</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1208" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>2680</v>
+      </c>
+      <c r="G1208" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1209" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>2682</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>2683</v>
+      </c>
+      <c r="G1209" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1210" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>2686</v>
+      </c>
+      <c r="G1210" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1211" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>2687</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>2688</v>
+      </c>
+      <c r="G1211" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1212" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>2690</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>2691</v>
+      </c>
+      <c r="G1212" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1213" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>2692</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>2693</v>
+      </c>
+      <c r="G1213" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1214" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>2694</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>2695</v>
+      </c>
+      <c r="G1214" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1215" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>2696</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>2697</v>
+      </c>
+      <c r="G1215" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1216" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>2698</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>2699</v>
+      </c>
+      <c r="G1216" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1217" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>2701</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>2702</v>
+      </c>
+      <c r="G1217" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1218" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>2704</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>2705</v>
+      </c>
+      <c r="G1218" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1219" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>2706</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>2707</v>
+      </c>
+      <c r="G1219" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1220" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>2708</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>2709</v>
+      </c>
+      <c r="G1220" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1221" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>2711</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>2712</v>
+      </c>
+      <c r="G1221" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1222" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>2713</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>2714</v>
+      </c>
+      <c r="G1222" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1223" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>2715</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>2716</v>
+      </c>
+      <c r="G1223" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1224" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>2717</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>2718</v>
+      </c>
+      <c r="G1224" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1225" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>2719</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>2720</v>
+      </c>
+      <c r="G1225" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1226" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>2721</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>2722</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1227" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>2724</v>
+      </c>
+      <c r="G1227" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1228" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>2725</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>2726</v>
+      </c>
+      <c r="G1228" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1229" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>2727</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>2728</v>
+      </c>
+      <c r="G1229" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1230" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>2731</v>
+      </c>
+      <c r="G1230" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1231" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G1231" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1232" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>2734</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>2735</v>
+      </c>
+      <c r="G1232" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1233" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>2737</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>2738</v>
+      </c>
+      <c r="G1233" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>2741</v>
+      </c>
+      <c r="G1234" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1235" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>2744</v>
+      </c>
+      <c r="G1235" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1236" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>2746</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>2747</v>
+      </c>
+      <c r="G1236" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1237" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>2748</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>2749</v>
+      </c>
+      <c r="G1237" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1238" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>2750</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G1238" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1239" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>2753</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>2754</v>
+      </c>
+      <c r="G1239" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1240" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>2755</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>2756</v>
+      </c>
+      <c r="G1240" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1241" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>2758</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>2759</v>
+      </c>
+      <c r="G1241" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1242" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>2761</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>2762</v>
+      </c>
+      <c r="G1242" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1243" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>2763</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>2764</v>
+      </c>
+      <c r="G1243" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1244" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>2765</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>2766</v>
+      </c>
+      <c r="G1244" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1245" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G1245" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1246" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>2770</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>2771</v>
+      </c>
+      <c r="G1246" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1247" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>2774</v>
+      </c>
+      <c r="G1247" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1248" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>2775</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>2776</v>
+      </c>
+      <c r="G1248" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1249" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>2778</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>2779</v>
+      </c>
+      <c r="G1249" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1250" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>2780</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>2781</v>
+      </c>
+      <c r="G1250" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1251" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>2783</v>
+      </c>
+      <c r="G1251" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1252" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>2784</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>2785</v>
+      </c>
+      <c r="G1252" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1253" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>2786</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>2787</v>
+      </c>
+      <c r="G1253" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1254" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>2790</v>
+      </c>
+      <c r="G1254" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1255" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>2791</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>2792</v>
+      </c>
+      <c r="G1255" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1256" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>2794</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>2795</v>
+      </c>
+      <c r="G1256" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1257" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>2796</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>2797</v>
+      </c>
+      <c r="G1257" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1258" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>2799</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>2800</v>
+      </c>
+      <c r="G1258" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1259" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>2801</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>2802</v>
+      </c>
+      <c r="G1259" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1260" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>2804</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>2805</v>
+      </c>
+      <c r="G1260" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1261" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>2807</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>2808</v>
+      </c>
+      <c r="G1261" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1262" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>2809</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>2810</v>
+      </c>
+      <c r="G1262" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1263" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G1263" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1264" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>2813</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>2814</v>
+      </c>
+      <c r="G1264" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1265" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>2815</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>2816</v>
+      </c>
+      <c r="G1265" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1266" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>2817</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>2818</v>
+      </c>
+      <c r="G1266" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1267" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>2819</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G1267" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1268" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>2822</v>
+      </c>
+      <c r="G1268" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1269" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>2823</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>2824</v>
+      </c>
+      <c r="G1269" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1270" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>2825</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>2826</v>
+      </c>
+      <c r="G1270" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>2827</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>2828</v>
+      </c>
+      <c r="G1271" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1272" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>2830</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>2831</v>
+      </c>
+      <c r="G1272" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1273" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>2832</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>2833</v>
+      </c>
+      <c r="G1273" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1274" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>2834</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>2835</v>
+      </c>
+      <c r="G1274" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1275" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>2836</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>2837</v>
+      </c>
+      <c r="G1275" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1276" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>2838</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>2839</v>
+      </c>
+      <c r="G1276" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1277" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>2840</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>2841</v>
+      </c>
+      <c r="G1277" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1278" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>2842</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>2843</v>
+      </c>
+      <c r="G1278" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1279" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>2845</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>2846</v>
+      </c>
+      <c r="G1279" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1280" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>2847</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G1280" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1281" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>2850</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>2851</v>
+      </c>
+      <c r="G1281" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1282" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>2853</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>2854</v>
+      </c>
+      <c r="G1282" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1283" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>2855</v>
+      </c>
+      <c r="F1283" t="s">
+        <v>2856</v>
+      </c>
+      <c r="G1283" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1284" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>2857</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>2858</v>
+      </c>
+      <c r="G1284" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1285" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>2859</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>2860</v>
+      </c>
+      <c r="G1285" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1286" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G1286" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1287" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>2865</v>
+      </c>
+      <c r="G1287" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1288" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>2866</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>2867</v>
+      </c>
+      <c r="G1288" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1289" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>2868</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>2869</v>
+      </c>
+      <c r="G1289" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1290" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>2870</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>2871</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1291" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G1291" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1292" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>2874</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>2875</v>
+      </c>
+      <c r="G1292" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1293" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>2876</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>2877</v>
+      </c>
+      <c r="G1293" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1294" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>2878</v>
+      </c>
+      <c r="F1294" t="s">
+        <v>2879</v>
+      </c>
+      <c r="G1294" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1295" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>2880</v>
+      </c>
+      <c r="F1295" t="s">
+        <v>2881</v>
+      </c>
+      <c r="G1295" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1296" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>2882</v>
+      </c>
+      <c r="F1296" t="s">
+        <v>2883</v>
+      </c>
+      <c r="G1296" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1297" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>2884</v>
+      </c>
+      <c r="F1297" t="s">
+        <v>2885</v>
+      </c>
+      <c r="G1297" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1298" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>2886</v>
+      </c>
+      <c r="F1298" t="s">
+        <v>2887</v>
+      </c>
+      <c r="G1298" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1299" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>2888</v>
+      </c>
+      <c r="F1299" t="s">
+        <v>2889</v>
+      </c>
+      <c r="G1299" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1300" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>2890</v>
+      </c>
+      <c r="F1300" t="s">
+        <v>2891</v>
+      </c>
+      <c r="G1300" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1301" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>2892</v>
+      </c>
+      <c r="F1301" t="s">
+        <v>2893</v>
+      </c>
+      <c r="G1301" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1302" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>2894</v>
+      </c>
+      <c r="F1302" t="s">
+        <v>2895</v>
+      </c>
+      <c r="G1302" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1303" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>2896</v>
+      </c>
+      <c r="F1303" t="s">
+        <v>2897</v>
+      </c>
+      <c r="G1303" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1304" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>2898</v>
+      </c>
+      <c r="F1304" t="s">
+        <v>2899</v>
+      </c>
+      <c r="G1304" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1305" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>2900</v>
+      </c>
+      <c r="F1305" t="s">
+        <v>2901</v>
+      </c>
+      <c r="G1305" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1306" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>2902</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>2903</v>
+      </c>
+      <c r="G1306" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1307" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G1307" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1308" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>2907</v>
+      </c>
+      <c r="G1308" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1309" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>2910</v>
+      </c>
+      <c r="G1309" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1310" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>2911</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>2912</v>
+      </c>
+      <c r="G1310" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1311" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>2913</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>2914</v>
+      </c>
+      <c r="G1311" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1312" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F1312" t="s">
+        <v>2916</v>
+      </c>
+      <c r="G1312" t="s">
+        <v>2908</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1313" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>2911</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>2917</v>
+      </c>
+      <c r="G1313" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1314" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>2913</v>
+      </c>
+      <c r="F1314" t="s">
+        <v>2919</v>
+      </c>
+      <c r="G1314" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1315" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>2920</v>
+      </c>
+      <c r="G1315" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1316" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>2921</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>2922</v>
+      </c>
+      <c r="G1316" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1317" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>2923</v>
+      </c>
+      <c r="G1317" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1318" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>2924</v>
+      </c>
+      <c r="G1318" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1319" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>2925</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>2926</v>
+      </c>
+      <c r="G1319" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1320" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>23</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>2928</v>
+      </c>
+      <c r="F1320" t="s">
+        <v>2929</v>
+      </c>
+      <c r="G1320" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1321" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>2930</v>
+      </c>
+      <c r="F1321" t="s">
+        <v>2931</v>
+      </c>
+      <c r="G1321" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1322" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F1322" t="s">
+        <v>2934</v>
+      </c>
+      <c r="G1322" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1323" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>2935</v>
+      </c>
+      <c r="F1323" t="s">
+        <v>2936</v>
+      </c>
+      <c r="G1323" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1324" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>2937</v>
+      </c>
+      <c r="F1324" t="s">
+        <v>2938</v>
+      </c>
+      <c r="G1324" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1325" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>2939</v>
+      </c>
+      <c r="F1325" t="s">
+        <v>2940</v>
+      </c>
+      <c r="G1325" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1326" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>2941</v>
+      </c>
+      <c r="F1326" t="s">
+        <v>2942</v>
+      </c>
+      <c r="G1326" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1327" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>2943</v>
+      </c>
+      <c r="F1327" t="s">
+        <v>2944</v>
+      </c>
+      <c r="G1327" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1328" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>2945</v>
+      </c>
+      <c r="F1328" t="s">
+        <v>2946</v>
+      </c>
+      <c r="G1328" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1329" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>2947</v>
+      </c>
+      <c r="F1329" t="s">
+        <v>2948</v>
+      </c>
+      <c r="G1329" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1330" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>2949</v>
+      </c>
+      <c r="F1330" t="s">
+        <v>2950</v>
+      </c>
+      <c r="G1330" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1331" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>2951</v>
+      </c>
+      <c r="F1331" t="s">
+        <v>2952</v>
+      </c>
+      <c r="G1331" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1332" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F1332" t="s">
+        <v>2954</v>
+      </c>
+      <c r="G1332" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1333" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>2955</v>
+      </c>
+      <c r="F1333" t="s">
+        <v>2956</v>
+      </c>
+      <c r="G1333" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1334" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F1334" t="s">
+        <v>2958</v>
+      </c>
+      <c r="G1334" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1335" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>2959</v>
+      </c>
+      <c r="F1335" t="s">
+        <v>2960</v>
+      </c>
+      <c r="G1335" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1336" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F1336" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G1336" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1337" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>2963</v>
+      </c>
+      <c r="F1337" t="s">
+        <v>2964</v>
+      </c>
+      <c r="G1337" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1338" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>2965</v>
+      </c>
+      <c r="F1338" t="s">
+        <v>2966</v>
+      </c>
+      <c r="G1338" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1339" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>2967</v>
+      </c>
+      <c r="F1339" t="s">
+        <v>2968</v>
+      </c>
+      <c r="G1339" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1340" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1340" t="s">
+        <v>2969</v>
+      </c>
+      <c r="F1340" t="s">
+        <v>2970</v>
+      </c>
+      <c r="G1340" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1341" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1341" t="s">
+        <v>2971</v>
+      </c>
+      <c r="F1341" t="s">
+        <v>2972</v>
+      </c>
+      <c r="G1341" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1342" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>2973</v>
+      </c>
+      <c r="F1342" t="s">
+        <v>2974</v>
+      </c>
+      <c r="G1342" t="s">
+        <v>2927</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1343" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1343" t="s">
+        <v>2975</v>
+      </c>
+      <c r="F1343" t="s">
+        <v>2976</v>
+      </c>
+      <c r="G1343" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1344" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1344" t="s">
+        <v>2978</v>
+      </c>
+      <c r="F1344" t="s">
+        <v>2979</v>
+      </c>
+      <c r="G1344" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1345" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1345" t="s">
+        <v>2980</v>
+      </c>
+      <c r="F1345" t="s">
+        <v>2981</v>
+      </c>
+      <c r="G1345" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1346" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F1346" t="s">
+        <v>2983</v>
+      </c>
+      <c r="G1346" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1347" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1347" t="s">
+        <v>2984</v>
+      </c>
+      <c r="F1347" t="s">
+        <v>2985</v>
+      </c>
+      <c r="G1347" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1348" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>2986</v>
+      </c>
+      <c r="F1348" t="s">
+        <v>2987</v>
+      </c>
+      <c r="G1348" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1349" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>2988</v>
+      </c>
+      <c r="F1349" t="s">
+        <v>2989</v>
+      </c>
+      <c r="G1349" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1350" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1350" t="s">
+        <v>2990</v>
+      </c>
+      <c r="F1350" t="s">
+        <v>2991</v>
+      </c>
+      <c r="G1350" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1351" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1351" t="s">
+        <v>2992</v>
+      </c>
+      <c r="F1351" t="s">
+        <v>2993</v>
+      </c>
+      <c r="G1351" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1352" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>2994</v>
+      </c>
+      <c r="F1352" t="s">
+        <v>2995</v>
+      </c>
+      <c r="G1352" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1353" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>2996</v>
+      </c>
+      <c r="F1353" t="s">
+        <v>2997</v>
+      </c>
+      <c r="G1353" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1354" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>2999</v>
+      </c>
+      <c r="F1354" t="s">
+        <v>3000</v>
+      </c>
+      <c r="G1354" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1355" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>3001</v>
+      </c>
+      <c r="F1355" t="s">
+        <v>3002</v>
+      </c>
+      <c r="G1355" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1356" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>3003</v>
+      </c>
+      <c r="F1356" t="s">
+        <v>3004</v>
+      </c>
+      <c r="G1356" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1357" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1357" t="s">
+        <v>3007</v>
+      </c>
+      <c r="F1357" t="s">
+        <v>3008</v>
+      </c>
+      <c r="G1357" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1358" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>3010</v>
+      </c>
+      <c r="F1358" t="s">
+        <v>3011</v>
+      </c>
+      <c r="G1358" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1359" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>3013</v>
+      </c>
+      <c r="F1359" t="s">
+        <v>3014</v>
+      </c>
+      <c r="G1359" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1360" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1360" t="s">
+        <v>3016</v>
+      </c>
+      <c r="F1360" t="s">
+        <v>3017</v>
+      </c>
+      <c r="G1360" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1361" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1361" t="s">
+        <v>3018</v>
+      </c>
+      <c r="F1361" t="s">
+        <v>3019</v>
+      </c>
+      <c r="G1361" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1362" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1362" t="s">
+        <v>3021</v>
+      </c>
+      <c r="F1362" t="s">
+        <v>3022</v>
+      </c>
+      <c r="G1362" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1363" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1363" t="s">
+        <v>3023</v>
+      </c>
+      <c r="F1363" t="s">
+        <v>3024</v>
+      </c>
+      <c r="G1363" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1364" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1364" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F1364" t="s">
+        <v>3026</v>
+      </c>
+      <c r="G1364" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1365" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1365" t="s">
+        <v>3027</v>
+      </c>
+      <c r="F1365" t="s">
+        <v>3028</v>
+      </c>
+      <c r="G1365" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1366" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1366" t="s">
+        <v>3029</v>
+      </c>
+      <c r="F1366" t="s">
+        <v>3030</v>
+      </c>
+      <c r="G1366" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1367" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1367" t="s">
+        <v>3031</v>
+      </c>
+      <c r="F1367" t="s">
+        <v>3032</v>
+      </c>
+      <c r="G1367" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1368" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1368" t="s">
+        <v>3033</v>
+      </c>
+      <c r="F1368" t="s">
+        <v>3034</v>
+      </c>
+      <c r="G1368" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1369" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1369" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F1369" t="s">
+        <v>3036</v>
+      </c>
+      <c r="G1369" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1370" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1370" t="s">
+        <v>3037</v>
+      </c>
+      <c r="F1370" t="s">
+        <v>3038</v>
+      </c>
+      <c r="G1370" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1371" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1371" t="s">
+        <v>3040</v>
+      </c>
+      <c r="F1371" t="s">
+        <v>3041</v>
+      </c>
+      <c r="G1371" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1372" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>3042</v>
+      </c>
+      <c r="F1372" t="s">
+        <v>3043</v>
+      </c>
+      <c r="G1372" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1373" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1373" t="s">
+        <v>3045</v>
+      </c>
+      <c r="F1373" t="s">
+        <v>3046</v>
+      </c>
+      <c r="G1373" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1374" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1374" t="s">
+        <v>3047</v>
+      </c>
+      <c r="F1374" t="s">
+        <v>3048</v>
+      </c>
+      <c r="G1374" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1375" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>3049</v>
+      </c>
+      <c r="F1375" t="s">
+        <v>3050</v>
+      </c>
+      <c r="G1375" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1376" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>3051</v>
+      </c>
+      <c r="F1376" t="s">
+        <v>3052</v>
+      </c>
+      <c r="G1376" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1377" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1377" t="s">
+        <v>3053</v>
+      </c>
+      <c r="F1377" t="s">
+        <v>3054</v>
+      </c>
+      <c r="G1377" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1378" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1378" t="s">
+        <v>3055</v>
+      </c>
+      <c r="F1378" t="s">
+        <v>3056</v>
+      </c>
+      <c r="G1378" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1379" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>3058</v>
+      </c>
+      <c r="F1379" t="s">
+        <v>3059</v>
+      </c>
+      <c r="G1379" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1380" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1380" t="s">
+        <v>3062</v>
+      </c>
+      <c r="F1380" t="s">
+        <v>3063</v>
+      </c>
+      <c r="G1380" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1381" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1381" t="s">
+        <v>3064</v>
+      </c>
+      <c r="F1381" t="s">
+        <v>3065</v>
+      </c>
+      <c r="G1381" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1382" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1382" t="s">
+        <v>3066</v>
+      </c>
+      <c r="F1382" t="s">
+        <v>3067</v>
+      </c>
+      <c r="G1382" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1383" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1383" t="s">
+        <v>3068</v>
+      </c>
+      <c r="F1383" t="s">
+        <v>3069</v>
+      </c>
+      <c r="G1383" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1384" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1384" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F1384" t="s">
+        <v>3071</v>
+      </c>
+      <c r="G1384" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1385" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>3072</v>
+      </c>
+      <c r="F1385" t="s">
+        <v>3073</v>
+      </c>
+      <c r="G1385" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1386" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>3074</v>
+      </c>
+      <c r="F1386" t="s">
+        <v>3075</v>
+      </c>
+      <c r="G1386" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1387" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F1387" t="s">
+        <v>3078</v>
+      </c>
+      <c r="G1387" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1388" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1388" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1388" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1389" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>3083</v>
+      </c>
+      <c r="F1389" t="s">
+        <v>3084</v>
+      </c>
+      <c r="G1389" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1390" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1390" t="s">
+        <v>3085</v>
+      </c>
+      <c r="F1390" t="s">
+        <v>3086</v>
+      </c>
+      <c r="G1390" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1391" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>3087</v>
+      </c>
+      <c r="F1391" t="s">
+        <v>3088</v>
+      </c>
+      <c r="G1391" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1392" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>3089</v>
+      </c>
+      <c r="F1392" t="s">
+        <v>3090</v>
+      </c>
+      <c r="G1392" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1393" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1393" t="s">
+        <v>3091</v>
+      </c>
+      <c r="F1393" t="s">
+        <v>3092</v>
+      </c>
+      <c r="G1393" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1394" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1394" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F1394" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G1394" t="s">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1395" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1395" t="s">
+        <v>3096</v>
+      </c>
+      <c r="F1395" t="s">
+        <v>3097</v>
+      </c>
+      <c r="G1395" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1396" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1396" t="s">
+        <v>3100</v>
+      </c>
+      <c r="F1396" t="s">
+        <v>3101</v>
+      </c>
+      <c r="G1396" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1397" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1397" t="s">
+        <v>3103</v>
+      </c>
+      <c r="F1397" t="s">
+        <v>3104</v>
+      </c>
+      <c r="G1397" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1398" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1398" t="s">
+        <v>3106</v>
+      </c>
+      <c r="F1398" t="s">
+        <v>3107</v>
+      </c>
+      <c r="G1398" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1399" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1399" t="s">
+        <v>3108</v>
+      </c>
+      <c r="F1399" t="s">
+        <v>3109</v>
+      </c>
+      <c r="G1399" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1400" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1400" t="s">
+        <v>3110</v>
+      </c>
+      <c r="F1400" t="s">
+        <v>3111</v>
+      </c>
+      <c r="G1400" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1401" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1401" t="s">
+        <v>3112</v>
+      </c>
+      <c r="F1401" t="s">
+        <v>3113</v>
+      </c>
+      <c r="G1401" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1402" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1402" t="s">
+        <v>3114</v>
+      </c>
+      <c r="F1402" t="s">
+        <v>3115</v>
+      </c>
+      <c r="G1402" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1403" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1403" t="s">
+        <v>3116</v>
+      </c>
+      <c r="F1403" t="s">
+        <v>3117</v>
+      </c>
+      <c r="G1403" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1404" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1404" t="s">
+        <v>3118</v>
+      </c>
+      <c r="F1404" t="s">
+        <v>3119</v>
+      </c>
+      <c r="G1404" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1405" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1405" t="s">
+        <v>3120</v>
+      </c>
+      <c r="F1405" t="s">
+        <v>3121</v>
+      </c>
+      <c r="G1405" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1406" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1406" t="s">
+        <v>3122</v>
+      </c>
+      <c r="F1406" t="s">
+        <v>3123</v>
+      </c>
+      <c r="G1406" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1407" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1407" t="s">
+        <v>3124</v>
+      </c>
+      <c r="F1407" t="s">
+        <v>3125</v>
+      </c>
+      <c r="G1407" t="s">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1408" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1408" t="s">
+        <v>3127</v>
+      </c>
+      <c r="F1408" t="s">
+        <v>3128</v>
+      </c>
+      <c r="G1408" t="s">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1409" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1409" t="s">
+        <v>3129</v>
+      </c>
+      <c r="F1409" t="s">
+        <v>3130</v>
+      </c>
+      <c r="G1409" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1410" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1410" t="s">
+        <v>3132</v>
+      </c>
+      <c r="F1410" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G1410" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1411" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1411" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F1411" t="s">
+        <v>3135</v>
+      </c>
+      <c r="G1411" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1412" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1412" t="s">
+        <v>3136</v>
+      </c>
+      <c r="F1412" t="s">
+        <v>3137</v>
+      </c>
+      <c r="G1412" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1413" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1413" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1413" t="s">
+        <v>3139</v>
+      </c>
+      <c r="G1413" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1414" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1414" t="s">
+        <v>3140</v>
+      </c>
+      <c r="F1414" t="s">
+        <v>3141</v>
+      </c>
+      <c r="G1414" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1415" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1415" t="s">
+        <v>3143</v>
+      </c>
+      <c r="F1415" t="s">
+        <v>3144</v>
+      </c>
+      <c r="G1415" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1416" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1416" t="s">
+        <v>3147</v>
+      </c>
+      <c r="F1416" t="s">
+        <v>3148</v>
+      </c>
+      <c r="G1416" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1417" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1417" t="s">
+        <v>3150</v>
+      </c>
+      <c r="F1417" t="s">
+        <v>3151</v>
+      </c>
+      <c r="G1417" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1418" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1418" t="s">
+        <v>3153</v>
+      </c>
+      <c r="F1418" t="s">
+        <v>3154</v>
+      </c>
+      <c r="G1418" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1419" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1419" t="s">
+        <v>3156</v>
+      </c>
+      <c r="F1419" t="s">
+        <v>3157</v>
+      </c>
+      <c r="G1419" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1420" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1420" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1420" t="s">
+        <v>3160</v>
+      </c>
+      <c r="G1420" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1421" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1421" t="s">
+        <v>3162</v>
+      </c>
+      <c r="F1421" t="s">
+        <v>3163</v>
+      </c>
+      <c r="G1421" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1422" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1422" t="s">
+        <v>3166</v>
+      </c>
+      <c r="F1422" t="s">
+        <v>3167</v>
+      </c>
+      <c r="G1422" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1423" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>3168</v>
+      </c>
+      <c r="F1423" t="s">
+        <v>3169</v>
+      </c>
+      <c r="G1423" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1424" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>3170</v>
+      </c>
+      <c r="F1424" t="s">
+        <v>3171</v>
+      </c>
+      <c r="G1424" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1425" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1425" t="s">
+        <v>3172</v>
+      </c>
+      <c r="F1425" t="s">
+        <v>3173</v>
+      </c>
+      <c r="G1425" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1426" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1426" t="s">
+        <v>3175</v>
+      </c>
+      <c r="F1426" t="s">
+        <v>3176</v>
+      </c>
+      <c r="G1426" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1427" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1427" t="s">
+        <v>3177</v>
+      </c>
+      <c r="F1427" t="s">
+        <v>3178</v>
+      </c>
+      <c r="G1427" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1428" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1428" t="s">
+        <v>3179</v>
+      </c>
+      <c r="F1428" t="s">
+        <v>3180</v>
+      </c>
+      <c r="G1428" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1429" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1429" t="s">
+        <v>3181</v>
+      </c>
+      <c r="F1429" t="s">
+        <v>3182</v>
+      </c>
+      <c r="G1429" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1430" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1430" t="s">
+        <v>3185</v>
+      </c>
+      <c r="F1430" t="s">
+        <v>3186</v>
+      </c>
+      <c r="G1430" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1431" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1431" t="s">
+        <v>3188</v>
+      </c>
+      <c r="F1431" t="s">
+        <v>3189</v>
+      </c>
+      <c r="G1431" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1432" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1432" t="s">
+        <v>3190</v>
+      </c>
+      <c r="F1432" t="s">
+        <v>3191</v>
+      </c>
+      <c r="G1432" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1433" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1433" t="s">
+        <v>3192</v>
+      </c>
+      <c r="F1433" t="s">
+        <v>3193</v>
+      </c>
+      <c r="G1433" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1434" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1434" t="s">
+        <v>3194</v>
+      </c>
+      <c r="F1434" t="s">
+        <v>3195</v>
+      </c>
+      <c r="G1434" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1435" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1435" t="s">
+        <v>3197</v>
+      </c>
+      <c r="F1435" t="s">
+        <v>3198</v>
+      </c>
+      <c r="G1435" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1436" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1436" t="s">
+        <v>3199</v>
+      </c>
+      <c r="F1436" t="s">
+        <v>3200</v>
+      </c>
+      <c r="G1436" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1437" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1437" t="s">
+        <v>3201</v>
+      </c>
+      <c r="F1437" t="s">
+        <v>3202</v>
+      </c>
+      <c r="G1437" t="s">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1438" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1438" t="s">
+        <v>3204</v>
+      </c>
+      <c r="F1438" t="s">
+        <v>3205</v>
+      </c>
+      <c r="G1438" t="s">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1439" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1439" t="s">
+        <v>3207</v>
+      </c>
+      <c r="F1439" t="s">
+        <v>3208</v>
+      </c>
+      <c r="G1439" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1440" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1440" t="s">
+        <v>3211</v>
+      </c>
+      <c r="F1440" t="s">
+        <v>3212</v>
+      </c>
+      <c r="G1440" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1441" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1441" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F1441" t="s">
+        <v>3214</v>
+      </c>
+      <c r="G1441" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1442" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1442" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F1442" t="s">
+        <v>3216</v>
+      </c>
+      <c r="G1442" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1443" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1443" t="s">
+        <v>3217</v>
+      </c>
+      <c r="F1443" t="s">
+        <v>3218</v>
+      </c>
+      <c r="G1443" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1444" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1444" t="s">
+        <v>3219</v>
+      </c>
+      <c r="F1444" t="s">
+        <v>3220</v>
+      </c>
+      <c r="G1444" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1445" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1445" t="s">
+        <v>3221</v>
+      </c>
+      <c r="F1445" t="s">
+        <v>3222</v>
+      </c>
+      <c r="G1445" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1446" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1446" t="s">
+        <v>3223</v>
+      </c>
+      <c r="F1446" t="s">
+        <v>3224</v>
+      </c>
+      <c r="G1446" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1447" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1447" t="s">
+        <v>3225</v>
+      </c>
+      <c r="F1447" t="s">
+        <v>3226</v>
+      </c>
+      <c r="G1447" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1448" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1448" t="s">
+        <v>3227</v>
+      </c>
+      <c r="F1448" t="s">
+        <v>3228</v>
+      </c>
+      <c r="G1448" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1449" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1449" t="s">
+        <v>3230</v>
+      </c>
+      <c r="F1449" t="s">
+        <v>3231</v>
+      </c>
+      <c r="G1449" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1450" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1450" t="s">
+        <v>3232</v>
+      </c>
+      <c r="F1450" t="s">
+        <v>3233</v>
+      </c>
+      <c r="G1450" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1451" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1451" t="s">
+        <v>3234</v>
+      </c>
+      <c r="F1451" t="s">
+        <v>3235</v>
+      </c>
+      <c r="G1451" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1452" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1452" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F1452" t="s">
+        <v>3237</v>
+      </c>
+      <c r="G1452" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1453" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1453" t="s">
+        <v>3238</v>
+      </c>
+      <c r="F1453" t="s">
+        <v>3239</v>
+      </c>
+      <c r="G1453" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1454" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1454" t="s">
+        <v>3240</v>
+      </c>
+      <c r="F1454" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G1454" t="s">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1455" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1455" t="s">
+        <v>3244</v>
+      </c>
+      <c r="F1455" t="s">
+        <v>3245</v>
+      </c>
+      <c r="G1455" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1456" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1456" t="s">
+        <v>3248</v>
+      </c>
+      <c r="F1456" t="s">
+        <v>3249</v>
+      </c>
+      <c r="G1456" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1457" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1457" t="s">
+        <v>3250</v>
+      </c>
+      <c r="F1457" t="s">
+        <v>3251</v>
+      </c>
+      <c r="G1457" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1458" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1458" t="s">
+        <v>3252</v>
+      </c>
+      <c r="F1458" t="s">
+        <v>3253</v>
+      </c>
+      <c r="G1458" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1459" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1459" t="s">
+        <v>3254</v>
+      </c>
+      <c r="F1459" t="s">
+        <v>3255</v>
+      </c>
+      <c r="G1459" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1460" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1460" t="s">
+        <v>3256</v>
+      </c>
+      <c r="F1460" t="s">
+        <v>3257</v>
+      </c>
+      <c r="G1460" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1461" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1461" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1461" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1461" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1462" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1462" t="s">
+        <v>3261</v>
+      </c>
+      <c r="F1462" t="s">
+        <v>3262</v>
+      </c>
+      <c r="G1462" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1463" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1463" t="s">
+        <v>3263</v>
+      </c>
+      <c r="F1463" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G1463" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1464" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1464" t="s">
+        <v>3265</v>
+      </c>
+      <c r="F1464" t="s">
+        <v>3266</v>
+      </c>
+      <c r="G1464" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1465" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1465" t="s">
+        <v>3268</v>
+      </c>
+      <c r="F1465" t="s">
+        <v>3269</v>
+      </c>
+      <c r="G1465" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1466" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1466" t="s">
+        <v>3271</v>
+      </c>
+      <c r="F1466" t="s">
+        <v>3272</v>
+      </c>
+      <c r="G1466" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1467" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1467" t="s">
+        <v>3273</v>
+      </c>
+      <c r="F1467" t="s">
+        <v>3274</v>
+      </c>
+      <c r="G1467" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1468" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1468" t="s">
+        <v>3275</v>
+      </c>
+      <c r="F1468" t="s">
+        <v>3276</v>
+      </c>
+      <c r="G1468" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1469" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1469" t="s">
+        <v>3278</v>
+      </c>
+      <c r="F1469" t="s">
+        <v>3279</v>
+      </c>
+      <c r="G1469" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1470" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1470" t="s">
+        <v>3280</v>
+      </c>
+      <c r="F1470" t="s">
+        <v>3281</v>
+      </c>
+      <c r="G1470" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1471" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1471" t="s">
+        <v>3283</v>
+      </c>
+      <c r="F1471" t="s">
+        <v>3284</v>
+      </c>
+      <c r="G1471" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1472" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1472" t="s">
+        <v>3286</v>
+      </c>
+      <c r="F1472" t="s">
+        <v>3287</v>
+      </c>
+      <c r="G1472" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1473" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1473" t="s">
+        <v>3288</v>
+      </c>
+      <c r="F1473" t="s">
+        <v>3289</v>
+      </c>
+      <c r="G1473" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1474" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1474" t="s">
+        <v>3290</v>
+      </c>
+      <c r="F1474" t="s">
+        <v>3291</v>
+      </c>
+      <c r="G1474" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1475" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1475" t="s">
+        <v>3292</v>
+      </c>
+      <c r="F1475" t="s">
+        <v>3293</v>
+      </c>
+      <c r="G1475" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1476" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1476" t="s">
+        <v>3295</v>
+      </c>
+      <c r="F1476" t="s">
+        <v>3296</v>
+      </c>
+      <c r="G1476" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1477" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1477" t="s">
+        <v>3297</v>
+      </c>
+      <c r="F1477" t="s">
+        <v>3298</v>
+      </c>
+      <c r="G1477" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1478" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1478" t="s">
+        <v>3299</v>
+      </c>
+      <c r="F1478" t="s">
+        <v>3300</v>
+      </c>
+      <c r="G1478" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1479" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1479" t="s">
+        <v>3301</v>
+      </c>
+      <c r="F1479" t="s">
+        <v>3302</v>
+      </c>
+      <c r="G1479" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1480" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1480" t="s">
+        <v>3303</v>
+      </c>
+      <c r="F1480" t="s">
+        <v>3304</v>
+      </c>
+      <c r="G1480" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1481" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1481" t="s">
+        <v>3305</v>
+      </c>
+      <c r="F1481" t="s">
+        <v>3306</v>
+      </c>
+      <c r="G1481" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1482" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1482" t="s">
+        <v>3307</v>
+      </c>
+      <c r="F1482" t="s">
+        <v>3308</v>
+      </c>
+      <c r="G1482" t="s">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1483" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1483" t="s">
+        <v>3309</v>
+      </c>
+      <c r="F1483" t="s">
+        <v>3310</v>
+      </c>
+      <c r="G1483" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1484" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1484" t="s">
+        <v>3312</v>
+      </c>
+      <c r="F1484" t="s">
+        <v>3313</v>
+      </c>
+      <c r="G1484" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1485" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1485" t="s">
+        <v>3314</v>
+      </c>
+      <c r="F1485" t="s">
+        <v>3315</v>
+      </c>
+      <c r="G1485" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1486" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1486" t="s">
+        <v>3316</v>
+      </c>
+      <c r="F1486" t="s">
+        <v>3317</v>
+      </c>
+      <c r="G1486" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1487" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1487" t="s">
+        <v>3318</v>
+      </c>
+      <c r="F1487" t="s">
+        <v>3319</v>
+      </c>
+      <c r="G1487" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1488" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1488" t="s">
+        <v>3320</v>
+      </c>
+      <c r="F1488" t="s">
+        <v>3321</v>
+      </c>
+      <c r="G1488" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1489" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1489" t="s">
+        <v>3322</v>
+      </c>
+      <c r="F1489" t="s">
+        <v>3323</v>
+      </c>
+      <c r="G1489" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1490" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1490" t="s">
+        <v>3324</v>
+      </c>
+      <c r="F1490" t="s">
+        <v>3325</v>
+      </c>
+      <c r="G1490" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1491" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1491" t="s">
+        <v>3326</v>
+      </c>
+      <c r="F1491" t="s">
+        <v>3327</v>
+      </c>
+      <c r="G1491" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1492" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1492" t="s">
+        <v>3328</v>
+      </c>
+      <c r="F1492" t="s">
+        <v>3329</v>
+      </c>
+      <c r="G1492" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1493" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1493" t="s">
+        <v>3330</v>
+      </c>
+      <c r="F1493" t="s">
+        <v>3331</v>
+      </c>
+      <c r="G1493" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1494" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1494" t="s">
+        <v>3332</v>
+      </c>
+      <c r="F1494" t="s">
+        <v>3333</v>
+      </c>
+      <c r="G1494" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1495" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1495" t="s">
+        <v>3334</v>
+      </c>
+      <c r="F1495" t="s">
+        <v>3335</v>
+      </c>
+      <c r="G1495" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1496" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1496" t="s">
+        <v>3336</v>
+      </c>
+      <c r="F1496" t="s">
+        <v>3337</v>
+      </c>
+      <c r="G1496" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1497" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1497" t="s">
+        <v>3338</v>
+      </c>
+      <c r="F1497" t="s">
+        <v>3339</v>
+      </c>
+      <c r="G1497" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1498" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1498" t="s">
+        <v>3340</v>
+      </c>
+      <c r="F1498" t="s">
+        <v>3341</v>
+      </c>
+      <c r="G1498" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1499" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1499" t="s">
+        <v>3342</v>
+      </c>
+      <c r="F1499" t="s">
+        <v>3343</v>
+      </c>
+      <c r="G1499" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1500" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1500" t="s">
+        <v>3344</v>
+      </c>
+      <c r="F1500" t="s">
+        <v>3345</v>
+      </c>
+      <c r="G1500" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1501" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1501" t="s">
+        <v>3347</v>
+      </c>
+      <c r="F1501" t="s">
+        <v>3348</v>
+      </c>
+      <c r="G1501" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1502" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1502" t="s">
+        <v>3349</v>
+      </c>
+      <c r="F1502" t="s">
+        <v>3350</v>
+      </c>
+      <c r="G1502" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1503" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>2849</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1503" t="s">
+        <v>3351</v>
+      </c>
+      <c r="F1503" t="s">
+        <v>3352</v>
+      </c>
+      <c r="G1503" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1504" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1504" t="s">
+        <v>3353</v>
+      </c>
+      <c r="F1504" t="s">
+        <v>3354</v>
+      </c>
+      <c r="G1504" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1505" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1505" t="s">
+        <v>3355</v>
+      </c>
+      <c r="F1505" t="s">
+        <v>3356</v>
+      </c>
+      <c r="G1505" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1506" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1506" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F1506" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G1506" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1507" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1507" t="s">
+        <v>3359</v>
+      </c>
+      <c r="F1507" t="s">
+        <v>3360</v>
+      </c>
+      <c r="G1507" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1508" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1508" t="s">
+        <v>3362</v>
+      </c>
+      <c r="F1508" t="s">
+        <v>3363</v>
+      </c>
+      <c r="G1508" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1509" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1509" t="s">
+        <v>3364</v>
+      </c>
+      <c r="F1509" t="s">
+        <v>3365</v>
+      </c>
+      <c r="G1509" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1510" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1510" t="s">
+        <v>3366</v>
+      </c>
+      <c r="F1510" t="s">
+        <v>3367</v>
+      </c>
+      <c r="G1510" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1511" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1511" t="s">
+        <v>3368</v>
+      </c>
+      <c r="F1511" t="s">
+        <v>3369</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1512" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1512" t="s">
+        <v>3370</v>
+      </c>
+      <c r="F1512" t="s">
+        <v>3371</v>
+      </c>
+      <c r="G1512" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1513" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1513" t="s">
+        <v>3372</v>
+      </c>
+      <c r="F1513" t="s">
+        <v>3373</v>
+      </c>
+      <c r="G1513" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1514" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1514" t="s">
+        <v>3374</v>
+      </c>
+      <c r="F1514" t="s">
+        <v>3375</v>
+      </c>
+      <c r="G1514" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1515" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1515" t="s">
+        <v>3376</v>
+      </c>
+      <c r="F1515" t="s">
+        <v>3377</v>
+      </c>
+      <c r="G1515" t="s">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1516" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1516" t="s">
+        <v>3379</v>
+      </c>
+      <c r="F1516" t="s">
+        <v>3380</v>
+      </c>
+      <c r="G1516" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1517" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1517" t="s">
+        <v>3383</v>
+      </c>
+      <c r="F1517" t="s">
+        <v>3384</v>
+      </c>
+      <c r="G1517" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1518" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1518" t="s">
+        <v>3386</v>
+      </c>
+      <c r="F1518" t="s">
+        <v>3387</v>
+      </c>
+      <c r="G1518" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1519" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1519" t="s">
+        <v>3389</v>
+      </c>
+      <c r="F1519" t="s">
+        <v>3390</v>
+      </c>
+      <c r="G1519" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1520" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1520" t="s">
+        <v>3392</v>
+      </c>
+      <c r="F1520" t="s">
+        <v>3393</v>
+      </c>
+      <c r="G1520" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1521" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1521" t="s">
+        <v>3394</v>
+      </c>
+      <c r="F1521" t="s">
+        <v>3395</v>
+      </c>
+      <c r="G1521" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1522" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1522" t="s">
+        <v>3397</v>
+      </c>
+      <c r="F1522" t="s">
+        <v>3398</v>
+      </c>
+      <c r="G1522" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1523" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1523" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1523" t="s">
+        <v>3400</v>
+      </c>
+      <c r="G1523" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1524" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1524" t="s">
+        <v>3401</v>
+      </c>
+      <c r="F1524" t="s">
+        <v>3402</v>
+      </c>
+      <c r="G1524" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1525" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1525" t="s">
+        <v>3403</v>
+      </c>
+      <c r="F1525" t="s">
+        <v>3404</v>
+      </c>
+      <c r="G1525" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1526" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1526" t="s">
+        <v>3405</v>
+      </c>
+      <c r="F1526" t="s">
+        <v>3406</v>
+      </c>
+      <c r="G1526" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1527" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1527" t="s">
+        <v>3407</v>
+      </c>
+      <c r="F1527" t="s">
+        <v>3408</v>
+      </c>
+      <c r="G1527" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1528" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1528" t="s">
+        <v>3409</v>
+      </c>
+      <c r="F1528" t="s">
+        <v>3410</v>
+      </c>
+      <c r="G1528" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1529" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1529" t="s">
+        <v>3412</v>
+      </c>
+      <c r="F1529" t="s">
+        <v>3413</v>
+      </c>
+      <c r="G1529" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1530" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1530" t="s">
+        <v>3415</v>
+      </c>
+      <c r="F1530" t="s">
+        <v>3416</v>
+      </c>
+      <c r="G1530" t="s">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1531" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1531" t="s">
+        <v>3418</v>
+      </c>
+      <c r="F1531" t="s">
+        <v>3419</v>
+      </c>
+      <c r="G1531" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1532" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1532" t="s">
+        <v>3422</v>
+      </c>
+      <c r="F1532" t="s">
+        <v>3423</v>
+      </c>
+      <c r="G1532" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1533" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1533" t="s">
+        <v>3425</v>
+      </c>
+      <c r="F1533" t="s">
+        <v>3426</v>
+      </c>
+      <c r="G1533" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1534" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1534" t="s">
+        <v>3428</v>
+      </c>
+      <c r="F1534" t="s">
+        <v>3429</v>
+      </c>
+      <c r="G1534" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1535" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1535" t="s">
+        <v>3431</v>
+      </c>
+      <c r="F1535" t="s">
+        <v>3432</v>
+      </c>
+      <c r="G1535" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1536" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1536" t="s">
+        <v>3433</v>
+      </c>
+      <c r="F1536" t="s">
+        <v>3434</v>
+      </c>
+      <c r="G1536" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1537" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1537" t="s">
+        <v>3435</v>
+      </c>
+      <c r="F1537" t="s">
+        <v>3436</v>
+      </c>
+      <c r="G1537" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1538" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1538" t="s">
+        <v>3437</v>
+      </c>
+      <c r="F1538" t="s">
+        <v>3438</v>
+      </c>
+      <c r="G1538" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1539" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1539" t="s">
+        <v>3439</v>
+      </c>
+      <c r="F1539" t="s">
+        <v>3440</v>
+      </c>
+      <c r="G1539" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1540" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1540" t="s">
+        <v>3441</v>
+      </c>
+      <c r="F1540" t="s">
+        <v>3442</v>
+      </c>
+      <c r="G1540" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1541" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1541" t="s">
+        <v>3443</v>
+      </c>
+      <c r="F1541" t="s">
+        <v>3444</v>
+      </c>
+      <c r="G1541" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1542" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1542" t="s">
+        <v>3445</v>
+      </c>
+      <c r="F1542" t="s">
+        <v>3446</v>
+      </c>
+      <c r="G1542" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1543" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1543" t="s">
+        <v>3447</v>
+      </c>
+      <c r="F1543" t="s">
+        <v>3448</v>
+      </c>
+      <c r="G1543" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1544" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1544" t="s">
+        <v>3449</v>
+      </c>
+      <c r="F1544" t="s">
+        <v>3450</v>
+      </c>
+      <c r="G1544" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1545" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1545" t="s">
+        <v>3451</v>
+      </c>
+      <c r="F1545" t="s">
+        <v>3452</v>
+      </c>
+      <c r="G1545" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1546" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1546" t="s">
+        <v>3453</v>
+      </c>
+      <c r="F1546" t="s">
+        <v>3454</v>
+      </c>
+      <c r="G1546" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1547" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1547" t="s">
+        <v>3455</v>
+      </c>
+      <c r="F1547" t="s">
+        <v>3456</v>
+      </c>
+      <c r="G1547" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1548" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1548" t="s">
+        <v>3457</v>
+      </c>
+      <c r="F1548" t="s">
+        <v>3458</v>
+      </c>
+      <c r="G1548" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1549" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1549" t="s">
+        <v>3459</v>
+      </c>
+      <c r="F1549" t="s">
+        <v>3460</v>
+      </c>
+      <c r="G1549" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1550" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1550" t="s">
+        <v>3461</v>
+      </c>
+      <c r="F1550" t="s">
+        <v>3462</v>
+      </c>
+      <c r="G1550" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1551" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1551" t="s">
+        <v>3463</v>
+      </c>
+      <c r="F1551" t="s">
+        <v>3464</v>
+      </c>
+      <c r="G1551" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1552" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1552" t="s">
+        <v>3465</v>
+      </c>
+      <c r="F1552" t="s">
+        <v>3466</v>
+      </c>
+      <c r="G1552" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1553" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1553" t="s">
+        <v>3467</v>
+      </c>
+      <c r="F1553" t="s">
+        <v>3468</v>
+      </c>
+      <c r="G1553" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1554" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1554" t="s">
+        <v>3469</v>
+      </c>
+      <c r="F1554" t="s">
+        <v>3470</v>
+      </c>
+      <c r="G1554" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1555" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1555" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1555" t="s">
+        <v>3472</v>
+      </c>
+      <c r="G1555" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1556" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1556" t="s">
+        <v>3473</v>
+      </c>
+      <c r="F1556" t="s">
+        <v>3474</v>
+      </c>
+      <c r="G1556" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1557" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1557" t="s">
+        <v>3475</v>
+      </c>
+      <c r="F1557" t="s">
+        <v>3476</v>
+      </c>
+      <c r="G1557" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1558" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1558" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F1558" t="s">
+        <v>3478</v>
+      </c>
+      <c r="G1558" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1559" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1559" t="s">
+        <v>3479</v>
+      </c>
+      <c r="F1559" t="s">
+        <v>3480</v>
+      </c>
+      <c r="G1559" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1560" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1560" t="s">
+        <v>3481</v>
+      </c>
+      <c r="F1560" t="s">
+        <v>3482</v>
+      </c>
+      <c r="G1560" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1561" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1561" t="s">
+        <v>3483</v>
+      </c>
+      <c r="F1561" t="s">
+        <v>3484</v>
+      </c>
+      <c r="G1561" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1562" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1562" t="s">
+        <v>3485</v>
+      </c>
+      <c r="F1562" t="s">
+        <v>3486</v>
+      </c>
+      <c r="G1562" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1563" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1563" t="s">
+        <v>3487</v>
+      </c>
+      <c r="F1563" t="s">
+        <v>3488</v>
+      </c>
+      <c r="G1563" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1564" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1564" t="s">
+        <v>3489</v>
+      </c>
+      <c r="F1564" t="s">
+        <v>3490</v>
+      </c>
+      <c r="G1564" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1565" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1565" t="s">
+        <v>3491</v>
+      </c>
+      <c r="F1565" t="s">
+        <v>3492</v>
+      </c>
+      <c r="G1565" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1566" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1566" t="s">
+        <v>3493</v>
+      </c>
+      <c r="F1566" t="s">
+        <v>3494</v>
+      </c>
+      <c r="G1566" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1567" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1567" t="s">
+        <v>3495</v>
+      </c>
+      <c r="F1567" t="s">
+        <v>3496</v>
+      </c>
+      <c r="G1567" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1568" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1568" t="s">
+        <v>3497</v>
+      </c>
+      <c r="F1568" t="s">
+        <v>3498</v>
+      </c>
+      <c r="G1568" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1569" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1569" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F1569" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G1569" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1570" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1570" t="s">
+        <v>3501</v>
+      </c>
+      <c r="F1570" t="s">
+        <v>3502</v>
+      </c>
+      <c r="G1570" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1571" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1571" t="s">
+        <v>3504</v>
+      </c>
+      <c r="F1571" t="s">
+        <v>3505</v>
+      </c>
+      <c r="G1571" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1572" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1572" t="s">
+        <v>3507</v>
+      </c>
+      <c r="F1572" t="s">
+        <v>3508</v>
+      </c>
+      <c r="G1572" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1573" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1573" t="s">
+        <v>3510</v>
+      </c>
+      <c r="F1573" t="s">
+        <v>3511</v>
+      </c>
+      <c r="G1573" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1574" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1574" t="s">
+        <v>3513</v>
+      </c>
+      <c r="F1574" t="s">
+        <v>3514</v>
+      </c>
+      <c r="G1574" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1575" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1575" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F1575" t="s">
+        <v>3517</v>
+      </c>
+      <c r="G1575" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1576" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>3518</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1576" t="s">
+        <v>3519</v>
+      </c>
+      <c r="F1576" t="s">
+        <v>3520</v>
+      </c>
+      <c r="G1576" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1577" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1577" t="s">
+        <v>3521</v>
+      </c>
+      <c r="F1577" t="s">
+        <v>3522</v>
+      </c>
+      <c r="G1577" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1578" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1578" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F1578" t="s">
+        <v>3524</v>
+      </c>
+      <c r="G1578" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1579" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1579" t="s">
+        <v>3525</v>
+      </c>
+      <c r="F1579" t="s">
+        <v>3526</v>
+      </c>
+      <c r="G1579" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1580" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1580" t="s">
+        <v>3527</v>
+      </c>
+      <c r="F1580" t="s">
+        <v>3528</v>
+      </c>
+      <c r="G1580" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1581" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1581" t="s">
+        <v>3529</v>
+      </c>
+      <c r="F1581" t="s">
+        <v>3530</v>
+      </c>
+      <c r="G1581" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1582" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>3518</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1582" t="s">
+        <v>3531</v>
+      </c>
+      <c r="F1582" t="s">
+        <v>3532</v>
+      </c>
+      <c r="G1582" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1583" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1583" t="s">
+        <v>3533</v>
+      </c>
+      <c r="F1583" t="s">
+        <v>3534</v>
+      </c>
+      <c r="G1583" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1584" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1584" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F1584" t="s">
+        <v>3536</v>
+      </c>
+      <c r="G1584" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1585" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1585" t="s">
+        <v>3538</v>
+      </c>
+      <c r="F1585" t="s">
+        <v>3539</v>
+      </c>
+      <c r="G1585" t="s">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1586" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1586" t="s">
+        <v>3540</v>
+      </c>
+      <c r="F1586" t="s">
+        <v>3541</v>
+      </c>
+      <c r="G1586" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1587" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1587" t="s">
+        <v>3543</v>
+      </c>
+      <c r="F1587" t="s">
+        <v>3544</v>
+      </c>
+      <c r="G1587" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1588" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1588" t="s">
+        <v>3545</v>
+      </c>
+      <c r="F1588" t="s">
+        <v>3546</v>
+      </c>
+      <c r="G1588" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1589" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1589" t="s">
+        <v>3548</v>
+      </c>
+      <c r="F1589" t="s">
+        <v>3549</v>
+      </c>
+      <c r="G1589" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1590" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1590" t="s">
+        <v>3550</v>
+      </c>
+      <c r="F1590" t="s">
+        <v>3551</v>
+      </c>
+      <c r="G1590" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1591" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1591" t="s">
+        <v>3552</v>
+      </c>
+      <c r="F1591" t="s">
+        <v>3553</v>
+      </c>
+      <c r="G1591" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1592" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1592" t="s">
+        <v>3554</v>
+      </c>
+      <c r="F1592" t="s">
+        <v>3555</v>
+      </c>
+      <c r="G1592" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1593" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1593" t="s">
+        <v>3557</v>
+      </c>
+      <c r="F1593" t="s">
+        <v>3558</v>
+      </c>
+      <c r="G1593" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1594" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1594" t="s">
+        <v>3559</v>
+      </c>
+      <c r="F1594" t="s">
+        <v>3560</v>
+      </c>
+      <c r="G1594" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1595" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1595" t="s">
+        <v>3561</v>
+      </c>
+      <c r="F1595" t="s">
+        <v>3562</v>
+      </c>
+      <c r="G1595" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1596" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1596" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F1596" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G1596" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1597" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1597" t="s">
+        <v>3565</v>
+      </c>
+      <c r="F1597" t="s">
+        <v>3566</v>
+      </c>
+      <c r="G1597" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1598" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1598" t="s">
+        <v>3567</v>
+      </c>
+      <c r="F1598" t="s">
+        <v>3568</v>
+      </c>
+      <c r="G1598" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1599" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1599" t="s">
+        <v>3569</v>
+      </c>
+      <c r="F1599" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1599" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1600" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>3571</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1600" t="s">
+        <v>3572</v>
+      </c>
+      <c r="F1600" t="s">
+        <v>3573</v>
+      </c>
+      <c r="G1600" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1601" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1601" t="s">
+        <v>3574</v>
+      </c>
+      <c r="F1601" t="s">
+        <v>3575</v>
+      </c>
+      <c r="G1601" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1602" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1602" t="s">
+        <v>3576</v>
+      </c>
+      <c r="F1602" t="s">
+        <v>3577</v>
+      </c>
+      <c r="G1602" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1603" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>3571</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1603" t="s">
+        <v>3578</v>
+      </c>
+      <c r="F1603" t="s">
+        <v>3579</v>
+      </c>
+      <c r="G1603" t="s">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1604" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1604" t="s">
+        <v>3580</v>
+      </c>
+      <c r="F1604" t="s">
+        <v>3581</v>
+      </c>
+      <c r="G1604" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1605" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>3583</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1605" t="s">
+        <v>3584</v>
+      </c>
+      <c r="F1605" t="s">
+        <v>3585</v>
+      </c>
+      <c r="G1605" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1606" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1606" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1606" t="s">
+        <v>3587</v>
+      </c>
+      <c r="G1606" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1607" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1607" t="s">
+        <v>3588</v>
+      </c>
+      <c r="F1607" t="s">
+        <v>3589</v>
+      </c>
+      <c r="G1607" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1608" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1608" t="s">
+        <v>3590</v>
+      </c>
+      <c r="F1608" t="s">
+        <v>3591</v>
+      </c>
+      <c r="G1608" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1609" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>3592</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1609" t="s">
+        <v>3593</v>
+      </c>
+      <c r="F1609" t="s">
+        <v>3594</v>
+      </c>
+      <c r="G1609" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1610" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1610" t="s">
+        <v>3595</v>
+      </c>
+      <c r="F1610" t="s">
+        <v>3596</v>
+      </c>
+      <c r="G1610" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1611" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1611" t="s">
+        <v>3597</v>
+      </c>
+      <c r="F1611" t="s">
+        <v>3598</v>
+      </c>
+      <c r="G1611" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1612" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>3583</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1612" t="s">
+        <v>3599</v>
+      </c>
+      <c r="F1612" t="s">
+        <v>3600</v>
+      </c>
+      <c r="G1612" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1613" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>3592</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1613" t="s">
+        <v>3601</v>
+      </c>
+      <c r="F1613" t="s">
+        <v>3602</v>
+      </c>
+      <c r="G1613" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1614" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1614" t="s">
+        <v>3603</v>
+      </c>
+      <c r="F1614" t="s">
+        <v>3604</v>
+      </c>
+      <c r="G1614" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1615" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1615" t="s">
+        <v>3605</v>
+      </c>
+      <c r="F1615" t="s">
+        <v>3606</v>
+      </c>
+      <c r="G1615" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1616" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1616" t="s">
+        <v>3608</v>
+      </c>
+      <c r="F1616" t="s">
+        <v>3609</v>
+      </c>
+      <c r="G1616" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1617" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1617" t="s">
+        <v>3611</v>
+      </c>
+      <c r="F1617" t="s">
+        <v>3612</v>
+      </c>
+      <c r="G1617" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1618" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1618" t="s">
+        <v>3613</v>
+      </c>
+      <c r="F1618" t="s">
+        <v>3614</v>
+      </c>
+      <c r="G1618" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1619" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1619" t="s">
+        <v>3615</v>
+      </c>
+      <c r="F1619" t="s">
+        <v>3616</v>
+      </c>
+      <c r="G1619" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1620" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1620" t="s">
+        <v>3617</v>
+      </c>
+      <c r="F1620" t="s">
+        <v>3618</v>
+      </c>
+      <c r="G1620" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1621" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1621" t="s">
+        <v>3619</v>
+      </c>
+      <c r="F1621" t="s">
+        <v>3620</v>
+      </c>
+      <c r="G1621" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1622" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1622" t="s">
+        <v>3621</v>
+      </c>
+      <c r="F1622" t="s">
+        <v>3622</v>
+      </c>
+      <c r="G1622" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1623" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1623" t="s">
+        <v>3623</v>
+      </c>
+      <c r="F1623" t="s">
+        <v>3624</v>
+      </c>
+      <c r="G1623" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1624" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1624" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F1624" t="s">
+        <v>3626</v>
+      </c>
+      <c r="G1624" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1625" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1625" t="s">
+        <v>3627</v>
+      </c>
+      <c r="F1625" t="s">
+        <v>3628</v>
+      </c>
+      <c r="G1625" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1626" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1626" t="s">
+        <v>3629</v>
+      </c>
+      <c r="F1626" t="s">
+        <v>3630</v>
+      </c>
+      <c r="G1626" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1627" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1627" t="s">
+        <v>3631</v>
+      </c>
+      <c r="F1627" t="s">
+        <v>3632</v>
+      </c>
+      <c r="G1627" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1628" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1628" t="s">
+        <v>3633</v>
+      </c>
+      <c r="F1628" t="s">
+        <v>3634</v>
+      </c>
+      <c r="G1628" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1629" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1629" t="s">
+        <v>3635</v>
+      </c>
+      <c r="F1629" t="s">
+        <v>3636</v>
+      </c>
+      <c r="G1629" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1630" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1630" t="s">
+        <v>3637</v>
+      </c>
+      <c r="F1630" t="s">
+        <v>3638</v>
+      </c>
+      <c r="G1630" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1631" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1631" t="s">
+        <v>3639</v>
+      </c>
+      <c r="F1631" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1631" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1632" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1632" t="s">
+        <v>3641</v>
+      </c>
+      <c r="F1632" t="s">
+        <v>3642</v>
+      </c>
+      <c r="G1632" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1633" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1633" t="s">
+        <v>3643</v>
+      </c>
+      <c r="F1633" t="s">
+        <v>3644</v>
+      </c>
+      <c r="G1633" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1634" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1634" t="s">
+        <v>3646</v>
+      </c>
+      <c r="F1634" t="s">
+        <v>3647</v>
+      </c>
+      <c r="G1634" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1635" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1635" t="s">
+        <v>3648</v>
+      </c>
+      <c r="F1635" t="s">
+        <v>3649</v>
+      </c>
+      <c r="G1635" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1636" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1636" t="s">
+        <v>3651</v>
+      </c>
+      <c r="F1636" t="s">
+        <v>3652</v>
+      </c>
+      <c r="G1636" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1637" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1637" t="s">
+        <v>3654</v>
+      </c>
+      <c r="F1637" t="s">
+        <v>3655</v>
+      </c>
+      <c r="G1637" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1638" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1638" t="s">
+        <v>3657</v>
+      </c>
+      <c r="F1638" t="s">
+        <v>3658</v>
+      </c>
+      <c r="G1638" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1639" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1639" t="s">
+        <v>3660</v>
+      </c>
+      <c r="F1639" t="s">
+        <v>3661</v>
+      </c>
+      <c r="G1639" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1640" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1640" t="s">
+        <v>3662</v>
+      </c>
+      <c r="F1640" t="s">
+        <v>3663</v>
+      </c>
+      <c r="G1640" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1641" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1641" t="s">
+        <v>3664</v>
+      </c>
+      <c r="F1641" t="s">
+        <v>3665</v>
+      </c>
+      <c r="G1641" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1642" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1642" t="s">
+        <v>3666</v>
+      </c>
+      <c r="F1642" t="s">
+        <v>3667</v>
+      </c>
+      <c r="G1642" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1643" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1643" t="s">
+        <v>3668</v>
+      </c>
+      <c r="F1643" t="s">
+        <v>3669</v>
+      </c>
+      <c r="G1643" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1644" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1644" t="s">
+        <v>3670</v>
+      </c>
+      <c r="F1644" t="s">
+        <v>3671</v>
+      </c>
+      <c r="G1644" t="s">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1645" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1645" t="s">
+        <v>3613</v>
+      </c>
+      <c r="F1645" t="s">
+        <v>3672</v>
+      </c>
+      <c r="G1645" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1646" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1646" t="s">
+        <v>3608</v>
+      </c>
+      <c r="F1646" t="s">
+        <v>3674</v>
+      </c>
+      <c r="G1646" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1647" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1647" t="s">
+        <v>3617</v>
+      </c>
+      <c r="F1647" t="s">
+        <v>3675</v>
+      </c>
+      <c r="G1647" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1648" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1648" t="s">
+        <v>3615</v>
+      </c>
+      <c r="F1648" t="s">
+        <v>3676</v>
+      </c>
+      <c r="G1648" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1649" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1649" t="s">
+        <v>3611</v>
+      </c>
+      <c r="F1649" t="s">
+        <v>3677</v>
+      </c>
+      <c r="G1649" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1650" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1650" t="s">
+        <v>3619</v>
+      </c>
+      <c r="F1650" t="s">
+        <v>3678</v>
+      </c>
+      <c r="G1650" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1651" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1651" t="s">
+        <v>3621</v>
+      </c>
+      <c r="F1651" t="s">
+        <v>3679</v>
+      </c>
+      <c r="G1651" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1652" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1652" t="s">
+        <v>3623</v>
+      </c>
+      <c r="F1652" t="s">
+        <v>3680</v>
+      </c>
+      <c r="G1652" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1653" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1653" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F1653" t="s">
+        <v>3681</v>
+      </c>
+      <c r="G1653" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1654" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>40</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1654" t="s">
+        <v>3627</v>
+      </c>
+      <c r="F1654" t="s">
+        <v>3682</v>
+      </c>
+      <c r="G1654" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1655" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1655" t="s">
+        <v>3629</v>
+      </c>
+      <c r="F1655" t="s">
+        <v>3683</v>
+      </c>
+      <c r="G1655" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1656" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1656" t="s">
+        <v>3631</v>
+      </c>
+      <c r="F1656" t="s">
+        <v>3684</v>
+      </c>
+      <c r="G1656" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1657" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1657" t="s">
+        <v>3633</v>
+      </c>
+      <c r="F1657" t="s">
+        <v>3685</v>
+      </c>
+      <c r="G1657" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1658" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1658" t="s">
+        <v>3643</v>
+      </c>
+      <c r="F1658" t="s">
+        <v>3686</v>
+      </c>
+      <c r="G1658" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1659" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1659" t="s">
+        <v>3635</v>
+      </c>
+      <c r="F1659" t="s">
+        <v>3687</v>
+      </c>
+      <c r="G1659" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1660" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1660" t="s">
+        <v>3637</v>
+      </c>
+      <c r="F1660" t="s">
+        <v>3688</v>
+      </c>
+      <c r="G1660" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1661" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1661" t="s">
+        <v>3639</v>
+      </c>
+      <c r="F1661" t="s">
+        <v>3689</v>
+      </c>
+      <c r="G1661" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1662" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1662" t="s">
+        <v>3641</v>
+      </c>
+      <c r="F1662" t="s">
+        <v>3690</v>
+      </c>
+      <c r="G1662" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1663" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1663" t="s">
+        <v>3646</v>
+      </c>
+      <c r="F1663" t="s">
+        <v>3691</v>
+      </c>
+      <c r="G1663" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1664" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1664" t="s">
+        <v>3648</v>
+      </c>
+      <c r="F1664" t="s">
+        <v>3692</v>
+      </c>
+      <c r="G1664" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1665" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1665" t="s">
+        <v>3651</v>
+      </c>
+      <c r="F1665" t="s">
+        <v>3693</v>
+      </c>
+      <c r="G1665" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1666" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1666" t="s">
+        <v>3654</v>
+      </c>
+      <c r="F1666" t="s">
+        <v>3694</v>
+      </c>
+      <c r="G1666" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1667" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1667" t="s">
+        <v>3657</v>
+      </c>
+      <c r="F1667" t="s">
+        <v>3695</v>
+      </c>
+      <c r="G1667" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1668" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1668" t="s">
+        <v>3660</v>
+      </c>
+      <c r="F1668" t="s">
+        <v>3696</v>
+      </c>
+      <c r="G1668" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1669" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1669" t="s">
+        <v>3664</v>
+      </c>
+      <c r="F1669" t="s">
+        <v>3697</v>
+      </c>
+      <c r="G1669" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1670" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1670" t="s">
+        <v>3666</v>
+      </c>
+      <c r="F1670" t="s">
+        <v>3698</v>
+      </c>
+      <c r="G1670" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1671" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1671" t="s">
+        <v>3662</v>
+      </c>
+      <c r="F1671" t="s">
+        <v>3699</v>
+      </c>
+      <c r="G1671" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1672" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1672" t="s">
+        <v>3668</v>
+      </c>
+      <c r="F1672" t="s">
+        <v>3700</v>
+      </c>
+      <c r="G1672" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1673" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1673" t="s">
+        <v>3670</v>
+      </c>
+      <c r="F1673" t="s">
+        <v>3701</v>
+      </c>
+      <c r="G1673" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1674" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1674" t="s">
+        <v>3703</v>
+      </c>
+      <c r="F1674" t="s">
+        <v>3704</v>
+      </c>
+      <c r="G1674" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1675" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1675" t="s">
+        <v>3707</v>
+      </c>
+      <c r="F1675" t="s">
+        <v>3708</v>
+      </c>
+      <c r="G1675" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1676" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1676" t="s">
+        <v>3709</v>
+      </c>
+      <c r="F1676" t="s">
+        <v>3710</v>
+      </c>
+      <c r="G1676" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1677" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1677" t="s">
+        <v>3712</v>
+      </c>
+      <c r="F1677" t="s">
+        <v>3713</v>
+      </c>
+      <c r="G1677" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1678" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1678" t="s">
+        <v>3715</v>
+      </c>
+      <c r="F1678" t="s">
+        <v>3716</v>
+      </c>
+      <c r="G1678" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1679" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1679" t="s">
+        <v>3717</v>
+      </c>
+      <c r="F1679" t="s">
+        <v>3718</v>
+      </c>
+      <c r="G1679" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1680" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1680" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F1680" t="s">
+        <v>3720</v>
+      </c>
+      <c r="G1680" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1681" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1681" t="s">
+        <v>3721</v>
+      </c>
+      <c r="F1681" t="s">
+        <v>3722</v>
+      </c>
+      <c r="G1681" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1682" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1682" t="s">
+        <v>3723</v>
+      </c>
+      <c r="F1682" t="s">
+        <v>3724</v>
+      </c>
+      <c r="G1682" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1683" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1683" t="s">
+        <v>3725</v>
+      </c>
+      <c r="F1683" t="s">
+        <v>3726</v>
+      </c>
+      <c r="G1683" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1684" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>3727</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1684" t="s">
+        <v>3728</v>
+      </c>
+      <c r="F1684" t="s">
+        <v>3729</v>
+      </c>
+      <c r="G1684" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1685" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1685" t="s">
+        <v>3731</v>
+      </c>
+      <c r="F1685" t="s">
+        <v>3732</v>
+      </c>
+      <c r="G1685" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1686" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>3727</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1686" t="s">
+        <v>3733</v>
+      </c>
+      <c r="F1686" t="s">
+        <v>3734</v>
+      </c>
+      <c r="G1686" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1687" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1687" t="s">
+        <v>3735</v>
+      </c>
+      <c r="F1687" t="s">
+        <v>3736</v>
+      </c>
+      <c r="G1687" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1688" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1688" t="s">
+        <v>3738</v>
+      </c>
+      <c r="F1688" t="s">
+        <v>3739</v>
+      </c>
+      <c r="G1688" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1689" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1689" t="s">
+        <v>3741</v>
+      </c>
+      <c r="F1689" t="s">
+        <v>3742</v>
+      </c>
+      <c r="G1689" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1690" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1690" t="s">
+        <v>3744</v>
+      </c>
+      <c r="F1690" t="s">
+        <v>3745</v>
+      </c>
+      <c r="G1690" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1691" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1691" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F1691" t="s">
+        <v>3748</v>
+      </c>
+      <c r="G1691" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1692" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>3749</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1692" t="s">
+        <v>3750</v>
+      </c>
+      <c r="F1692" t="s">
+        <v>3751</v>
+      </c>
+      <c r="G1692" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1693" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1693" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F1693" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G1693" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1694" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1694" t="s">
+        <v>3754</v>
+      </c>
+      <c r="F1694" t="s">
+        <v>3755</v>
+      </c>
+      <c r="G1694" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1695" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1695" t="s">
+        <v>3756</v>
+      </c>
+      <c r="F1695" t="s">
+        <v>3757</v>
+      </c>
+      <c r="G1695" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1696" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1696" t="s">
+        <v>3758</v>
+      </c>
+      <c r="F1696" t="s">
+        <v>3759</v>
+      </c>
+      <c r="G1696" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1697" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>3749</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1697" t="s">
+        <v>3760</v>
+      </c>
+      <c r="F1697" t="s">
+        <v>3761</v>
+      </c>
+      <c r="G1697" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1698" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>3727</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1698" t="s">
+        <v>3762</v>
+      </c>
+      <c r="F1698" t="s">
+        <v>3763</v>
+      </c>
+      <c r="G1698" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1699" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1699" t="s">
+        <v>3764</v>
+      </c>
+      <c r="F1699" t="s">
+        <v>3765</v>
+      </c>
+      <c r="G1699" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1700" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>3727</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1700" t="s">
+        <v>3766</v>
+      </c>
+      <c r="F1700" t="s">
+        <v>3767</v>
+      </c>
+      <c r="G1700" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1701" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1701" t="s">
+        <v>3768</v>
+      </c>
+      <c r="F1701" t="s">
+        <v>3769</v>
+      </c>
+      <c r="G1701" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1702" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1702" t="s">
+        <v>3770</v>
+      </c>
+      <c r="F1702" t="s">
+        <v>3771</v>
+      </c>
+      <c r="G1702" t="s">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1703" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1703" t="s">
+        <v>3774</v>
+      </c>
+      <c r="F1703" t="s">
+        <v>3775</v>
+      </c>
+      <c r="G1703" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1704" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1704" t="s">
+        <v>3777</v>
+      </c>
+      <c r="F1704" t="s">
+        <v>3778</v>
+      </c>
+      <c r="G1704" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1705" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1705" t="s">
+        <v>3780</v>
+      </c>
+      <c r="F1705" t="s">
+        <v>3781</v>
+      </c>
+      <c r="G1705" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1706" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1706" t="s">
+        <v>3783</v>
+      </c>
+      <c r="F1706" t="s">
+        <v>3784</v>
+      </c>
+      <c r="G1706" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1707" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1707" t="s">
+        <v>3786</v>
+      </c>
+      <c r="F1707" t="s">
+        <v>3787</v>
+      </c>
+      <c r="G1707" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1708" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1708" t="s">
+        <v>3789</v>
+      </c>
+      <c r="F1708" t="s">
+        <v>3790</v>
+      </c>
+      <c r="G1708" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1709" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1709" t="s">
+        <v>3791</v>
+      </c>
+      <c r="F1709" t="s">
+        <v>3792</v>
+      </c>
+      <c r="G1709" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1710" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1710" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F1710" t="s">
+        <v>3794</v>
+      </c>
+      <c r="G1710" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1711" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1711" t="s">
+        <v>3796</v>
+      </c>
+      <c r="F1711" t="s">
+        <v>3797</v>
+      </c>
+      <c r="G1711" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1712" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1712" t="s">
+        <v>3799</v>
+      </c>
+      <c r="F1712" t="s">
+        <v>3800</v>
+      </c>
+      <c r="G1712" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1713" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1713" t="s">
+        <v>3801</v>
+      </c>
+      <c r="F1713" t="s">
+        <v>3802</v>
+      </c>
+      <c r="G1713" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1714" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1714" t="s">
+        <v>3803</v>
+      </c>
+      <c r="F1714" t="s">
+        <v>3804</v>
+      </c>
+      <c r="G1714" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1715" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1715" t="s">
+        <v>3805</v>
+      </c>
+      <c r="F1715" t="s">
+        <v>3806</v>
+      </c>
+      <c r="G1715" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1716" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1716" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F1716" t="s">
+        <v>3808</v>
+      </c>
+      <c r="G1716" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1717" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1717" t="s">
+        <v>3809</v>
+      </c>
+      <c r="F1717" t="s">
+        <v>3810</v>
+      </c>
+      <c r="G1717" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1718" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1718" t="s">
+        <v>3811</v>
+      </c>
+      <c r="F1718" t="s">
+        <v>3812</v>
+      </c>
+      <c r="G1718" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1719" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1719" t="s">
+        <v>3813</v>
+      </c>
+      <c r="F1719" t="s">
+        <v>3814</v>
+      </c>
+      <c r="G1719" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1720" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1720" t="s">
+        <v>3815</v>
+      </c>
+      <c r="F1720" t="s">
+        <v>3816</v>
+      </c>
+      <c r="G1720" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1721" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1721" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1721" t="s">
+        <v>3818</v>
+      </c>
+      <c r="F1721" t="s">
+        <v>3819</v>
+      </c>
+      <c r="G1721" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1722" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1722" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1722" t="s">
+        <v>3821</v>
+      </c>
+      <c r="F1722" t="s">
+        <v>3822</v>
+      </c>
+      <c r="G1722" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1723" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1723" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1723" t="s">
+        <v>3824</v>
+      </c>
+      <c r="F1723" t="s">
+        <v>3825</v>
+      </c>
+      <c r="G1723" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1724" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1724" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1724" t="s">
+        <v>3827</v>
+      </c>
+      <c r="F1724" t="s">
+        <v>3828</v>
+      </c>
+      <c r="G1724" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1725" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1725" t="s">
+        <v>3829</v>
+      </c>
+      <c r="F1725" t="s">
+        <v>3830</v>
+      </c>
+      <c r="G1725" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1726" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1726" t="s">
+        <v>3831</v>
+      </c>
+      <c r="F1726" t="s">
+        <v>3832</v>
+      </c>
+      <c r="G1726" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1727" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1727" t="s">
+        <v>3833</v>
+      </c>
+      <c r="F1727" t="s">
+        <v>3834</v>
+      </c>
+      <c r="G1727" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1728" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1728" t="s">
+        <v>3835</v>
+      </c>
+      <c r="F1728" t="s">
+        <v>3836</v>
+      </c>
+      <c r="G1728" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1729" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1729" t="s">
+        <v>3837</v>
+      </c>
+      <c r="F1729" t="s">
+        <v>3838</v>
+      </c>
+      <c r="G1729" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1730" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1730" t="s">
+        <v>3839</v>
+      </c>
+      <c r="F1730" t="s">
+        <v>3840</v>
+      </c>
+      <c r="G1730" t="s">
+        <v>3776</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1731" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1731" t="s">
+        <v>3786</v>
+      </c>
+      <c r="F1731" t="s">
+        <v>3841</v>
+      </c>
+      <c r="G1731" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1732" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1732" t="s">
+        <v>3780</v>
+      </c>
+      <c r="F1732" t="s">
+        <v>3843</v>
+      </c>
+      <c r="G1732" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1733" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1733" t="s">
+        <v>3783</v>
+      </c>
+      <c r="F1733" t="s">
+        <v>3844</v>
+      </c>
+      <c r="G1733" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1734" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1734" t="s">
+        <v>3774</v>
+      </c>
+      <c r="F1734" t="s">
+        <v>3845</v>
+      </c>
+      <c r="G1734" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1735" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1735" t="s">
+        <v>3777</v>
+      </c>
+      <c r="F1735" t="s">
+        <v>3846</v>
+      </c>
+      <c r="G1735" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1736" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1736" t="s">
+        <v>3799</v>
+      </c>
+      <c r="F1736" t="s">
+        <v>3847</v>
+      </c>
+      <c r="G1736" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1737" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1737" t="s">
+        <v>3789</v>
+      </c>
+      <c r="F1737" t="s">
+        <v>3848</v>
+      </c>
+      <c r="G1737" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1738" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1738" t="s">
+        <v>3796</v>
+      </c>
+      <c r="F1738" t="s">
+        <v>3849</v>
+      </c>
+      <c r="G1738" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1739" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1739" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1739" t="s">
+        <v>3791</v>
+      </c>
+      <c r="F1739" t="s">
+        <v>3850</v>
+      </c>
+      <c r="G1739" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1740" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1740" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1740" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F1740" t="s">
+        <v>3851</v>
+      </c>
+      <c r="G1740" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1741" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1741" t="s">
+        <v>3803</v>
+      </c>
+      <c r="F1741" t="s">
+        <v>3852</v>
+      </c>
+      <c r="G1741" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1742" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1742" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1742" t="s">
+        <v>3805</v>
+      </c>
+      <c r="F1742" t="s">
+        <v>3853</v>
+      </c>
+      <c r="G1742" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1743" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1743" t="s">
+        <v>3801</v>
+      </c>
+      <c r="F1743" t="s">
+        <v>3854</v>
+      </c>
+      <c r="G1743" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1744" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1744" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1744" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F1744" t="s">
+        <v>3855</v>
+      </c>
+      <c r="G1744" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1745" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1745" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1745" t="s">
+        <v>3809</v>
+      </c>
+      <c r="F1745" t="s">
+        <v>3856</v>
+      </c>
+      <c r="G1745" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1746" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1746" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1746" t="s">
+        <v>3811</v>
+      </c>
+      <c r="F1746" t="s">
+        <v>3857</v>
+      </c>
+      <c r="G1746" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1747" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1747" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1747" t="s">
+        <v>3815</v>
+      </c>
+      <c r="F1747" t="s">
+        <v>3858</v>
+      </c>
+      <c r="G1747" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1748" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1748" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1748" t="s">
+        <v>3813</v>
+      </c>
+      <c r="F1748" t="s">
+        <v>3859</v>
+      </c>
+      <c r="G1748" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1749" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1749" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1749" t="s">
+        <v>3839</v>
+      </c>
+      <c r="F1749" t="s">
+        <v>3860</v>
+      </c>
+      <c r="G1749" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1750" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1750" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1750" t="s">
+        <v>3818</v>
+      </c>
+      <c r="F1750" t="s">
+        <v>3861</v>
+      </c>
+      <c r="G1750" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1751" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1751" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1751" t="s">
+        <v>3821</v>
+      </c>
+      <c r="F1751" t="s">
+        <v>3862</v>
+      </c>
+      <c r="G1751" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1752" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1752" t="s">
+        <v>3827</v>
+      </c>
+      <c r="F1752" t="s">
+        <v>3863</v>
+      </c>
+      <c r="G1752" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1753" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1753" t="s">
+        <v>3824</v>
+      </c>
+      <c r="F1753" t="s">
+        <v>3864</v>
+      </c>
+      <c r="G1753" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1754" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1754" t="s">
+        <v>3831</v>
+      </c>
+      <c r="F1754" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G1754" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1755" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1755" t="s">
+        <v>3829</v>
+      </c>
+      <c r="F1755" t="s">
+        <v>3866</v>
+      </c>
+      <c r="G1755" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1756" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1756" t="s">
+        <v>3835</v>
+      </c>
+      <c r="F1756" t="s">
+        <v>3867</v>
+      </c>
+      <c r="G1756" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1757" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1757" t="s">
+        <v>3833</v>
+      </c>
+      <c r="F1757" t="s">
+        <v>3868</v>
+      </c>
+      <c r="G1757" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1758" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1758" t="s">
+        <v>3837</v>
+      </c>
+      <c r="F1758" t="s">
+        <v>3869</v>
+      </c>
+      <c r="G1758" t="s">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1759" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1759" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1759" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1759" t="s">
+        <v>3780</v>
+      </c>
+      <c r="F1759" t="s">
+        <v>3870</v>
+      </c>
+      <c r="G1759" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1760" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1760" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1760" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1760" t="s">
+        <v>3783</v>
+      </c>
+      <c r="F1760" t="s">
+        <v>3872</v>
+      </c>
+      <c r="G1760" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1761" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1761" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1761" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1761" t="s">
+        <v>3786</v>
+      </c>
+      <c r="F1761" t="s">
+        <v>3873</v>
+      </c>
+      <c r="G1761" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1762" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1762" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1762" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1762" t="s">
+        <v>3777</v>
+      </c>
+      <c r="F1762" t="s">
+        <v>3874</v>
+      </c>
+      <c r="G1762" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1763" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1763" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1763" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1763" t="s">
+        <v>3774</v>
+      </c>
+      <c r="F1763" t="s">
+        <v>3875</v>
+      </c>
+      <c r="G1763" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1764" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1764" t="s">
+        <v>3799</v>
+      </c>
+      <c r="F1764" t="s">
+        <v>3876</v>
+      </c>
+      <c r="G1764" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1765" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1765" t="s">
+        <v>3791</v>
+      </c>
+      <c r="F1765" t="s">
+        <v>3877</v>
+      </c>
+      <c r="G1765" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1766" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1766" t="s">
+        <v>3789</v>
+      </c>
+      <c r="F1766" t="s">
+        <v>3878</v>
+      </c>
+      <c r="G1766" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1767" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1767" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1767" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1767" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F1767" t="s">
+        <v>3879</v>
+      </c>
+      <c r="G1767" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1768" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1768" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1768" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1768" t="s">
+        <v>3796</v>
+      </c>
+      <c r="F1768" t="s">
+        <v>3880</v>
+      </c>
+      <c r="G1768" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1769" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1769" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1769" t="s">
+        <v>3805</v>
+      </c>
+      <c r="F1769" t="s">
+        <v>3881</v>
+      </c>
+      <c r="G1769" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1770" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1770" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1770" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1770" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F1770" t="s">
+        <v>3882</v>
+      </c>
+      <c r="G1770" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1771" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1771" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1771" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1771" t="s">
+        <v>3801</v>
+      </c>
+      <c r="F1771" t="s">
+        <v>3883</v>
+      </c>
+      <c r="G1771" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1772" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1772" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1772" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1772" t="s">
+        <v>3803</v>
+      </c>
+      <c r="F1772" t="s">
+        <v>3884</v>
+      </c>
+      <c r="G1772" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1773" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1773" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1773" t="s">
+        <v>3811</v>
+      </c>
+      <c r="F1773" t="s">
+        <v>3885</v>
+      </c>
+      <c r="G1773" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1774" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1774" t="s">
+        <v>3813</v>
+      </c>
+      <c r="F1774" t="s">
+        <v>3886</v>
+      </c>
+      <c r="G1774" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1775" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1775" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1775" t="s">
+        <v>3815</v>
+      </c>
+      <c r="F1775" t="s">
+        <v>3887</v>
+      </c>
+      <c r="G1775" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1776" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1776" t="s">
+        <v>3818</v>
+      </c>
+      <c r="F1776" t="s">
+        <v>3888</v>
+      </c>
+      <c r="G1776" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1777" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1777" t="s">
+        <v>3809</v>
+      </c>
+      <c r="F1777" t="s">
+        <v>3889</v>
+      </c>
+      <c r="G1777" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1778" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1778" t="s">
+        <v>3824</v>
+      </c>
+      <c r="F1778" t="s">
+        <v>3890</v>
+      </c>
+      <c r="G1778" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1779" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1779" t="s">
+        <v>3827</v>
+      </c>
+      <c r="F1779" t="s">
+        <v>3891</v>
+      </c>
+      <c r="G1779" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1780" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1780" t="s">
+        <v>3829</v>
+      </c>
+      <c r="F1780" t="s">
+        <v>3892</v>
+      </c>
+      <c r="G1780" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1781" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1781" t="s">
+        <v>3839</v>
+      </c>
+      <c r="F1781" t="s">
+        <v>3893</v>
+      </c>
+      <c r="G1781" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1782" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1782" t="s">
+        <v>3821</v>
+      </c>
+      <c r="F1782" t="s">
+        <v>3894</v>
+      </c>
+      <c r="G1782" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1783" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1783" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1783" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1783" t="s">
+        <v>3831</v>
+      </c>
+      <c r="F1783" t="s">
+        <v>3895</v>
+      </c>
+      <c r="G1783" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1784" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1784" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1784" t="s">
+        <v>3833</v>
+      </c>
+      <c r="F1784" t="s">
+        <v>3896</v>
+      </c>
+      <c r="G1784" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1785" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1785" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1785" t="s">
+        <v>3835</v>
+      </c>
+      <c r="F1785" t="s">
+        <v>3897</v>
+      </c>
+      <c r="G1785" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1786" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1786" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1786" t="s">
+        <v>3837</v>
+      </c>
+      <c r="F1786" t="s">
+        <v>3898</v>
+      </c>
+      <c r="G1786" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1787" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1787" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1787" t="s">
+        <v>3899</v>
+      </c>
+      <c r="F1787" t="s">
+        <v>3900</v>
+      </c>
+      <c r="G1787" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1788" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1788" t="s">
+        <v>3902</v>
+      </c>
+      <c r="F1788" t="s">
+        <v>3903</v>
+      </c>
+      <c r="G1788" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1789" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>3905</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1789" t="s">
+        <v>3906</v>
+      </c>
+      <c r="F1789" t="s">
+        <v>3907</v>
+      </c>
+      <c r="G1789" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1790" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1790" t="s">
+        <v>3909</v>
+      </c>
+      <c r="F1790" t="s">
+        <v>3910</v>
+      </c>
+      <c r="G1790" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1791" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>3911</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1791" t="s">
+        <v>3912</v>
+      </c>
+      <c r="F1791" t="s">
+        <v>3913</v>
+      </c>
+      <c r="G1791" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1792" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>3914</v>
+      </c>
+      <c r="D1792" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1792" t="s">
+        <v>3915</v>
+      </c>
+      <c r="F1792" t="s">
+        <v>3916</v>
+      </c>
+      <c r="G1792" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1793" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1793" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D1793" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1793" t="s">
+        <v>3917</v>
+      </c>
+      <c r="F1793" t="s">
+        <v>3918</v>
+      </c>
+      <c r="G1793" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1794" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1794" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1794" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1794" t="s">
+        <v>3920</v>
+      </c>
+      <c r="F1794" t="s">
+        <v>3921</v>
+      </c>
+      <c r="G1794" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1795" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1795" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D1795" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1795" t="s">
+        <v>3923</v>
+      </c>
+      <c r="F1795" t="s">
+        <v>3924</v>
+      </c>
+      <c r="G1795" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1796" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1796" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D1796" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1796" t="s">
+        <v>3925</v>
+      </c>
+      <c r="F1796" t="s">
+        <v>3926</v>
+      </c>
+      <c r="G1796" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1797" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1797" t="s">
+        <v>3914</v>
+      </c>
+      <c r="D1797" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1797" t="s">
+        <v>3927</v>
+      </c>
+      <c r="F1797" t="s">
+        <v>3928</v>
+      </c>
+      <c r="G1797" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1798" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1798" t="s">
+        <v>3908</v>
+      </c>
+      <c r="D1798" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1798" t="s">
+        <v>3929</v>
+      </c>
+      <c r="F1798" t="s">
+        <v>3930</v>
+      </c>
+      <c r="G1798" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1799" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1799" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1799" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1799" t="s">
+        <v>3931</v>
+      </c>
+      <c r="F1799" t="s">
+        <v>3932</v>
+      </c>
+      <c r="G1799" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1800" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1800" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D1800" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1800" t="s">
+        <v>3933</v>
+      </c>
+      <c r="F1800" t="s">
+        <v>3934</v>
+      </c>
+      <c r="G1800" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1801" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>3905</v>
+      </c>
+      <c r="D1801" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1801" t="s">
+        <v>3935</v>
+      </c>
+      <c r="F1801" t="s">
+        <v>3936</v>
+      </c>
+      <c r="G1801" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1802" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>3911</v>
+      </c>
+      <c r="D1802" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1802" t="s">
+        <v>3937</v>
+      </c>
+      <c r="F1802" t="s">
+        <v>3938</v>
+      </c>
+      <c r="G1802" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1803" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D1803" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1803" t="s">
+        <v>3939</v>
+      </c>
+      <c r="F1803" t="s">
+        <v>3940</v>
+      </c>
+      <c r="G1803" t="s">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1804" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>3941</v>
+      </c>
+      <c r="D1804" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1804" t="s">
+        <v>3942</v>
+      </c>
+      <c r="F1804" t="s">
+        <v>3943</v>
+      </c>
+      <c r="G1804" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1805" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>3945</v>
+      </c>
+      <c r="D1805" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1805" t="s">
+        <v>3946</v>
+      </c>
+      <c r="F1805" t="s">
+        <v>3947</v>
+      </c>
+      <c r="G1805" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1806" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D1806" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1806" t="s">
+        <v>3949</v>
+      </c>
+      <c r="F1806" t="s">
+        <v>3950</v>
+      </c>
+      <c r="G1806" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1807" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1807" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D1807" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1807" t="s">
+        <v>3951</v>
+      </c>
+      <c r="F1807" t="s">
+        <v>3952</v>
+      </c>
+      <c r="G1807" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1808" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D1808" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1808" t="s">
+        <v>3953</v>
+      </c>
+      <c r="F1808" t="s">
+        <v>3954</v>
+      </c>
+      <c r="G1808" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1809" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>3941</v>
+      </c>
+      <c r="D1809" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1809" t="s">
+        <v>3955</v>
+      </c>
+      <c r="F1809" t="s">
+        <v>3956</v>
+      </c>
+      <c r="G1809" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1810" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D1810" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1810" t="s">
+        <v>3958</v>
+      </c>
+      <c r="F1810" t="s">
+        <v>3959</v>
+      </c>
+      <c r="G1810" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1811" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>3960</v>
+      </c>
+      <c r="D1811" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1811" t="s">
+        <v>3961</v>
+      </c>
+      <c r="F1811" t="s">
+        <v>3962</v>
+      </c>
+      <c r="G1811" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1812" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1812" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1812" t="s">
+        <v>3964</v>
+      </c>
+      <c r="F1812" t="s">
+        <v>3965</v>
+      </c>
+      <c r="G1812" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1813" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1813" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1813" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F1813" t="s">
+        <v>3967</v>
+      </c>
+      <c r="G1813" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1814" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1814" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1814" t="s">
+        <v>3968</v>
+      </c>
+      <c r="F1814" t="s">
+        <v>3969</v>
+      </c>
+      <c r="G1814" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1815" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1815" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1815" t="s">
+        <v>3970</v>
+      </c>
+      <c r="F1815" t="s">
+        <v>3971</v>
+      </c>
+      <c r="G1815" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1816" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1816" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1816" t="s">
+        <v>3972</v>
+      </c>
+      <c r="F1816" t="s">
+        <v>3973</v>
+      </c>
+      <c r="G1816" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1817" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1817" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1817" t="s">
+        <v>3974</v>
+      </c>
+      <c r="F1817" t="s">
+        <v>3975</v>
+      </c>
+      <c r="G1817" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1818" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1818" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1818" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1818" t="s">
+        <v>3976</v>
+      </c>
+      <c r="F1818" t="s">
+        <v>3977</v>
+      </c>
+      <c r="G1818" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1819" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1819" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1819" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1819" t="s">
+        <v>3978</v>
+      </c>
+      <c r="F1819" t="s">
+        <v>3979</v>
+      </c>
+      <c r="G1819" t="s">
+        <v>3944</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1820" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1820" t="s">
+        <v>3948</v>
+      </c>
+      <c r="D1820" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1820" t="s">
+        <v>3980</v>
+      </c>
+      <c r="F1820" t="s">
+        <v>3981</v>
+      </c>
+      <c r="G1820" t="s">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1821" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1821" t="s">
+        <v>3983</v>
+      </c>
+      <c r="D1821" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1821" t="s">
+        <v>3980</v>
+      </c>
+      <c r="F1821" t="s">
+        <v>3984</v>
+      </c>
+      <c r="G1821" t="s">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1822" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1822" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D1822" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1822" t="s">
+        <v>3987</v>
+      </c>
+      <c r="F1822" t="s">
+        <v>3988</v>
+      </c>
+      <c r="G1822" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1823" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1823" t="s">
+        <v>3990</v>
+      </c>
+      <c r="D1823" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1823" t="s">
+        <v>3991</v>
+      </c>
+      <c r="F1823" t="s">
+        <v>3992</v>
+      </c>
+      <c r="G1823" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1824" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D1824" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1824" t="s">
+        <v>3994</v>
+      </c>
+      <c r="F1824" t="s">
+        <v>3995</v>
+      </c>
+      <c r="G1824" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1825" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1825" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1825" t="s">
+        <v>3997</v>
+      </c>
+      <c r="F1825" t="s">
+        <v>3998</v>
+      </c>
+      <c r="G1825" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1826" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D1826" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1826" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F1826" t="s">
+        <v>4001</v>
+      </c>
+      <c r="G1826" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1827" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1827" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D1827" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1827" t="s">
+        <v>4003</v>
+      </c>
+      <c r="F1827" t="s">
+        <v>4004</v>
+      </c>
+      <c r="G1827" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1828" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1828" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D1828" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1828" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F1828" t="s">
+        <v>4006</v>
+      </c>
+      <c r="G1828" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1829" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1829" t="s">
+        <v>4007</v>
+      </c>
+      <c r="D1829" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1829" t="s">
+        <v>4008</v>
+      </c>
+      <c r="F1829" t="s">
+        <v>4009</v>
+      </c>
+      <c r="G1829" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1830" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1830" t="s">
+        <v>4010</v>
+      </c>
+      <c r="D1830" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1830" t="s">
+        <v>4011</v>
+      </c>
+      <c r="F1830" t="s">
+        <v>4012</v>
+      </c>
+      <c r="G1830" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1831" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1831" t="s">
+        <v>4010</v>
+      </c>
+      <c r="D1831" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1831" t="s">
+        <v>4013</v>
+      </c>
+      <c r="F1831" t="s">
+        <v>4014</v>
+      </c>
+      <c r="G1831" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1832" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1832" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1832" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1832" t="s">
+        <v>4015</v>
+      </c>
+      <c r="F1832" t="s">
+        <v>4016</v>
+      </c>
+      <c r="G1832" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1833" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1833" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1833" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1833" t="s">
+        <v>4017</v>
+      </c>
+      <c r="F1833" t="s">
+        <v>4018</v>
+      </c>
+      <c r="G1833" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1834" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1834" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1834" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1834" t="s">
+        <v>4019</v>
+      </c>
+      <c r="F1834" t="s">
+        <v>4020</v>
+      </c>
+      <c r="G1834" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1835" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1835" t="s">
+        <v>4021</v>
+      </c>
+      <c r="D1835" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1835" t="s">
+        <v>4022</v>
+      </c>
+      <c r="F1835" t="s">
+        <v>4023</v>
+      </c>
+      <c r="G1835" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1836" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1836" t="s">
+        <v>4024</v>
+      </c>
+      <c r="D1836" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1836" t="s">
+        <v>4025</v>
+      </c>
+      <c r="F1836" t="s">
+        <v>4026</v>
+      </c>
+      <c r="G1836" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1837" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1837" t="s">
+        <v>4028</v>
+      </c>
+      <c r="D1837" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1837" t="s">
+        <v>4029</v>
+      </c>
+      <c r="F1837" t="s">
+        <v>4030</v>
+      </c>
+      <c r="G1837" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1838" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1838" t="s">
+        <v>4031</v>
+      </c>
+      <c r="D1838" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1838" t="s">
+        <v>4032</v>
+      </c>
+      <c r="F1838" t="s">
+        <v>4033</v>
+      </c>
+      <c r="G1838" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1839" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1839" t="s">
+        <v>4034</v>
+      </c>
+      <c r="D1839" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1839" t="s">
+        <v>4035</v>
+      </c>
+      <c r="F1839" t="s">
+        <v>4036</v>
+      </c>
+      <c r="G1839" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1840" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1840" t="s">
+        <v>4037</v>
+      </c>
+      <c r="D1840" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1840" t="s">
+        <v>4038</v>
+      </c>
+      <c r="F1840" t="s">
+        <v>4039</v>
+      </c>
+      <c r="G1840" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1841" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1841" t="s">
+        <v>4024</v>
+      </c>
+      <c r="D1841" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1841" t="s">
+        <v>4040</v>
+      </c>
+      <c r="F1841" t="s">
+        <v>4041</v>
+      </c>
+      <c r="G1841" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1842" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1842" t="s">
+        <v>4042</v>
+      </c>
+      <c r="D1842" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1842" t="s">
+        <v>4043</v>
+      </c>
+      <c r="F1842" t="s">
+        <v>4044</v>
+      </c>
+      <c r="G1842" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1843" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1843" t="s">
+        <v>4045</v>
+      </c>
+      <c r="D1843" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1843" t="s">
+        <v>4046</v>
+      </c>
+      <c r="F1843" t="s">
+        <v>4047</v>
+      </c>
+      <c r="G1843" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1844" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1844" t="s">
+        <v>4048</v>
+      </c>
+      <c r="D1844" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1844" t="s">
+        <v>4049</v>
+      </c>
+      <c r="F1844" t="s">
+        <v>4050</v>
+      </c>
+      <c r="G1844" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1845" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1845" t="s">
+        <v>4051</v>
+      </c>
+      <c r="D1845" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1845" t="s">
+        <v>4052</v>
+      </c>
+      <c r="F1845" t="s">
+        <v>4053</v>
+      </c>
+      <c r="G1845" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1846" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1846" t="s">
+        <v>4055</v>
+      </c>
+      <c r="D1846" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1846" t="s">
+        <v>4056</v>
+      </c>
+      <c r="F1846" t="s">
+        <v>4057</v>
+      </c>
+      <c r="G1846" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1847" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1847" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D1847" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1847" t="s">
+        <v>4059</v>
+      </c>
+      <c r="F1847" t="s">
+        <v>4060</v>
+      </c>
+      <c r="G1847" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1848" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1848" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1848" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1848" t="s">
+        <v>4061</v>
+      </c>
+      <c r="F1848" t="s">
+        <v>4062</v>
+      </c>
+      <c r="G1848" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1849" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1849" t="s">
+        <v>4063</v>
+      </c>
+      <c r="D1849" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1849" t="s">
+        <v>4064</v>
+      </c>
+      <c r="F1849" t="s">
+        <v>4065</v>
+      </c>
+      <c r="G1849" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1850" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1850" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1850" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1850" t="s">
+        <v>4067</v>
+      </c>
+      <c r="F1850" t="s">
+        <v>4068</v>
+      </c>
+      <c r="G1850" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1851" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1851" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1851" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1851" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F1851" t="s">
+        <v>4071</v>
+      </c>
+      <c r="G1851" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1852" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1852" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1852" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1852" t="s">
+        <v>4072</v>
+      </c>
+      <c r="F1852" t="s">
+        <v>4073</v>
+      </c>
+      <c r="G1852" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1853" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1853" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1853" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1853" t="s">
+        <v>4074</v>
+      </c>
+      <c r="F1853" t="s">
+        <v>4075</v>
+      </c>
+      <c r="G1853" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1854" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1854" t="s">
+        <v>4076</v>
+      </c>
+      <c r="D1854" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1854" t="s">
+        <v>4077</v>
+      </c>
+      <c r="F1854" t="s">
+        <v>4078</v>
+      </c>
+      <c r="G1854" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1855" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1855" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1855" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1855" t="s">
+        <v>4079</v>
+      </c>
+      <c r="F1855" t="s">
+        <v>4080</v>
+      </c>
+      <c r="G1855" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1856" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1856" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D1856" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1856" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F1856" t="s">
+        <v>4083</v>
+      </c>
+      <c r="G1856" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1857" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1857" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1857" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1857" t="s">
+        <v>4084</v>
+      </c>
+      <c r="F1857" t="s">
+        <v>4085</v>
+      </c>
+      <c r="G1857" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1858" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1858" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D1858" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1858" t="s">
+        <v>4087</v>
+      </c>
+      <c r="F1858" t="s">
+        <v>4088</v>
+      </c>
+      <c r="G1858" t="s">
+        <v>4054</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1859" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1859" t="s">
+        <v>4089</v>
+      </c>
+      <c r="D1859" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1859" t="s">
+        <v>4090</v>
+      </c>
+      <c r="F1859" t="s">
+        <v>4091</v>
+      </c>
+      <c r="G1859" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1860" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1860" t="s">
+        <v>4093</v>
+      </c>
+      <c r="D1860" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1860" t="s">
+        <v>4094</v>
+      </c>
+      <c r="F1860" t="s">
+        <v>4095</v>
+      </c>
+      <c r="G1860" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1861" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1861" t="s">
+        <v>4096</v>
+      </c>
+      <c r="D1861" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1861" t="s">
+        <v>4097</v>
+      </c>
+      <c r="F1861" t="s">
+        <v>4098</v>
+      </c>
+      <c r="G1861" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1862" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1862" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D1862" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1862" t="s">
+        <v>4100</v>
+      </c>
+      <c r="F1862" t="s">
+        <v>4101</v>
+      </c>
+      <c r="G1862" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1863" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1863" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D1863" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1863" t="s">
+        <v>4103</v>
+      </c>
+      <c r="F1863" t="s">
+        <v>4104</v>
+      </c>
+      <c r="G1863" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1864" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1864" t="s">
+        <v>4105</v>
+      </c>
+      <c r="D1864" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1864" t="s">
+        <v>4106</v>
+      </c>
+      <c r="F1864" t="s">
+        <v>4107</v>
+      </c>
+      <c r="G1864" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1865" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1865" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1865" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1865" t="s">
+        <v>4109</v>
+      </c>
+      <c r="F1865" t="s">
+        <v>4110</v>
+      </c>
+      <c r="G1865" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1866" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1866" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1866" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1866" t="s">
+        <v>4111</v>
+      </c>
+      <c r="F1866" t="s">
+        <v>4112</v>
+      </c>
+      <c r="G1866" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1867" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1867" t="s">
+        <v>4113</v>
+      </c>
+      <c r="D1867" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1867" t="s">
+        <v>4114</v>
+      </c>
+      <c r="F1867" t="s">
+        <v>4115</v>
+      </c>
+      <c r="G1867" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1868" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1868" t="s">
+        <v>4116</v>
+      </c>
+      <c r="D1868" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1868" t="s">
+        <v>4117</v>
+      </c>
+      <c r="F1868" t="s">
+        <v>4118</v>
+      </c>
+      <c r="G1868" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1869" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1869" t="s">
+        <v>4119</v>
+      </c>
+      <c r="D1869" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1869" t="s">
+        <v>4120</v>
+      </c>
+      <c r="F1869" t="s">
+        <v>4121</v>
+      </c>
+      <c r="G1869" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1870" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1870" t="s">
+        <v>4116</v>
+      </c>
+      <c r="D1870" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1870" t="s">
+        <v>4122</v>
+      </c>
+      <c r="F1870" t="s">
+        <v>4123</v>
+      </c>
+      <c r="G1870" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1871" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1871" t="s">
+        <v>4119</v>
+      </c>
+      <c r="D1871" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1871" t="s">
+        <v>4124</v>
+      </c>
+      <c r="F1871" t="s">
+        <v>4125</v>
+      </c>
+      <c r="G1871" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1872" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1872" t="s">
+        <v>4126</v>
+      </c>
+      <c r="D1872" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1872" t="s">
+        <v>4127</v>
+      </c>
+      <c r="F1872" t="s">
+        <v>4128</v>
+      </c>
+      <c r="G1872" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1873" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1873" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D1873" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1873" t="s">
+        <v>4130</v>
+      </c>
+      <c r="F1873" t="s">
+        <v>4131</v>
+      </c>
+      <c r="G1873" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1874" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1874" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1874" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1874" t="s">
+        <v>4133</v>
+      </c>
+      <c r="F1874" t="s">
+        <v>4134</v>
+      </c>
+      <c r="G1874" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1875" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1875" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1875" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1875" t="s">
+        <v>4135</v>
+      </c>
+      <c r="F1875" t="s">
+        <v>4136</v>
+      </c>
+      <c r="G1875" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1876" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1876" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1876" t="s">
+        <v>4137</v>
+      </c>
+      <c r="D1876" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1876" t="s">
+        <v>4138</v>
+      </c>
+      <c r="F1876" t="s">
+        <v>4139</v>
+      </c>
+      <c r="G1876" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1877" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1877" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1877" t="s">
+        <v>4140</v>
+      </c>
+      <c r="D1877" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1877" t="s">
+        <v>4141</v>
+      </c>
+      <c r="F1877" t="s">
+        <v>4142</v>
+      </c>
+      <c r="G1877" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1878" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1878" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1878" t="s">
+        <v>4143</v>
+      </c>
+      <c r="D1878" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1878" t="s">
+        <v>4144</v>
+      </c>
+      <c r="F1878" t="s">
+        <v>4145</v>
+      </c>
+      <c r="G1878" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1879" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1879" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1879" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D1879" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1879" t="s">
+        <v>4147</v>
+      </c>
+      <c r="F1879" t="s">
+        <v>4148</v>
+      </c>
+      <c r="G1879" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1880" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1880" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1880" t="s">
+        <v>4143</v>
+      </c>
+      <c r="D1880" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1880" t="s">
+        <v>4149</v>
+      </c>
+      <c r="F1880" t="s">
+        <v>4150</v>
+      </c>
+      <c r="G1880" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1881" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1881" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1881" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1881" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1881" t="s">
+        <v>4152</v>
+      </c>
+      <c r="F1881" t="s">
+        <v>4153</v>
+      </c>
+      <c r="G1881" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1882" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1882" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1882" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1882" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1882" t="s">
+        <v>4154</v>
+      </c>
+      <c r="F1882" t="s">
+        <v>4155</v>
+      </c>
+      <c r="G1882" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1883" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1883" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1883" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1883" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1883" t="s">
+        <v>4156</v>
+      </c>
+      <c r="F1883" t="s">
+        <v>4157</v>
+      </c>
+      <c r="G1883" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1884" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1884" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1884" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1884" t="s">
+        <v>4158</v>
+      </c>
+      <c r="F1884" t="s">
+        <v>4159</v>
+      </c>
+      <c r="G1884" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1885" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1885" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1885" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1885" t="s">
+        <v>4160</v>
+      </c>
+      <c r="F1885" t="s">
+        <v>4161</v>
+      </c>
+      <c r="G1885" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1886" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1886" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1886" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1886" t="s">
+        <v>4162</v>
+      </c>
+      <c r="F1886" t="s">
+        <v>4163</v>
+      </c>
+      <c r="G1886" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1887" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1887" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1887" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1887" t="s">
+        <v>4164</v>
+      </c>
+      <c r="F1887" t="s">
+        <v>4165</v>
+      </c>
+      <c r="G1887" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1888" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1888" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1888" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1888" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1888" t="s">
+        <v>4166</v>
+      </c>
+      <c r="F1888" t="s">
+        <v>4167</v>
+      </c>
+      <c r="G1888" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1889" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1889" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1889" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1889" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1889" t="s">
+        <v>4169</v>
+      </c>
+      <c r="F1889" t="s">
+        <v>4170</v>
+      </c>
+      <c r="G1889" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1890" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1890" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1890" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1890" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1890" t="s">
+        <v>4171</v>
+      </c>
+      <c r="F1890" t="s">
+        <v>4172</v>
+      </c>
+      <c r="G1890" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1891" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1891" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1891" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1891" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1891" t="s">
+        <v>4173</v>
+      </c>
+      <c r="F1891" t="s">
+        <v>4174</v>
+      </c>
+      <c r="G1891" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1892" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1892" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1892" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1892" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1892" t="s">
+        <v>4175</v>
+      </c>
+      <c r="F1892" t="s">
+        <v>4176</v>
+      </c>
+      <c r="G1892" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1893" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1893" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1893" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1893" t="s">
+        <v>4177</v>
+      </c>
+      <c r="F1893" t="s">
+        <v>4178</v>
+      </c>
+      <c r="G1893" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1894" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1894" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1894" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1894" t="s">
+        <v>4179</v>
+      </c>
+      <c r="F1894" t="s">
+        <v>4180</v>
+      </c>
+      <c r="G1894" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1895" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1895" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1895" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1895" t="s">
+        <v>4181</v>
+      </c>
+      <c r="F1895" t="s">
+        <v>4182</v>
+      </c>
+      <c r="G1895" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1896" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1896" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1896" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1896" t="s">
+        <v>4183</v>
+      </c>
+      <c r="F1896" t="s">
+        <v>4184</v>
+      </c>
+      <c r="G1896" t="s">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1897" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1897" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1897" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1897" t="s">
+        <v>4186</v>
+      </c>
+      <c r="F1897" t="s">
+        <v>4187</v>
+      </c>
+      <c r="G1897" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1898" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1898" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1898" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1898" t="s">
+        <v>4189</v>
+      </c>
+      <c r="F1898" t="s">
+        <v>4190</v>
+      </c>
+      <c r="G1898" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1899" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1899" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1899" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1899" t="s">
+        <v>4191</v>
+      </c>
+      <c r="F1899" t="s">
+        <v>4192</v>
+      </c>
+      <c r="G1899" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1900" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1900" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1900" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1900" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1900" t="s">
+        <v>4193</v>
+      </c>
+      <c r="F1900" t="s">
+        <v>4194</v>
+      </c>
+      <c r="G1900" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1901" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1901" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1901" t="s">
+        <v>4195</v>
+      </c>
+      <c r="D1901" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1901" t="s">
+        <v>4196</v>
+      </c>
+      <c r="F1901" t="s">
+        <v>4197</v>
+      </c>
+      <c r="G1901" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1902" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1902" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1902" t="s">
+        <v>4198</v>
+      </c>
+      <c r="D1902" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1902" t="s">
+        <v>4199</v>
+      </c>
+      <c r="F1902" t="s">
+        <v>4200</v>
+      </c>
+      <c r="G1902" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1903" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1903" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1903" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D1903" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1903" t="s">
+        <v>4202</v>
+      </c>
+      <c r="F1903" t="s">
+        <v>4203</v>
+      </c>
+      <c r="G1903" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1904" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1904" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1904" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D1904" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1904" t="s">
+        <v>4205</v>
+      </c>
+      <c r="F1904" t="s">
+        <v>4206</v>
+      </c>
+      <c r="G1904" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1905" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1905" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1905" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1905" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1905" t="s">
+        <v>4207</v>
+      </c>
+      <c r="F1905" t="s">
+        <v>4208</v>
+      </c>
+      <c r="G1905" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1906" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1906" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1906" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1906" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1906" t="s">
+        <v>4209</v>
+      </c>
+      <c r="F1906" t="s">
+        <v>4210</v>
+      </c>
+      <c r="G1906" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1907" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1907" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1907" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1907" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1907" t="s">
+        <v>4211</v>
+      </c>
+      <c r="F1907" t="s">
+        <v>4212</v>
+      </c>
+      <c r="G1907" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1908" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1908" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1908" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1908" t="s">
+        <v>4213</v>
+      </c>
+      <c r="F1908" t="s">
+        <v>4214</v>
+      </c>
+      <c r="G1908" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1909" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1909" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1909" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1909" t="s">
+        <v>4215</v>
+      </c>
+      <c r="F1909" t="s">
+        <v>4216</v>
+      </c>
+      <c r="G1909" t="s">
+        <v>4188</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1910" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1910" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1910" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1910" t="s">
+        <v>4217</v>
+      </c>
+      <c r="F1910" t="s">
+        <v>4218</v>
+      </c>
+      <c r="G1910" t="s">
+        <v>4219</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1911" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1911" t="s">
+        <v>4220</v>
+      </c>
+      <c r="D1911" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1911" t="s">
+        <v>4221</v>
+      </c>
+      <c r="F1911" t="s">
+        <v>4222</v>
+      </c>
+      <c r="G1911" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1912" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1912" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1912" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1912" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1912" t="s">
+        <v>4225</v>
+      </c>
+      <c r="F1912" t="s">
+        <v>4226</v>
+      </c>
+      <c r="G1912" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1913" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1913" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1913" t="s">
+        <v>4227</v>
+      </c>
+      <c r="D1913" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1913" t="s">
+        <v>4228</v>
+      </c>
+      <c r="F1913" t="s">
+        <v>4229</v>
+      </c>
+      <c r="G1913" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1914" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1914" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1914" t="s">
+        <v>4230</v>
+      </c>
+      <c r="D1914" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1914" t="s">
+        <v>4231</v>
+      </c>
+      <c r="F1914" t="s">
+        <v>4232</v>
+      </c>
+      <c r="G1914" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1915" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1915" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1915" t="s">
+        <v>4233</v>
+      </c>
+      <c r="D1915" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1915" t="s">
+        <v>4234</v>
+      </c>
+      <c r="F1915" t="s">
+        <v>4235</v>
+      </c>
+      <c r="G1915" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1916" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1916" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1916" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1916" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1916" t="s">
+        <v>4237</v>
+      </c>
+      <c r="F1916" t="s">
+        <v>4238</v>
+      </c>
+      <c r="G1916" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1917" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1917" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1917" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1917" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1917" t="s">
+        <v>4240</v>
+      </c>
+      <c r="F1917" t="s">
+        <v>4241</v>
+      </c>
+      <c r="G1917" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1918" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1918" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1918" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1918" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1918" t="s">
+        <v>4243</v>
+      </c>
+      <c r="F1918" t="s">
+        <v>4244</v>
+      </c>
+      <c r="G1918" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1919" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1919" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1919" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1919" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1919" t="s">
+        <v>4246</v>
+      </c>
+      <c r="F1919" t="s">
+        <v>4247</v>
+      </c>
+      <c r="G1919" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1920" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1920" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1920" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1920" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1920" t="s">
+        <v>4248</v>
+      </c>
+      <c r="F1920" t="s">
+        <v>4249</v>
+      </c>
+      <c r="G1920" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1921" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1921" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1921" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D1921" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1921" t="s">
+        <v>4250</v>
+      </c>
+      <c r="F1921" t="s">
+        <v>4251</v>
+      </c>
+      <c r="G1921" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1922" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1922" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1922" t="s">
+        <v>4252</v>
+      </c>
+      <c r="D1922" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1922" t="s">
+        <v>4253</v>
+      </c>
+      <c r="F1922" t="s">
+        <v>4254</v>
+      </c>
+      <c r="G1922" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1923" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1923" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1923" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D1923" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1923" t="s">
+        <v>4255</v>
+      </c>
+      <c r="F1923" t="s">
+        <v>4256</v>
+      </c>
+      <c r="G1923" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1924" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1924" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1924" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1924" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1924" t="s">
+        <v>4257</v>
+      </c>
+      <c r="F1924" t="s">
+        <v>4258</v>
+      </c>
+      <c r="G1924" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1925" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1925" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1925" t="s">
+        <v>4230</v>
+      </c>
+      <c r="D1925" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1925" t="s">
+        <v>4231</v>
+      </c>
+      <c r="F1925" t="s">
+        <v>4259</v>
+      </c>
+      <c r="G1925" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1926" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1926" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1926" t="s">
+        <v>4220</v>
+      </c>
+      <c r="D1926" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1926" t="s">
+        <v>4221</v>
+      </c>
+      <c r="F1926" t="s">
+        <v>4261</v>
+      </c>
+      <c r="G1926" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1927" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1927" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1927" t="s">
+        <v>4227</v>
+      </c>
+      <c r="D1927" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1927" t="s">
+        <v>4228</v>
+      </c>
+      <c r="F1927" t="s">
+        <v>4262</v>
+      </c>
+      <c r="G1927" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1928" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1928" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1928" t="s">
+        <v>4233</v>
+      </c>
+      <c r="D1928" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1928" t="s">
+        <v>4234</v>
+      </c>
+      <c r="F1928" t="s">
+        <v>4263</v>
+      </c>
+      <c r="G1928" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1929" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1929" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1929" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1929" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1929" t="s">
+        <v>4237</v>
+      </c>
+      <c r="F1929" t="s">
+        <v>4264</v>
+      </c>
+      <c r="G1929" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1930" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1930" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1930" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1930" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1930" t="s">
+        <v>4240</v>
+      </c>
+      <c r="F1930" t="s">
+        <v>4265</v>
+      </c>
+      <c r="G1930" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1931" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1931" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1931" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1931" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1931" t="s">
+        <v>4243</v>
+      </c>
+      <c r="F1931" t="s">
+        <v>4266</v>
+      </c>
+      <c r="G1931" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1932" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1932" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1932" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1932" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1932" t="s">
+        <v>4225</v>
+      </c>
+      <c r="F1932" t="s">
+        <v>4267</v>
+      </c>
+      <c r="G1932" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1933" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1933" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1933" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1933" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1933" t="s">
+        <v>4246</v>
+      </c>
+      <c r="F1933" t="s">
+        <v>4268</v>
+      </c>
+      <c r="G1933" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1934" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1934" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1934" t="s">
+        <v>4252</v>
+      </c>
+      <c r="D1934" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1934" t="s">
+        <v>4253</v>
+      </c>
+      <c r="F1934" t="s">
+        <v>4269</v>
+      </c>
+      <c r="G1934" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1935" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1935" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1935" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1935" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1935" t="s">
+        <v>4248</v>
+      </c>
+      <c r="F1935" t="s">
+        <v>4270</v>
+      </c>
+      <c r="G1935" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1936" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1936" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1936" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D1936" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1936" t="s">
+        <v>4250</v>
+      </c>
+      <c r="F1936" t="s">
+        <v>4271</v>
+      </c>
+      <c r="G1936" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1937" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1937" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1937" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D1937" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1937" t="s">
+        <v>4257</v>
+      </c>
+      <c r="F1937" t="s">
+        <v>4272</v>
+      </c>
+      <c r="G1937" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1938" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1938" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1938" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D1938" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1938" t="s">
+        <v>4255</v>
+      </c>
+      <c r="F1938" t="s">
+        <v>4273</v>
+      </c>
+      <c r="G1938" t="s">
+        <v>4260</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1939" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1939" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1939" t="s">
+        <v>4274</v>
+      </c>
+      <c r="D1939" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1939" t="s">
+        <v>4275</v>
+      </c>
+      <c r="F1939" t="s">
+        <v>4276</v>
+      </c>
+      <c r="G1939" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1940" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1940" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1940" t="s">
+        <v>4278</v>
+      </c>
+      <c r="D1940" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1940" t="s">
+        <v>4279</v>
+      </c>
+      <c r="F1940" t="s">
+        <v>4280</v>
+      </c>
+      <c r="G1940" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1941" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1941" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1941" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1941" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1941" t="s">
+        <v>4281</v>
+      </c>
+      <c r="F1941" t="s">
+        <v>4282</v>
+      </c>
+      <c r="G1941" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1942" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1942" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1942" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1942" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1942" t="s">
+        <v>4283</v>
+      </c>
+      <c r="F1942" t="s">
+        <v>4284</v>
+      </c>
+      <c r="G1942" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1943" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1943" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1943" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D1943" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1943" t="s">
+        <v>4285</v>
+      </c>
+      <c r="F1943" t="s">
+        <v>4286</v>
+      </c>
+      <c r="G1943" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1944" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1944" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1944" t="s">
+        <v>4287</v>
+      </c>
+      <c r="D1944" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1944" t="s">
+        <v>4288</v>
+      </c>
+      <c r="F1944" t="s">
+        <v>4289</v>
+      </c>
+      <c r="G1944" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1945" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1945" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1945" t="s">
+        <v>4119</v>
+      </c>
+      <c r="D1945" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1945" t="s">
+        <v>4290</v>
+      </c>
+      <c r="F1945" t="s">
+        <v>4291</v>
+      </c>
+      <c r="G1945" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1946" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1946" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1946" t="s">
+        <v>4292</v>
+      </c>
+      <c r="D1946" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1946" t="s">
+        <v>4293</v>
+      </c>
+      <c r="F1946" t="s">
+        <v>4294</v>
+      </c>
+      <c r="G1946" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1947" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1947" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1947" t="s">
+        <v>4295</v>
+      </c>
+      <c r="D1947" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1947" t="s">
+        <v>4296</v>
+      </c>
+      <c r="F1947" t="s">
+        <v>4297</v>
+      </c>
+      <c r="G1947" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1948" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1948" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1948" t="s">
+        <v>4298</v>
+      </c>
+      <c r="D1948" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1948" t="s">
+        <v>4299</v>
+      </c>
+      <c r="F1948" t="s">
+        <v>4300</v>
+      </c>
+      <c r="G1948" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1949" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1949" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1949" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1949" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1949" t="s">
+        <v>4301</v>
+      </c>
+      <c r="F1949" t="s">
+        <v>4302</v>
+      </c>
+      <c r="G1949" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1950" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1950" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1950" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1950" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1950" t="s">
+        <v>4303</v>
+      </c>
+      <c r="F1950" t="s">
+        <v>4304</v>
+      </c>
+      <c r="G1950" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1951" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1951" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1951" t="s">
+        <v>4305</v>
+      </c>
+      <c r="D1951" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1951" t="s">
+        <v>4306</v>
+      </c>
+      <c r="F1951" t="s">
+        <v>4307</v>
+      </c>
+      <c r="G1951" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1952" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1952" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1952" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1952" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1952" t="s">
+        <v>4308</v>
+      </c>
+      <c r="F1952" t="s">
+        <v>4309</v>
+      </c>
+      <c r="G1952" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1953" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1953" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1953" t="s">
+        <v>232</v>
+      </c>
+      <c r="D1953" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1953" t="s">
+        <v>4310</v>
+      </c>
+      <c r="F1953" t="s">
+        <v>4311</v>
+      </c>
+      <c r="G1953" t="s">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1954" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1954" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1954" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D1954" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1954" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1954" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1954" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1955" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1955" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1955" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1955" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1955" t="s">
+        <v>4316</v>
+      </c>
+      <c r="F1955" t="s">
+        <v>4317</v>
+      </c>
+      <c r="G1955" t="s">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1956" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1956" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1956" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1956" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1956" t="s">
+        <v>4319</v>
+      </c>
+      <c r="F1956" t="s">
+        <v>4320</v>
+      </c>
+      <c r="G1956" t="s">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1957" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1957" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1957" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1957" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1957" t="s">
+        <v>4321</v>
+      </c>
+      <c r="F1957" t="s">
+        <v>4322</v>
+      </c>
+      <c r="G1957" t="s">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1958" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1958" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1958" t="s">
+        <v>4323</v>
+      </c>
+      <c r="D1958" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1958" t="s">
+        <v>4324</v>
+      </c>
+      <c r="F1958" t="s">
+        <v>4325</v>
+      </c>
+      <c r="G1958" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1959" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1959" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1959" t="s">
+        <v>4327</v>
+      </c>
+      <c r="D1959" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1959" t="s">
+        <v>4328</v>
+      </c>
+      <c r="F1959" t="s">
+        <v>4329</v>
+      </c>
+      <c r="G1959" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1960" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1960" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1960" t="s">
+        <v>4330</v>
+      </c>
+      <c r="D1960" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1960" t="s">
+        <v>4331</v>
+      </c>
+      <c r="F1960" t="s">
+        <v>4332</v>
+      </c>
+      <c r="G1960" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1961" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1961" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1961" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D1961" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1961" t="s">
+        <v>4334</v>
+      </c>
+      <c r="F1961" t="s">
+        <v>4335</v>
+      </c>
+      <c r="G1961" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1962" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1962" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1962" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D1962" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1962" t="s">
+        <v>4337</v>
+      </c>
+      <c r="F1962" t="s">
+        <v>4338</v>
+      </c>
+      <c r="G1962" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1963" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1963" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1963" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D1963" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1963" t="s">
+        <v>4340</v>
+      </c>
+      <c r="F1963" t="s">
+        <v>4341</v>
+      </c>
+      <c r="G1963" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1964" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1964" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1964" t="s">
+        <v>4342</v>
+      </c>
+      <c r="D1964" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1964" t="s">
+        <v>4343</v>
+      </c>
+      <c r="F1964" t="s">
+        <v>4344</v>
+      </c>
+      <c r="G1964" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1965" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1965" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1965" t="s">
+        <v>4345</v>
+      </c>
+      <c r="D1965" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1965" t="s">
+        <v>4346</v>
+      </c>
+      <c r="F1965" t="s">
+        <v>4347</v>
+      </c>
+      <c r="G1965" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1966" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1966" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1966" t="s">
+        <v>4348</v>
+      </c>
+      <c r="D1966" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1966" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F1966" t="s">
+        <v>4350</v>
+      </c>
+      <c r="G1966" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1967" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1967" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1967" t="s">
+        <v>4351</v>
+      </c>
+      <c r="D1967" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1967" t="s">
+        <v>4352</v>
+      </c>
+      <c r="F1967" t="s">
+        <v>4353</v>
+      </c>
+      <c r="G1967" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1968" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1968" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1968" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D1968" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1968" t="s">
+        <v>4355</v>
+      </c>
+      <c r="F1968" t="s">
+        <v>4356</v>
+      </c>
+      <c r="G1968" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1969" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1969" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1969" t="s">
+        <v>4357</v>
+      </c>
+      <c r="D1969" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1969" t="s">
+        <v>4358</v>
+      </c>
+      <c r="F1969" t="s">
+        <v>4359</v>
+      </c>
+      <c r="G1969" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1970" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1970" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1970" t="s">
+        <v>4360</v>
+      </c>
+      <c r="D1970" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1970" t="s">
+        <v>4361</v>
+      </c>
+      <c r="F1970" t="s">
+        <v>4362</v>
+      </c>
+      <c r="G1970" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1971" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1971" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1971" t="s">
+        <v>4363</v>
+      </c>
+      <c r="D1971" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1971" t="s">
+        <v>4364</v>
+      </c>
+      <c r="F1971" t="s">
+        <v>4365</v>
+      </c>
+      <c r="G1971" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1972" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1972" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1972" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D1972" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1972" t="s">
+        <v>4367</v>
+      </c>
+      <c r="F1972" t="s">
+        <v>4368</v>
+      </c>
+      <c r="G1972" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1973" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1973" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1973" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D1973" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1973" t="s">
+        <v>4370</v>
+      </c>
+      <c r="F1973" t="s">
+        <v>4371</v>
+      </c>
+      <c r="G1973" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1974" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1974" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1974" t="s">
+        <v>4372</v>
+      </c>
+      <c r="D1974" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1974" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F1974" t="s">
+        <v>4374</v>
+      </c>
+      <c r="G1974" t="s">
+        <v>4326</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1975" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1975" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1975" t="s">
+        <v>4330</v>
+      </c>
+      <c r="D1975" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1975" t="s">
+        <v>4331</v>
+      </c>
+      <c r="F1975" t="s">
+        <v>4375</v>
+      </c>
+      <c r="G1975" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1976" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1976" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1976" t="s">
+        <v>4327</v>
+      </c>
+      <c r="D1976" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1976" t="s">
+        <v>4328</v>
+      </c>
+      <c r="F1976" t="s">
+        <v>4377</v>
+      </c>
+      <c r="G1976" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1977" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1977" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1977" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D1977" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1977" t="s">
+        <v>4334</v>
+      </c>
+      <c r="F1977" t="s">
+        <v>4378</v>
+      </c>
+      <c r="G1977" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1978" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1978" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1978" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D1978" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1978" t="s">
+        <v>4337</v>
+      </c>
+      <c r="F1978" t="s">
+        <v>4379</v>
+      </c>
+      <c r="G1978" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1979" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1979" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1979" t="s">
+        <v>4323</v>
+      </c>
+      <c r="D1979" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1979" t="s">
+        <v>4324</v>
+      </c>
+      <c r="F1979" t="s">
+        <v>4380</v>
+      </c>
+      <c r="G1979" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1980" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1980" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1980" t="s">
+        <v>4348</v>
+      </c>
+      <c r="D1980" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1980" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F1980" t="s">
+        <v>4381</v>
+      </c>
+      <c r="G1980" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1981" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1981" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1981" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D1981" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1981" t="s">
+        <v>4340</v>
+      </c>
+      <c r="F1981" t="s">
+        <v>4382</v>
+      </c>
+      <c r="G1981" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1982" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1982" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1982" t="s">
+        <v>4351</v>
+      </c>
+      <c r="D1982" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1982" t="s">
+        <v>4352</v>
+      </c>
+      <c r="F1982" t="s">
+        <v>4383</v>
+      </c>
+      <c r="G1982" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1983" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1983" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1983" t="s">
+        <v>4342</v>
+      </c>
+      <c r="D1983" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1983" t="s">
+        <v>4343</v>
+      </c>
+      <c r="F1983" t="s">
+        <v>4384</v>
+      </c>
+      <c r="G1983" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1984" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1984" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1984" t="s">
+        <v>4345</v>
+      </c>
+      <c r="D1984" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1984" t="s">
+        <v>4346</v>
+      </c>
+      <c r="F1984" t="s">
+        <v>4385</v>
+      </c>
+      <c r="G1984" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1985" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1985" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1985" t="s">
+        <v>4357</v>
+      </c>
+      <c r="D1985" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1985" t="s">
+        <v>4358</v>
+      </c>
+      <c r="F1985" t="s">
+        <v>4386</v>
+      </c>
+      <c r="G1985" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1986" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1986" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1986" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D1986" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1986" t="s">
+        <v>4355</v>
+      </c>
+      <c r="F1986" t="s">
+        <v>4387</v>
+      </c>
+      <c r="G1986" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1987" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1987" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1987" t="s">
+        <v>4360</v>
+      </c>
+      <c r="D1987" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1987" t="s">
+        <v>4361</v>
+      </c>
+      <c r="F1987" t="s">
+        <v>4388</v>
+      </c>
+      <c r="G1987" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1988" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1988" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1988" t="s">
+        <v>4363</v>
+      </c>
+      <c r="D1988" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1988" t="s">
+        <v>4364</v>
+      </c>
+      <c r="F1988" t="s">
+        <v>4389</v>
+      </c>
+      <c r="G1988" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1989" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1989" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1989" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D1989" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1989" t="s">
+        <v>4367</v>
+      </c>
+      <c r="F1989" t="s">
+        <v>4390</v>
+      </c>
+      <c r="G1989" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1990" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1990" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1990" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D1990" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1990" t="s">
+        <v>4370</v>
+      </c>
+      <c r="F1990" t="s">
+        <v>4391</v>
+      </c>
+      <c r="G1990" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1991" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1991" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1991" t="s">
+        <v>4372</v>
+      </c>
+      <c r="D1991" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1991" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F1991" t="s">
+        <v>4392</v>
+      </c>
+      <c r="G1991" t="s">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1992" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1992" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1992" t="s">
+        <v>4393</v>
+      </c>
+      <c r="D1992" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1992" t="s">
+        <v>4394</v>
+      </c>
+      <c r="F1992" t="s">
+        <v>4395</v>
+      </c>
+      <c r="G1992" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1993" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1993" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1993" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D1993" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1993" t="s">
+        <v>4334</v>
+      </c>
+      <c r="F1993" t="s">
+        <v>4397</v>
+      </c>
+      <c r="G1993" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1994" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1994" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1994" t="s">
+        <v>4398</v>
+      </c>
+      <c r="D1994" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1994" t="s">
+        <v>4399</v>
+      </c>
+      <c r="F1994" t="s">
+        <v>4400</v>
+      </c>
+      <c r="G1994" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1995" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1995" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1995" t="s">
+        <v>4327</v>
+      </c>
+      <c r="D1995" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1995" t="s">
+        <v>4328</v>
+      </c>
+      <c r="F1995" t="s">
+        <v>4401</v>
+      </c>
+      <c r="G1995" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1996" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1996" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1996" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D1996" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1996" t="s">
+        <v>4337</v>
+      </c>
+      <c r="F1996" t="s">
+        <v>4402</v>
+      </c>
+      <c r="G1996" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1997" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1997" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1997" t="s">
+        <v>4330</v>
+      </c>
+      <c r="D1997" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1997" t="s">
+        <v>4331</v>
+      </c>
+      <c r="F1997" t="s">
+        <v>4403</v>
+      </c>
+      <c r="G1997" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1998" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1998" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1998" t="s">
+        <v>4323</v>
+      </c>
+      <c r="D1998" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1998" t="s">
+        <v>4324</v>
+      </c>
+      <c r="F1998" t="s">
+        <v>4404</v>
+      </c>
+      <c r="G1998" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1999" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1999" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1999" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D1999" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1999" t="s">
+        <v>4340</v>
+      </c>
+      <c r="F1999" t="s">
+        <v>4405</v>
+      </c>
+      <c r="G1999" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2000" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2000" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2000" t="s">
+        <v>4342</v>
+      </c>
+      <c r="D2000" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2000" t="s">
+        <v>4343</v>
+      </c>
+      <c r="F2000" t="s">
+        <v>4406</v>
+      </c>
+      <c r="G2000" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2001" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2001" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2001" t="s">
+        <v>4348</v>
+      </c>
+      <c r="D2001" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2001" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F2001" t="s">
+        <v>4407</v>
+      </c>
+      <c r="G2001" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2002" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2002" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2002" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D2002" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2002" t="s">
+        <v>4355</v>
+      </c>
+      <c r="F2002" t="s">
+        <v>4408</v>
+      </c>
+      <c r="G2002" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2003" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2003" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2003" t="s">
+        <v>4345</v>
+      </c>
+      <c r="D2003" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2003" t="s">
+        <v>4346</v>
+      </c>
+      <c r="F2003" t="s">
+        <v>4409</v>
+      </c>
+      <c r="G2003" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2004" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2004" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2004" t="s">
+        <v>4351</v>
+      </c>
+      <c r="D2004" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2004" t="s">
+        <v>4352</v>
+      </c>
+      <c r="F2004" t="s">
+        <v>4410</v>
+      </c>
+      <c r="G2004" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2005" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2005" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2005" t="s">
+        <v>4357</v>
+      </c>
+      <c r="D2005" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2005" t="s">
+        <v>4358</v>
+      </c>
+      <c r="F2005" t="s">
+        <v>4411</v>
+      </c>
+      <c r="G2005" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2006" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2006" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2006" t="s">
+        <v>4360</v>
+      </c>
+      <c r="D2006" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2006" t="s">
+        <v>4361</v>
+      </c>
+      <c r="F2006" t="s">
+        <v>4412</v>
+      </c>
+      <c r="G2006" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2007" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2007" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2007" t="s">
+        <v>4363</v>
+      </c>
+      <c r="D2007" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2007" t="s">
+        <v>4364</v>
+      </c>
+      <c r="F2007" t="s">
+        <v>4413</v>
+      </c>
+      <c r="G2007" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2008" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2008" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2008" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D2008" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2008" t="s">
+        <v>4370</v>
+      </c>
+      <c r="F2008" t="s">
+        <v>4414</v>
+      </c>
+      <c r="G2008" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2009" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2009" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2009" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D2009" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2009" t="s">
+        <v>4367</v>
+      </c>
+      <c r="F2009" t="s">
+        <v>4415</v>
+      </c>
+      <c r="G2009" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2010" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2010" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2010" t="s">
+        <v>4372</v>
+      </c>
+      <c r="D2010" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2010" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F2010" t="s">
+        <v>4416</v>
+      </c>
+      <c r="G2010" t="s">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2011" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2011" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2011" t="s">
+        <v>4417</v>
+      </c>
+      <c r="D2011" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2011" t="s">
+        <v>4418</v>
+      </c>
+      <c r="F2011" t="s">
+        <v>4419</v>
+      </c>
+      <c r="G2011" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2012" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2012" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2012" t="s">
+        <v>4421</v>
+      </c>
+      <c r="D2012" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2012" t="s">
+        <v>4422</v>
+      </c>
+      <c r="F2012" t="s">
+        <v>4423</v>
+      </c>
+      <c r="G2012" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2013" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2013" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2013" t="s">
+        <v>4424</v>
+      </c>
+      <c r="D2013" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2013" t="s">
+        <v>4425</v>
+      </c>
+      <c r="F2013" t="s">
+        <v>4426</v>
+      </c>
+      <c r="G2013" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2014" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2014" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2014" t="s">
+        <v>4427</v>
+      </c>
+      <c r="D2014" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2014" t="s">
+        <v>4428</v>
+      </c>
+      <c r="F2014" t="s">
+        <v>4429</v>
+      </c>
+      <c r="G2014" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2015" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2015" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2015" t="s">
+        <v>4430</v>
+      </c>
+      <c r="D2015" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2015" t="s">
+        <v>4431</v>
+      </c>
+      <c r="F2015" t="s">
+        <v>4432</v>
+      </c>
+      <c r="G2015" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2016" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2016" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2016" t="s">
+        <v>4433</v>
+      </c>
+      <c r="D2016" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2016" t="s">
+        <v>4434</v>
+      </c>
+      <c r="F2016" t="s">
+        <v>4435</v>
+      </c>
+      <c r="G2016" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2017" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2017" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2017" t="s">
+        <v>4436</v>
+      </c>
+      <c r="D2017" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2017" t="s">
+        <v>4437</v>
+      </c>
+      <c r="F2017" t="s">
+        <v>4438</v>
+      </c>
+      <c r="G2017" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2018" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2018" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2018" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D2018" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2018" t="s">
+        <v>4439</v>
+      </c>
+      <c r="F2018" t="s">
+        <v>4440</v>
+      </c>
+      <c r="G2018" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2019" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2019" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2019" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D2019" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2019" t="s">
+        <v>4441</v>
+      </c>
+      <c r="F2019" t="s">
+        <v>4442</v>
+      </c>
+      <c r="G2019" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2020" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2020" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2020" t="s">
+        <v>4443</v>
+      </c>
+      <c r="D2020" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2020" t="s">
+        <v>4444</v>
+      </c>
+      <c r="F2020" t="s">
+        <v>4445</v>
+      </c>
+      <c r="G2020" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2021" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2021" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2021" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D2021" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2021" t="s">
+        <v>4446</v>
+      </c>
+      <c r="F2021" t="s">
+        <v>4447</v>
+      </c>
+      <c r="G2021" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2022" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2022" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2022" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D2022" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2022" t="s">
+        <v>4448</v>
+      </c>
+      <c r="F2022" t="s">
+        <v>4449</v>
+      </c>
+      <c r="G2022" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2023" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2023" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2023" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D2023" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2023" t="s">
+        <v>4450</v>
+      </c>
+      <c r="F2023" t="s">
+        <v>4451</v>
+      </c>
+      <c r="G2023" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2024" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2024" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2024" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D2024" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2024" t="s">
+        <v>4452</v>
+      </c>
+      <c r="F2024" t="s">
+        <v>4453</v>
+      </c>
+      <c r="G2024" t="s">
+        <v>4420</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2025" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2025" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2025" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D2025" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2025" t="s">
+        <v>4454</v>
+      </c>
+      <c r="F2025" t="s">
+        <v>4455</v>
+      </c>
+      <c r="G2025" t="s">
+        <v>4456</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2026" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2026" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2026" t="s">
+        <v>4457</v>
+      </c>
+      <c r="D2026" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2026" t="s">
+        <v>4458</v>
+      </c>
+      <c r="F2026" t="s">
+        <v>4459</v>
+      </c>
+      <c r="G2026" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2027" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2027" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2027" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D2027" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2027" t="s">
+        <v>4461</v>
+      </c>
+      <c r="F2027" t="s">
+        <v>4462</v>
+      </c>
+      <c r="G2027" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2028" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2028" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2028" t="s">
+        <v>4463</v>
+      </c>
+      <c r="D2028" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2028" t="s">
+        <v>4464</v>
+      </c>
+      <c r="F2028" t="s">
+        <v>4465</v>
+      </c>
+      <c r="G2028" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2029" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2029" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2029" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D2029" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2029" t="s">
+        <v>4466</v>
+      </c>
+      <c r="F2029" t="s">
+        <v>4467</v>
+      </c>
+      <c r="G2029" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2030" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2030" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2030" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D2030" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2030" t="s">
+        <v>4468</v>
+      </c>
+      <c r="F2030" t="s">
+        <v>4469</v>
+      </c>
+      <c r="G2030" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2031" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2031" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2031" t="s">
+        <v>4470</v>
+      </c>
+      <c r="D2031" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2031" t="s">
+        <v>4471</v>
+      </c>
+      <c r="F2031" t="s">
+        <v>4472</v>
+      </c>
+      <c r="G2031" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2032" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2032" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2032" t="s">
+        <v>4473</v>
+      </c>
+      <c r="D2032" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2032" t="s">
+        <v>4474</v>
+      </c>
+      <c r="F2032" t="s">
+        <v>4475</v>
+      </c>
+      <c r="G2032" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2033" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2033" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2033" t="s">
+        <v>4476</v>
+      </c>
+      <c r="D2033" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2033" t="s">
+        <v>4477</v>
+      </c>
+      <c r="F2033" t="s">
+        <v>4478</v>
+      </c>
+      <c r="G2033" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2034" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2034" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2034" t="s">
+        <v>4479</v>
+      </c>
+      <c r="D2034" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2034" t="s">
+        <v>4480</v>
+      </c>
+      <c r="F2034" t="s">
+        <v>4481</v>
+      </c>
+      <c r="G2034" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2035" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2035" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2035" t="s">
+        <v>4482</v>
+      </c>
+      <c r="D2035" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2035" t="s">
+        <v>4483</v>
+      </c>
+      <c r="F2035" t="s">
+        <v>4484</v>
+      </c>
+      <c r="G2035" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2036" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2036" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2036" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D2036" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2036" t="s">
+        <v>4485</v>
+      </c>
+      <c r="F2036" t="s">
+        <v>4486</v>
+      </c>
+      <c r="G2036" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2037" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2037" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2037" t="s">
+        <v>4487</v>
+      </c>
+      <c r="D2037" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2037" t="s">
+        <v>4488</v>
+      </c>
+      <c r="F2037" t="s">
+        <v>4489</v>
+      </c>
+      <c r="G2037" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2038" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2038" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2038" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D2038" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2038" t="s">
+        <v>4490</v>
+      </c>
+      <c r="F2038" t="s">
+        <v>4491</v>
+      </c>
+      <c r="G2038" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2039" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2039" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2039" t="s">
+        <v>232</v>
+      </c>
+      <c r="D2039" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2039" t="s">
+        <v>4492</v>
+      </c>
+      <c r="F2039" t="s">
+        <v>4493</v>
+      </c>
+      <c r="G2039" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2040" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2040" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2040" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D2040" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2040" t="s">
+        <v>4494</v>
+      </c>
+      <c r="F2040" t="s">
+        <v>4495</v>
+      </c>
+      <c r="G2040" t="s">
+        <v>4460</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2041" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2041" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2041" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D2041" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2041" t="s">
+        <v>4496</v>
+      </c>
+      <c r="F2041" t="s">
+        <v>4497</v>
+      </c>
+      <c r="G2041" t="s">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2042" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2042" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2042" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D2042" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2042" t="s">
+        <v>4499</v>
+      </c>
+      <c r="F2042" t="s">
+        <v>4500</v>
+      </c>
+      <c r="G2042" t="s">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2043" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2043" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2043" t="s">
+        <v>4501</v>
+      </c>
+      <c r="D2043" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2043" t="s">
+        <v>4502</v>
+      </c>
+      <c r="F2043" t="s">
+        <v>4503</v>
+      </c>
+      <c r="G2043" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2044" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2044" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2044" t="s">
+        <v>4505</v>
+      </c>
+      <c r="D2044" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2044" t="s">
+        <v>4506</v>
+      </c>
+      <c r="F2044" t="s">
+        <v>4507</v>
+      </c>
+      <c r="G2044" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2045" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2045" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2045" t="s">
+        <v>4508</v>
+      </c>
+      <c r="D2045" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2045" t="s">
+        <v>4509</v>
+      </c>
+      <c r="F2045" t="s">
+        <v>4510</v>
+      </c>
+      <c r="G2045" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2046" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2046" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2046" t="s">
+        <v>4511</v>
+      </c>
+      <c r="D2046" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2046" t="s">
+        <v>4512</v>
+      </c>
+      <c r="F2046" t="s">
+        <v>4513</v>
+      </c>
+      <c r="G2046" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2047" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2047" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2047" t="s">
+        <v>4514</v>
+      </c>
+      <c r="D2047" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2047" t="s">
+        <v>4515</v>
+      </c>
+      <c r="F2047" t="s">
+        <v>4516</v>
+      </c>
+      <c r="G2047" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2048" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2048" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2048" t="s">
+        <v>4517</v>
+      </c>
+      <c r="D2048" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2048" t="s">
+        <v>4518</v>
+      </c>
+      <c r="F2048" t="s">
+        <v>4519</v>
+      </c>
+      <c r="G2048" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2049" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2049" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2049" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D2049" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2049" t="s">
+        <v>4520</v>
+      </c>
+      <c r="F2049" t="s">
+        <v>4521</v>
+      </c>
+      <c r="G2049" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2050" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2050" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2050" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D2050" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2050" t="s">
+        <v>4523</v>
+      </c>
+      <c r="F2050" t="s">
+        <v>4524</v>
+      </c>
+      <c r="G2050" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2051" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2051" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2051" t="s">
+        <v>4511</v>
+      </c>
+      <c r="D2051" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2051" t="s">
+        <v>4525</v>
+      </c>
+      <c r="F2051" t="s">
+        <v>4526</v>
+      </c>
+      <c r="G2051" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2052" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2052" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2052" t="s">
+        <v>4527</v>
+      </c>
+      <c r="D2052" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2052" t="s">
+        <v>4528</v>
+      </c>
+      <c r="F2052" t="s">
+        <v>4529</v>
+      </c>
+      <c r="G2052" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2053" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2053" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2053" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D2053" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2053" t="s">
+        <v>4530</v>
+      </c>
+      <c r="F2053" t="s">
+        <v>4531</v>
+      </c>
+      <c r="G2053" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2054" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2054" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2054" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D2054" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2054" t="s">
+        <v>4532</v>
+      </c>
+      <c r="F2054" t="s">
+        <v>4533</v>
+      </c>
+      <c r="G2054" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2055" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2055" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2055" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D2055" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2055" t="s">
+        <v>4534</v>
+      </c>
+      <c r="F2055" t="s">
+        <v>4535</v>
+      </c>
+      <c r="G2055" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2056" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2056" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2056" t="s">
+        <v>4536</v>
+      </c>
+      <c r="D2056" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2056" t="s">
+        <v>4537</v>
+      </c>
+      <c r="F2056" t="s">
+        <v>4538</v>
+      </c>
+      <c r="G2056" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2057" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2057" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2057" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D2057" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2057" t="s">
+        <v>4539</v>
+      </c>
+      <c r="F2057" t="s">
+        <v>4540</v>
+      </c>
+      <c r="G2057" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2058" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2058" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2058" t="s">
+        <v>4541</v>
+      </c>
+      <c r="D2058" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2058" t="s">
+        <v>4542</v>
+      </c>
+      <c r="F2058" t="s">
+        <v>4543</v>
+      </c>
+      <c r="G2058" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2059" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2059" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2059" t="s">
+        <v>4544</v>
+      </c>
+      <c r="D2059" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2059" t="s">
+        <v>4545</v>
+      </c>
+      <c r="F2059" t="s">
+        <v>4546</v>
+      </c>
+      <c r="G2059" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2060" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2060" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2060" t="s">
+        <v>4547</v>
+      </c>
+      <c r="D2060" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2060" t="s">
+        <v>4548</v>
+      </c>
+      <c r="F2060" t="s">
+        <v>4549</v>
+      </c>
+      <c r="G2060" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2061" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2061" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2061" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D2061" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2061" t="s">
+        <v>4551</v>
+      </c>
+      <c r="F2061" t="s">
+        <v>4552</v>
+      </c>
+      <c r="G2061" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2062" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2062" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2062" t="s">
+        <v>4553</v>
+      </c>
+      <c r="D2062" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2062" t="s">
+        <v>4554</v>
+      </c>
+      <c r="F2062" t="s">
+        <v>4555</v>
+      </c>
+      <c r="G2062" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2063" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2063" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2063" t="s">
+        <v>4556</v>
+      </c>
+      <c r="D2063" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2063" t="s">
+        <v>4557</v>
+      </c>
+      <c r="F2063" t="s">
+        <v>4558</v>
+      </c>
+      <c r="G2063" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2064" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2064" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2064" t="s">
+        <v>4559</v>
+      </c>
+      <c r="D2064" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2064" t="s">
+        <v>4560</v>
+      </c>
+      <c r="F2064" t="s">
+        <v>4561</v>
+      </c>
+      <c r="G2064" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2065" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2065" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2065" t="s">
+        <v>4562</v>
+      </c>
+      <c r="D2065" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2065" t="s">
+        <v>4563</v>
+      </c>
+      <c r="F2065" t="s">
+        <v>4564</v>
+      </c>
+      <c r="G2065" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2066" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2066" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2066" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D2066" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2066" t="s">
+        <v>4565</v>
+      </c>
+      <c r="F2066" t="s">
+        <v>4566</v>
+      </c>
+      <c r="G2066" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2067" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2067" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2067" t="s">
+        <v>4567</v>
+      </c>
+      <c r="D2067" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2067" t="s">
+        <v>4568</v>
+      </c>
+      <c r="F2067" t="s">
+        <v>4569</v>
+      </c>
+      <c r="G2067" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2068" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2068" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2068" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D2068" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2068" t="s">
+        <v>4570</v>
+      </c>
+      <c r="F2068" t="s">
+        <v>4571</v>
+      </c>
+      <c r="G2068" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2069" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2069" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2069" t="s">
+        <v>4572</v>
+      </c>
+      <c r="D2069" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2069" t="s">
+        <v>4573</v>
+      </c>
+      <c r="F2069" t="s">
+        <v>4574</v>
+      </c>
+      <c r="G2069" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2070" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2070" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2070" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D2070" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2070" t="s">
+        <v>4575</v>
+      </c>
+      <c r="F2070" t="s">
+        <v>4576</v>
+      </c>
+      <c r="G2070" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2071" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2071" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2071" t="s">
+        <v>4577</v>
+      </c>
+      <c r="D2071" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2071" t="s">
+        <v>4578</v>
+      </c>
+      <c r="F2071" t="s">
+        <v>4579</v>
+      </c>
+      <c r="G2071" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2072" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2072" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2072" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D2072" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2072" t="s">
+        <v>4580</v>
+      </c>
+      <c r="F2072" t="s">
+        <v>4581</v>
+      </c>
+      <c r="G2072" t="s">
+        <v>4504</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2073" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2073" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2073" t="s">
+        <v>4582</v>
+      </c>
+      <c r="D2073" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2073" t="s">
+        <v>4583</v>
+      </c>
+      <c r="F2073" t="s">
+        <v>4584</v>
+      </c>
+      <c r="G2073" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2074" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2074" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2074" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D2074" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2074" t="s">
+        <v>4586</v>
+      </c>
+      <c r="F2074" t="s">
+        <v>4587</v>
+      </c>
+      <c r="G2074" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2075" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2075" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2075" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D2075" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2075" t="s">
+        <v>4588</v>
+      </c>
+      <c r="F2075" t="s">
+        <v>4589</v>
+      </c>
+      <c r="G2075" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2076" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2076" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2076" t="s">
+        <v>4590</v>
+      </c>
+      <c r="D2076" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2076" t="s">
+        <v>4591</v>
+      </c>
+      <c r="F2076" t="s">
+        <v>4592</v>
+      </c>
+      <c r="G2076" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2077" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2077" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2077" t="s">
+        <v>4185</v>
+      </c>
+      <c r="D2077" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2077" t="s">
+        <v>4593</v>
+      </c>
+      <c r="F2077" t="s">
+        <v>4594</v>
+      </c>
+      <c r="G2077" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2078" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2078" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2078" t="s">
+        <v>4595</v>
+      </c>
+      <c r="D2078" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2078" t="s">
+        <v>4596</v>
+      </c>
+      <c r="F2078" t="s">
+        <v>4597</v>
+      </c>
+      <c r="G2078" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2079" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2079" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2079" t="s">
+        <v>4598</v>
+      </c>
+      <c r="D2079" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2079" t="s">
+        <v>4599</v>
+      </c>
+      <c r="F2079" t="s">
+        <v>4600</v>
+      </c>
+      <c r="G2079" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2080" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2080" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2080" t="s">
+        <v>4601</v>
+      </c>
+      <c r="D2080" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2080" t="s">
+        <v>4602</v>
+      </c>
+      <c r="F2080" t="s">
+        <v>4603</v>
+      </c>
+      <c r="G2080" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2081" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2081" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2081" t="s">
+        <v>4604</v>
+      </c>
+      <c r="D2081" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2081" t="s">
+        <v>4605</v>
+      </c>
+      <c r="F2081" t="s">
+        <v>4606</v>
+      </c>
+      <c r="G2081" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2082" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2082" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2082" t="s">
+        <v>4607</v>
+      </c>
+      <c r="D2082" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2082" t="s">
+        <v>4608</v>
+      </c>
+      <c r="F2082" t="s">
+        <v>4609</v>
+      </c>
+      <c r="G2082" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2083" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2083" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2083" t="s">
+        <v>4610</v>
+      </c>
+      <c r="D2083" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2083" t="s">
+        <v>4611</v>
+      </c>
+      <c r="F2083" t="s">
+        <v>4612</v>
+      </c>
+      <c r="G2083" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2084" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2084" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2084" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D2084" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2084" t="s">
+        <v>4613</v>
+      </c>
+      <c r="F2084" t="s">
+        <v>4614</v>
+      </c>
+      <c r="G2084" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2085" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2085" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2085" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D2085" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2085" t="s">
+        <v>4615</v>
+      </c>
+      <c r="F2085" t="s">
+        <v>4616</v>
+      </c>
+      <c r="G2085" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2086" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2086" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2086" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D2086" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2086" t="s">
+        <v>4617</v>
+      </c>
+      <c r="F2086" t="s">
+        <v>4618</v>
+      </c>
+      <c r="G2086" t="s">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2087" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2087" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2087" t="s">
+        <v>232</v>
+      </c>
+      <c r="D2087" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2087" t="s">
+        <v>4619</v>
+      </c>
+      <c r="F2087" t="s">
+        <v>4620</v>
+      </c>
+      <c r="G2087" t="s">
+        <v>4585</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">