--- v0 (2026-08-03)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Philippines" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4851" uniqueCount="1558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14063" uniqueCount="4384">
   <si>
     <t>App</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Channel</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Sharing Link</t>
   </si>
   <si>
     <t>Generated At</t>
   </si>
   <si>
     <t>app-phil</t>
   </si>
   <si>
@@ -4682,50 +4682,8528 @@
     <t>1730018696677723030</t>
   </si>
   <si>
     <t>333GiangphilTTallvid916260804TT-Giang-PH-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yh76os/</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yhCr7G/</t>
   </si>
   <si>
     <t>1731818096309011841</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yh7NFQ/</t>
   </si>
   <si>
     <t>1730555724509513851</t>
   </si>
   <si>
     <t>subtiktoatgz43-Giang-PH-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yh927w/</t>
+  </si>
+  <si>
+    <t>1732857121510622219</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS45autCn/</t>
+  </si>
+  <si>
+    <t>2026-08-04T10:13:31.369Z</t>
+  </si>
+  <si>
+    <t>1736780004648388568</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS45a5Q6h/</t>
+  </si>
+  <si>
+    <t>1730108224702154913</t>
+  </si>
+  <si>
+    <t>29GialinhphilTTttvid916ngang260803TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ueRTvj/</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:01:40.216Z</t>
+  </si>
+  <si>
+    <t>30GialinhphilTTttvid916ngang260803TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ueJVG5/</t>
+  </si>
+  <si>
+    <t>31GialinhphilTTttvid916ngang260803TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uJWbwU/</t>
+  </si>
+  <si>
+    <t>1729432626355800835</t>
+  </si>
+  <si>
+    <t>subheiamsn-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4xHYDYj/</t>
+  </si>
+  <si>
+    <t>2026-08-06T06:40:17.895Z</t>
+  </si>
+  <si>
+    <t>1730322927529790326</t>
+  </si>
+  <si>
+    <t>subjesustgru8w-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4xHkJC8/</t>
+  </si>
+  <si>
+    <t>335GiangphilTTttvid619ngang260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNJTqR/</t>
+  </si>
+  <si>
+    <t>2026-08-06T17:01:26.302Z</t>
+  </si>
+  <si>
+    <t>1730892618534980282</t>
+  </si>
+  <si>
+    <t>339GiangphilTTcapaprvid916x260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNYRoc/</t>
+  </si>
+  <si>
+    <t>337GiangphilTTttvid619ngang260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNNKFw/</t>
+  </si>
+  <si>
+    <t>1729398402653720289</t>
+  </si>
+  <si>
+    <t>338GiangphilTTcapaprvid916x260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CN2Bne/</t>
+  </si>
+  <si>
+    <t>1729654988669356162</t>
+  </si>
+  <si>
+    <t>336GiangphilTTttvid619ngang260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNNf18/</t>
+  </si>
+  <si>
+    <t>340GiangphilTTcapaprvid916x260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CLKY38/</t>
+  </si>
+  <si>
+    <t>341GiangphilTTcapaprvid916x260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CLcfwe/</t>
+  </si>
+  <si>
+    <t>342GiangphilTTcapaprvid916x260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNFLS3/</t>
+  </si>
+  <si>
+    <t>344GiangphilTTcapaprvid916x260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNr2sT/</t>
+  </si>
+  <si>
+    <t>343GiangphilTTcapaprvid916x260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNRd7n/</t>
+  </si>
+  <si>
+    <t>1729884481407322191</t>
+  </si>
+  <si>
+    <t>345GiangphilTTcapaprvid916x260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CLwFRq/</t>
+  </si>
+  <si>
+    <t>347GiangphilTTcapaprvid916x260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNk1hg/</t>
+  </si>
+  <si>
+    <t>1731220878835353991</t>
+  </si>
+  <si>
+    <t>346GiangphilTTcapaprvid916x260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CLoKXe/</t>
+  </si>
+  <si>
+    <t>1730579157067728292</t>
+  </si>
+  <si>
+    <t>348GiangphilTTpananh916acb260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CLo52p/</t>
+  </si>
+  <si>
+    <t>349GiangphilTTpananh916acb260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNkseo/</t>
+  </si>
+  <si>
+    <t>1731231017648161853</t>
+  </si>
+  <si>
+    <t>351GiangphilTTallvid916260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CLofMe/</t>
+  </si>
+  <si>
+    <t>1729676194125940978</t>
+  </si>
+  <si>
+    <t>350GiangphilTTpananh916acb260809TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNLvUJ/</t>
+  </si>
+  <si>
+    <t>352GiangphilTTallvid916260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNjtB9/</t>
+  </si>
+  <si>
+    <t>353GiangphilTTallvid916260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CLoBMF/</t>
+  </si>
+  <si>
+    <t>1731745565255566889</t>
+  </si>
+  <si>
+    <t>354GiangphilTTallvid916260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNJp9n/</t>
+  </si>
+  <si>
+    <t>1729385574795153218</t>
+  </si>
+  <si>
+    <t>355GiangphilTTallvid916260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CNBSsP/</t>
+  </si>
+  <si>
+    <t>1732214923822728736</t>
+  </si>
+  <si>
+    <t>356GiangphilTTallvid916260812TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4CLKceR/</t>
+  </si>
+  <si>
+    <t>211QuangphilTTapprvid916x260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LMtFm/</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:16:00.816Z</t>
+  </si>
+  <si>
+    <t>213QuangphilTTapprvid916x260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44L1vSK/</t>
+  </si>
+  <si>
+    <t>1730983415796041953</t>
+  </si>
+  <si>
+    <t>214QuangphilTTpananh916acb260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LjH4T/</t>
+  </si>
+  <si>
+    <t>212QuangphilTTapprvid916x260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44L8QBg/</t>
+  </si>
+  <si>
+    <t>215QuangphilTTpananh916acb260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LY4TY/</t>
+  </si>
+  <si>
+    <t>216QuangphilTTpananh916acb260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LeKBP/</t>
+  </si>
+  <si>
+    <t>217QuangphilTTttvid916ngang260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LJJg1/</t>
+  </si>
+  <si>
+    <t>218QuangphilTTttvid916ngang260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS448onkR/</t>
+  </si>
+  <si>
+    <t>220QuangphilTTapprvid916x260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LFyw9/</t>
+  </si>
+  <si>
+    <t>221QuangphilTTapprvid916x260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LYoQn/</t>
+  </si>
+  <si>
+    <t>223QuangphilTTapprvid916x260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44L1NEg/</t>
+  </si>
+  <si>
+    <t>222QuangphilTTapprvid916x260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44L24RR/</t>
+  </si>
+  <si>
+    <t>224QuangphilTTapprvid916x260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44L8Gy2/</t>
+  </si>
+  <si>
+    <t>225QuangphilTTallvid916x260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44L1e98/</t>
+  </si>
+  <si>
+    <t>227QuangphilTTallvid916x260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LUsDY/</t>
+  </si>
+  <si>
+    <t>228QuangphilTTallvid916x260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LDngP/</t>
+  </si>
+  <si>
+    <t>229QuangphilTTallvid916260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LeSEy/</t>
+  </si>
+  <si>
+    <t>230QuangphilTTallvid916260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS448EAVp/</t>
+  </si>
+  <si>
+    <t>1736781516379227283</t>
+  </si>
+  <si>
+    <t>226QuangphilTTallvid916x260812TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LLt8s/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44L9dV3/</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:16:17.322Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44L4ks9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LnUDH/</t>
+  </si>
+  <si>
+    <t>210QuangphilTTapprvid916x260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LW7Ub/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LnKCt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LQEcH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LvMRc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LXFxw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LgjCv/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44L7hTA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44Lt8NN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LtdY4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LnaQR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LfqKc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LvPXm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LqpFh/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44Ltfe1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LQW6C/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LQB8y/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LmJKP/</t>
+  </si>
+  <si>
+    <t>359GiangphilTTallvid916acb260807TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44NN5Xm/</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:19:45.173Z</t>
+  </si>
+  <si>
+    <t>358GiangphilTTallvid916acb260807TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LwgNC/</t>
+  </si>
+  <si>
+    <t>357GiangphilTTallvid916acb260807TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44LoMph/</t>
+  </si>
+  <si>
+    <t>231QuangphilTTallvid916acb260807TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44NHpSk/</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:21:51.448Z</t>
+  </si>
+  <si>
+    <t>234QuangphilTTallvid916acb260807TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44NtCeU/</t>
+  </si>
+  <si>
+    <t>232QuangphilTTallvid916acb260807TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44Nt6tj/</t>
+  </si>
+  <si>
+    <t>233QuangphilTTallvid916acb260807TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44NyEtE/</t>
+  </si>
+  <si>
+    <t>219QuangphilTTttvid916ngang260809TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44N7jmF/</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:26:20.990Z</t>
+  </si>
+  <si>
+    <t>37GialinhphilTTttvid916260808TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7BWQN/</t>
+  </si>
+  <si>
+    <t>2026-08-08T16:53:40.268Z</t>
+  </si>
+  <si>
+    <t>34GialinhphilTTttvid916260808TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7U6xd/</t>
+  </si>
+  <si>
+    <t>36GialinhphilTTttvid916260808TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7XEmA/</t>
+  </si>
+  <si>
+    <t>33GialinhphilTTttvid916260808TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7XgYx/</t>
+  </si>
+  <si>
+    <t>35GialinhphilTTttvid916260808TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7q1or/</t>
+  </si>
+  <si>
+    <t>39GialinhphilTTapprvid916x260809TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7ABB7/</t>
+  </si>
+  <si>
+    <t>38GialinhphilTTapprvid916x260808TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7VW54/</t>
+  </si>
+  <si>
+    <t>41GialinhphilTTpanvid916acb260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7XupY/</t>
+  </si>
+  <si>
+    <t>40GialinhphilTTapprvid916x260810TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7Xfms/</t>
+  </si>
+  <si>
+    <t>42GialinhphilTTpanvid916acb260815TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g7sGn7/</t>
+  </si>
+  <si>
+    <t>43GialinhphilTTpanvid916acb260816TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4g74CAQ/</t>
+  </si>
+  <si>
+    <t>364TK76GiangphilTTwfeedallvid916d260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WegksU/</t>
+  </si>
+  <si>
+    <t>2026-08-10T10:20:49.293Z</t>
+  </si>
+  <si>
+    <t>363TK28GiangphilTTwfeedandfeedntar260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeU92S/</t>
+  </si>
+  <si>
+    <t>1734831712040289374</t>
+  </si>
+  <si>
+    <t>362TK28GiangphilTTwfeedandfeedntar260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4Weyn7H/</t>
+  </si>
+  <si>
+    <t>1731074701068633387</t>
+  </si>
+  <si>
+    <t>361TK28GiangphilTTwfeedandfeedntar260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeDW7a/</t>
+  </si>
+  <si>
+    <t>1732244359164167861</t>
+  </si>
+  <si>
+    <t>360TK28GiangphilTTwfeedandfeedntar260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4We5DdH/</t>
+  </si>
+  <si>
+    <t>366TK77GiangphilTTwpaniosvid916danh11260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4Web4q8/</t>
+  </si>
+  <si>
+    <t>1734846993513023178</t>
+  </si>
+  <si>
+    <t>365TK76GiangphilTTwfeedallvid916d260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeDaNr/</t>
+  </si>
+  <si>
+    <t>368TK77GiangphilTTwpaniosvid916dtar260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeqohA/</t>
+  </si>
+  <si>
+    <t>1732214517866071084</t>
+  </si>
+  <si>
+    <t>367TK77GiangphilTTwpaniosvid916dtar260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WefE1x/</t>
+  </si>
+  <si>
+    <t>369TK77GiangphilTTwpaniosvid916d260813TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeuRYe/</t>
+  </si>
+  <si>
+    <t>370TK77GiangphilTTapaniosvid916danh11260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WetdMa/</t>
+  </si>
+  <si>
+    <t>372TK77GiangphilTTapaniosvid916dtar260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeACrC/</t>
+  </si>
+  <si>
+    <t>373TK77GiangphilTTapaniosvid916d260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4We5Use/</t>
+  </si>
+  <si>
+    <t>374TK77GiangphilTTwalliosvid916dtar260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeU45Q/</t>
+  </si>
+  <si>
+    <t>1731721111831676798</t>
+  </si>
+  <si>
+    <t>371TK77GiangphilTTapaniosvid916dtar260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4We4Etr/</t>
+  </si>
+  <si>
+    <t>375TK77GiangphilTTwalliosvid916dtar260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WebnNr/</t>
+  </si>
+  <si>
+    <t>376TK77GiangphilTTwalliosvid916dtar260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WemXKa/</t>
+  </si>
+  <si>
+    <t>377TK77GiangphilTTwalliosvid916dtar260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeS2tc/</t>
+  </si>
+  <si>
+    <t>378TK77GiangphilTTwalliosvid916dtar260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeQrBR/</t>
+  </si>
+  <si>
+    <t>379TK77GiangphilTTwalliosvid916dtar260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4Wetd8b/</t>
+  </si>
+  <si>
+    <t>381TK77GiangphilTTwalliosvid916d260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4Web5QS/</t>
+  </si>
+  <si>
+    <t>380TK77GiangphilTTwalliosvid916d260814TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4We4hUX/</t>
+  </si>
+  <si>
+    <t>236TK77QuangphilTTwpanIosvid916dtar260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2wAr8/</t>
+  </si>
+  <si>
+    <t>2026-08-10T11:14:33.706Z</t>
+  </si>
+  <si>
+    <t>237TK77QuangphilTTwpanIosvid916dtar260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2Cm82/</t>
+  </si>
+  <si>
+    <t>238TK77QuangphilTTwpanIosvid916d260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W23kCC/</t>
+  </si>
+  <si>
+    <t>1734413502208574845</t>
+  </si>
+  <si>
+    <t>239TK28QuangphilTTwfeedAndvid916dtar260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2nv9G/</t>
+  </si>
+  <si>
+    <t>235TK77QuangphilTTwpanIosvid916dtar260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2p9Tm/</t>
+  </si>
+  <si>
+    <t>241TK28QuangphilTTwfeedAndvid916dtar260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WjJEy1/</t>
+  </si>
+  <si>
+    <t>240TK28QuangphilTTwfeedAndvid916dtar260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2sMx2/</t>
+  </si>
+  <si>
+    <t>243TK75QuangphilTTwfeedAndvid916dtar260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4Wje1hN/</t>
+  </si>
+  <si>
+    <t>1732406805628617840</t>
+  </si>
+  <si>
+    <t>242TK28QuangphilTTwfeedAndvid916dtar260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2p9Hr/</t>
+  </si>
+  <si>
+    <t>244TK75QuangphilTTwfeedAndvid916dtar260813TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2pgwd/</t>
+  </si>
+  <si>
+    <t>245TK77QuangphilTTwfcpIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WjJk1f/</t>
+  </si>
+  <si>
+    <t>246TK77QuangphilTTwfcpIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2wwWu/</t>
+  </si>
+  <si>
+    <t>248TK77QuangphilTTwfcpIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2t4jS/</t>
+  </si>
+  <si>
+    <t>247TK77QuangphilTTwfcpIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2qMVw/</t>
+  </si>
+  <si>
+    <t>249TK77QuangphilTTwfcpIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2C7V9/</t>
+  </si>
+  <si>
+    <t>250TK77QuangphilTTwfcpIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2tLCq/</t>
+  </si>
+  <si>
+    <t>251TK77QuangphilTTwfcpIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W27Mjd/</t>
+  </si>
+  <si>
+    <t>252TK77QuangphilTTwfcpIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2bj2V/</t>
+  </si>
+  <si>
+    <t>253TK77QuangphilTTapanIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2vPrn/</t>
+  </si>
+  <si>
+    <t>254TK77QuangphilTTapanIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2cjPu/</t>
+  </si>
+  <si>
+    <t>255TK77QuangphilTTapanIosvid916dtar260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2w4h7/</t>
+  </si>
+  <si>
+    <t>256TK77QuangphilTTapanIosvid916d260814TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2VPPj/</t>
+  </si>
+  <si>
+    <t>1732471143073023787</t>
+  </si>
+  <si>
+    <t>subeyeriuku22e-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4v5tBqX/</t>
+  </si>
+  <si>
+    <t>2026-08-11T04:54:04.601Z</t>
+  </si>
+  <si>
+    <t>1734702182478021651</t>
+  </si>
+  <si>
+    <t>sublotfuyqopk-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vaRhJc/</t>
+  </si>
+  <si>
+    <t>48TK77GialinhphilTTappprpurcapiosvid916d260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cf9JH6/</t>
+  </si>
+  <si>
+    <t>2026-08-11T10:45:42.329Z</t>
+  </si>
+  <si>
+    <t>46TK77GialinhphilTTappprpurcapiosvid916d260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfugUQ/</t>
+  </si>
+  <si>
+    <t>44TK77GialinhphilTTappprpurcapiosvid916d260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfcdSs/</t>
+  </si>
+  <si>
+    <t>47TK77GialinhphilTTappprpurcapiosvid916d260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfmbJR/</t>
+  </si>
+  <si>
+    <t>49TK28GialinhphilTTwfcpiosvideo916dtar260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfG3yY/</t>
+  </si>
+  <si>
+    <t>50TK28GialinhphilTTwfcpiosvideo916dtar260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfQA8F/</t>
+  </si>
+  <si>
+    <t>1733042607779972883</t>
+  </si>
+  <si>
+    <t>51TK28GialinhphilTTwfcpiosvideo916dtar260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfuBW7/</t>
+  </si>
+  <si>
+    <t>54TK28GialinhphilTTwfcpiosvideo916d260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cftpbj/</t>
+  </si>
+  <si>
+    <t>53TK28GialinhphilTTwfcpiosvideo916d260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfH7CG/</t>
+  </si>
+  <si>
+    <t>1732306318378042954</t>
+  </si>
+  <si>
+    <t>52TK28GialinhphilTTwfcpiosvideo916dtar260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfmMr7/</t>
+  </si>
+  <si>
+    <t>1736288082088133801</t>
+  </si>
+  <si>
+    <t>55TK76GialinhphilTTwfeedandvid916dtar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfQokR/</t>
+  </si>
+  <si>
+    <t>1733695847239681262</t>
+  </si>
+  <si>
+    <t>56TK76GialinhphilTTwfeedandvid916dtar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfvbUp/</t>
+  </si>
+  <si>
+    <t>1735909944618354049</t>
+  </si>
+  <si>
+    <t>57TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfuReR/</t>
+  </si>
+  <si>
+    <t>1731999739715814639</t>
+  </si>
+  <si>
+    <t>59TK76GialinhphilTTwfeedandvid916dtar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cf9kPQ/</t>
+  </si>
+  <si>
+    <t>1730684525548571425</t>
+  </si>
+  <si>
+    <t>61TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfGp6F/</t>
+  </si>
+  <si>
+    <t>1729623560154679935</t>
+  </si>
+  <si>
+    <t>60TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfVXaG/</t>
+  </si>
+  <si>
+    <t>63TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cf5wLe/</t>
+  </si>
+  <si>
+    <t>1735252989589751753</t>
+  </si>
+  <si>
+    <t>62TK76GialinhphilTTwfeedandvid916dtar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfW7w1/</t>
+  </si>
+  <si>
+    <t>64TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfaREJ/</t>
+  </si>
+  <si>
+    <t>66TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfxGVm/</t>
+  </si>
+  <si>
+    <t>65TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfpcYw/</t>
+  </si>
+  <si>
+    <t>67TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cftjF9/</t>
+  </si>
+  <si>
+    <t>1734648557539460358</t>
+  </si>
+  <si>
+    <t>68TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfWYo6/</t>
+  </si>
+  <si>
+    <t>45TK77GialinhphilTTappprpurcapiosvid916d260812TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cfoceS/</t>
+  </si>
+  <si>
+    <t>2026-08-11T10:48:42.555Z</t>
+  </si>
+  <si>
+    <t>1729662187184687234</t>
+  </si>
+  <si>
+    <t>58TK28GialinhphilTTwfeedandfeedntar260814TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cPBSha/</t>
+  </si>
+  <si>
+    <t>2026-08-11T10:51:21.307Z</t>
+  </si>
+  <si>
+    <t>259TK77QuangphilTTapanIosanh916d260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8u8PKU/</t>
+  </si>
+  <si>
+    <t>2026-08-15T06:14:08.816Z</t>
+  </si>
+  <si>
+    <t>260TK77QuangphilTTwfcpIosanh916d260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8u3FbV/</t>
+  </si>
+  <si>
+    <t>258TK77QuangphilTTapanIosanh916d260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8uQqcp/</t>
+  </si>
+  <si>
+    <t>261TK77QuangphilTTwfcpIosanh916d260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8uwpAt/</t>
+  </si>
+  <si>
+    <t>257TK77QuangphilTTapanIosanh916d260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8uVLbC/</t>
+  </si>
+  <si>
+    <t>262TK77QuangphilTTwfcpIosanh916d260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8u5SQm/</t>
+  </si>
+  <si>
+    <t>264TK77QuangphilTTwpanIosanh916d260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8uGRqc/</t>
+  </si>
+  <si>
+    <t>265TK77QuangphilTTwpanIosanh916d260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8ujFVj/</t>
+  </si>
+  <si>
+    <t>263TK77QuangphilTTwpanIosanh916d260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8ubeqr/</t>
+  </si>
+  <si>
+    <t>266TK28QuangphilTTwfeedAndvid916dtar260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8uSfSs/</t>
+  </si>
+  <si>
+    <t>267TK28QuangphilTTwfeedAndvid916dtar260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8u7AWH/</t>
+  </si>
+  <si>
+    <t>270TK28QuangphilTTwfeedAndvid916dtar260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8upt3w/</t>
+  </si>
+  <si>
+    <t>1729667467949410495</t>
+  </si>
+  <si>
+    <t>268TK28QuangphilTTwfeedAndvid916dtar260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8uLAJP/</t>
+  </si>
+  <si>
+    <t>1735478395319452961</t>
+  </si>
+  <si>
+    <t>269TK28QuangphilTTwfeedAndvid916dtar260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8u5Mpp/</t>
+  </si>
+  <si>
+    <t>1736446281173731321</t>
+  </si>
+  <si>
+    <t>271TK28QuangphilTTwfeedAndvid916dtar260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8uvqY1/</t>
+  </si>
+  <si>
+    <t>1735238666209494997</t>
+  </si>
+  <si>
+    <t>272TK28QuangphilTTwfeedAndvid916dtar260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8uXWMf/</t>
+  </si>
+  <si>
+    <t>1736146942228858591</t>
+  </si>
+  <si>
+    <t>273TK28QuangphilTTwfeedAndvid916dtar260815TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV8u3usj/</t>
+  </si>
+  <si>
+    <t>1735460896047859265</t>
+  </si>
+  <si>
+    <t>83TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3K15V/</t>
+  </si>
+  <si>
+    <t>2026-08-17T09:54:57.160Z</t>
+  </si>
+  <si>
+    <t>84TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3toWJ/</t>
+  </si>
+  <si>
+    <t>81TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3Tv8h/</t>
+  </si>
+  <si>
+    <t>86TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3bVtR/</t>
+  </si>
+  <si>
+    <t>89TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3Ktb9/</t>
+  </si>
+  <si>
+    <t>90TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3TGqV/</t>
+  </si>
+  <si>
+    <t>87TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj34QxB/</t>
+  </si>
+  <si>
+    <t>88TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3q7t3/</t>
+  </si>
+  <si>
+    <t>91TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3VwUG/</t>
+  </si>
+  <si>
+    <t>92TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3WGgL/</t>
+  </si>
+  <si>
+    <t>93TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3GVdc/</t>
+  </si>
+  <si>
+    <t>94TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3EQDk/</t>
+  </si>
+  <si>
+    <t>95TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3tEg5/</t>
+  </si>
+  <si>
+    <t>96TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjT1Mk3/</t>
+  </si>
+  <si>
+    <t>98TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3EFQB/</t>
+  </si>
+  <si>
+    <t>99TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3q4EL/</t>
+  </si>
+  <si>
+    <t>97TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3vRVb/</t>
+  </si>
+  <si>
+    <t>100TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3oXVD/</t>
+  </si>
+  <si>
+    <t>101TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj34Pop/</t>
+  </si>
+  <si>
+    <t>102TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3XhPa/</t>
+  </si>
+  <si>
+    <t>103TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3qTny/</t>
+  </si>
+  <si>
+    <t>105TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3GT4h/</t>
+  </si>
+  <si>
+    <t>104TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3sEF4/</t>
+  </si>
+  <si>
+    <t>107TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3ondV/</t>
+  </si>
+  <si>
+    <t>106TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj3ETrq/</t>
+  </si>
+  <si>
+    <t>1736421837478265933</t>
+  </si>
+  <si>
+    <t>85TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjKfRjm/</t>
+  </si>
+  <si>
+    <t>2026-08-17T10:13:09.071Z</t>
+  </si>
+  <si>
+    <t>82TK28GialinhphilTTwfeedandfeedntar260817TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjKgLdC/</t>
+  </si>
+  <si>
+    <t>274TK27QuangphilTTwfcpIosvid916dtar260818TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrcL2Wa/</t>
+  </si>
+  <si>
+    <t>2026-08-18T08:41:39.659Z</t>
+  </si>
+  <si>
+    <t>276TK27QuangphilTTwfcpIosvid916dtar260818TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrvnYdp/</t>
+  </si>
+  <si>
+    <t>278TK27QuangphilTTwfcpIosvid916dtar260818TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrcjfwk/</t>
+  </si>
+  <si>
+    <t>275TK27QuangphilTTwfcpIosvid916dtar260818TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrcJKCN/</t>
+  </si>
+  <si>
+    <t>277TK27QuangphilTTwfcpIosvid916dtar260818TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrv7hvF/</t>
+  </si>
+  <si>
+    <t>279TK27QuangphilTTwfcpIosvid916dtar260818TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrvErfF/</t>
+  </si>
+  <si>
+    <t>280TK27QuangphilTTwfcpIosvid916dtar260818TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrcd5gX/</t>
+  </si>
+  <si>
+    <t>281TK27QuangphilTTwfcpIosvid916dtar260818TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrvEqke/</t>
+  </si>
+  <si>
+    <t>110TK28GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhFeCKm/</t>
+  </si>
+  <si>
+    <t>2026-08-18T10:21:38.107Z</t>
+  </si>
+  <si>
+    <t>112TK28GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhFAefo/</t>
+  </si>
+  <si>
+    <t>113TK28GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhFF9ss/</t>
+  </si>
+  <si>
+    <t>111TK28GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhNTaN7/</t>
+  </si>
+  <si>
+    <t>109TK28GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhFhhCv/</t>
+  </si>
+  <si>
+    <t>114TK28GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhFjr2q/</t>
+  </si>
+  <si>
+    <t>115TK28GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhFkeYq/</t>
+  </si>
+  <si>
+    <t>108TK28GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhFghf2/</t>
+  </si>
+  <si>
+    <t>2026-08-18T10:22:19.802Z</t>
+  </si>
+  <si>
+    <t>108TK27GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhBCAnm/</t>
+  </si>
+  <si>
+    <t>2026-08-18T11:28:50.745Z</t>
+  </si>
+  <si>
+    <t>111TK27GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhBwDH5/</t>
+  </si>
+  <si>
+    <t>112TK27GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhBbFcm/</t>
+  </si>
+  <si>
+    <t>110TK27GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhB9vfm/</t>
+  </si>
+  <si>
+    <t>109TK27GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhBEER5/</t>
+  </si>
+  <si>
+    <t>113TK27GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhBKmhs/</t>
+  </si>
+  <si>
+    <t>114TK27GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhBWRGK/</t>
+  </si>
+  <si>
+    <t>115TK27GialinhphilTTwfcpiosvideo916d260818TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhB7cGE/</t>
+  </si>
+  <si>
+    <t>383TK27GiangphilTTwfcpiosvideo916dtar260819TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFSN6N/</t>
+  </si>
+  <si>
+    <t>2026-08-19T03:12:04.078Z</t>
+  </si>
+  <si>
+    <t>382TK27GiangphilTTwfcpiosvideo916dtar260819TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFD6Pk/</t>
+  </si>
+  <si>
+    <t>385TK27GiangphilTTwfcpiosvideo916dtar260819TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFkcf5/</t>
+  </si>
+  <si>
+    <t>1729621345781779224</t>
+  </si>
+  <si>
+    <t>386TK27GiangphilTTwfcpiosvideo916dtar260819TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFJXnA/</t>
+  </si>
+  <si>
+    <t>1729799787450501581</t>
+  </si>
+  <si>
+    <t>387TK27GiangphilTTwfcpiosvideo916dtar260819TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFjrcx/</t>
+  </si>
+  <si>
+    <t>384TK27GiangphilTTwfcpiosvideo916dtar260819TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFNx5j/</t>
+  </si>
+  <si>
+    <t>1729831523350186519</t>
+  </si>
+  <si>
+    <t>388TK27GiangphilTTwfcpiosvideo916dtar260819TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBF1Stj/</t>
+  </si>
+  <si>
+    <t>1733313971461129441</t>
+  </si>
+  <si>
+    <t>392TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFB3pG/</t>
+  </si>
+  <si>
+    <t>1729643668299877135</t>
+  </si>
+  <si>
+    <t>389TK27GiangphilTTwfcpiosvideo916dtar260819TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFYVB1/</t>
+  </si>
+  <si>
+    <t>1730997352138705384</t>
+  </si>
+  <si>
+    <t>393TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFj5J4/</t>
+  </si>
+  <si>
+    <t>390TK27GiangphilTTwfcpiosvideo916dtar260819TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFYfHY/</t>
+  </si>
+  <si>
+    <t>1729709083697842513</t>
+  </si>
+  <si>
+    <t>391TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBNwAbx/</t>
+  </si>
+  <si>
+    <t>394TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBNKDpA/</t>
+  </si>
+  <si>
+    <t>395TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBNw666/</t>
+  </si>
+  <si>
+    <t>1729980485555096226</t>
+  </si>
+  <si>
+    <t>396TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBF8oJ1/</t>
+  </si>
+  <si>
+    <t>1731905772848187118</t>
+  </si>
+  <si>
+    <t>397TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBNKumo/</t>
+  </si>
+  <si>
+    <t>1731216094148855322</t>
+  </si>
+  <si>
+    <t>398TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBF6r5Y/</t>
+  </si>
+  <si>
+    <t>399TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBF8Ypo/</t>
+  </si>
+  <si>
+    <t>1729386599323373497</t>
+  </si>
+  <si>
+    <t>400TK28GiangphilTTwfeedandfeedntar260820TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFRFth/</t>
+  </si>
+  <si>
+    <t>402TK77GiangphilTTwfcpiosanh916dtar260821TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFjBGo/</t>
+  </si>
+  <si>
+    <t>1730881394871404234</t>
+  </si>
+  <si>
+    <t>401TK77GiangphilTTwfcpiosanh916anh11tar260821TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFYYxY/</t>
+  </si>
+  <si>
+    <t>1732003835654538680</t>
+  </si>
+  <si>
+    <t>404TK77GiangphilTTapaniosanh916d260821TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBF2UUX/</t>
+  </si>
+  <si>
+    <t>1729774001177397426</t>
+  </si>
+  <si>
+    <t>403TK77GiangphilTTwfcpiosanh916dtar260821TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFeGhx/</t>
+  </si>
+  <si>
+    <t>1729397437322661200</t>
+  </si>
+  <si>
+    <t>407TK77GiangphilTTwpaniosanh916anh11260821TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBF6G3q/</t>
+  </si>
+  <si>
+    <t>1731106865240376971</t>
+  </si>
+  <si>
+    <t>406TK77GiangphilTTwpaniosanh916d260821TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBF68fo/</t>
+  </si>
+  <si>
+    <t>1731599058615108761</t>
+  </si>
+  <si>
+    <t>405TK77GiangphilTTapaniosanh916anh11260821TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBFRfcf/</t>
+  </si>
+  <si>
+    <t>1732785534114956669</t>
+  </si>
+  <si>
+    <t>286TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2DTY5/</t>
+  </si>
+  <si>
+    <t>2026-08-19T10:17:23.037Z</t>
+  </si>
+  <si>
+    <t>284TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS29Ufy/</t>
+  </si>
+  <si>
+    <t>283TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2fB2r/</t>
+  </si>
+  <si>
+    <t>285TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2aFtd/</t>
+  </si>
+  <si>
+    <t>1735658820197189090</t>
+  </si>
+  <si>
+    <t>282TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS24VCo/</t>
+  </si>
+  <si>
+    <t>287TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2VoNt/</t>
+  </si>
+  <si>
+    <t>288TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2VRCv/</t>
+  </si>
+  <si>
+    <t>289TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS25CLn/</t>
+  </si>
+  <si>
+    <t>1736654374676562986</t>
+  </si>
+  <si>
+    <t>290TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2X4wk/</t>
+  </si>
+  <si>
+    <t>1729397947226688602</t>
+  </si>
+  <si>
+    <t>291TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2BHwW/</t>
+  </si>
+  <si>
+    <t>1731773462071248566</t>
+  </si>
+  <si>
+    <t>292TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2auvm/</t>
+  </si>
+  <si>
+    <t>1730609457182705145</t>
+  </si>
+  <si>
+    <t>293TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2mGnj/</t>
+  </si>
+  <si>
+    <t>1733699924368328097</t>
+  </si>
+  <si>
+    <t>294TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2Mtvh/</t>
+  </si>
+  <si>
+    <t>1733404390490146070</t>
+  </si>
+  <si>
+    <t>295TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2VUV5/</t>
+  </si>
+  <si>
+    <t>297TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2MoHa/</t>
+  </si>
+  <si>
+    <t>298TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2XHnN/</t>
+  </si>
+  <si>
+    <t>300TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2SLpG/</t>
+  </si>
+  <si>
+    <t>296TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS296B3/</t>
+  </si>
+  <si>
+    <t>301TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2H9kM/</t>
+  </si>
+  <si>
+    <t>302TK75QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2fLXY/</t>
+  </si>
+  <si>
+    <t>299TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2xGtL/</t>
+  </si>
+  <si>
+    <t>304TK75QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS24j4J/</t>
+  </si>
+  <si>
+    <t>303TK75QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2u77e/</t>
+  </si>
+  <si>
+    <t>305TK75QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2uHGv/</t>
+  </si>
+  <si>
+    <t>306TK75QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS247nv/</t>
+  </si>
+  <si>
+    <t>307TK75QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2xaUk/</t>
+  </si>
+  <si>
+    <t>309TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2BHwM/</t>
+  </si>
+  <si>
+    <t>308TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS25BRS/</t>
+  </si>
+  <si>
+    <t>310TK28QuangphilTTwfeedAndvid916dtar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVS2kbDV/</t>
+  </si>
+  <si>
+    <t>311TK77QuangphilTTwfcpIosanh916d260820TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD9NN19/</t>
+  </si>
+  <si>
+    <t>2026-08-20T07:48:21.212Z</t>
+  </si>
+  <si>
+    <t>313TK77QuangphilTTwfcpIosanh916d260820TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD91GRQ/</t>
+  </si>
+  <si>
+    <t>312TK77QuangphilTTwfcpIosanh916d260820TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD9rud4/</t>
+  </si>
+  <si>
+    <t>315TK77QuangphilTTwpanIosanh916d260820TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD9JXpq/</t>
+  </si>
+  <si>
+    <t>314TK77QuangphilTTwpanIosanh916d260820TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD92Sak/</t>
+  </si>
+  <si>
+    <t>316TK77QuangphilTTapanIosanh916d260820TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD9UPgT/</t>
+  </si>
+  <si>
+    <t>317TK77QuangphilTTapanIosanh916d260820TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD9USJX/</t>
+  </si>
+  <si>
+    <t>1730725644319426814</t>
+  </si>
+  <si>
+    <t>131TK77GialinhphilTTwfcpallanh916d260820TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDpMT3s/</t>
+  </si>
+  <si>
+    <t>2026-08-20T09:14:56.404Z</t>
+  </si>
+  <si>
+    <t>1735699960120772307</t>
+  </si>
+  <si>
+    <t>127TK77GialinhphilTTapaniosanh916d260820TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDpLwjt/</t>
+  </si>
+  <si>
+    <t>1733162728147683056</t>
+  </si>
+  <si>
+    <t>128TK77GialinhphilTTapaniosanh916d260820TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDpeUkS/</t>
+  </si>
+  <si>
+    <t>1732212510073456179</t>
+  </si>
+  <si>
+    <t>129TK77GialinhphilTTwpaniosanh916d260820TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDpYYSx/</t>
+  </si>
+  <si>
+    <t>1731230502866618381</t>
+  </si>
+  <si>
+    <t>130TK77GialinhphilTTwpaniosanh916d260820TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDpRLBn/</t>
+  </si>
+  <si>
+    <t>1734020849222190336</t>
+  </si>
+  <si>
+    <t>132TK77GialinhphilTTwfcpallanh916d260820TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDpF6kB/</t>
+  </si>
+  <si>
+    <t>1732374742074164772</t>
+  </si>
+  <si>
+    <t>133TK77GialinhphilTTwfcpallanh916d260820TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDpQuQY/</t>
+  </si>
+  <si>
+    <t>2026-08-20T09:18:48.282Z</t>
+  </si>
+  <si>
+    <t>1729397118187704062</t>
+  </si>
+  <si>
+    <t>410TK28GiangphilTTwfeedandfeedntar260822TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV5yDTDv/</t>
+  </si>
+  <si>
+    <t>2026-08-22T03:43:39.562Z</t>
+  </si>
+  <si>
+    <t>1730298794391144946</t>
+  </si>
+  <si>
+    <t>408TK28GiangphilTTwfeedandfeedntar260822TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV5yyP3Q/</t>
+  </si>
+  <si>
+    <t>1729382923424009702</t>
+  </si>
+  <si>
+    <t>412TK28GiangphilTTwfeedandfeedntar260822TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV5yjevs/</t>
+  </si>
+  <si>
+    <t>411TK28GiangphilTTwfeedandfeedntar260822TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV5yfJpg/</t>
+  </si>
+  <si>
+    <t>1733359630039090634</t>
+  </si>
+  <si>
+    <t>409TK28GiangphilTTwfeedandfeedntar260822TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV5yfNgP/</t>
+  </si>
+  <si>
+    <t>318TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCt328/</t>
+  </si>
+  <si>
+    <t>2026-08-25T08:21:30.525Z</t>
+  </si>
+  <si>
+    <t>1729389685680541175</t>
+  </si>
+  <si>
+    <t>321TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCX1Lbu/</t>
+  </si>
+  <si>
+    <t>1730276739982265121</t>
+  </si>
+  <si>
+    <t>320TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCsuRy/</t>
+  </si>
+  <si>
+    <t>322TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCVB16/</t>
+  </si>
+  <si>
+    <t>1730857313787217399</t>
+  </si>
+  <si>
+    <t>319TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCXeq2h/</t>
+  </si>
+  <si>
+    <t>1731342049943979138</t>
+  </si>
+  <si>
+    <t>324TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCC7DbH/</t>
+  </si>
+  <si>
+    <t>1730816147141135313</t>
+  </si>
+  <si>
+    <t>323TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCGBAH/</t>
+  </si>
+  <si>
+    <t>1729725425855859709</t>
+  </si>
+  <si>
+    <t>325TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCKWMY/</t>
+  </si>
+  <si>
+    <t>327TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCpB5B/</t>
+  </si>
+  <si>
+    <t>1736224171999397853</t>
+  </si>
+  <si>
+    <t>326TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCqUE9/</t>
+  </si>
+  <si>
+    <t>1732279987919685161</t>
+  </si>
+  <si>
+    <t>328TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCC3mkt/</t>
+  </si>
+  <si>
+    <t>329TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCppAF/</t>
+  </si>
+  <si>
+    <t>1730769261686065239</t>
+  </si>
+  <si>
+    <t>330TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCqX9S/</t>
+  </si>
+  <si>
+    <t>1729734952470677707</t>
+  </si>
+  <si>
+    <t>332TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCgjpW/</t>
+  </si>
+  <si>
+    <t>1731372557033440427</t>
+  </si>
+  <si>
+    <t>331TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCqx8n/</t>
+  </si>
+  <si>
+    <t>1730654263798826490</t>
+  </si>
+  <si>
+    <t>335TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCGNTr/</t>
+  </si>
+  <si>
+    <t>1730892194647869361</t>
+  </si>
+  <si>
+    <t>334TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCC76pj/</t>
+  </si>
+  <si>
+    <t>1731594983037765222</t>
+  </si>
+  <si>
+    <t>333TK28QuangphilTTwfeedAndvid916dtar260826TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCCGGH7/</t>
+  </si>
+  <si>
+    <t>1736206339661464884</t>
+  </si>
+  <si>
+    <t>135TK28GialinhphilTTwfeedandfeedntar260826TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCpKJ9g/</t>
+  </si>
+  <si>
+    <t>2026-08-25T09:24:10.859Z</t>
+  </si>
+  <si>
+    <t>137TK28GialinhphilTTwfeedandfeedntar260828TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCpuTLo/</t>
+  </si>
+  <si>
+    <t>1732697622455027546</t>
+  </si>
+  <si>
+    <t>134TK28GialinhphilTTwfeedandfeedntar260825TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCpnamm/</t>
+  </si>
+  <si>
+    <t>1734898230771090565</t>
+  </si>
+  <si>
+    <t>136TK28GialinhphilTTwfeedandfeedntar260827TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCp9rRT/</t>
+  </si>
+  <si>
+    <t>1735699625520104485</t>
+  </si>
+  <si>
+    <t>138TK28GialinhphilTTwfeedandfeedntar260829TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCpsA7X/</t>
+  </si>
+  <si>
+    <t>1730183535983889048</t>
+  </si>
+  <si>
+    <t>139TK28GialinhphilTTwfeedandfeedntar260830TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCpEVF6/</t>
+  </si>
+  <si>
+    <t>143TK28GialinhphilTTwfeedandfeedntar260834TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCppkM4/</t>
+  </si>
+  <si>
+    <t>1734471916566119752</t>
+  </si>
+  <si>
+    <t>140TK28GialinhphilTTwfeedandfeedntar260831TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCpbUVA/</t>
+  </si>
+  <si>
+    <t>1732893562419447469</t>
+  </si>
+  <si>
+    <t>141TK28GialinhphilTTwfeedandfeedntar260832TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCpvB5q/</t>
+  </si>
+  <si>
+    <t>1736639729544628067</t>
+  </si>
+  <si>
+    <t>142TK28GialinhphilTTwfeedandfeedntar260833TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVCpwoTE/</t>
+  </si>
+  <si>
+    <t>145TK28GialinhphilTTwfeedandfeedntar260830TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV74AvTe/</t>
+  </si>
+  <si>
+    <t>2026-08-30T09:12:39.377Z</t>
+  </si>
+  <si>
+    <t>144TK28GialinhphilTTwfeedandfeedntar260830TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV74yEKv/</t>
+  </si>
+  <si>
+    <t>146TK28GialinhphilTTwfeedandfeedntar260830TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV74Sx1x/</t>
+  </si>
+  <si>
+    <t>147TK28GialinhphilTTwfeedandfeedntar260830TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV74Yn7N/</t>
+  </si>
+  <si>
+    <t>148TK28GialinhphilTTwfeedandfeedntar260830TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV742cx8/</t>
+  </si>
+  <si>
+    <t>1732169205684668224</t>
+  </si>
+  <si>
+    <t>337TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6G94A/</t>
+  </si>
+  <si>
+    <t>2026-09-03T03:16:15.604Z</t>
+  </si>
+  <si>
+    <t>338TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6cvdF/</t>
+  </si>
+  <si>
+    <t>340TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6KAQ8/</t>
+  </si>
+  <si>
+    <t>336TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ63ELy/</t>
+  </si>
+  <si>
+    <t>1729656373416201139</t>
+  </si>
+  <si>
+    <t>341TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6V3SJ/</t>
+  </si>
+  <si>
+    <t>343TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6sJey/</t>
+  </si>
+  <si>
+    <t>1729386844041612957</t>
+  </si>
+  <si>
+    <t>342TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMRWBd/</t>
+  </si>
+  <si>
+    <t>344TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMR49S/</t>
+  </si>
+  <si>
+    <t>345TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMJyhH/</t>
+  </si>
+  <si>
+    <t>1737148195344713279</t>
+  </si>
+  <si>
+    <t>346TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6q72q/</t>
+  </si>
+  <si>
+    <t>348TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMRN6D/</t>
+  </si>
+  <si>
+    <t>1731913779095963420</t>
+  </si>
+  <si>
+    <t>349TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6WVwc/</t>
+  </si>
+  <si>
+    <t>347TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6V6BE/</t>
+  </si>
+  <si>
+    <t>1729920852147997455</t>
+  </si>
+  <si>
+    <t>350TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6wfuR/</t>
+  </si>
+  <si>
+    <t>351TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6crUw/</t>
+  </si>
+  <si>
+    <t>353TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6vpbs/</t>
+  </si>
+  <si>
+    <t>352TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6sF5L/</t>
+  </si>
+  <si>
+    <t>1732703019005412936</t>
+  </si>
+  <si>
+    <t>354TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6WgwU/</t>
+  </si>
+  <si>
+    <t>355TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6V57M/</t>
+  </si>
+  <si>
+    <t>1729674749015984295</t>
+  </si>
+  <si>
+    <t>356TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6GJy4/</t>
+  </si>
+  <si>
+    <t>357TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6KLJt/</t>
+  </si>
+  <si>
+    <t>1730437444969597678</t>
+  </si>
+  <si>
+    <t>358TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6VVmN/</t>
+  </si>
+  <si>
+    <t>360TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMdMgQ/</t>
+  </si>
+  <si>
+    <t>359TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ63dd8/</t>
+  </si>
+  <si>
+    <t>361TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMeD2A/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6naLS/</t>
+  </si>
+  <si>
+    <t>2026-09-03T03:16:30.945Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMexX9/</t>
+  </si>
+  <si>
+    <t>339TK75QuangphilTTwfeedAndvid916dtar260903TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6KBcW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6nH5G/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6KgKU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6tWME/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6gnvr/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6w5FR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMdTx5/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6KBev/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6EvHW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6KgnA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6Tvgb/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6nhC1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6Gtvc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6sbRd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ67VLG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ63pkm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6w3eb/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6TS5t/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6TC3V/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6WXHe/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMJQDk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6EbsT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6Wso6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJ6wNWw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMMEP4/</t>
+  </si>
+  <si>
+    <t>2026-09-03T03:19:31.186Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJM8Kgw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMhSm4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMh9eL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMF2gP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJM83Mn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMycmu/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMDKKh/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMrgVL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMLWE3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMmsPE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMMv32/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMBr6e/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMHs7q/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMNVKG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMMKh4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMDjcR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMahwB/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJM6mK1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJM9aWV/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMLx1T/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJM9YU8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJM2jbk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMDxXX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJMNoBq/</t>
+  </si>
+  <si>
+    <t>1731634742844294386</t>
+  </si>
+  <si>
+    <t>150TK76GialinhphilTTwfeedandfeedntarsport260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2MMRf/</t>
+  </si>
+  <si>
+    <t>2026-09-03T10:25:53.197Z</t>
+  </si>
+  <si>
+    <t>153TK76GialinhphilTTwfeedandfeedntarsport260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe21b1q/</t>
+  </si>
+  <si>
+    <t>151TK76GialinhphilTTwfeedandfeedntarsport260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe22FgF/</t>
+  </si>
+  <si>
+    <t>149TK76GialinhphilTTwfeedandfeedntarsport260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeYTHQC/</t>
+  </si>
+  <si>
+    <t>1731278898377426103</t>
+  </si>
+  <si>
+    <t>155TK76GialinhphilTTwfeedandfeedntarlyric260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe26ffx/</t>
+  </si>
+  <si>
+    <t>157TK76GialinhphilTTwfeedandfeedntarlyric260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2SWS9/</t>
+  </si>
+  <si>
+    <t>158TK76GialinhphilTTwfeedandfeedntarlyric260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2JRgt/</t>
+  </si>
+  <si>
+    <t>159TK76GialinhphilTTwfeedandfeedntarlyric260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeYKJ6g/</t>
+  </si>
+  <si>
+    <t>154TK76GialinhphilTTwfeedandfeedntarsport260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2jKgY/</t>
+  </si>
+  <si>
+    <t>156TK76GialinhphilTTwfeedandfeedntarlyric260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2JrNC/</t>
+  </si>
+  <si>
+    <t>160TK76GialinhphilTTwfeedandfeedntarlyric260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe22hmq/</t>
+  </si>
+  <si>
+    <t>1737030988983273196</t>
+  </si>
+  <si>
+    <t>161TK76GialinhphilTTwfeedandfeedntarquote260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2NGMU/</t>
+  </si>
+  <si>
+    <t>163TK76GialinhphilTTwfeedandfeedntarquote260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeYwxcD/</t>
+  </si>
+  <si>
+    <t>162TK76GialinhphilTTwfeedandfeedntarquote260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2rBSy/</t>
+  </si>
+  <si>
+    <t>164TK76GialinhphilTTwfeedandfeedntarquote260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeYoRw5/</t>
+  </si>
+  <si>
+    <t>166TK76GialinhphilTTwfeedandfeedntarquote260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2kTdR/</t>
+  </si>
+  <si>
+    <t>167TK76GialinhphilTTwfeedandfeedntarquote260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2rLGH/</t>
+  </si>
+  <si>
+    <t>165TK76GialinhphilTTwfeedandfeedntarquote260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2BbMd/</t>
+  </si>
+  <si>
+    <t>152TK76GialinhphilTTwfeedandfeedntarsport260903TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqe2RxdB/</t>
+  </si>
+  <si>
+    <t>2026-09-03T10:27:10.386Z</t>
+  </si>
+  <si>
+    <t>414TK77GiangphilTTwfeedandfeedntarproduct260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdE7H2U/</t>
+  </si>
+  <si>
+    <t>2026-09-04T03:17:57.179Z</t>
+  </si>
+  <si>
+    <t>415TK77GiangphilTTwfeedandfeedntarart260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdECWUv/</t>
+  </si>
+  <si>
+    <t>1730810964004472273</t>
+  </si>
+  <si>
+    <t>417TK77GiangphilTTwfeedandfeedntarquote260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEajQY/</t>
+  </si>
+  <si>
+    <t>1733203468675680224</t>
+  </si>
+  <si>
+    <t>413TK77GiangphilTTwfeedandfeedntarproduct260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEcjcm/</t>
+  </si>
+  <si>
+    <t>1730016444115159761</t>
+  </si>
+  <si>
+    <t>418TK77GiangphilTTwfeedandfeedntarquote260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEa94Y/</t>
+  </si>
+  <si>
+    <t>1729991449265736617</t>
+  </si>
+  <si>
+    <t>419TK77GiangphilTTwfeedandfeedntarlyric260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEuSwt/</t>
+  </si>
+  <si>
+    <t>1729433642205874929</t>
+  </si>
+  <si>
+    <t>420TK77GiangphilTTwfeedandfeedntarlyric260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEW8w8/</t>
+  </si>
+  <si>
+    <t>1730973093401430203</t>
+  </si>
+  <si>
+    <t>421TK77GiangphilTTwfeedandfeedntarba260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEQFa6/</t>
+  </si>
+  <si>
+    <t>1732524529529554491</t>
+  </si>
+  <si>
+    <t>423TK77GiangphilTTwfeedandfeedntarba260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEWQxb/</t>
+  </si>
+  <si>
+    <t>422TK77GiangphilTTwfeedandfeedntarba260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEGQTL/</t>
+  </si>
+  <si>
+    <t>1735787843972269710</t>
+  </si>
+  <si>
+    <t>425TK77GiangphilTTwfeedandfeedntarart260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEWYeQ/</t>
+  </si>
+  <si>
+    <t>1735791468598625934</t>
+  </si>
+  <si>
+    <t>426TK77GiangphilTTwfeedandfeedntarart260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEvyW6/</t>
+  </si>
+  <si>
+    <t>1731526727144932364</t>
+  </si>
+  <si>
+    <t>424TK77GiangphilTTwfeedandfeedntarba260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEmBc6/</t>
+  </si>
+  <si>
+    <t>428TK77GiangphilTTapaniosanh916d260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEHsL6/</t>
+  </si>
+  <si>
+    <t>1729393461969981345</t>
+  </si>
+  <si>
+    <t>427TK77GiangphilTTwfeedandfeedntarart260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEaN1s/</t>
+  </si>
+  <si>
+    <t>429TK77GiangphilTTwfeedandfeedntar260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEWhjA/</t>
+  </si>
+  <si>
+    <t>1730596516121905638</t>
+  </si>
+  <si>
+    <t>430TK77GiangphilTTwfeedandfeedntar260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEsmuF/</t>
+  </si>
+  <si>
+    <t>431TK77GiangphilTTwfeedandfeedntar260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEmkFJ/</t>
+  </si>
+  <si>
+    <t>1731723789210060283</t>
+  </si>
+  <si>
+    <t>432TK77GiangphilTTwfeedandfeedntar260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEuSXL/</t>
+  </si>
+  <si>
+    <t>1729813715450824719</t>
+  </si>
+  <si>
+    <t>433TK77GiangphilTTwfeedandfeedntar260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEVtYk/</t>
+  </si>
+  <si>
+    <t>1729706289275046611</t>
+  </si>
+  <si>
+    <t>434TK77GiangphilTTwfeedandfeedntar260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEX62G/</t>
+  </si>
+  <si>
+    <t>435TK77GiangphilTTwfeedandfeedntar260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEmq8U/</t>
+  </si>
+  <si>
+    <t>1729717437542009233</t>
+  </si>
+  <si>
+    <t>436TK77GiangphilTTwfeedandfeedntarstudy260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdE3Y5g/</t>
+  </si>
+  <si>
+    <t>1730779825417718510</t>
+  </si>
+  <si>
+    <t>437TK77GiangphilTTwfeedandfeedntarstudy260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEWhwm/</t>
+  </si>
+  <si>
+    <t>1731928585689204215</t>
+  </si>
+  <si>
+    <t>438TK77GiangphilTTwfeedandfeedntarstudy260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEWC9p/</t>
+  </si>
+  <si>
+    <t>1735863401336571273</t>
+  </si>
+  <si>
+    <t>439TK77GiangphilTTwfeedandfeedntarstudy260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEPtsP/</t>
+  </si>
+  <si>
+    <t>1730776113995025399</t>
+  </si>
+  <si>
+    <t>442TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEG7F2/</t>
+  </si>
+  <si>
+    <t>1735673257372386685</t>
+  </si>
+  <si>
+    <t>440TK77GiangphilTTwfeedandfeedntarstudy260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEtHNt/</t>
+  </si>
+  <si>
+    <t>441TK77GiangphilTTwfeedandfeedntarstudy260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEgXe5/</t>
+  </si>
+  <si>
+    <t>1730779813198791731</t>
+  </si>
+  <si>
+    <t>443TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdE31Jp/</t>
+  </si>
+  <si>
+    <t>1735995339239753624</t>
+  </si>
+  <si>
+    <t>444TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEmnev/</t>
+  </si>
+  <si>
+    <t>1729754928838511507</t>
+  </si>
+  <si>
+    <t>445TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEpSJU/</t>
+  </si>
+  <si>
+    <t>446TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEbc92/</t>
+  </si>
+  <si>
+    <t>1731674699317085858</t>
+  </si>
+  <si>
+    <t>416TK77GiangphilTTwfeedandfeedntarquote260904TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEs8sN/</t>
+  </si>
+  <si>
+    <t>447TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEVBGg/</t>
+  </si>
+  <si>
+    <t>1729655838636411629</t>
+  </si>
+  <si>
+    <t>448TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEgyw9/</t>
+  </si>
+  <si>
+    <t>449TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdE9LtU/</t>
+  </si>
+  <si>
+    <t>450TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEpknr/</t>
+  </si>
+  <si>
+    <t>451TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdE4hqx/</t>
+  </si>
+  <si>
+    <t>452TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEuosW/</t>
+  </si>
+  <si>
+    <t>1735266029299533341</t>
+  </si>
+  <si>
+    <t>453TK77GiangphilTTwfeedandfeedntarcook260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEmysK/</t>
+  </si>
+  <si>
+    <t>1731103252676053899</t>
+  </si>
+  <si>
+    <t>454TK77GiangphilTTwfeedandfeedntarcar260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEXfR8/</t>
+  </si>
+  <si>
+    <t>455TK77GiangphilTTwfeedandfeedntarcar260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEgVKU/</t>
+  </si>
+  <si>
+    <t>1730770928232203424</t>
+  </si>
+  <si>
+    <t>456TK77GiangphilTTwfeedandfeedntarcar260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEqgfm/</t>
+  </si>
+  <si>
+    <t>1729822404129295057</t>
+  </si>
+  <si>
+    <t>458TK77GiangphilTTwfeedandfeedntarcar260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEPve3/</t>
+  </si>
+  <si>
+    <t>1730479944558675976</t>
+  </si>
+  <si>
+    <t>457TK77GiangphilTTwfeedandfeedntarcar260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEGKra/</t>
+  </si>
+  <si>
+    <t>1729718322849810754</t>
+  </si>
+  <si>
+    <t>460TK77GiangphilTTwfeedandfeedntartech260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEQpAY/</t>
+  </si>
+  <si>
+    <t>1729663195828292305</t>
+  </si>
+  <si>
+    <t>459TK77GiangphilTTwfeedandfeedntarcar260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEWLrw/</t>
+  </si>
+  <si>
+    <t>1729883679435951047</t>
+  </si>
+  <si>
+    <t>461TK77GiangphilTTwfeedandfeedntartech260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdECfhd/</t>
+  </si>
+  <si>
+    <t>1730019640450320827</t>
+  </si>
+  <si>
+    <t>462TK77GiangphilTTwfeedandfeedntartech260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEtNeF/</t>
+  </si>
+  <si>
+    <t>463TK77GiangphilTTwfeedandfeedntartech260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEvTMk/</t>
+  </si>
+  <si>
+    <t>1731944003140945363</t>
+  </si>
+  <si>
+    <t>464TK77GiangphilTTwfeedandfeedntartech260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEXNB2/</t>
+  </si>
+  <si>
+    <t>1730201995652729260</t>
+  </si>
+  <si>
+    <t>465TK77GiangphilTTwfeedandfeedntartech260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEufKx/</t>
+  </si>
+  <si>
+    <t>1729399075761262115</t>
+  </si>
+  <si>
+    <t>466TK77GiangphilTTwfeedandfeedntarsport260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEaFry/</t>
+  </si>
+  <si>
+    <t>1729382463209311637</t>
+  </si>
+  <si>
+    <t>467TK77GiangphilTTwfeedandfeedntarsport260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdE5JrD/</t>
+  </si>
+  <si>
+    <t>1733019055952004297</t>
+  </si>
+  <si>
+    <t>468TK77GiangphilTTwfeedandfeedntarsport260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdECR3K/</t>
+  </si>
+  <si>
+    <t>1729661253549459548</t>
+  </si>
+  <si>
+    <t>469TK77GiangphilTTwfeedandfeedntarsport260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdE7Qhj/</t>
+  </si>
+  <si>
+    <t>1729397011637047151</t>
+  </si>
+  <si>
+    <t>470TK77GiangphilTTwfeedandfeedntarsport260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEnYeh/</t>
+  </si>
+  <si>
+    <t>471TK77GiangphilTTwfeedandfeedntarsport260905TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdEbh4p/</t>
+  </si>
+  <si>
+    <t>1730031823305280289</t>
+  </si>
+  <si>
+    <t>364TK75QuangphilTTwfeedAndvid916dtarquote260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHodas/</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:50:59.694Z</t>
+  </si>
+  <si>
+    <t>365TK75QuangphilTTwfeedAndvid916dtarquote260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHVc66/</t>
+  </si>
+  <si>
+    <t>366TK75QuangphilTTwfeedAndvid916dtarquote260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9esby/</t>
+  </si>
+  <si>
+    <t>363TK75QuangphilTTwfeedAndvid916dtarquote260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9duYN/</t>
+  </si>
+  <si>
+    <t>1729641167149828493</t>
+  </si>
+  <si>
+    <t>362TK75QuangphilTTwfeedAndvid916dtarproduct260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHwRge/</t>
+  </si>
+  <si>
+    <t>1730709610220062358</t>
+  </si>
+  <si>
+    <t>368TK75QuangphilTTwfeedAndvid916dtarproduct260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH33DF/</t>
+  </si>
+  <si>
+    <t>1733228417360692230</t>
+  </si>
+  <si>
+    <t>369TK75QuangphilTTwfeedAndvid916dtarstudy260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHgPgT/</t>
+  </si>
+  <si>
+    <t>372TK75QuangphilTTwfeedAndvid916dtarstudy260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9etyF/</t>
+  </si>
+  <si>
+    <t>370TK75QuangphilTTwfeedAndvid916dtarstudy260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9J4Mb/</t>
+  </si>
+  <si>
+    <t>1729950195926861994</t>
+  </si>
+  <si>
+    <t>371TK75QuangphilTTwfeedAndvid916dtarstudy260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHpsdS/</t>
+  </si>
+  <si>
+    <t>373TK75QuangphilTTwfeedAndvid916dtarstudy260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHWEnD/</t>
+  </si>
+  <si>
+    <t>374TK75QuangphilTTwfeedAndvid916dtarstudy260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHbmYF/</t>
+  </si>
+  <si>
+    <t>1732194541075006800</t>
+  </si>
+  <si>
+    <t>378TK75QuangphilTTwfeedAndvid916dtarcar260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHpCf9/</t>
+  </si>
+  <si>
+    <t>376TK75QuangphilTTwfeedAndvid916dtarcar260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHvrDs/</t>
+  </si>
+  <si>
+    <t>377TK75QuangphilTTwfeedAndvid916dtarcar260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHnyLK/</t>
+  </si>
+  <si>
+    <t>375TK75QuangphilTTwfeedAndvid916dtarcar260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHEETS/</t>
+  </si>
+  <si>
+    <t>1734320716143232796</t>
+  </si>
+  <si>
+    <t>379TK75QuangphilTTwfeedAndvid916dtarcar260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHsCjm/</t>
+  </si>
+  <si>
+    <t>1730772567613015648</t>
+  </si>
+  <si>
+    <t>382TK75QuangphilTTwfeedAndvid916dtarart260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHEd9Q/</t>
+  </si>
+  <si>
+    <t>383TK75QuangphilTTwfeedAndvid916dtarart260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH4X9v/</t>
+  </si>
+  <si>
+    <t>384TK75QuangphilTTwfeedAndvid916dtarart260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHc5S3/</t>
+  </si>
+  <si>
+    <t>1736917621997668143</t>
+  </si>
+  <si>
+    <t>380TK75QuangphilTTwfeedAndvid916dtarcar260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHbAsn/</t>
+  </si>
+  <si>
+    <t>381TK75QuangphilTTwfeedAndvid916dtarart260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHncE8/</t>
+  </si>
+  <si>
+    <t>385TK75QuangphilTTwfeedAndvid916dtarart260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHoxFN/</t>
+  </si>
+  <si>
+    <t>386TK75QuangphilTTwfeedAndvid916dtarart260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHotnh/</t>
+  </si>
+  <si>
+    <t>1736898930869372194</t>
+  </si>
+  <si>
+    <t>367TK75QuangphilTTwfeedAndvid916dtarquote260904TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR93R3C/</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:58:42.570Z</t>
+  </si>
+  <si>
+    <t>1730972207727413301</t>
+  </si>
+  <si>
+    <t>168TK76GialinhphilTTwfeedandfeedntartech260904TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRCb2cR/</t>
+  </si>
+  <si>
+    <t>2026-09-04T08:20:53.984Z</t>
+  </si>
+  <si>
+    <t>169TK76GialinhphilTTwfeedandfeedntartech260904TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRCmS4Q/</t>
+  </si>
+  <si>
+    <t>1732806072463099188</t>
+  </si>
+  <si>
+    <t>172TK76GialinhphilTTwfeedandfeedntartech260904TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRC9bn6/</t>
+  </si>
+  <si>
+    <t>171TK76GialinhphilTTwfeedandfeedntartech260904TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRCyL9o/</t>
+  </si>
+  <si>
+    <t>173TK76GialinhphilTTwfeedandfeedntartech260904TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRCgnCQ/</t>
+  </si>
+  <si>
+    <t>170TK76GialinhphilTTwfeedandfeedntartech260904TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRC4757/</t>
+  </si>
+  <si>
+    <t>387TK75QuangphilTTwfeedAndvid916dtarproduct260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uEoRY/</t>
+  </si>
+  <si>
+    <t>2026-09-04T15:34:55.158Z</t>
+  </si>
+  <si>
+    <t>1737161455202830062</t>
+  </si>
+  <si>
+    <t>388TK75QuangphilTTwfeedAndvid916dtarproduct260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HNTny/</t>
+  </si>
+  <si>
+    <t>390TK75QuangphilTTwfeedAndvid916dtarproduct260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8u3ocY/</t>
+  </si>
+  <si>
+    <t>392TK75QuangphilTTwfeedAndvid916dtarproduct260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uGsXC/</t>
+  </si>
+  <si>
+    <t>394TK75QuangphilTTwfeedAndvid916dtarstudy260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HesaF/</t>
+  </si>
+  <si>
+    <t>396TK75QuangphilTTwfeedAndvid916dtarstudy260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HdaLn/</t>
+  </si>
+  <si>
+    <t>395TK75QuangphilTTwfeedAndvid916dtarstudy260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8upGfA/</t>
+  </si>
+  <si>
+    <t>397TK75QuangphilTTwfeedAndvid916dtarstudy260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8H8scC/</t>
+  </si>
+  <si>
+    <t>1731194895378581836</t>
+  </si>
+  <si>
+    <t>393TK75QuangphilTTwfeedAndvid916dtarproduct260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HLdRn/</t>
+  </si>
+  <si>
+    <t>400TK75QuangphilTTwfeedAndvid916dtarstudy260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uwX6A/</t>
+  </si>
+  <si>
+    <t>401TK75QuangphilTTwfeedAndvid916dtarcar260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HFgjJ/</t>
+  </si>
+  <si>
+    <t>399TK75QuangphilTTwfeedAndvid916dtarstudy260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HFYy2/</t>
+  </si>
+  <si>
+    <t>398TK75QuangphilTTwfeedAndvid916dtarstudy260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HFu3G/</t>
+  </si>
+  <si>
+    <t>402TK75QuangphilTTwfeedAndvid916dtarcar260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8utMfA/</t>
+  </si>
+  <si>
+    <t>403TK75QuangphilTTwfeedAndvid916dtarcar260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8u3aRJ/</t>
+  </si>
+  <si>
+    <t>406TK75QuangphilTTwfeedAndvid916dtarcar260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8ugHxN/</t>
+  </si>
+  <si>
+    <t>404TK75QuangphilTTwfeedAndvid916dtarcar260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uKMLw/</t>
+  </si>
+  <si>
+    <t>407TK75QuangphilTTwfeedAndvid916dtarart260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HLYCj/</t>
+  </si>
+  <si>
+    <t>405TK75QuangphilTTwfeedAndvid916dtarcar260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8up4oB/</t>
+  </si>
+  <si>
+    <t>1729384011609050957</t>
+  </si>
+  <si>
+    <t>408TK75QuangphilTTwfeedAndvid916dtarart260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8upMMo/</t>
+  </si>
+  <si>
+    <t>1736767867481523852</t>
+  </si>
+  <si>
+    <t>409TK75QuangphilTTwfeedAndvid916dtarart260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8ugbhy/</t>
+  </si>
+  <si>
+    <t>411TK75QuangphilTTwfeedAndvid916dtarart260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8usf4d/</t>
+  </si>
+  <si>
+    <t>1735785673709881079</t>
+  </si>
+  <si>
+    <t>410TK75QuangphilTTwfeedAndvid916dtarart260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uWodk/</t>
+  </si>
+  <si>
+    <t>1730617111258695467</t>
+  </si>
+  <si>
+    <t>412TK75QuangphilTTwfeedAndvid916dtarart260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8us45U/</t>
+  </si>
+  <si>
+    <t>1735365458664850759</t>
+  </si>
+  <si>
+    <t>413TK75QuangphilTTwfeedAndvid916dtarart260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uWUds/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uGQFP/</t>
+  </si>
+  <si>
+    <t>2026-09-04T15:35:10.652Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HLtft/</t>
+  </si>
+  <si>
+    <t>391TK75QuangphilTTwfeedAndvid916dtarproduct260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8utyaW/</t>
+  </si>
+  <si>
+    <t>389TK75QuangphilTTwfeedAndvid916dtarproduct260905TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uWVmG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8ussCA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HdEUV/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uEHne/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8H8bbT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8unYqy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uvB9a/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uTGBN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HeGrm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HJpJm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HJFXR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8u7Cvy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8ug4Ro/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8HduPF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8ugWKu/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8ug8cc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8ugABg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uKMdD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8u3f2T/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uK1p9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uKLUJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8upEEy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8ucJ1J/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq8uEYno/</t>
+  </si>
+  <si>
+    <t>1729961659543423259</t>
+  </si>
+  <si>
+    <t>174TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXBQq6/</t>
+  </si>
+  <si>
+    <t>2026-09-05T03:13:42.815Z</t>
+  </si>
+  <si>
+    <t>175TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXmeXs/</t>
+  </si>
+  <si>
+    <t>176TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXCKEk/</t>
+  </si>
+  <si>
+    <t>178TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXM8Et/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXxVRU/</t>
+  </si>
+  <si>
+    <t>2026-09-05T03:13:43.145Z</t>
+  </si>
+  <si>
+    <t>177TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXyBto/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXDNPw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLX6SKn/</t>
+  </si>
+  <si>
+    <t>179TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXCB6X/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXMWuG/</t>
+  </si>
+  <si>
+    <t>181TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLX5Xfu/</t>
+  </si>
+  <si>
+    <t>180TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXkE7h/</t>
+  </si>
+  <si>
+    <t>182TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXaeNM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXxyUu/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXAYRR/</t>
+  </si>
+  <si>
+    <t>183TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXXKCE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXkQNM/</t>
+  </si>
+  <si>
+    <t>184TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXCfDR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXxWBJ/</t>
+  </si>
+  <si>
+    <t>185TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXXqYu/</t>
+  </si>
+  <si>
+    <t>186TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXae3f/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXrCYD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXmv4U/</t>
+  </si>
+  <si>
+    <t>187TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXPRYd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXkKwE/</t>
+  </si>
+  <si>
+    <t>188TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLX5WHN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXMxya/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXmmxq/</t>
+  </si>
+  <si>
+    <t>190TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXMQMp/</t>
+  </si>
+  <si>
+    <t>189TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXSemJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXja9E/</t>
+  </si>
+  <si>
+    <t>191TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXhWSG/</t>
+  </si>
+  <si>
+    <t>192TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXu68t/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXQf4e/</t>
+  </si>
+  <si>
+    <t>1734870750303585644</t>
+  </si>
+  <si>
+    <t>193TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXkDBd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXhQ8S/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXyckV/</t>
+  </si>
+  <si>
+    <t>194TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXkMuM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXhUSX/</t>
+  </si>
+  <si>
+    <t>195TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXH3Ym/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXA6pq/</t>
+  </si>
+  <si>
+    <t>196TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXAdqA/</t>
+  </si>
+  <si>
+    <t>198TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXCyWo/</t>
+  </si>
+  <si>
+    <t>197TK76GialinhphilTTwfeedandfeedntartech260905TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLX6dv7/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXAt2p/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLX4AR2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXBdVk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqLXjy1j/</t>
+  </si>
+  <si>
+    <t>1730576938512122904</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqL4mdKN/</t>
+  </si>
+  <si>
+    <t>2026-09-05T03:19:53.171Z</t>
+  </si>
+  <si>
+    <t>1733314561339852120</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqL4mBmP/</t>
+  </si>
+  <si>
+    <t>414TK75QuangphilTTwfeedAndvid916dtarquote260906TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYBcwgB/</t>
+  </si>
+  <si>
+    <t>2026-09-06T04:06:56.184Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYSFJt7/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYSLLcR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYSLoxm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYSdPqV/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYB3yMu/</t>
+  </si>
+  <si>
+    <t>2026-09-06T04:07:56.688Z</t>
+  </si>
+  <si>
+    <t>417TK75QuangphilTTwfeedAndvid916dtarquote260906TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYSNqHe/</t>
+  </si>
+  <si>
+    <t>416TK75QuangphilTTwfeedAndvid916dtarquote260906TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYSRQ31/</t>
+  </si>
+  <si>
+    <t>418TK75QuangphilTTwfeedAndvid916dtarquote260906TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYBceap/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYB7bGX/</t>
+  </si>
+  <si>
+    <t>2026-09-06T04:08:08.591Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYSdpbp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYBcmCX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYSdj9M/</t>
+  </si>
+  <si>
+    <t>415TK75QuangphilTTwfeedAndvid916dtarquote260906TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYSNdaU/</t>
+  </si>
+  <si>
+    <t>201TK76GialinhphilTTwfeedandfeedntarproduct260906TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYEyBuY/</t>
+  </si>
+  <si>
+    <t>2026-09-06T09:39:05.746Z</t>
+  </si>
+  <si>
+    <t>203TK76GialinhphilTTwfeedandfeedntarproduct260906TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYEke5N/</t>
+  </si>
+  <si>
+    <t>202TK76GialinhphilTTwfeedandfeedntarproduct260906TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYEYT98/</t>
+  </si>
+  <si>
+    <t>199TK76GialinhphilTTwfeedandfeedntarproduct260906TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYEhGGx/</t>
+  </si>
+  <si>
+    <t>200TK76GialinhphilTTwfeedandfeedntarproduct260906TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqYENNmP/</t>
+  </si>
+  <si>
+    <t>Subdanhtinheyeriuku22e-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqhJNHG2/</t>
+  </si>
+  <si>
+    <t>2026-09-08T07:48:55.923Z</t>
+  </si>
+  <si>
+    <t>Subdanhtinhthybabii2-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqhJLMBc/</t>
+  </si>
+  <si>
+    <t>subioseyeriuku22e-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB5HAhS/</t>
+  </si>
+  <si>
+    <t>2026-09-09T04:13:12.165Z</t>
+  </si>
+  <si>
+    <t>subiosfadarozwnxj-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB5mwju/</t>
+  </si>
+  <si>
+    <t>subiosthybabii2-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB5hjRs/</t>
+  </si>
+  <si>
+    <t>subios96GiangphilSach-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB5Unub/</t>
+  </si>
+  <si>
+    <t>subios88GiangphilSach-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB5LeTf/</t>
+  </si>
+  <si>
+    <t>subios87GiangphilSach-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB5FttY/</t>
+  </si>
+  <si>
+    <t>subios107GiangphilAo-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB5Pxnr/</t>
+  </si>
+  <si>
+    <t>1730287985161571105</t>
+  </si>
+  <si>
+    <t>subiosfixexjecthq-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB5SMW4/</t>
+  </si>
+  <si>
+    <t>1730681054886595359</t>
+  </si>
+  <si>
+    <t>subiostowviepc47z-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB5LysG/</t>
+  </si>
+  <si>
+    <t>subioslotfuyqopk-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqB565gt/</t>
+  </si>
+  <si>
+    <t>486TK77GiangphilTTwfeedandfeedntarstudy260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYmQAc/</t>
+  </si>
+  <si>
+    <t>2026-09-11T03:32:32.264Z</t>
+  </si>
+  <si>
+    <t>1731989896714814744</t>
+  </si>
+  <si>
+    <t>485TK77GiangphilTTwfeedandfeedntarstudy260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYN7qQ/</t>
+  </si>
+  <si>
+    <t>1730993908141688785</t>
+  </si>
+  <si>
+    <t>487TK77GiangphilTTwfeediosfeedntarlyric260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYd4wE/</t>
+  </si>
+  <si>
+    <t>488TK77GiangphilTTwfeediosfeedntarlyric260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYanbo/</t>
+  </si>
+  <si>
+    <t>489TK77GiangphilTTwfeediosfeedntarlyric260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYuRFT/</t>
+  </si>
+  <si>
+    <t>1729921098086582328</t>
+  </si>
+  <si>
+    <t>491TK77GiangphilTTwfeedandfeedntarba260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYf8HC/</t>
+  </si>
+  <si>
+    <t>1735046862144636721</t>
+  </si>
+  <si>
+    <t>492TK77GiangphilTTwfeedandfeedntarba260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYBr6y/</t>
+  </si>
+  <si>
+    <t>1729982585961744687</t>
+  </si>
+  <si>
+    <t>493TK77GiangphilTTwfeedandfeedntarba260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYYsh3/</t>
+  </si>
+  <si>
+    <t>494TK77GiangphilTTwfeedandfeedntarsport260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYf1kB/</t>
+  </si>
+  <si>
+    <t>490TK77GiangphilTTwfeedandfeedntarba260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYSr93/</t>
+  </si>
+  <si>
+    <t>495TK77GiangphilTTwfeedandfeedntarsport260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYfRD9/</t>
+  </si>
+  <si>
+    <t>496TK77GiangphilTTwfeedandfeedntarsport260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYNJrr/</t>
+  </si>
+  <si>
+    <t>498TK77GiangphilTTwfeedandfeedntarcook260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYaSqg/</t>
+  </si>
+  <si>
+    <t>1730901360103556936</t>
+  </si>
+  <si>
+    <t>497TK77GiangphilTTwfeedandfeedntarsport260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYrc4t/</t>
+  </si>
+  <si>
+    <t>500TK77GiangphilTTwfeedandfeedntarcook260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYRGCU/</t>
+  </si>
+  <si>
+    <t>499TK77GiangphilTTwfeedandfeedntarcook260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYmR5v/</t>
+  </si>
+  <si>
+    <t>1730900375918643806</t>
+  </si>
+  <si>
+    <t>502TK77GiangphilTTwfeedandfeedntarba260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYa2ur/</t>
+  </si>
+  <si>
+    <t>1736061375136498813</t>
+  </si>
+  <si>
+    <t>501TK77GiangphilTTwfeedandfeedntarba260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYdYC2/</t>
+  </si>
+  <si>
+    <t>1730142329068554602</t>
+  </si>
+  <si>
+    <t>503TK77GiangphilTTwfeedandfeedntarba260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYB2hE/</t>
+  </si>
+  <si>
+    <t>1730554926863124885</t>
+  </si>
+  <si>
+    <t>504TK77GiangphilTTwfeedandfeedntarquote260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfY28Ae/</t>
+  </si>
+  <si>
+    <t>505TK77GiangphilTTwfeediosfeedntarlyric260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYkUK7/</t>
+  </si>
+  <si>
+    <t>506TK77GiangphilTTwfeediosfeedntarlyric260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYDTqC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYjY3M/</t>
+  </si>
+  <si>
+    <t>2026-09-11T03:32:46.211Z</t>
+  </si>
+  <si>
+    <t>484TK77GiangphilTTwfeedandfeedntarstudy260911TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYmSUF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYYTwK/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYFwGJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfY271o/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYdddM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYYYVL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfY8NDR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYDHD8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYUbq9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfY5L7w/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYacrX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYMLNP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYNsJ5/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYjmUg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYRPjY/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYPukL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYSj2m/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYDJxK/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYjGmL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYD1xU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYFAJP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfYaYLJ/</t>
+  </si>
+  <si>
+    <t>423TK75QuangphilTTwfeedIosfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo4BV1/</t>
+  </si>
+  <si>
+    <t>2026-09-11T09:46:30.261Z</t>
+  </si>
+  <si>
+    <t>422TK75QuangphilTTwfeedIosfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfos9SN/</t>
+  </si>
+  <si>
+    <t>420TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoQ7rS/</t>
+  </si>
+  <si>
+    <t>421TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo5TWr/</t>
+  </si>
+  <si>
+    <t>419TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfocrgL/</t>
+  </si>
+  <si>
+    <t>424TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo4LW6/</t>
+  </si>
+  <si>
+    <t>426TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoWw6F/</t>
+  </si>
+  <si>
+    <t>428TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo9yg5/</t>
+  </si>
+  <si>
+    <t>425TK75QuangphilTTwfeedIosfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfou5pW/</t>
+  </si>
+  <si>
+    <t>430TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo9FTM/</t>
+  </si>
+  <si>
+    <t>431TK75QuangphilTTwfeedIosfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoGHRo/</t>
+  </si>
+  <si>
+    <t>429TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoqFBk/</t>
+  </si>
+  <si>
+    <t>432TK75QuangphilTTwfeedIosfeednstudy260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfovdP9/</t>
+  </si>
+  <si>
+    <t>433TK75QuangphilTTwfeedIosfeednstudy260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoxbTU/</t>
+  </si>
+  <si>
+    <t>435TK75QuangphilTTwfeedIosfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfobjRC/</t>
+  </si>
+  <si>
+    <t>436TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoXxvh/</t>
+  </si>
+  <si>
+    <t>437TK75QuangphilTTwfeedIosfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo5gxd/</t>
+  </si>
+  <si>
+    <t>438TK75QuangphilTTwfeedIosfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfovBPk/</t>
+  </si>
+  <si>
+    <t>1729675687644203250</t>
+  </si>
+  <si>
+    <t>442TK75QuangphilTTwfeedAndfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoxq5E/</t>
+  </si>
+  <si>
+    <t>1730002920953382942</t>
+  </si>
+  <si>
+    <t>439TK75QuangphilTTwfeedAndfeednlyric260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoHaQQ/</t>
+  </si>
+  <si>
+    <t>1737353630705550831</t>
+  </si>
+  <si>
+    <t>441TK75QuangphilTTwfeedAndfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoq5gU/</t>
+  </si>
+  <si>
+    <t>1730844751322908289</t>
+  </si>
+  <si>
+    <t>440TK75QuangphilTTwfeedAndfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfovGEh/</t>
+  </si>
+  <si>
+    <t>1731408732222883159</t>
+  </si>
+  <si>
+    <t>443TK75QuangphilTTwfeedAndfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoVhG3/</t>
+  </si>
+  <si>
+    <t>1730506312003323961</t>
+  </si>
+  <si>
+    <t>446TK75QuangphilTTwfeedAndfeednstudy260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfom3La/</t>
+  </si>
+  <si>
+    <t>1732508128677037339</t>
+  </si>
+  <si>
+    <t>444TK75QuangphilTTwfeedAndfeednquote260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo9Sfc/</t>
+  </si>
+  <si>
+    <t>445TK75QuangphilTTwfeedAndfeednstudy260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfopre7/</t>
+  </si>
+  <si>
+    <t>1736806001563895029</t>
+  </si>
+  <si>
+    <t>448TK75QuangphilTTwfeedAndfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfouA2U/</t>
+  </si>
+  <si>
+    <t>447TK75QuangphilTTwfeedAndfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfovjqr/</t>
+  </si>
+  <si>
+    <t>1731704018111071288</t>
+  </si>
+  <si>
+    <t>449TK75QuangphilTTwfeedAndfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfou9Ne/</t>
+  </si>
+  <si>
+    <t>1731651548451800312</t>
+  </si>
+  <si>
+    <t>450TK75QuangphilTTwfeedAndfeedncook260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo94QH/</t>
+  </si>
+  <si>
+    <t>1729396309107642292</t>
+  </si>
+  <si>
+    <t>452TK75QuangphilTTwfeedAndfeedncook260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoCygN/</t>
+  </si>
+  <si>
+    <t>451TK75QuangphilTTwfeedAndfeedncook260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfopaty/</t>
+  </si>
+  <si>
+    <t>1729927792183249723</t>
+  </si>
+  <si>
+    <t>453TK75QuangphilTTwfeedAndfeedncook260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoHMLk/</t>
+  </si>
+  <si>
+    <t>1735497211829323628</t>
+  </si>
+  <si>
+    <t>454TK75QuangphilTTwfeedAndfeedncar260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfocURB/</t>
+  </si>
+  <si>
+    <t>456TK75QuangphilTTwfeedAndfeedncar260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo7Ygs/</t>
+  </si>
+  <si>
+    <t>455TK75QuangphilTTwfeedAndfeedncar260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfoaH7H/</t>
+  </si>
+  <si>
+    <t>1730979986720326733</t>
+  </si>
+  <si>
+    <t>457TK75QuangphilTTwfeedAndfeednsport260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo74q2/</t>
+  </si>
+  <si>
+    <t>458TK75QuangphilTTwfeedAndfeednsport260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfonNuA/</t>
+  </si>
+  <si>
+    <t>1729783194389874893</t>
+  </si>
+  <si>
+    <t>427TK75QuangphilTTwfeedIosfeednproduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqP1hwHB/</t>
+  </si>
+  <si>
+    <t>2026-09-11T09:50:57.882Z</t>
+  </si>
+  <si>
+    <t>1730531216277472345</t>
+  </si>
+  <si>
+    <t>434TK75QuangphilTTwfeedIosfeednprduct260911TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfo3HsL/</t>
+  </si>
+  <si>
+    <t>511TK77GiangphilTTwfeediosfeednlyric260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YWtK5/</t>
+  </si>
+  <si>
+    <t>2026-09-11T19:40:54.631Z</t>
+  </si>
+  <si>
+    <t>508TK77GiangphilTTwfeediosfeednstudy260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YXErT/</t>
+  </si>
+  <si>
+    <t>509TK77GiangphilTTwfeediosfeednstudy260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YENRE/</t>
+  </si>
+  <si>
+    <t>510TK77GiangphilTTwfeediosfeednlyric260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YgAuh/</t>
+  </si>
+  <si>
+    <t>507TK77GiangphilTTwfeediosfeednstudy260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5Y4WPH/</t>
+  </si>
+  <si>
+    <t>512TK77GiangphilTTwfeediosfeednba260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YGH9b/</t>
+  </si>
+  <si>
+    <t>513TK77GiangphilTTwfeediosfeednba260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5Yvvdr/</t>
+  </si>
+  <si>
+    <t>514TK77GiangphilTTwfeediosfeednba260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5Yn7tF/</t>
+  </si>
+  <si>
+    <t>515TK77GiangphilTTwfeediosfeednba260912TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YvVnG/</t>
+  </si>
+  <si>
+    <t>517TK77GiangphilTTwfeediosfeednsport260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YwTjw/</t>
+  </si>
+  <si>
+    <t>518TK77GiangphilTTwfeediosfeednsport260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YtyBH/</t>
+  </si>
+  <si>
+    <t>519TK77GiangphilTTwfeediosfeednsport260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YKBX1/</t>
+  </si>
+  <si>
+    <t>520TK77GiangphilTTwfeediosfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YQdu1/</t>
+  </si>
+  <si>
+    <t>516TK77GiangphilTTwfeediosfeednsport260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YxvGs/</t>
+  </si>
+  <si>
+    <t>521TK77GiangphilTTwfeediosfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5Yv62Q/</t>
+  </si>
+  <si>
+    <t>522TK77GiangphilTTwfeediosfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YcdEJ/</t>
+  </si>
+  <si>
+    <t>525TK77GiangphilTTwfeediosfeednba260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YvQsh/</t>
+  </si>
+  <si>
+    <t>523TK77GiangphilTTwfeediosfeednba260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YwQgB/</t>
+  </si>
+  <si>
+    <t>524TK77GiangphilTTwfeediosfeednba260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YqomB/</t>
+  </si>
+  <si>
+    <t>526TK77GiangphilTTwfeediosfeednquote260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5Yv3Yr/</t>
+  </si>
+  <si>
+    <t>527TK77GiangphilTTwfeediosfeednsport260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YgS9e/</t>
+  </si>
+  <si>
+    <t>528TK77GiangphilTTwfeediosfeedncar260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YTSAe/</t>
+  </si>
+  <si>
+    <t>530TK77GiangphilTTwfeediosfeednstudy260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5Yq4QJ/</t>
+  </si>
+  <si>
+    <t>529TK77GiangphilTTwfeediosfeednstudy260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5Y3NXm/</t>
+  </si>
+  <si>
+    <t>531TK77GiangphilTTwfeediosfeedntech260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YpRWQ/</t>
+  </si>
+  <si>
+    <t>532TK77GiangphilTTwfeedandfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YK1LE/</t>
+  </si>
+  <si>
+    <t>534TK77GiangphilTTwfeedandfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YsRRF/</t>
+  </si>
+  <si>
+    <t>533TK77GiangphilTTwfeedandfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YE9vM/</t>
+  </si>
+  <si>
+    <t>535TK77GiangphilTTwfeedandfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5Ywn3x/</t>
+  </si>
+  <si>
+    <t>536TK77GiangphilTTwfeedandfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq5YWSeu/</t>
+  </si>
+  <si>
+    <t>533TK77GiangphilTTwfeediosfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqa1uDnD/</t>
+  </si>
+  <si>
+    <t>2026-09-12T03:39:20.749Z</t>
+  </si>
+  <si>
+    <t>532TK77GiangphilTTwfeediosfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqa1mXsT/</t>
+  </si>
+  <si>
+    <t>535TK77GiangphilTTwfeediosfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqa1qgqA/</t>
+  </si>
+  <si>
+    <t>536TK77GiangphilTTwfeediosfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqa1Gaee/</t>
+  </si>
+  <si>
+    <t>534TK77GiangphilTTwfeediosfeedncook260913TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqa1QooQ/</t>
+  </si>
+  <si>
+    <t>462TK75QuangphilTTwfeedIosfeednquote260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7tJog/</t>
+  </si>
+  <si>
+    <t>2026-09-12T18:12:36.012Z</t>
+  </si>
+  <si>
+    <t>461TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7vk8A/</t>
+  </si>
+  <si>
+    <t>460TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7p9F5/</t>
+  </si>
+  <si>
+    <t>463TK75QuangphilTTwfeedIosfeednquote260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7qNVB/</t>
+  </si>
+  <si>
+    <t>459TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7qejU/</t>
+  </si>
+  <si>
+    <t>465TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqmv171c/</t>
+  </si>
+  <si>
+    <t>464TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqmv1aHC/</t>
+  </si>
+  <si>
+    <t>467TK75QuangphilTTwfeedIosfeednquote260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqmvdtM4/</t>
+  </si>
+  <si>
+    <t>466TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7ECr5/</t>
+  </si>
+  <si>
+    <t>470TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7cXjc/</t>
+  </si>
+  <si>
+    <t>471TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7onkC/</t>
+  </si>
+  <si>
+    <t>468TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7tLSb/</t>
+  </si>
+  <si>
+    <t>472TK75QuangphilTTwfeedIosfeednquote260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7GrCn/</t>
+  </si>
+  <si>
+    <t>469TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7oFLt/</t>
+  </si>
+  <si>
+    <t>473TK75QuangphilTTwfeedIosfeednart260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7KtJY/</t>
+  </si>
+  <si>
+    <t>476TK75QuangphilTTwfeedIosfeedncar260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm73F1F/</t>
+  </si>
+  <si>
+    <t>477TK75QuangphilTTwfeedIosfeedncook260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7q72c/</t>
+  </si>
+  <si>
+    <t>475TK75QuangphilTTwfeedIosfeedncar260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm77vy6/</t>
+  </si>
+  <si>
+    <t>474TK75QuangphilTTwfeedIosfeednquote260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm77UDD/</t>
+  </si>
+  <si>
+    <t>478TK75QuangphilTTwfeedIosfeednquote260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7V68u/</t>
+  </si>
+  <si>
+    <t>480TK75QuangphilTTwfeedIosfeednquote260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqmvdVtc/</t>
+  </si>
+  <si>
+    <t>479TK75QuangphilTTwfeedIosfeednba260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7KFg2/</t>
+  </si>
+  <si>
+    <t>481TK75QuangphilTTwfeedIosfeednstudy260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7oamL/</t>
+  </si>
+  <si>
+    <t>482TK75QuangphilTTwfeedIosfeednproduct260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqmvJP4X/</t>
+  </si>
+  <si>
+    <t>483TK75QuangphilTTwfeedIosfeedntech260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7oyBc/</t>
+  </si>
+  <si>
+    <t>484TK75QuangphilTTwfeedIosfeedncar260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqmvJkBQ/</t>
+  </si>
+  <si>
+    <t>486TK75QuangphilTTwfeedIosfeednquote260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7nKYp/</t>
+  </si>
+  <si>
+    <t>485TK75QuangphilTTwfeedIosfeedntech260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7vV4M/</t>
+  </si>
+  <si>
+    <t>487TK75QuangphilTTwfeedIosfeednba260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7gdqQ/</t>
+  </si>
+  <si>
+    <t>488TK75QuangphilTTwfeedIosfeednba260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqmvRn3v/</t>
+  </si>
+  <si>
+    <t>489TK75QuangphilTTwfeedIosfeednstudy260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7WGmW/</t>
+  </si>
+  <si>
+    <t>490TK75QuangphilTTwfeedIosfeednba260912TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqm7vyKu/</t>
+  </si>
+  <si>
+    <t>495TK75QuangphilTTwfeedIosfeednproduct260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9haUbv/</t>
+  </si>
+  <si>
+    <t>2026-09-13T17:14:33.712Z</t>
+  </si>
+  <si>
+    <t>492TK75QuangphilTTwfeedIosfeedncar260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hM16E/</t>
+  </si>
+  <si>
+    <t>494TK75QuangphilTTwfeedIosfeednstudy260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hAkvo/</t>
+  </si>
+  <si>
+    <t>493TK75QuangphilTTwfeedIosfeedncar260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hUt84/</t>
+  </si>
+  <si>
+    <t>491TK75QuangphilTTwfeedIosfeedntech260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hMpVq/</t>
+  </si>
+  <si>
+    <t>498TK75QuangphilTTwfeedIosfeednsport260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hS6wq/</t>
+  </si>
+  <si>
+    <t>497TK75QuangphilTTwfeedIosfeednproduct260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hD4Gx/</t>
+  </si>
+  <si>
+    <t>499TK75QuangphilTTwfeedIosfeednproduct260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hSGKc/</t>
+  </si>
+  <si>
+    <t>500TK75QuangphilTTwfeedIosfeednquote260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9heN86/</t>
+  </si>
+  <si>
+    <t>496TK75QuangphilTTwfeedIosfeednquote260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hrH6C/</t>
+  </si>
+  <si>
+    <t>501TK75QuangphilTTwfeedIosfeednproduct260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hyknL/</t>
+  </si>
+  <si>
+    <t>502TK75QuangphilTTwfeedIosfeednproduct260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9h5VE9/</t>
+  </si>
+  <si>
+    <t>503TK75QuangphilTTwfeedIosfeednba260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hesrt/</t>
+  </si>
+  <si>
+    <t>505TK75QuangphilTTwfeedIosfeednsport260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9h2YBy/</t>
+  </si>
+  <si>
+    <t>504TK75QuangphilTTwfeedIosfeednstudy260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hhNJW/</t>
+  </si>
+  <si>
+    <t>506TK75QuangphilTTwfeedIosfeednstudy260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hRg4n/</t>
+  </si>
+  <si>
+    <t>508TK75QuangphilTTwfeedIosfeednquote260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hLX1P/</t>
+  </si>
+  <si>
+    <t>509TK75QuangphilTTwfeedIosfeedncar260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hdjhg/</t>
+  </si>
+  <si>
+    <t>507TK75QuangphilTTwfeedIosfeedncar260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hUUWC/</t>
+  </si>
+  <si>
+    <t>510TK75QuangphilTTwfeedIosfeednquote260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hyMTh/</t>
+  </si>
+  <si>
+    <t>511TK75QuangphilTTwfeedIosfeednproduct260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9h8woK/</t>
+  </si>
+  <si>
+    <t>512TK75QuangphilTTwfeedIosfeednquote260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hdYgU/</t>
+  </si>
+  <si>
+    <t>513TK75QuangphilTTwfeedIosfeednproduct260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hNGbj/</t>
+  </si>
+  <si>
+    <t>514TK75QuangphilTTwfeedIosfeednstudy260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hLXvv/</t>
+  </si>
+  <si>
+    <t>516TK75QuangphilTTwfeedIosfeednai260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hFMDv/</t>
+  </si>
+  <si>
+    <t>517TK75QuangphilTTwfeedIosfeedncar260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hFpTL/</t>
+  </si>
+  <si>
+    <t>518TK75QuangphilTTwfeedIosfeedncook260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9h2F8h/</t>
+  </si>
+  <si>
+    <t>520TK75QuangphilTTwfeedIosfeedndecor260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hjUm3/</t>
+  </si>
+  <si>
+    <t>519TK75QuangphilTTwfeedIosfeedncook260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hLgQ4/</t>
+  </si>
+  <si>
+    <t>521TK75QuangphilTTwfeedIosfeednquote260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hUsJC/</t>
+  </si>
+  <si>
+    <t>522TK75QuangphilTTwfeedIosfeedndecor260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hRMn4/</t>
+  </si>
+  <si>
+    <t>524TK75QuangphilTTwfeedIosfeednstudy260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9he5n8/</t>
+  </si>
+  <si>
+    <t>523TK75QuangphilTTwfeedIosfeednproduct260913TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq9hd32P/</t>
+  </si>
+  <si>
+    <t>1729767002342656017</t>
+  </si>
+  <si>
+    <t>541TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfqoPx/</t>
+  </si>
+  <si>
+    <t>2026-09-14T04:55:30.984Z</t>
+  </si>
+  <si>
+    <t>1729388519698304962</t>
+  </si>
+  <si>
+    <t>538TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfyHsG/</t>
+  </si>
+  <si>
+    <t>1729839313683057047</t>
+  </si>
+  <si>
+    <t>539TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfaLTy/</t>
+  </si>
+  <si>
+    <t>1732612122077726649</t>
+  </si>
+  <si>
+    <t>537TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfsLkh/</t>
+  </si>
+  <si>
+    <t>543TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfQTqm/</t>
+  </si>
+  <si>
+    <t>542TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfuGHN/</t>
+  </si>
+  <si>
+    <t>1729625281688537213</t>
+  </si>
+  <si>
+    <t>545TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfpyJj/</t>
+  </si>
+  <si>
+    <t>1729674817259473200</t>
+  </si>
+  <si>
+    <t>544TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfgu9q/</t>
+  </si>
+  <si>
+    <t>546TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfut2x/</t>
+  </si>
+  <si>
+    <t>549TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfDoXk/</t>
+  </si>
+  <si>
+    <t>547TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfbhrq/</t>
+  </si>
+  <si>
+    <t>551TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxff5dJ/</t>
+  </si>
+  <si>
+    <t>552TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfq5pQ/</t>
+  </si>
+  <si>
+    <t>555TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfySba/</t>
+  </si>
+  <si>
+    <t>554TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfpVcP/</t>
+  </si>
+  <si>
+    <t>556TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxf9xbq/</t>
+  </si>
+  <si>
+    <t>553TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxffbcY/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfpUYK/</t>
+  </si>
+  <si>
+    <t>2026-09-14T04:55:45.480Z</t>
+  </si>
+  <si>
+    <t>540TK77GiangphilTTwfeedandfeedntarroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxf9e6c/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfX9YH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfBbqF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfQceX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfS4Ph/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfb9dj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfSgU1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfXkN5/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfbcv8/</t>
+  </si>
+  <si>
+    <t>548TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfyrbb/</t>
+  </si>
+  <si>
+    <t>550TK77GiangphilTTwfeediosfeednroutine260914TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfVwP3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxf5NSV/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfSm7H/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxf93PH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxf5Qhc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfxrCa/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfAUDG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfbSth/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfx1e3/</t>
+  </si>
+  <si>
+    <t>1733502548960380255</t>
+  </si>
+  <si>
+    <t>205TK75GialinhphilTTwfeedandfeedntarproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxvffhy/</t>
+  </si>
+  <si>
+    <t>2026-09-14T08:29:33.813Z</t>
+  </si>
+  <si>
+    <t>204TK75GialinhphilTTwfeedandfeedntarproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxvAETm/</t>
+  </si>
+  <si>
+    <t>1730633156802414910</t>
+  </si>
+  <si>
+    <t>208TK75GialinhphilTTwfeedandfeedntarproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxvysX2/</t>
+  </si>
+  <si>
+    <t>1733094507676338024</t>
+  </si>
+  <si>
+    <t>206TK75GialinhphilTTwfeedandfeedntarproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxvfdGB/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxvBHjL/</t>
+  </si>
+  <si>
+    <t>2026-09-14T08:29:45.232Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxvaoBK/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxvFDtr/</t>
+  </si>
+  <si>
+    <t>207TK75GialinhphilTTwfeedandfeedntarproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxvPSJL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxvUWpx/</t>
+  </si>
+  <si>
+    <t>209TK75GialinhphilTTwfeediosfeednproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxom2Dm/</t>
+  </si>
+  <si>
+    <t>2026-09-14T09:35:07.904Z</t>
+  </si>
+  <si>
+    <t>210TK75GialinhphilTTwfeediosfeednproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxo9ux3/</t>
+  </si>
+  <si>
+    <t>212TK75GialinhphilTTwfeediosfeednproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxoqBbG/</t>
+  </si>
+  <si>
+    <t>213TK75GialinhphilTTwfeediosfeednproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxoTmhL/</t>
+  </si>
+  <si>
+    <t>211TK75GialinhphilTTwfeediosfeednproduct260914TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxoXqfK/</t>
+  </si>
+  <si>
+    <t>561TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sMonQ/</t>
+  </si>
+  <si>
+    <t>2026-09-15T17:01:34.750Z</t>
+  </si>
+  <si>
+    <t>1729736036184852945</t>
+  </si>
+  <si>
+    <t>559TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4s9pCV/</t>
+  </si>
+  <si>
+    <t>1729397224174292372</t>
+  </si>
+  <si>
+    <t>560TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sjE5D/</t>
+  </si>
+  <si>
+    <t>1730222702886357467</t>
+  </si>
+  <si>
+    <t>558TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sBBFE/</t>
+  </si>
+  <si>
+    <t>557TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4shEvr/</t>
+  </si>
+  <si>
+    <t>1729395951790100104</t>
+  </si>
+  <si>
+    <t>562TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sUG6K/</t>
+  </si>
+  <si>
+    <t>1730650681771656681</t>
+  </si>
+  <si>
+    <t>563TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4s2Sb4/</t>
+  </si>
+  <si>
+    <t>1730266097534667260</t>
+  </si>
+  <si>
+    <t>564TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4smcKn/</t>
+  </si>
+  <si>
+    <t>1729397593548427025</t>
+  </si>
+  <si>
+    <t>565TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sAX6G/</t>
+  </si>
+  <si>
+    <t>1729396415461363438</t>
+  </si>
+  <si>
+    <t>566TK77GiangphilTTwfeedandfeedntarmanager260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sPdny/</t>
+  </si>
+  <si>
+    <t>569TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4s2TLd/</t>
+  </si>
+  <si>
+    <t>571TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4shjkC/</t>
+  </si>
+  <si>
+    <t>570TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sBwxS/</t>
+  </si>
+  <si>
+    <t>572TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sykXW/</t>
+  </si>
+  <si>
+    <t>567TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sPnog/</t>
+  </si>
+  <si>
+    <t>573TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4skP2g/</t>
+  </si>
+  <si>
+    <t>574TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sA1W8/</t>
+  </si>
+  <si>
+    <t>568TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4srY8g/</t>
+  </si>
+  <si>
+    <t>575TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sUVsh/</t>
+  </si>
+  <si>
+    <t>576TK77GiangphilTTwfeediosfeednmanager260915TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4srgk6/</t>
+  </si>
+  <si>
+    <t>1730931515318502663</t>
+  </si>
+  <si>
+    <t>578TK27GiangphilTTapaniosvid916d260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4s9E1r/</t>
+  </si>
+  <si>
+    <t>1731355715284338377</t>
+  </si>
+  <si>
+    <t>577TK27GiangphilTTapaniosvid916d260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sCSvd/</t>
+  </si>
+  <si>
+    <t>581TK27GiangphilTTwfcpiosvid916dtar260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sUsVW/</t>
+  </si>
+  <si>
+    <t>582TK27GiangphilTTwfcpiosvid916dtar260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4s5Ju3/</t>
+  </si>
+  <si>
+    <t>1731227405633030254</t>
+  </si>
+  <si>
+    <t>583TK27GiangphilTTwfcpiosvid916dtar260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4s9sS6/</t>
+  </si>
+  <si>
+    <t>580TK27GiangphilTTwcapiosvid916d260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sP3oS/</t>
+  </si>
+  <si>
+    <t>1729398980806741622</t>
+  </si>
+  <si>
+    <t>585TK27GiangphilTTwfcpiosanh916dtar260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sQurg/</t>
+  </si>
+  <si>
+    <t>1736207473617372519</t>
+  </si>
+  <si>
+    <t>586TK27GiangphilTTwfcpiosanh916dtar260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sfuEU/</t>
+  </si>
+  <si>
+    <t>587TK27GiangphilTTwfcpiosanh916dtar260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sPPKU/</t>
+  </si>
+  <si>
+    <t>1731110720722273741</t>
+  </si>
+  <si>
+    <t>588TK27GiangphilTTwfcpiosanh916dtar260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sx6MU/</t>
+  </si>
+  <si>
+    <t>1730432557106695043</t>
+  </si>
+  <si>
+    <t>584TK27GiangphilTTwfcpiosvid916dtar260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sBE5a/</t>
+  </si>
+  <si>
+    <t>579TK27GiangphilTTwcapiosvid916d260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq4sMPkL/</t>
+  </si>
+  <si>
+    <t>2026-09-15T17:02:09.271Z</t>
+  </si>
+  <si>
+    <t>529TK27QuangphilTTappprSubcapIosvid916d260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVs8HKv/</t>
+  </si>
+  <si>
+    <t>2026-09-16T03:12:40.069Z</t>
+  </si>
+  <si>
+    <t>526TK27QuangphilTTappprPurcapIosvid916d260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVsd4Vm/</t>
+  </si>
+  <si>
+    <t>527TK27QuangphilTTappprPurcapIosvid916d260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpc1dj/</t>
+  </si>
+  <si>
+    <t>530TK27QuangphilTTappprSubcapIosvid916d260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpnqeE/</t>
+  </si>
+  <si>
+    <t>531TK27QuangphilTTappprViewcapIosvid916d260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVsJhmP/</t>
+  </si>
+  <si>
+    <t>533TK27QuangphilTTafcpIosanh11260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVp7dYu/</t>
+  </si>
+  <si>
+    <t>534TK27QuangphilTTafcpIosanh11260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpKfvK/</t>
+  </si>
+  <si>
+    <t>525TK27QuangphilTTappprPurcapIosvid916d260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpvuvX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVs8Wqk/</t>
+  </si>
+  <si>
+    <t>2026-09-16T03:12:55.009Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVsNbpn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVp7A5P/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpnBHR/</t>
+  </si>
+  <si>
+    <t>528TK27QuangphilTTappprPurcapIosvid916d260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpwmHJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVseDhP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVsdT4N/</t>
+  </si>
+  <si>
+    <t>532TK27QuangphilTTappprViewcapIosvid916d260916TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpE9JK/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVsLpnq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpthV6/</t>
+  </si>
+  <si>
+    <t>2026-09-16T03:13:05.306Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpcLTk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpTaFD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVsNU2M/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVp7kPG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpE4tg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVsYdXw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpwVFd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpowyW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpcFgC/</t>
+  </si>
+  <si>
+    <t>2026-09-16T03:13:13.662Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVp3kjy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpoKGL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpwnPC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVsJAUL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVs82co/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVs1wwJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpWw1L/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVsRQMX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqVpsYg5/</t>
+  </si>
+  <si>
+    <t>1730698303724095510</t>
+  </si>
+  <si>
+    <t>593TK27GiangphilTTwfeedandanh169dcookcap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqknxct/</t>
+  </si>
+  <si>
+    <t>2026-09-16T07:49:10.064Z</t>
+  </si>
+  <si>
+    <t>589TK27GiangphilTTwfeedandanh169dgirlcap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkbucF/</t>
+  </si>
+  <si>
+    <t>592TK27GiangphilTTwfeedandanh169dgirlnocap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkgKAn/</t>
+  </si>
+  <si>
+    <t>590TK27GiangphilTTwfeedandanh169dgirlcap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkCSB9/</t>
+  </si>
+  <si>
+    <t>595TK27GiangphilTTwfeedandanh169dcooknocap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqk916c/</t>
+  </si>
+  <si>
+    <t>594TK27GiangphilTTwfeedandanh169dcookcap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkmTqD/</t>
+  </si>
+  <si>
+    <t>596TK27GiangphilTTwfeedandanh169dcooknocap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkcNbM/</t>
+  </si>
+  <si>
+    <t>598TK27GiangphilTTwfeediosanh169dgirlcap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkvJ6p/</t>
+  </si>
+  <si>
+    <t>597TK27GiangphilTTwfeediosanh169dgirlcap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkneRK/</t>
+  </si>
+  <si>
+    <t>599TK27GiangphilTTwfeediosanh169dgirlnocap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkbND3/</t>
+  </si>
+  <si>
+    <t>600TK27GiangphilTTwfeediosanh169dgirlnocap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkXmvD/</t>
+  </si>
+  <si>
+    <t>601TK27GiangphilTTwfeediosanh169dcookcap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqk4SQf/</t>
+  </si>
+  <si>
+    <t>602TK27GiangphilTTwfeediosanh169dcookcap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqk76eG/</t>
+  </si>
+  <si>
+    <t>603TK27GiangphilTTwfeediosanh169dcooknocap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkQpwC/</t>
+  </si>
+  <si>
+    <t>604TK27GiangphilTTwfeediosanh169dcooknocap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkVLUJ/</t>
+  </si>
+  <si>
+    <t>591TK27GiangphilTTwfeedandanh169dgirlnocap260916TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqkvv5x/</t>
+  </si>
+  <si>
+    <t>2026-09-16T07:49:36.358Z</t>
+  </si>
+  <si>
+    <t>1730851556667853701</t>
+  </si>
+  <si>
+    <t>215TK75GialinhphilTTwfeedandanh169dtestmatcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmrBeG/</t>
+  </si>
+  <si>
+    <t>2026-09-17T03:10:05.194Z</t>
+  </si>
+  <si>
+    <t>216TK75GialinhphilTTwfeedandanh169dtestmatcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmh8B9/</t>
+  </si>
+  <si>
+    <t>218TK75GialinhphilTTwfeedandanh169dtestnaocap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmJaAq/</t>
+  </si>
+  <si>
+    <t>217TK75GialinhphilTTwfeedandanh169dtestnaocap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmhyNm/</t>
+  </si>
+  <si>
+    <t>1732101102021674627</t>
+  </si>
+  <si>
+    <t>219TK75GialinhphilTTwfeedandanh169dtesttarotcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmLdqj/</t>
+  </si>
+  <si>
+    <t>221TK75GialinhphilTTwfeedandanh169dtesttarotcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmhEym/</t>
+  </si>
+  <si>
+    <t>220TK75GialinhphilTTwfeedandanh169dtesttarotcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmJGCA/</t>
+  </si>
+  <si>
+    <t>223TK75GialinhphilTTwfeediosanh169dtestmatcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmyxg3/</t>
+  </si>
+  <si>
+    <t>225TK75GialinhphilTTwfeediosanh169dtestmatcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmU4mc/</t>
+  </si>
+  <si>
+    <t>226TK75GialinhphilTTwfeediosanh169dtestnaocap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmPr5r/</t>
+  </si>
+  <si>
+    <t>222TK75GialinhphilTTwfeedandanh169dtesttarotcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgm2jt8/</t>
+  </si>
+  <si>
+    <t>224TK75GialinhphilTTwfeediosanh169dtestmatcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmNCTm/</t>
+  </si>
+  <si>
+    <t>227TK75GialinhphilTTwfeediosanh169dtestnaocap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmYHNr/</t>
+  </si>
+  <si>
+    <t>228TK75GialinhphilTTwfeediosanh169dtesttarotcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmkwJB/</t>
+  </si>
+  <si>
+    <t>229TK75GialinhphilTTwfeediosanh169dtesttarotcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmy3xx/</t>
+  </si>
+  <si>
+    <t>231TK75GialinhphilTTwfeediosanh169dtesttarotcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgm6pXJ/</t>
+  </si>
+  <si>
+    <t>230TK75GialinhphilTTwfeediosanh169dtesttarotcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgaopyF/</t>
+  </si>
+  <si>
+    <t>214TK75GialinhphilTTwfeedandanh169dtestmatcap260917TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgmhAoh/</t>
+  </si>
+  <si>
+    <t>2026-09-17T03:10:51.554Z</t>
+  </si>
+  <si>
+    <t>536TK75QuangphilTTapanIosanh916dtar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgsEwxJ/</t>
+  </si>
+  <si>
+    <t>2026-09-17T05:19:44.054Z</t>
+  </si>
+  <si>
+    <t>535TK75QuangphilTTapanIosanh916dtar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGR4eX/</t>
+  </si>
+  <si>
+    <t>538TK75QuangphilTTapanIosanh916dtar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGFt65/</t>
+  </si>
+  <si>
+    <t>537TK75QuangphilTTapanIosanh916dtar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgsvbcB/</t>
+  </si>
+  <si>
+    <t>543TK75QuangphilTTwfeedIosfeedncar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgsqCgm/</t>
+  </si>
+  <si>
+    <t>544TK75QuangphilTTwfeedIosfeedncar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGBJJJ/</t>
+  </si>
+  <si>
+    <t>548TK75QuangphilTTwfeedAndfeedncar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgsWrYp/</t>
+  </si>
+  <si>
+    <t>1735821377455818441</t>
+  </si>
+  <si>
+    <t>546TK75QuangphilTTwfeedIosfeednroutine260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgsbr5s/</t>
+  </si>
+  <si>
+    <t>549TK75QuangphilTTwfeedAndfeedncar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgsvxE8/</t>
+  </si>
+  <si>
+    <t>1737387258583024802</t>
+  </si>
+  <si>
+    <t>547TK75QuangphilTTwfeedIosfeednroutine260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgs38SL/</t>
+  </si>
+  <si>
+    <t>1737029902858814697</t>
+  </si>
+  <si>
+    <t>545TK75QuangphilTTwfeedIosfeednroutine260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgswGRE/</t>
+  </si>
+  <si>
+    <t>550TK75QuangphilTTwfeedAndfeednroutine260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGfk6m/</t>
+  </si>
+  <si>
+    <t>552TK75QuangphilTTwfeedAndfeednroutine260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgsVd89/</t>
+  </si>
+  <si>
+    <t>551TK75QuangphilTTwfeedAndfeednroutine260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgsWnfp/</t>
+  </si>
+  <si>
+    <t>542TK75QuangphilTTapanIosanh11dtar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtJB4d/</t>
+  </si>
+  <si>
+    <t>2026-09-17T05:26:51.464Z</t>
+  </si>
+  <si>
+    <t>540TK75QuangphilTTapanIosanh11dtar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGgw9t/</t>
+  </si>
+  <si>
+    <t>539TK75QuangphilTTapanIosanh11dtar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGKvUN/</t>
+  </si>
+  <si>
+    <t>2026-09-17T05:27:21.045Z</t>
+  </si>
+  <si>
+    <t>541TK75QuangphilTTapanIosanh11dtar260917TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGVJQp/</t>
+  </si>
+  <si>
+    <t>609TK77GiangphilTTwfeedandanh169dtesttarotcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpyDxV1/</t>
+  </si>
+  <si>
+    <t>2026-09-17T10:31:03.363Z</t>
+  </si>
+  <si>
+    <t>1732363666168252134</t>
+  </si>
+  <si>
+    <t>606TK77GiangphilTTwfeedandanh169dtestoutfitcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpUESo8/</t>
+  </si>
+  <si>
+    <t>1729624402998233431</t>
+  </si>
+  <si>
+    <t>607TK77GiangphilTTwfeedandanh169dtestoutfitcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpyergo/</t>
+  </si>
+  <si>
+    <t>608TK77GiangphilTTwfeedandanh169dtesttarotcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpyLUvt/</t>
+  </si>
+  <si>
+    <t>1732099188189333033</t>
+  </si>
+  <si>
+    <t>605TK77GiangphilTTwfeedandanh169dtestoutfitcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpyrxqx/</t>
+  </si>
+  <si>
+    <t>611TK77GiangphilTTwfeediosanh169dtestoutfitcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpyADqg/</t>
+  </si>
+  <si>
+    <t>612TK77GiangphilTTwfeediosanh169dtestoutfitcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpySLV4/</t>
+  </si>
+  <si>
+    <t>613TK77GiangphilTTwfeediosanh169dtestoutfitcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpyY98A/</t>
+  </si>
+  <si>
+    <t>614TK77GiangphilTTwfeediosanh169dtesttarotcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpykCuS/</t>
+  </si>
+  <si>
+    <t>1732934851496150762</t>
+  </si>
+  <si>
+    <t>610TK77GiangphilTTwfeedandanh169dtestcarcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpyBU3V/</t>
+  </si>
+  <si>
+    <t>615TK77GiangphilTTwfeediosanh169dtesttarotcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpyDaML/</t>
+  </si>
+  <si>
+    <t>616TK77GiangphilTTwfeediosanh169dtestcarcap260917TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpyUxmD/</t>
+  </si>
+  <si>
+    <t>1731588150342288835</t>
+  </si>
+  <si>
+    <t>235TK75GialinhphilTTwfeediosanh169dtesttarotcap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGNx8bF/</t>
+  </si>
+  <si>
+    <t>2026-09-18T02:43:20.359Z</t>
+  </si>
+  <si>
+    <t>1730013185661241947</t>
+  </si>
+  <si>
+    <t>232TK75GialinhphilTTwfeediosanh169dtesttarotcap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGNkWUc/</t>
+  </si>
+  <si>
+    <t>233TK75GialinhphilTTwfeediosanh169dtesttarotcap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGNfqL1/</t>
+  </si>
+  <si>
+    <t>234TK75GialinhphilTTwfeediosanh169dtesttarotcap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGNANBM/</t>
+  </si>
+  <si>
+    <t>1732915255536420312</t>
+  </si>
+  <si>
+    <t>236TK75GialinhphilTTwfeediosanh169dtesttarotcap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGNbApm/</t>
+  </si>
+  <si>
+    <t>234TK75GialinhphilTTwfeediosanh169dtestdochoicap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqG7NR6J/</t>
+  </si>
+  <si>
+    <t>2026-09-18T08:13:40.260Z</t>
+  </si>
+  <si>
+    <t>236TK27GialinhphilTTwfeediosanh169dtestfoodtcap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGWETo6/</t>
+  </si>
+  <si>
+    <t>235TK75GialinhphilTTwfeediosanh169dtestoufitnamcap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqG71DwC/</t>
+  </si>
+  <si>
+    <t>233TK75GialinhphilTTwfeediosanh169dtestdochoicap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqG7MLKM/</t>
+  </si>
+  <si>
+    <t>232TK75GialinhphilTTwfeediosanh169dtestdochoicap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGWW4VB/</t>
+  </si>
+  <si>
+    <t>237TK27GialinhphilTTwfeedandanh169dtestdochoicap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGWKTn5/</t>
+  </si>
+  <si>
+    <t>238TK27GialinhphilTTwfeedandanh169dtestdochoicap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqG7eV44/</t>
+  </si>
+  <si>
+    <t>240TK27GialinhphilTTwfeedandanh169dtestoufitnamcap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqG71SKV/</t>
+  </si>
+  <si>
+    <t>241TK27GialinhphilTTwfeedandanh169dtestfoodtcap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqG724C2/</t>
+  </si>
+  <si>
+    <t>239TK27GialinhphilTTwfeedandanh169dtestdochoicap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqG76bEM/</t>
+  </si>
+  <si>
+    <t>1736873673935193978</t>
+  </si>
+  <si>
+    <t>553TK75QuangphilTTapaniosanh11260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcHPy2/</t>
+  </si>
+  <si>
+    <t>2026-09-18T08:32:15.053Z</t>
+  </si>
+  <si>
+    <t>1729382916491743022</t>
+  </si>
+  <si>
+    <t>555TK75QuangphilTTapaniosanh11260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGc6GoA/</t>
+  </si>
+  <si>
+    <t>1737162036938245870</t>
+  </si>
+  <si>
+    <t>557TK75QuangphilTTwfeedandanh169daicap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcDsj5/</t>
+  </si>
+  <si>
+    <t>1732259615560533635</t>
+  </si>
+  <si>
+    <t>556TK75QuangphilTTapaniosanh11260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcm4LJ/</t>
+  </si>
+  <si>
+    <t>1734789062771705089</t>
+  </si>
+  <si>
+    <t>554TK75QuangphilTTapaniosanh11260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcDxK1/</t>
+  </si>
+  <si>
+    <t>558TK75QuangphilTTwfeedandanh169daicap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcmsgR/</t>
+  </si>
+  <si>
+    <t>559TK75QuangphilTTwfeedandanh169daicap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcfa9r/</t>
+  </si>
+  <si>
+    <t>562TK75QuangphilTTwfeediosanh169daicap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGc52cT/</t>
+  </si>
+  <si>
+    <t>1732702825161917502</t>
+  </si>
+  <si>
+    <t>560TK75QuangphilTTwfeedandanh169dfoodcap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcFWsf/</t>
+  </si>
+  <si>
+    <t>561TK75QuangphilTTwfeedandanh169dfoodcap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcMDK1/</t>
+  </si>
+  <si>
+    <t>563TK75QuangphilTTwfeediosanh169daicap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcNQWA/</t>
+  </si>
+  <si>
+    <t>564TK75QuangphilTTwfeediosanh169daicap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGc2but/</t>
+  </si>
+  <si>
+    <t>565TK75QuangphilTTwfeediosanh169dfoodcap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGcf5uC/</t>
+  </si>
+  <si>
+    <t>566TK75QuangphilTTwfeediosanh169dfoodcap260918TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGc2xTD/</t>
+  </si>
+  <si>
+    <t>1730132181300054544</t>
+  </si>
+  <si>
+    <t>243TK27GialinhphilTTwfeedandanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc725E3/</t>
+  </si>
+  <si>
+    <t>2026-09-20T16:01:20.244Z</t>
+  </si>
+  <si>
+    <t>244TK27GialinhphilTTwfeedandanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc7eAeD/</t>
+  </si>
+  <si>
+    <t>1730941283654665781</t>
+  </si>
+  <si>
+    <t>247TK27GialinhphilTTwfeedandanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcWW6fn/</t>
+  </si>
+  <si>
+    <t>248TK27GialinhphilTTwfeedandanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcWwemp/</t>
+  </si>
+  <si>
+    <t>250TK27GialinhphilTTwfeedandanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc7M1xv/</t>
+  </si>
+  <si>
+    <t>249TK27GialinhphilTTwfeedandanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcWoGHq/</t>
+  </si>
+  <si>
+    <t>1734758752590595629</t>
+  </si>
+  <si>
+    <t>251TK27GialinhphilTTwfeedandanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc7LFLt/</t>
+  </si>
+  <si>
+    <t>252TK27GialinhphilTTwfeediosanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc7FhNj/</t>
+  </si>
+  <si>
+    <t>253TK27GialinhphilTTwfeediosanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc7rqYH/</t>
+  </si>
+  <si>
+    <t>254TK27GialinhphilTTwfeediosanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc7R4pu/</t>
+  </si>
+  <si>
+    <t>255TK27GialinhphilTTwfeediosanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcWnX9u/</t>
+  </si>
+  <si>
+    <t>257TK27GialinhphilTTwfeediosanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc7dn71/</t>
+  </si>
+  <si>
+    <t>256TK27GialinhphilTTwfeediosanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcWvomk/</t>
+  </si>
+  <si>
+    <t>258TK27GialinhphilTTwfeediosanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc7ryHk/</t>
+  </si>
+  <si>
+    <t>259TK27GialinhphilTTwfeediosanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcWcwQE/</t>
+  </si>
+  <si>
+    <t>260TK27GialinhphilTTwfeediosanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc78m2x/</t>
+  </si>
+  <si>
+    <t>261TK27GialinhphilTTwfeediosanh169dtesttrangsuccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc7esuP/</t>
+  </si>
+  <si>
+    <t>242TK27GialinhphilTTwfeedandanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcv3VRn/</t>
+  </si>
+  <si>
+    <t>2026-09-20T16:23:09.453Z</t>
+  </si>
+  <si>
+    <t>245TK27GialinhphilTTwfeedandanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcvvUtk/</t>
+  </si>
+  <si>
+    <t>246TK27GialinhphilTTwfeedandanh169dtestnhaccap260918TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcvvCN1/</t>
+  </si>
+  <si>
+    <t>1737418190124778758</t>
+  </si>
+  <si>
+    <t>569TK75QuangphilTTwfeedandanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccC68t/</t>
+  </si>
+  <si>
+    <t>2026-09-20T16:31:00.012Z</t>
+  </si>
+  <si>
+    <t>1732289010547459798</t>
+  </si>
+  <si>
+    <t>571TK75QuangphilTTwfeedandanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccEqLh/</t>
+  </si>
+  <si>
+    <t>570TK75QuangphilTTwfeedandanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcccrkw/</t>
+  </si>
+  <si>
+    <t>568TK75QuangphilTTwfeedandanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccxf1B/</t>
+  </si>
+  <si>
+    <t>567TK75QuangphilTTwfeedandanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccw8GJ/</t>
+  </si>
+  <si>
+    <t>1735450099647874173</t>
+  </si>
+  <si>
+    <t>572TK75QuangphilTTwfeedandanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcccQxQ/</t>
+  </si>
+  <si>
+    <t>573TK75QuangphilTTwfeedandanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccE1aF/</t>
+  </si>
+  <si>
+    <t>574TK75QuangphilTTwfeedandanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccxHWk/</t>
+  </si>
+  <si>
+    <t>577TK75QuangphilTTwfeediosanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccCDdJ/</t>
+  </si>
+  <si>
+    <t>578TK75QuangphilTTwfeediosanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccx3cf/</t>
+  </si>
+  <si>
+    <t>579TK75QuangphilTTwfeediosanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcc3MHT/</t>
+  </si>
+  <si>
+    <t>581TK75QuangphilTTwfeediosanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccW6PS/</t>
+  </si>
+  <si>
+    <t>580TK75QuangphilTTwfeediosanh169truyenncap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcccFj6/</t>
+  </si>
+  <si>
+    <t>583TK75QuangphilTTwfeediosanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccw5e8/</t>
+  </si>
+  <si>
+    <t>582TK75QuangphilTTwfeediosanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccqrKD/</t>
+  </si>
+  <si>
+    <t>584TK75QuangphilTTwfeediosanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc31EGq/</t>
+  </si>
+  <si>
+    <t>585TK75QuangphilTTwfeediosanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccvQw4/</t>
+  </si>
+  <si>
+    <t>586TK75QuangphilTTwfeediosanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccsfFA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcc7DJD/</t>
+  </si>
+  <si>
+    <t>2026-09-20T16:31:12.536Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccc7vS/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccTD4X/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccgEgX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcctKNg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccc388/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcc3na1/</t>
+  </si>
+  <si>
+    <t>575TK75QuangphilTTwfeedandanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccGuoM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccWWed/</t>
+  </si>
+  <si>
+    <t>576TK75QuangphilTTwfeedandanh169biancap260920TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccsjph/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcctbMd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccKL31/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcctm2m/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcc48AG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcc74u1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqc31WHF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcccYNh/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccTDPh/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccbNyr/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqccCR96/</t>
+  </si>
+  <si>
+    <t>1729398617767644536</t>
+  </si>
+  <si>
+    <t>625TK27GiangphilTTwfeedandvid169dtestgionocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUpCMn/</t>
+  </si>
+  <si>
+    <t>2026-09-22T10:21:26.968Z</t>
+  </si>
+  <si>
+    <t>1729393207372516631</t>
+  </si>
+  <si>
+    <t>623TK27GiangphilTTwfeedandvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUTAqn/</t>
+  </si>
+  <si>
+    <t>626TK27GiangphilTTwfeedandvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUbLtA/</t>
+  </si>
+  <si>
+    <t>624TK27GiangphilTTwfeedandvid169dtestgiocapelm260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEU4xhd/</t>
+  </si>
+  <si>
+    <t>622TK27GiangphilTTwfeedandvid169dtestgionocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUpSwB/</t>
+  </si>
+  <si>
+    <t>1731423076133996086</t>
+  </si>
+  <si>
+    <t>628TK27GiangphilTTwfeedandvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUvwUB/</t>
+  </si>
+  <si>
+    <t>1729624243314199529</t>
+  </si>
+  <si>
+    <t>629TK27GiangphilTTwfeedandvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUQc9b/</t>
+  </si>
+  <si>
+    <t>1729383214161432438</t>
+  </si>
+  <si>
+    <t>630TK27GiangphilTTwfeedandvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUq3Dk/</t>
+  </si>
+  <si>
+    <t>631TK27GiangphilTTwfeediosvid169dtestgionocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUWmKr/</t>
+  </si>
+  <si>
+    <t>627TK27GiangphilTTwfeedandvid169dtestgiocapelm260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUxKgS/</t>
+  </si>
+  <si>
+    <t>632TK27GiangphilTTwfeediosvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUvBrV/</t>
+  </si>
+  <si>
+    <t>633TK27GiangphilTTwfeediosvid169dtestgiocapelm260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUTRhW/</t>
+  </si>
+  <si>
+    <t>634TK27GiangphilTTwfeediosvid169dtestgionocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUKqFf/</t>
+  </si>
+  <si>
+    <t>635TK27GiangphilTTwfeediosvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUKWqn/</t>
+  </si>
+  <si>
+    <t>636TK27GiangphilTTwfeediosvid169dtestgiocapelm260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUKkkV/</t>
+  </si>
+  <si>
+    <t>638TK27GiangphilTTwfeediosvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUg4Rp/</t>
+  </si>
+  <si>
+    <t>637TK27GiangphilTTwfeediosvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUT39v/</t>
+  </si>
+  <si>
+    <t>639TK27GiangphilTTwfeediosvid169dtestgiocap260923TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEUEfAJ/</t>
+  </si>
+  <si>
+    <t>wakkancillkoslett</t>
+  </si>
+  <si>
+    <t>591TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTW4oj/</t>
+  </si>
+  <si>
+    <t>2026-09-24T10:55:11.053Z</t>
+  </si>
+  <si>
+    <t>587TK75QuangphilTTwfeedandvid916dntar260819TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTCffV/</t>
+  </si>
+  <si>
+    <t>588TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTbMDc/</t>
+  </si>
+  <si>
+    <t>590TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTgWRs/</t>
+  </si>
+  <si>
+    <t>589TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTaJX9/</t>
+  </si>
+  <si>
+    <t>592TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTaKCX/</t>
+  </si>
+  <si>
+    <t>1730298974246504473</t>
+  </si>
+  <si>
+    <t>593TK75QuangphilTTwfeedandanh169dndecorhouse260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTxe7L/</t>
+  </si>
+  <si>
+    <t>594TK75QuangphilTTwfeedandanh169dndecorhouse260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdT5AD8/</t>
+  </si>
+  <si>
+    <t>1730882296458939083</t>
+  </si>
+  <si>
+    <t>595TK75QuangphilTTwfeedandanh169dnmess260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTmqNk/</t>
+  </si>
+  <si>
+    <t>596TK75QuangphilTTwfeedandanh169dnmess260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTcNTr/</t>
+  </si>
+  <si>
+    <t>1736566789170693972</t>
+  </si>
+  <si>
+    <t>597TK75QuangphilTTwfeediosanh169dnfood260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTPqL6/</t>
+  </si>
+  <si>
+    <t>1729399796637274109</t>
+  </si>
+  <si>
+    <t>598TK75QuangphilTTwfeediosanh169dnpose260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTC5nh/</t>
+  </si>
+  <si>
+    <t>601TK75QuangphilTTwfeediosanh169dnoutfit260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTPWvq/</t>
+  </si>
+  <si>
+    <t>1731365899481023547</t>
+  </si>
+  <si>
+    <t>599TK75QuangphilTTwfeediosanh169dnpose260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdT7GW6/</t>
+  </si>
+  <si>
+    <t>1737247950372374505</t>
+  </si>
+  <si>
+    <t>600TK75QuangphilTTwfeediosanh169dncheap260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTcxmg/</t>
+  </si>
+  <si>
+    <t>603TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTtnyQ/</t>
+  </si>
+  <si>
+    <t>604TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTGRRW/</t>
+  </si>
+  <si>
+    <t>1732113346301101412</t>
+  </si>
+  <si>
+    <t>602TK75QuangphilTTwfeediosanh169dnwaifu260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTSPCU/</t>
+  </si>
+  <si>
+    <t>605TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTcLPE/</t>
+  </si>
+  <si>
+    <t>606TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTpmHU/</t>
+  </si>
+  <si>
+    <t>607TK75QuangphilTTwfeedandanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTmnaK/</t>
+  </si>
+  <si>
+    <t>610TK75QuangphilTTwfeedandanh169dnmess260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTt3NV/</t>
+  </si>
+  <si>
+    <t>609TK75QuangphilTTwfeedandanh169dndecorhouse260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdT4Jtc/</t>
+  </si>
+  <si>
+    <t>608TK75QuangphilTTwfeedandanh169dndecorhouse260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTtN1h/</t>
+  </si>
+  <si>
+    <t>611TK75QuangphilTTwfeedandanh169dnmess260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTukeJ/</t>
+  </si>
+  <si>
+    <t>612TK75QuangphilTTwfeediosanh169dnfood260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTmXBH/</t>
+  </si>
+  <si>
+    <t>613TK75QuangphilTTwfeediosanh169dnpose260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTH2Et/</t>
+  </si>
+  <si>
+    <t>614TK75QuangphilTTwfeediosanh169dnpose260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdT7vjM/</t>
+  </si>
+  <si>
+    <t>615TK75QuangphilTTwfeediosanh169dncheap260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTq4wp/</t>
+  </si>
+  <si>
+    <t>616TK75QuangphilTTwfeediosanh169dnoutfit260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdTa5XL/</t>
+  </si>
+  <si>
+    <t>617TK75QuangphilTTwfeediosanh169dnwaifu260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdT7K4P/</t>
+  </si>
+  <si>
+    <t>tiktok_ilove86</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdw9VnX/</t>
+  </si>
+  <si>
+    <t>2026-09-24T11:04:17.386Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwHWpn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwCe14/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwC5SL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwGLaa/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwP9gM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwtPph/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwa7xx/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwpFNA/</t>
+  </si>
+  <si>
+    <t>597TK75QuangphilTTwfeedandanh169dnfood260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwC3vt/</t>
+  </si>
+  <si>
+    <t>598TK75QuangphilTTwfeedandanh169dnpose260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwb9N4/</t>
+  </si>
+  <si>
+    <t>600TK75QuangphilTTwfeedandanh169dncheap260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwxbKB/</t>
+  </si>
+  <si>
+    <t>599TK75QuangphilTTwfeedandanh169dnpose260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwtNKu/</t>
+  </si>
+  <si>
+    <t>601TK75QuangphilTTwfeedandanh169dnoutfit260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwHXYk/</t>
+  </si>
+  <si>
+    <t>602TK75QuangphilTTwfeedandanh169dnwaifu260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdw48dH/</t>
+  </si>
+  <si>
+    <t>603TK75QuangphilTTwfeediosanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwATjp/</t>
+  </si>
+  <si>
+    <t>606TK75QuangphilTTwfeediosanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwyvUc/</t>
+  </si>
+  <si>
+    <t>605TK75QuangphilTTwfeediosanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwtK8p/</t>
+  </si>
+  <si>
+    <t>604TK75QuangphilTTwfeediosanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwtfUq/</t>
+  </si>
+  <si>
+    <t>607TK75QuangphilTTwfeediosanh169dnfact260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdw9Gxg/</t>
+  </si>
+  <si>
+    <t>608TK75QuangphilTTwfeediosanh169dndecorhouse260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwC1Cr/</t>
+  </si>
+  <si>
+    <t>609TK75QuangphilTTwfeediosanh169dndecorhouse260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwq6ah/</t>
+  </si>
+  <si>
+    <t>610TK75QuangphilTTwfeediosanh169dnmess260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwAY5x/</t>
+  </si>
+  <si>
+    <t>611TK75QuangphilTTwfeediosanh169dnmess260924TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwpbWj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdw4Q4a/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdw93CG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwsfts/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdw42tc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwQQvw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdw9x6f/</t>
+  </si>
+  <si>
+    <t>1731647433783477806</t>
+  </si>
+  <si>
+    <t>262TK27GialinhphilTTwfeediosanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwg6Gs/</t>
+  </si>
+  <si>
+    <t>264TK27GialinhphilTTwfeediosanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwmYhM/</t>
+  </si>
+  <si>
+    <t>263TK27GialinhphilTTwfeediosanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwqPyN/</t>
+  </si>
+  <si>
+    <t>266TK27GialinhphilTTwfeediosanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwtcvo/</t>
+  </si>
+  <si>
+    <t>265TK27GialinhphilTTwfeediosanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwscSx/</t>
+  </si>
+  <si>
+    <t>267TK27GialinhphilTTwfeedandanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwfR7q/</t>
+  </si>
+  <si>
+    <t>269TK27GialinhphilTTwfeedandanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwbf9B/</t>
+  </si>
+  <si>
+    <t>270TK27GialinhphilTTwfeedandanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwQtTA/</t>
+  </si>
+  <si>
+    <t>271TK27GialinhphilTTwfeedandanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwtPMn/</t>
+  </si>
+  <si>
+    <t>268TK27GialinhphilTTwfeedandanh169dtestquotecap260924TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdwtPXY/</t>
+  </si>
+  <si>
+    <t>1732076148843448107</t>
+  </si>
+  <si>
+    <t>621TK75QuangphilTTwfeedandinterdress260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFMdh5d/</t>
+  </si>
+  <si>
+    <t>2026-09-26T03:33:53.230Z</t>
+  </si>
+  <si>
+    <t>1732579612543321927</t>
+  </si>
+  <si>
+    <t>619TK75QuangphilTTwfeedandinterbida260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFMFxyS/</t>
+  </si>
+  <si>
+    <t>1731070606861699223</t>
+  </si>
+  <si>
+    <t>618TK75QuangphilTTwfeedandinterdecorkitchen260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFMktb9/</t>
+  </si>
+  <si>
+    <t>1733218542805681486</t>
+  </si>
+  <si>
+    <t>622TK75QuangphilTTwfeedandinterbook260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbF6o3k5/</t>
+  </si>
+  <si>
+    <t>620TK75QuangphilTTwfeedandinterbida260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFM8jnR/</t>
+  </si>
+  <si>
+    <t>623TK75QuangphilTTwfeediosinterdecorkitchen260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFMJPwx/</t>
+  </si>
+  <si>
+    <t>624TK75QuangphilTTwfeediosinterbida260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFMLAFB/</t>
+  </si>
+  <si>
+    <t>627TK75QuangphilTTwfeediosinterbook260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbF6cALa/</t>
+  </si>
+  <si>
+    <t>626TK75QuangphilTTwfeediosinterdress260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFM28fg/</t>
+  </si>
+  <si>
+    <t>625TK75QuangphilTTwfeediosinterbida260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFM8845/</t>
+  </si>
+  <si>
+    <t>1730410571896293499</t>
+  </si>
+  <si>
+    <t>276TK27GialinhphilTTwfeedandinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYDoJ11/</t>
+  </si>
+  <si>
+    <t>2026-09-26T13:09:54.555Z</t>
+  </si>
+  <si>
+    <t>1733105173423097651</t>
+  </si>
+  <si>
+    <t>274TK27GialinhphilTTwfeedandinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYD7wJv/</t>
+  </si>
+  <si>
+    <t>1731883102194665126</t>
+  </si>
+  <si>
+    <t>273TK27GialinhphilTTwfeedandinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYDq8Uc/</t>
+  </si>
+  <si>
+    <t>277TK27GialinhphilTTwfeediosinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYD3avJ/</t>
+  </si>
+  <si>
+    <t>272TK27GialinhphilTTwfeedandinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYDnmF6/</t>
+  </si>
+  <si>
+    <t>278TK27GialinhphilTTwfeediosinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYD77cd/</t>
+  </si>
+  <si>
+    <t>275TK27GialinhphilTTwfeedandinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYDEWsV/</t>
+  </si>
+  <si>
+    <t>281TK27GialinhphilTTwfeediosinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYUJedD/</t>
+  </si>
+  <si>
+    <t>280TK27GialinhphilTTwfeediosinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYDofvC/</t>
+  </si>
+  <si>
+    <t>279TK27GialinhphilTTwfeediosinter260926TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYD3rLD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMbckRw/</t>
+  </si>
+  <si>
+    <t>2026-09-28T08:46:45.539Z</t>
+  </si>
+  <si>
+    <t>1729382478146473379</t>
+  </si>
+  <si>
+    <t>284TK27GialinhphilTTwfeedallinterrw260928TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMsVnDu/</t>
+  </si>
+  <si>
+    <t>2026-09-28T09:10:11.830Z</t>
+  </si>
+  <si>
+    <t>1732481100322735604</t>
+  </si>
+  <si>
+    <t>283TK27GialinhphilTTwfeedallinterrw260928TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMsPSVy/</t>
+  </si>
+  <si>
+    <t>1735152783391622933</t>
+  </si>
+  <si>
+    <t>285TK27GialinhphilTTwfeedallinterbida260928TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMs4cPm/</t>
+  </si>
+  <si>
+    <t>1736096118031484910</t>
+  </si>
+  <si>
+    <t>282TK27GialinhphilTTwfeedallinterfood260928TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMsCvQa/</t>
+  </si>
+  <si>
+    <t>286TK27GialinhphilTTwfeedallinterbida260928TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMsuFLy/</t>
+  </si>
+  <si>
+    <t>1733858545490101631</t>
+  </si>
+  <si>
+    <t>632TK75QuangphilTTwfeedallinterreview260928TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3wuKE/</t>
+  </si>
+  <si>
+    <t>2026-09-28T10:18:19.335Z</t>
+  </si>
+  <si>
+    <t>1737623164417378017</t>
+  </si>
+  <si>
+    <t>629TK75QuangphilTTwfeedallintercheckgia260928TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3KmUu/</t>
+  </si>
+  <si>
+    <t>1737127723640784566</t>
+  </si>
+  <si>
+    <t>631TK75QuangphilTTwfeedallintercheckgia260928TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3ETXv/</t>
+  </si>
+  <si>
+    <t>1730591441747281569</t>
+  </si>
+  <si>
+    <t>628TK75QuangphilTTwfeedallintercheckgia260928TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3xATF/</t>
+  </si>
+  <si>
+    <t>1737452526097565162</t>
+  </si>
+  <si>
+    <t>630TK75QuangphilTTwfeedallintercheckgia260928TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3QSVK/</t>
+  </si>
+  <si>
+    <t>633TK27QuangphilTTwfcpiosvid916dtar260928TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3TPay/</t>
+  </si>
+  <si>
+    <t>634TK27QuangphilTTafcpiosvid916dtar260928TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM37ktg/</t>
+  </si>
+  <si>
+    <t>1736365404196668970</t>
+  </si>
+  <si>
+    <t>291TK27GialinhphilTTwfeedallinterrw260929TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBN45m4/</t>
+  </si>
+  <si>
+    <t>2026-09-29T14:36:42.625Z</t>
+  </si>
+  <si>
+    <t>1731664620630475822</t>
+  </si>
+  <si>
+    <t>287TK27GialinhphilTTwfeedallinterrw260929TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBNHmjm/</t>
+  </si>
+  <si>
+    <t>1730110666611722588</t>
+  </si>
+  <si>
+    <t>290TK27GialinhphilTTwfeedallinterrw260929TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBNqgUt/</t>
+  </si>
+  <si>
+    <t>1735752761711887600</t>
+  </si>
+  <si>
+    <t>288TK27GialinhphilTTwfeedallinterrw260929TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBN4vhm/</t>
+  </si>
+  <si>
+    <t>1734898314826581139</t>
+  </si>
+  <si>
+    <t>289TK27GialinhphilTTwfeedallinterrw260929TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBNuNd7/</t>
+  </si>
+  <si>
+    <t>637TK75QuangphilTTwfeedallinterrw260930TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbASwafu/</t>
+  </si>
+  <si>
+    <t>2026-09-30T10:34:54.115Z</t>
+  </si>
+  <si>
+    <t>1733533856357188685</t>
+  </si>
+  <si>
+    <t>635TK75QuangphilTTwfeedallinterbida260930TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAA815J/</t>
+  </si>
+  <si>
+    <t>1730561734656953116</t>
+  </si>
+  <si>
+    <t>639TK75QuangphilTTwfeedallinterrw260930TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAS3tk2/</t>
+  </si>
+  <si>
+    <t>638TK75QuangphilTTwfeedallinterrw260930TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAANmXB/</t>
+  </si>
+  <si>
+    <t>1736326357285635923</t>
+  </si>
+  <si>
+    <t>636TK75QuangphilTTwfeedallinterbida260930TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAAR6Ne/</t>
+  </si>
+  <si>
+    <t>1734059066988857131</t>
+  </si>
+  <si>
+    <t>640TK75QuangphilTTwfeedallinterrw260930TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAANtrW/</t>
+  </si>
+  <si>
+    <t>1731478034778064548</t>
+  </si>
+  <si>
+    <t>641TK75QuangphilTTwfeedallinterrw260930TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAA1eYT/</t>
+  </si>
+  <si>
+    <t>642TK75QuangphilTTwfeedallinterrw260930TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbASosyW/</t>
+  </si>
+  <si>
+    <t>2026-09-30T10:36:10.899Z</t>
+  </si>
+  <si>
+    <t>1732870925113853930</t>
+  </si>
+  <si>
+    <t>292TK27GialinhphilTTwfeedallinterrw260930TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAAqY37/</t>
+  </si>
+  <si>
+    <t>2026-09-30T10:40:25.007Z</t>
+  </si>
+  <si>
+    <t>1732811853458408844</t>
+  </si>
+  <si>
+    <t>293TK27GialinhphilTTwfeedallinterrw260930TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAAgfSt/</t>
+  </si>
+  <si>
+    <t>1737688059681605532</t>
+  </si>
+  <si>
+    <t>294TK27GialinhphilTTwfeedallinterrw260930TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbADYRds/</t>
+  </si>
+  <si>
+    <t>1730679695171486746</t>
+  </si>
+  <si>
+    <t>296TK27GialinhphilTTwfeedallinterrw260930TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAAx9jW/</t>
+  </si>
+  <si>
+    <t>1733614246362842270</t>
+  </si>
+  <si>
+    <t>295TK27GialinhphilTTwfeedallinterrw260930TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAAcoyT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDR89cM/</t>
+  </si>
+  <si>
+    <t>2026-09-30T16:47:07.978Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDR8YX6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDRREgu/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDRedbw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDdEt7g/</t>
+  </si>
+  <si>
+    <t>1730576497414538781</t>
+  </si>
+  <si>
+    <t>644TK27GiangphilTTwfeedallintercheckgia260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDRN4B3/</t>
+  </si>
+  <si>
+    <t>2026-09-30T16:47:30.260Z</t>
+  </si>
+  <si>
+    <t>1733117533739124683</t>
+  </si>
+  <si>
+    <t>643TK27GiangphilTTwfeedallintercheckgia260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDR2xfQ/</t>
+  </si>
+  <si>
+    <t>1730711375059453156</t>
+  </si>
+  <si>
+    <t>640TK27GiangphilTTwfeedallinterrw260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDdKvvY/</t>
+  </si>
+  <si>
+    <t>1732526009609324440</t>
+  </si>
+  <si>
+    <t>642TK27GiangphilTTwfeedallintercheckgia260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDdn8tg/</t>
+  </si>
+  <si>
+    <t>1730710640464397906</t>
+  </si>
+  <si>
+    <t>641TK27GiangphilTTwfeedallintercheckgia260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDdcocg/</t>
+  </si>
+  <si>
+    <t>1730687796975469731</t>
+  </si>
+  <si>
+    <t>645TK27GiangphilTTwfeedallintercheckgia260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDdoesX/</t>
+  </si>
+  <si>
+    <t>647TK27GiangphilTTwfeedallinterbook260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDRNAcF/</t>
+  </si>
+  <si>
+    <t>648TK27GiangphilTTwfeedallinterbook260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDRYsrS/</t>
+  </si>
+  <si>
+    <t>1732321656223466763</t>
+  </si>
+  <si>
+    <t>646TK27GiangphilTTwfeedallintercheckgia260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDR8hf5/</t>
+  </si>
+  <si>
+    <t>1729639386317884002</t>
+  </si>
+  <si>
+    <t>649TK27GiangphilTTwfeedallinterbook260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDRdEVy/</t>
+  </si>
+  <si>
+    <t>624TK75QuangphilTTwfeediosinterbidabid260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUMtTe6/</t>
+  </si>
+  <si>
+    <t>2026-10-01T04:34:00.284Z</t>
+  </si>
+  <si>
+    <t>620TK75QuangphilTTwfeedandinterbidabid260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUM5UH2/</t>
+  </si>
+  <si>
+    <t>622TK75QuangphilTTwfeedallinterbook260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUHPF2h/</t>
+  </si>
+  <si>
+    <t>2026-10-01T06:59:48.718Z</t>
+  </si>
+  <si>
+    <t>619TK75QuangphilTTwfeedallinterbida260926TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUHxRmj/</t>
+  </si>
+  <si>
+    <t>1730695645382347045</t>
+  </si>
+  <si>
+    <t>301TK27GialinhphilTTwfeedallinterrw261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU9rMtj/</t>
+  </si>
+  <si>
+    <t>2026-10-01T07:02:12.096Z</t>
+  </si>
+  <si>
+    <t>1734535327526520017</t>
+  </si>
+  <si>
+    <t>299TK27GialinhphilTTwfeedallinterrw261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU98UjX/</t>
+  </si>
+  <si>
+    <t>1732880827859698820</t>
+  </si>
+  <si>
+    <t>298TK27GialinhphilTTwfeedallinterrw261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUHoHT4/</t>
+  </si>
+  <si>
+    <t>1736133938746001038</t>
+  </si>
+  <si>
+    <t>300TK27GialinhphilTTwfeedallinterrw261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUH3E2b/</t>
+  </si>
+  <si>
+    <t>1734499102075225760</t>
+  </si>
+  <si>
+    <t>297TK27GialinhphilTTwfeedallinterrw261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU9jSAA/</t>
+  </si>
+  <si>
+    <t>1734023729413457281</t>
+  </si>
+  <si>
+    <t>302TK27GialinhphilTTwfeedandfeedntarquote261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU9MK88/</t>
+  </si>
+  <si>
+    <t>1730012646592383560</t>
+  </si>
+  <si>
+    <t>303TK27GialinhphilTTwfeedandfeedntarquote261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU98xET/</t>
+  </si>
+  <si>
+    <t>1729398517035143053</t>
+  </si>
+  <si>
+    <t>304TK27GialinhphilTTwfeedandfeedntarproduct261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUHKLMt/</t>
+  </si>
+  <si>
+    <t>1735542286297695566</t>
+  </si>
+  <si>
+    <t>305TK27GialinhphilTTwfeedandfeedntarproduct261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU9Nanp/</t>
+  </si>
+  <si>
+    <t>1729624347052706670</t>
+  </si>
+  <si>
+    <t>303TK27GialinhphilTTwfeedandfeedntarproduct261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU9RqXp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7SuP9/</t>
+  </si>
+  <si>
+    <t>2026-10-01T09:24:55.474Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7STtj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUWwrQb/</t>
+  </si>
+  <si>
+    <t>306TK27GialinhphilTTwfeedandfeedntarproduct261001TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7JHpu/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU7AQMp/</t>
+  </si>
+  <si>
+    <t>1733135326852777599</t>
+  </si>
+  <si>
+    <t>623TK75QuangphilTTwfeedallinterrw261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbfteKHv/</t>
+  </si>
+  <si>
+    <t>2026-10-02T03:31:11.645Z</t>
+  </si>
+  <si>
+    <t>1736148670932551080</t>
+  </si>
+  <si>
+    <t>626TK75QuangphilTTwfeedallinterrw261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbfGckgK/</t>
+  </si>
+  <si>
+    <t>1732947057363814369</t>
+  </si>
+  <si>
+    <t>627TK75QuangphilTTwfeedallinterrw261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbft179R/</t>
+  </si>
+  <si>
+    <t>1730934215685277739</t>
+  </si>
+  <si>
+    <t>625TK75QuangphilTTwfeedallinterrw261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbfGTBEd/</t>
+  </si>
+  <si>
+    <t>1734657350989678480</t>
+  </si>
+  <si>
+    <t>624TK75QuangphilTTwfeedallinterrw261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbftDfFL/</t>
+  </si>
+  <si>
+    <t>2026-10-02T03:36:42.072Z</t>
+  </si>
+  <si>
+    <t>649TK77GiangphilTTbidwfeedallinterbook260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPaUrJT/</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:12:30.497Z</t>
+  </si>
+  <si>
+    <t>646TK77GiangphilTTbidwfeedallintercheckgia260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPaPA52/</t>
+  </si>
+  <si>
+    <t>647TK77GiangphilTTbidwfeedallinterbook260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPaVL4W/</t>
+  </si>
+  <si>
+    <t>643TK77GiangphilTTbidwfeedallintercheckgia260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPaSeWY/</t>
+  </si>
+  <si>
+    <t>641TK77GiangphilTTbidwfeedallintercheckgia260929TT-Giang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPaywDJ/</t>
+  </si>
+  <si>
+    <t>636TK75QuangphilTTwfeediosinterbida261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHWguN/</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:38:13.262Z</t>
+  </si>
+  <si>
+    <t>636TK75QuangphilTTwfeedandinterbida261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPH5RxB/</t>
+  </si>
+  <si>
+    <t>639TK75QuangphilTTwfeedandinterrw261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHVYTL/</t>
+  </si>
+  <si>
+    <t>639TK75QuangphilTTwfeediosinterrw261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHpM8B/</t>
+  </si>
+  <si>
+    <t>1737441418633971035</t>
+  </si>
+  <si>
+    <t>631TK75QuangphilTTwfeedandintercheckgia261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbP9d5nL/</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:42:11.411Z</t>
+  </si>
+  <si>
+    <t>631TK75QuangphilTTwfeediosintercheckgia261002TT-Quang-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbP9NJTF/</t>
+  </si>
+  <si>
+    <t>1736703606356280433</t>
+  </si>
+  <si>
+    <t>308TK27GialinhphilTTwfeedandfeedntarproduct261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxQn2A/</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:54:00.855Z</t>
+  </si>
+  <si>
+    <t>307TK27GialinhphilTTwfeedandfeedntarquote261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxP6wD/</t>
+  </si>
+  <si>
+    <t>1731571729941169433</t>
+  </si>
+  <si>
+    <t>309TK27GialinhphilTTwfeedandfeedntarproduct261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxyQos/</t>
+  </si>
+  <si>
+    <t>1737133451673502934</t>
+  </si>
+  <si>
+    <t>310TK27GialinhphilTTwfeedandfeedntarproduct261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxXxgh/</t>
+  </si>
+  <si>
+    <t>311TK27GialinhphilTTwfeedandfeedntarquote261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxS2Ue/</t>
+  </si>
+  <si>
+    <t>312TK27GialinhphilTTwfeedallinterrw261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxbU4s/</t>
+  </si>
+  <si>
+    <t>1733195453278028869</t>
+  </si>
+  <si>
+    <t>313TK27GialinhphilTTwfeedallinterrw261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxSkpf/</t>
+  </si>
+  <si>
+    <t>1736327701775681317</t>
+  </si>
+  <si>
+    <t>314TK27GialinhphilTTwfeedallinterrw261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxm2c7/</t>
+  </si>
+  <si>
+    <t>1731066451903481733</t>
+  </si>
+  <si>
+    <t>315TK27GialinhphilTTwfeedallinterrw261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxaRrJ/</t>
+  </si>
+  <si>
+    <t>1731001639019711005</t>
+  </si>
+  <si>
+    <t>316TK27GialinhphilTTwfeedallinterrw261002TT-GiaLinh-PH-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxDXeJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxBJd6/</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:54:09.741Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxmWX3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxX1Qt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxPyXB/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxyhDF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPx5py6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxb2M7/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxBpHd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPxAQjf/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPx5kLR/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5066,51 +13544,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G693"/>
+  <dimension ref="A1:G2009"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="30" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
@@ -21014,50 +29492,30318 @@
       <c r="G692" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="693" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
         <v>7</v>
       </c>
       <c r="B693" t="s">
         <v>10</v>
       </c>
       <c r="C693" t="s">
         <v>1555</v>
       </c>
       <c r="D693" t="s">
         <v>10</v>
       </c>
       <c r="E693" t="s">
         <v>1556</v>
       </c>
       <c r="F693" t="s">
         <v>1557</v>
       </c>
       <c r="G693" t="s">
         <v>1472</v>
+      </c>
+    </row>
+    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>7</v>
+      </c>
+      <c r="B694" t="s">
+        <v>10</v>
+      </c>
+      <c r="C694" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D694" t="s">
+        <v>10</v>
+      </c>
+      <c r="E694" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F694" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G694" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>7</v>
+      </c>
+      <c r="B695" t="s">
+        <v>10</v>
+      </c>
+      <c r="C695" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D695" t="s">
+        <v>10</v>
+      </c>
+      <c r="E695" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F695" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G695" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A696" t="s">
+        <v>7</v>
+      </c>
+      <c r="B696" t="s">
+        <v>10</v>
+      </c>
+      <c r="C696" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D696" t="s">
+        <v>10</v>
+      </c>
+      <c r="E696" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F696" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G696" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="697" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A697" t="s">
+        <v>7</v>
+      </c>
+      <c r="B697" t="s">
+        <v>10</v>
+      </c>
+      <c r="C697" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D697" t="s">
+        <v>10</v>
+      </c>
+      <c r="E697" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F697" t="s">
+        <v>1568</v>
+      </c>
+      <c r="G697" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>7</v>
+      </c>
+      <c r="B698" t="s">
+        <v>10</v>
+      </c>
+      <c r="C698" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D698" t="s">
+        <v>10</v>
+      </c>
+      <c r="E698" t="s">
+        <v>1569</v>
+      </c>
+      <c r="F698" t="s">
+        <v>1570</v>
+      </c>
+      <c r="G698" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>7</v>
+      </c>
+      <c r="B699" t="s">
+        <v>10</v>
+      </c>
+      <c r="C699" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D699" t="s">
+        <v>10</v>
+      </c>
+      <c r="E699" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F699" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G699" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>7</v>
+      </c>
+      <c r="B700" t="s">
+        <v>10</v>
+      </c>
+      <c r="C700" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D700" t="s">
+        <v>10</v>
+      </c>
+      <c r="E700" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F700" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G700" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>7</v>
+      </c>
+      <c r="B701" t="s">
+        <v>10</v>
+      </c>
+      <c r="C701" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D701" t="s">
+        <v>10</v>
+      </c>
+      <c r="E701" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F701" t="s">
+        <v>1579</v>
+      </c>
+      <c r="G701" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="702" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>7</v>
+      </c>
+      <c r="B702" t="s">
+        <v>10</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D702" t="s">
+        <v>10</v>
+      </c>
+      <c r="E702" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F702" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G702" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>7</v>
+      </c>
+      <c r="B703" t="s">
+        <v>10</v>
+      </c>
+      <c r="C703" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D703" t="s">
+        <v>10</v>
+      </c>
+      <c r="E703" t="s">
+        <v>1584</v>
+      </c>
+      <c r="F703" t="s">
+        <v>1585</v>
+      </c>
+      <c r="G703" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>7</v>
+      </c>
+      <c r="B704" t="s">
+        <v>10</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D704" t="s">
+        <v>10</v>
+      </c>
+      <c r="E704" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F704" t="s">
+        <v>1588</v>
+      </c>
+      <c r="G704" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>7</v>
+      </c>
+      <c r="B705" t="s">
+        <v>10</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D705" t="s">
+        <v>10</v>
+      </c>
+      <c r="E705" t="s">
+        <v>1590</v>
+      </c>
+      <c r="F705" t="s">
+        <v>1591</v>
+      </c>
+      <c r="G705" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>7</v>
+      </c>
+      <c r="B706" t="s">
+        <v>10</v>
+      </c>
+      <c r="C706" t="s">
+        <v>302</v>
+      </c>
+      <c r="D706" t="s">
+        <v>10</v>
+      </c>
+      <c r="E706" t="s">
+        <v>1592</v>
+      </c>
+      <c r="F706" t="s">
+        <v>1593</v>
+      </c>
+      <c r="G706" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>7</v>
+      </c>
+      <c r="B707" t="s">
+        <v>10</v>
+      </c>
+      <c r="C707" t="s">
+        <v>302</v>
+      </c>
+      <c r="D707" t="s">
+        <v>10</v>
+      </c>
+      <c r="E707" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F707" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G707" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>7</v>
+      </c>
+      <c r="B708" t="s">
+        <v>10</v>
+      </c>
+      <c r="C708" t="s">
+        <v>302</v>
+      </c>
+      <c r="D708" t="s">
+        <v>10</v>
+      </c>
+      <c r="E708" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F708" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G708" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>7</v>
+      </c>
+      <c r="B709" t="s">
+        <v>10</v>
+      </c>
+      <c r="C709" t="s">
+        <v>302</v>
+      </c>
+      <c r="D709" t="s">
+        <v>10</v>
+      </c>
+      <c r="E709" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F709" t="s">
+        <v>1599</v>
+      </c>
+      <c r="G709" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>7</v>
+      </c>
+      <c r="B710" t="s">
+        <v>10</v>
+      </c>
+      <c r="C710" t="s">
+        <v>302</v>
+      </c>
+      <c r="D710" t="s">
+        <v>10</v>
+      </c>
+      <c r="E710" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F710" t="s">
+        <v>1601</v>
+      </c>
+      <c r="G710" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>7</v>
+      </c>
+      <c r="B711" t="s">
+        <v>10</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D711" t="s">
+        <v>10</v>
+      </c>
+      <c r="E711" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F711" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G711" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>7</v>
+      </c>
+      <c r="B712" t="s">
+        <v>10</v>
+      </c>
+      <c r="C712" t="s">
+        <v>302</v>
+      </c>
+      <c r="D712" t="s">
+        <v>10</v>
+      </c>
+      <c r="E712" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F712" t="s">
+        <v>1606</v>
+      </c>
+      <c r="G712" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>7</v>
+      </c>
+      <c r="B713" t="s">
+        <v>10</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D713" t="s">
+        <v>10</v>
+      </c>
+      <c r="E713" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G713" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>7</v>
+      </c>
+      <c r="B714" t="s">
+        <v>10</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D714" t="s">
+        <v>10</v>
+      </c>
+      <c r="E714" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F714" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G714" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>7</v>
+      </c>
+      <c r="B715" t="s">
+        <v>10</v>
+      </c>
+      <c r="C715" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D715" t="s">
+        <v>10</v>
+      </c>
+      <c r="E715" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F715" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G715" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>7</v>
+      </c>
+      <c r="B716" t="s">
+        <v>10</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D716" t="s">
+        <v>10</v>
+      </c>
+      <c r="E716" t="s">
+        <v>1616</v>
+      </c>
+      <c r="F716" t="s">
+        <v>1617</v>
+      </c>
+      <c r="G716" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="717" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>7</v>
+      </c>
+      <c r="B717" t="s">
+        <v>10</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D717" t="s">
+        <v>10</v>
+      </c>
+      <c r="E717" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F717" t="s">
+        <v>1620</v>
+      </c>
+      <c r="G717" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>7</v>
+      </c>
+      <c r="B718" t="s">
+        <v>10</v>
+      </c>
+      <c r="C718" t="s">
+        <v>302</v>
+      </c>
+      <c r="D718" t="s">
+        <v>10</v>
+      </c>
+      <c r="E718" t="s">
+        <v>1621</v>
+      </c>
+      <c r="F718" t="s">
+        <v>1622</v>
+      </c>
+      <c r="G718" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>7</v>
+      </c>
+      <c r="B719" t="s">
+        <v>10</v>
+      </c>
+      <c r="C719" t="s">
+        <v>302</v>
+      </c>
+      <c r="D719" t="s">
+        <v>10</v>
+      </c>
+      <c r="E719" t="s">
+        <v>1623</v>
+      </c>
+      <c r="F719" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G719" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>7</v>
+      </c>
+      <c r="B720" t="s">
+        <v>10</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D720" t="s">
+        <v>10</v>
+      </c>
+      <c r="E720" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F720" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G720" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="721" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>7</v>
+      </c>
+      <c r="B721" t="s">
+        <v>10</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D721" t="s">
+        <v>10</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F721" t="s">
+        <v>1630</v>
+      </c>
+      <c r="G721" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="722" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>7</v>
+      </c>
+      <c r="B722" t="s">
+        <v>10</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D722" t="s">
+        <v>10</v>
+      </c>
+      <c r="E722" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F722" t="s">
+        <v>1633</v>
+      </c>
+      <c r="G722" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
+        <v>7</v>
+      </c>
+      <c r="B723" t="s">
+        <v>10</v>
+      </c>
+      <c r="C723" t="s">
+        <v>302</v>
+      </c>
+      <c r="D723" t="s">
+        <v>10</v>
+      </c>
+      <c r="E723" t="s">
+        <v>1634</v>
+      </c>
+      <c r="F723" t="s">
+        <v>1635</v>
+      </c>
+      <c r="G723" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="724" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
+        <v>7</v>
+      </c>
+      <c r="B724" t="s">
+        <v>10</v>
+      </c>
+      <c r="C724" t="s">
+        <v>302</v>
+      </c>
+      <c r="D724" t="s">
+        <v>10</v>
+      </c>
+      <c r="E724" t="s">
+        <v>1637</v>
+      </c>
+      <c r="F724" t="s">
+        <v>1638</v>
+      </c>
+      <c r="G724" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>7</v>
+      </c>
+      <c r="B725" t="s">
+        <v>10</v>
+      </c>
+      <c r="C725" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D725" t="s">
+        <v>10</v>
+      </c>
+      <c r="E725" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F725" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G725" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="726" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>7</v>
+      </c>
+      <c r="B726" t="s">
+        <v>10</v>
+      </c>
+      <c r="C726" t="s">
+        <v>552</v>
+      </c>
+      <c r="D726" t="s">
+        <v>10</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F726" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G726" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>7</v>
+      </c>
+      <c r="B727" t="s">
+        <v>10</v>
+      </c>
+      <c r="C727" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D727" t="s">
+        <v>10</v>
+      </c>
+      <c r="E727" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F727" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G727" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="728" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A728" t="s">
+        <v>7</v>
+      </c>
+      <c r="B728" t="s">
+        <v>10</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D728" t="s">
+        <v>10</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F728" t="s">
+        <v>1647</v>
+      </c>
+      <c r="G728" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="729" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A729" t="s">
+        <v>7</v>
+      </c>
+      <c r="B729" t="s">
+        <v>10</v>
+      </c>
+      <c r="C729" t="s">
+        <v>302</v>
+      </c>
+      <c r="D729" t="s">
+        <v>10</v>
+      </c>
+      <c r="E729" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F729" t="s">
+        <v>1649</v>
+      </c>
+      <c r="G729" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="730" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A730" t="s">
+        <v>7</v>
+      </c>
+      <c r="B730" t="s">
+        <v>10</v>
+      </c>
+      <c r="C730" t="s">
+        <v>302</v>
+      </c>
+      <c r="D730" t="s">
+        <v>10</v>
+      </c>
+      <c r="E730" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F730" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G730" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>7</v>
+      </c>
+      <c r="B731" t="s">
+        <v>10</v>
+      </c>
+      <c r="C731" t="s">
+        <v>302</v>
+      </c>
+      <c r="D731" t="s">
+        <v>10</v>
+      </c>
+      <c r="E731" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F731" t="s">
+        <v>1653</v>
+      </c>
+      <c r="G731" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A732" t="s">
+        <v>7</v>
+      </c>
+      <c r="B732" t="s">
+        <v>10</v>
+      </c>
+      <c r="C732" t="s">
+        <v>302</v>
+      </c>
+      <c r="D732" t="s">
+        <v>10</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F732" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G732" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>7</v>
+      </c>
+      <c r="B733" t="s">
+        <v>10</v>
+      </c>
+      <c r="C733" t="s">
+        <v>302</v>
+      </c>
+      <c r="D733" t="s">
+        <v>10</v>
+      </c>
+      <c r="E733" t="s">
+        <v>1656</v>
+      </c>
+      <c r="F733" t="s">
+        <v>1657</v>
+      </c>
+      <c r="G733" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="734" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>7</v>
+      </c>
+      <c r="B734" t="s">
+        <v>10</v>
+      </c>
+      <c r="C734" t="s">
+        <v>302</v>
+      </c>
+      <c r="D734" t="s">
+        <v>10</v>
+      </c>
+      <c r="E734" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F734" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G734" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="735" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>7</v>
+      </c>
+      <c r="B735" t="s">
+        <v>10</v>
+      </c>
+      <c r="C735" t="s">
+        <v>302</v>
+      </c>
+      <c r="D735" t="s">
+        <v>10</v>
+      </c>
+      <c r="E735" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F735" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G735" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="736" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>7</v>
+      </c>
+      <c r="B736" t="s">
+        <v>10</v>
+      </c>
+      <c r="C736" t="s">
+        <v>302</v>
+      </c>
+      <c r="D736" t="s">
+        <v>10</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F736" t="s">
+        <v>1663</v>
+      </c>
+      <c r="G736" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>7</v>
+      </c>
+      <c r="B737" t="s">
+        <v>10</v>
+      </c>
+      <c r="C737" t="s">
+        <v>302</v>
+      </c>
+      <c r="D737" t="s">
+        <v>10</v>
+      </c>
+      <c r="E737" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G737" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="738" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>7</v>
+      </c>
+      <c r="B738" t="s">
+        <v>10</v>
+      </c>
+      <c r="C738" t="s">
+        <v>302</v>
+      </c>
+      <c r="D738" t="s">
+        <v>10</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F738" t="s">
+        <v>1667</v>
+      </c>
+      <c r="G738" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="739" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>7</v>
+      </c>
+      <c r="B739" t="s">
+        <v>10</v>
+      </c>
+      <c r="C739" t="s">
+        <v>302</v>
+      </c>
+      <c r="D739" t="s">
+        <v>10</v>
+      </c>
+      <c r="E739" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F739" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G739" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="740" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>7</v>
+      </c>
+      <c r="B740" t="s">
+        <v>10</v>
+      </c>
+      <c r="C740" t="s">
+        <v>302</v>
+      </c>
+      <c r="D740" t="s">
+        <v>10</v>
+      </c>
+      <c r="E740" t="s">
+        <v>1670</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1671</v>
+      </c>
+      <c r="G740" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="741" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>7</v>
+      </c>
+      <c r="B741" t="s">
+        <v>10</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D741" t="s">
+        <v>10</v>
+      </c>
+      <c r="E741" t="s">
+        <v>1673</v>
+      </c>
+      <c r="F741" t="s">
+        <v>1674</v>
+      </c>
+      <c r="G741" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="742" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>7</v>
+      </c>
+      <c r="B742" t="s">
+        <v>10</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D742" t="s">
+        <v>10</v>
+      </c>
+      <c r="E742" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F742" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G742" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="743" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>7</v>
+      </c>
+      <c r="B743" t="s">
+        <v>10</v>
+      </c>
+      <c r="C743" t="s">
+        <v>552</v>
+      </c>
+      <c r="D743" t="s">
+        <v>10</v>
+      </c>
+      <c r="E743" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F743" t="s">
+        <v>1677</v>
+      </c>
+      <c r="G743" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>7</v>
+      </c>
+      <c r="B744" t="s">
+        <v>10</v>
+      </c>
+      <c r="C744" t="s">
+        <v>302</v>
+      </c>
+      <c r="D744" t="s">
+        <v>10</v>
+      </c>
+      <c r="E744" t="s">
+        <v>1634</v>
+      </c>
+      <c r="F744" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G744" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="745" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>7</v>
+      </c>
+      <c r="B745" t="s">
+        <v>10</v>
+      </c>
+      <c r="C745" t="s">
+        <v>302</v>
+      </c>
+      <c r="D745" t="s">
+        <v>10</v>
+      </c>
+      <c r="E745" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F745" t="s">
+        <v>1680</v>
+      </c>
+      <c r="G745" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="746" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>7</v>
+      </c>
+      <c r="B746" t="s">
+        <v>10</v>
+      </c>
+      <c r="C746" t="s">
+        <v>302</v>
+      </c>
+      <c r="D746" t="s">
+        <v>10</v>
+      </c>
+      <c r="E746" t="s">
+        <v>1637</v>
+      </c>
+      <c r="F746" t="s">
+        <v>1681</v>
+      </c>
+      <c r="G746" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="747" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>7</v>
+      </c>
+      <c r="B747" t="s">
+        <v>10</v>
+      </c>
+      <c r="C747" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D747" t="s">
+        <v>10</v>
+      </c>
+      <c r="E747" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F747" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G747" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="748" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>7</v>
+      </c>
+      <c r="B748" t="s">
+        <v>10</v>
+      </c>
+      <c r="C748" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D748" t="s">
+        <v>10</v>
+      </c>
+      <c r="E748" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F748" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G748" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="749" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>7</v>
+      </c>
+      <c r="B749" t="s">
+        <v>10</v>
+      </c>
+      <c r="C749" t="s">
+        <v>302</v>
+      </c>
+      <c r="D749" t="s">
+        <v>10</v>
+      </c>
+      <c r="E749" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F749" t="s">
+        <v>1684</v>
+      </c>
+      <c r="G749" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="750" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
+        <v>7</v>
+      </c>
+      <c r="B750" t="s">
+        <v>10</v>
+      </c>
+      <c r="C750" t="s">
+        <v>302</v>
+      </c>
+      <c r="D750" t="s">
+        <v>10</v>
+      </c>
+      <c r="E750" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F750" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G750" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="751" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
+        <v>7</v>
+      </c>
+      <c r="B751" t="s">
+        <v>10</v>
+      </c>
+      <c r="C751" t="s">
+        <v>302</v>
+      </c>
+      <c r="D751" t="s">
+        <v>10</v>
+      </c>
+      <c r="E751" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F751" t="s">
+        <v>1686</v>
+      </c>
+      <c r="G751" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="752" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A752" t="s">
+        <v>7</v>
+      </c>
+      <c r="B752" t="s">
+        <v>10</v>
+      </c>
+      <c r="C752" t="s">
+        <v>302</v>
+      </c>
+      <c r="D752" t="s">
+        <v>10</v>
+      </c>
+      <c r="E752" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F752" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G752" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="753" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A753" t="s">
+        <v>7</v>
+      </c>
+      <c r="B753" t="s">
+        <v>10</v>
+      </c>
+      <c r="C753" t="s">
+        <v>302</v>
+      </c>
+      <c r="D753" t="s">
+        <v>10</v>
+      </c>
+      <c r="E753" t="s">
+        <v>1656</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1688</v>
+      </c>
+      <c r="G753" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>7</v>
+      </c>
+      <c r="B754" t="s">
+        <v>10</v>
+      </c>
+      <c r="C754" t="s">
+        <v>302</v>
+      </c>
+      <c r="D754" t="s">
+        <v>10</v>
+      </c>
+      <c r="E754" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1689</v>
+      </c>
+      <c r="G754" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>7</v>
+      </c>
+      <c r="B755" t="s">
+        <v>10</v>
+      </c>
+      <c r="C755" t="s">
+        <v>302</v>
+      </c>
+      <c r="D755" t="s">
+        <v>10</v>
+      </c>
+      <c r="E755" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F755" t="s">
+        <v>1690</v>
+      </c>
+      <c r="G755" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>7</v>
+      </c>
+      <c r="B756" t="s">
+        <v>10</v>
+      </c>
+      <c r="C756" t="s">
+        <v>302</v>
+      </c>
+      <c r="D756" t="s">
+        <v>10</v>
+      </c>
+      <c r="E756" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F756" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G756" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>7</v>
+      </c>
+      <c r="B757" t="s">
+        <v>10</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D757" t="s">
+        <v>10</v>
+      </c>
+      <c r="E757" t="s">
+        <v>1673</v>
+      </c>
+      <c r="F757" t="s">
+        <v>1692</v>
+      </c>
+      <c r="G757" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>7</v>
+      </c>
+      <c r="B758" t="s">
+        <v>10</v>
+      </c>
+      <c r="C758" t="s">
+        <v>302</v>
+      </c>
+      <c r="D758" t="s">
+        <v>10</v>
+      </c>
+      <c r="E758" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F758" t="s">
+        <v>1693</v>
+      </c>
+      <c r="G758" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>7</v>
+      </c>
+      <c r="B759" t="s">
+        <v>10</v>
+      </c>
+      <c r="C759" t="s">
+        <v>302</v>
+      </c>
+      <c r="D759" t="s">
+        <v>10</v>
+      </c>
+      <c r="E759" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1694</v>
+      </c>
+      <c r="G759" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>7</v>
+      </c>
+      <c r="B760" t="s">
+        <v>10</v>
+      </c>
+      <c r="C760" t="s">
+        <v>302</v>
+      </c>
+      <c r="D760" t="s">
+        <v>10</v>
+      </c>
+      <c r="E760" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1695</v>
+      </c>
+      <c r="G760" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>7</v>
+      </c>
+      <c r="B761" t="s">
+        <v>10</v>
+      </c>
+      <c r="C761" t="s">
+        <v>302</v>
+      </c>
+      <c r="D761" t="s">
+        <v>10</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1670</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G761" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>7</v>
+      </c>
+      <c r="B762" t="s">
+        <v>10</v>
+      </c>
+      <c r="C762" t="s">
+        <v>302</v>
+      </c>
+      <c r="D762" t="s">
+        <v>10</v>
+      </c>
+      <c r="E762" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1698</v>
+      </c>
+      <c r="G762" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>7</v>
+      </c>
+      <c r="B763" t="s">
+        <v>10</v>
+      </c>
+      <c r="C763" t="s">
+        <v>302</v>
+      </c>
+      <c r="D763" t="s">
+        <v>10</v>
+      </c>
+      <c r="E763" t="s">
+        <v>1700</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1701</v>
+      </c>
+      <c r="G763" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>7</v>
+      </c>
+      <c r="B764" t="s">
+        <v>10</v>
+      </c>
+      <c r="C764" t="s">
+        <v>302</v>
+      </c>
+      <c r="D764" t="s">
+        <v>10</v>
+      </c>
+      <c r="E764" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1703</v>
+      </c>
+      <c r="G764" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>7</v>
+      </c>
+      <c r="B765" t="s">
+        <v>10</v>
+      </c>
+      <c r="C765" t="s">
+        <v>302</v>
+      </c>
+      <c r="D765" t="s">
+        <v>10</v>
+      </c>
+      <c r="E765" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1705</v>
+      </c>
+      <c r="G765" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
+        <v>7</v>
+      </c>
+      <c r="B766" t="s">
+        <v>10</v>
+      </c>
+      <c r="C766" t="s">
+        <v>552</v>
+      </c>
+      <c r="D766" t="s">
+        <v>10</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1707</v>
+      </c>
+      <c r="F766" t="s">
+        <v>1708</v>
+      </c>
+      <c r="G766" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>7</v>
+      </c>
+      <c r="B767" t="s">
+        <v>10</v>
+      </c>
+      <c r="C767" t="s">
+        <v>302</v>
+      </c>
+      <c r="D767" t="s">
+        <v>10</v>
+      </c>
+      <c r="E767" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G767" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>7</v>
+      </c>
+      <c r="B768" t="s">
+        <v>10</v>
+      </c>
+      <c r="C768" t="s">
+        <v>302</v>
+      </c>
+      <c r="D768" t="s">
+        <v>10</v>
+      </c>
+      <c r="E768" t="s">
+        <v>1711</v>
+      </c>
+      <c r="F768" t="s">
+        <v>1712</v>
+      </c>
+      <c r="G768" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>7</v>
+      </c>
+      <c r="B769" t="s">
+        <v>10</v>
+      </c>
+      <c r="C769" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D769" t="s">
+        <v>10</v>
+      </c>
+      <c r="E769" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1714</v>
+      </c>
+      <c r="G769" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>7</v>
+      </c>
+      <c r="B770" t="s">
+        <v>10</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D770" t="s">
+        <v>10</v>
+      </c>
+      <c r="E770" t="s">
+        <v>1716</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1717</v>
+      </c>
+      <c r="G770" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="771" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>7</v>
+      </c>
+      <c r="B771" t="s">
+        <v>10</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D771" t="s">
+        <v>10</v>
+      </c>
+      <c r="E771" t="s">
+        <v>1719</v>
+      </c>
+      <c r="F771" t="s">
+        <v>1720</v>
+      </c>
+      <c r="G771" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>7</v>
+      </c>
+      <c r="B772" t="s">
+        <v>10</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D772" t="s">
+        <v>10</v>
+      </c>
+      <c r="E772" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F772" t="s">
+        <v>1722</v>
+      </c>
+      <c r="G772" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>7</v>
+      </c>
+      <c r="B773" t="s">
+        <v>10</v>
+      </c>
+      <c r="C773" t="s">
+        <v>63</v>
+      </c>
+      <c r="D773" t="s">
+        <v>10</v>
+      </c>
+      <c r="E773" t="s">
+        <v>1723</v>
+      </c>
+      <c r="F773" t="s">
+        <v>1724</v>
+      </c>
+      <c r="G773" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="774" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>7</v>
+      </c>
+      <c r="B774" t="s">
+        <v>10</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D774" t="s">
+        <v>10</v>
+      </c>
+      <c r="E774" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G774" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>7</v>
+      </c>
+      <c r="B775" t="s">
+        <v>10</v>
+      </c>
+      <c r="C775" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D775" t="s">
+        <v>10</v>
+      </c>
+      <c r="E775" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1728</v>
+      </c>
+      <c r="G775" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>7</v>
+      </c>
+      <c r="B776" t="s">
+        <v>10</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D776" t="s">
+        <v>10</v>
+      </c>
+      <c r="E776" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F776" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G776" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>7</v>
+      </c>
+      <c r="B777" t="s">
+        <v>10</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D777" t="s">
+        <v>10</v>
+      </c>
+      <c r="E777" t="s">
+        <v>1731</v>
+      </c>
+      <c r="F777" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G777" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>7</v>
+      </c>
+      <c r="B778" t="s">
+        <v>10</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D778" t="s">
+        <v>10</v>
+      </c>
+      <c r="E778" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F778" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G778" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>7</v>
+      </c>
+      <c r="B779" t="s">
+        <v>10</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D779" t="s">
+        <v>10</v>
+      </c>
+      <c r="E779" t="s">
+        <v>1735</v>
+      </c>
+      <c r="F779" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G779" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
+        <v>7</v>
+      </c>
+      <c r="B780" t="s">
+        <v>10</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D780" t="s">
+        <v>10</v>
+      </c>
+      <c r="E780" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F780" t="s">
+        <v>1738</v>
+      </c>
+      <c r="G780" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>7</v>
+      </c>
+      <c r="B781" t="s">
+        <v>10</v>
+      </c>
+      <c r="C781" t="s">
+        <v>302</v>
+      </c>
+      <c r="D781" t="s">
+        <v>10</v>
+      </c>
+      <c r="E781" t="s">
+        <v>1739</v>
+      </c>
+      <c r="F781" t="s">
+        <v>1740</v>
+      </c>
+      <c r="G781" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>7</v>
+      </c>
+      <c r="B782" t="s">
+        <v>10</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D782" t="s">
+        <v>10</v>
+      </c>
+      <c r="E782" t="s">
+        <v>1742</v>
+      </c>
+      <c r="F782" t="s">
+        <v>1743</v>
+      </c>
+      <c r="G782" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>7</v>
+      </c>
+      <c r="B783" t="s">
+        <v>10</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D783" t="s">
+        <v>10</v>
+      </c>
+      <c r="E783" t="s">
+        <v>1745</v>
+      </c>
+      <c r="F783" t="s">
+        <v>1746</v>
+      </c>
+      <c r="G783" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>7</v>
+      </c>
+      <c r="B784" t="s">
+        <v>10</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D784" t="s">
+        <v>10</v>
+      </c>
+      <c r="E784" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F784" t="s">
+        <v>1749</v>
+      </c>
+      <c r="G784" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>7</v>
+      </c>
+      <c r="B785" t="s">
+        <v>10</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D785" t="s">
+        <v>10</v>
+      </c>
+      <c r="E785" t="s">
+        <v>1751</v>
+      </c>
+      <c r="F785" t="s">
+        <v>1752</v>
+      </c>
+      <c r="G785" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>7</v>
+      </c>
+      <c r="B786" t="s">
+        <v>10</v>
+      </c>
+      <c r="C786" t="s">
+        <v>302</v>
+      </c>
+      <c r="D786" t="s">
+        <v>10</v>
+      </c>
+      <c r="E786" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F786" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G786" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>7</v>
+      </c>
+      <c r="B787" t="s">
+        <v>10</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D787" t="s">
+        <v>10</v>
+      </c>
+      <c r="E787" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F787" t="s">
+        <v>1757</v>
+      </c>
+      <c r="G787" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A788" t="s">
+        <v>7</v>
+      </c>
+      <c r="B788" t="s">
+        <v>10</v>
+      </c>
+      <c r="C788" t="s">
+        <v>302</v>
+      </c>
+      <c r="D788" t="s">
+        <v>10</v>
+      </c>
+      <c r="E788" t="s">
+        <v>1758</v>
+      </c>
+      <c r="F788" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G788" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A789" t="s">
+        <v>7</v>
+      </c>
+      <c r="B789" t="s">
+        <v>10</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D789" t="s">
+        <v>10</v>
+      </c>
+      <c r="E789" t="s">
+        <v>1761</v>
+      </c>
+      <c r="F789" t="s">
+        <v>1762</v>
+      </c>
+      <c r="G789" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>7</v>
+      </c>
+      <c r="B790" t="s">
+        <v>10</v>
+      </c>
+      <c r="C790" t="s">
+        <v>302</v>
+      </c>
+      <c r="D790" t="s">
+        <v>10</v>
+      </c>
+      <c r="E790" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F790" t="s">
+        <v>1764</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>7</v>
+      </c>
+      <c r="B791" t="s">
+        <v>10</v>
+      </c>
+      <c r="C791" t="s">
+        <v>302</v>
+      </c>
+      <c r="D791" t="s">
+        <v>10</v>
+      </c>
+      <c r="E791" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F791" t="s">
+        <v>1766</v>
+      </c>
+      <c r="G791" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>7</v>
+      </c>
+      <c r="B792" t="s">
+        <v>10</v>
+      </c>
+      <c r="C792" t="s">
+        <v>302</v>
+      </c>
+      <c r="D792" t="s">
+        <v>10</v>
+      </c>
+      <c r="E792" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F792" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G792" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="793" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A793" t="s">
+        <v>7</v>
+      </c>
+      <c r="B793" t="s">
+        <v>10</v>
+      </c>
+      <c r="C793" t="s">
+        <v>302</v>
+      </c>
+      <c r="D793" t="s">
+        <v>10</v>
+      </c>
+      <c r="E793" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F793" t="s">
+        <v>1770</v>
+      </c>
+      <c r="G793" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>7</v>
+      </c>
+      <c r="B794" t="s">
+        <v>10</v>
+      </c>
+      <c r="C794" t="s">
+        <v>302</v>
+      </c>
+      <c r="D794" t="s">
+        <v>10</v>
+      </c>
+      <c r="E794" t="s">
+        <v>1771</v>
+      </c>
+      <c r="F794" t="s">
+        <v>1772</v>
+      </c>
+      <c r="G794" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>7</v>
+      </c>
+      <c r="B795" t="s">
+        <v>10</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D795" t="s">
+        <v>10</v>
+      </c>
+      <c r="E795" t="s">
+        <v>1774</v>
+      </c>
+      <c r="F795" t="s">
+        <v>1775</v>
+      </c>
+      <c r="G795" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>7</v>
+      </c>
+      <c r="B796" t="s">
+        <v>10</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D796" t="s">
+        <v>10</v>
+      </c>
+      <c r="E796" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F796" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G796" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>7</v>
+      </c>
+      <c r="B797" t="s">
+        <v>10</v>
+      </c>
+      <c r="C797" t="s">
+        <v>302</v>
+      </c>
+      <c r="D797" t="s">
+        <v>10</v>
+      </c>
+      <c r="E797" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F797" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G797" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>7</v>
+      </c>
+      <c r="B798" t="s">
+        <v>10</v>
+      </c>
+      <c r="C798" t="s">
+        <v>302</v>
+      </c>
+      <c r="D798" t="s">
+        <v>10</v>
+      </c>
+      <c r="E798" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F798" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G798" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>7</v>
+      </c>
+      <c r="B799" t="s">
+        <v>10</v>
+      </c>
+      <c r="C799" t="s">
+        <v>302</v>
+      </c>
+      <c r="D799" t="s">
+        <v>10</v>
+      </c>
+      <c r="E799" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F799" t="s">
+        <v>1783</v>
+      </c>
+      <c r="G799" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>7</v>
+      </c>
+      <c r="B800" t="s">
+        <v>10</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D800" t="s">
+        <v>10</v>
+      </c>
+      <c r="E800" t="s">
+        <v>1784</v>
+      </c>
+      <c r="F800" t="s">
+        <v>1785</v>
+      </c>
+      <c r="G800" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>7</v>
+      </c>
+      <c r="B801" t="s">
+        <v>10</v>
+      </c>
+      <c r="C801" t="s">
+        <v>302</v>
+      </c>
+      <c r="D801" t="s">
+        <v>10</v>
+      </c>
+      <c r="E801" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F801" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G801" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>7</v>
+      </c>
+      <c r="B802" t="s">
+        <v>10</v>
+      </c>
+      <c r="C802" t="s">
+        <v>302</v>
+      </c>
+      <c r="D802" t="s">
+        <v>10</v>
+      </c>
+      <c r="E802" t="s">
+        <v>1788</v>
+      </c>
+      <c r="F802" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G802" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>7</v>
+      </c>
+      <c r="B803" t="s">
+        <v>10</v>
+      </c>
+      <c r="C803" t="s">
+        <v>302</v>
+      </c>
+      <c r="D803" t="s">
+        <v>10</v>
+      </c>
+      <c r="E803" t="s">
+        <v>1790</v>
+      </c>
+      <c r="F803" t="s">
+        <v>1791</v>
+      </c>
+      <c r="G803" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>7</v>
+      </c>
+      <c r="B804" t="s">
+        <v>10</v>
+      </c>
+      <c r="C804" t="s">
+        <v>552</v>
+      </c>
+      <c r="D804" t="s">
+        <v>10</v>
+      </c>
+      <c r="E804" t="s">
+        <v>1793</v>
+      </c>
+      <c r="F804" t="s">
+        <v>1794</v>
+      </c>
+      <c r="G804" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>7</v>
+      </c>
+      <c r="B805" t="s">
+        <v>10</v>
+      </c>
+      <c r="C805" t="s">
+        <v>302</v>
+      </c>
+      <c r="D805" t="s">
+        <v>10</v>
+      </c>
+      <c r="E805" t="s">
+        <v>1795</v>
+      </c>
+      <c r="F805" t="s">
+        <v>1796</v>
+      </c>
+      <c r="G805" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>7</v>
+      </c>
+      <c r="B806" t="s">
+        <v>10</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D806" t="s">
+        <v>10</v>
+      </c>
+      <c r="E806" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F806" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G806" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>7</v>
+      </c>
+      <c r="B807" t="s">
+        <v>10</v>
+      </c>
+      <c r="C807" t="s">
+        <v>302</v>
+      </c>
+      <c r="D807" t="s">
+        <v>10</v>
+      </c>
+      <c r="E807" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F807" t="s">
+        <v>1801</v>
+      </c>
+      <c r="G807" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>7</v>
+      </c>
+      <c r="B808" t="s">
+        <v>10</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D808" t="s">
+        <v>10</v>
+      </c>
+      <c r="E808" t="s">
+        <v>1802</v>
+      </c>
+      <c r="F808" t="s">
+        <v>1803</v>
+      </c>
+      <c r="G808" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>7</v>
+      </c>
+      <c r="B809" t="s">
+        <v>10</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D809" t="s">
+        <v>10</v>
+      </c>
+      <c r="E809" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F809" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G809" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
+        <v>7</v>
+      </c>
+      <c r="B810" t="s">
+        <v>10</v>
+      </c>
+      <c r="C810" t="s">
+        <v>302</v>
+      </c>
+      <c r="D810" t="s">
+        <v>10</v>
+      </c>
+      <c r="E810" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F810" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G810" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>7</v>
+      </c>
+      <c r="B811" t="s">
+        <v>10</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D811" t="s">
+        <v>10</v>
+      </c>
+      <c r="E811" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F811" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G811" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>7</v>
+      </c>
+      <c r="B812" t="s">
+        <v>10</v>
+      </c>
+      <c r="C812" t="s">
+        <v>302</v>
+      </c>
+      <c r="D812" t="s">
+        <v>10</v>
+      </c>
+      <c r="E812" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F812" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G812" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>7</v>
+      </c>
+      <c r="B813" t="s">
+        <v>10</v>
+      </c>
+      <c r="C813" t="s">
+        <v>564</v>
+      </c>
+      <c r="D813" t="s">
+        <v>10</v>
+      </c>
+      <c r="E813" t="s">
+        <v>1813</v>
+      </c>
+      <c r="F813" t="s">
+        <v>1814</v>
+      </c>
+      <c r="G813" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A814" t="s">
+        <v>7</v>
+      </c>
+      <c r="B814" t="s">
+        <v>10</v>
+      </c>
+      <c r="C814" t="s">
+        <v>564</v>
+      </c>
+      <c r="D814" t="s">
+        <v>10</v>
+      </c>
+      <c r="E814" t="s">
+        <v>1815</v>
+      </c>
+      <c r="F814" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G814" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A815" t="s">
+        <v>7</v>
+      </c>
+      <c r="B815" t="s">
+        <v>10</v>
+      </c>
+      <c r="C815" t="s">
+        <v>240</v>
+      </c>
+      <c r="D815" t="s">
+        <v>10</v>
+      </c>
+      <c r="E815" t="s">
+        <v>1817</v>
+      </c>
+      <c r="F815" t="s">
+        <v>1818</v>
+      </c>
+      <c r="G815" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A816" t="s">
+        <v>7</v>
+      </c>
+      <c r="B816" t="s">
+        <v>10</v>
+      </c>
+      <c r="C816" t="s">
+        <v>564</v>
+      </c>
+      <c r="D816" t="s">
+        <v>10</v>
+      </c>
+      <c r="E816" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F816" t="s">
+        <v>1820</v>
+      </c>
+      <c r="G816" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>7</v>
+      </c>
+      <c r="B817" t="s">
+        <v>10</v>
+      </c>
+      <c r="C817" t="s">
+        <v>564</v>
+      </c>
+      <c r="D817" t="s">
+        <v>10</v>
+      </c>
+      <c r="E817" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F817" t="s">
+        <v>1822</v>
+      </c>
+      <c r="G817" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>7</v>
+      </c>
+      <c r="B818" t="s">
+        <v>10</v>
+      </c>
+      <c r="C818" t="s">
+        <v>564</v>
+      </c>
+      <c r="D818" t="s">
+        <v>10</v>
+      </c>
+      <c r="E818" t="s">
+        <v>1823</v>
+      </c>
+      <c r="F818" t="s">
+        <v>1824</v>
+      </c>
+      <c r="G818" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>7</v>
+      </c>
+      <c r="B819" t="s">
+        <v>10</v>
+      </c>
+      <c r="C819" t="s">
+        <v>240</v>
+      </c>
+      <c r="D819" t="s">
+        <v>10</v>
+      </c>
+      <c r="E819" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F819" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G819" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>7</v>
+      </c>
+      <c r="B820" t="s">
+        <v>10</v>
+      </c>
+      <c r="C820" t="s">
+        <v>564</v>
+      </c>
+      <c r="D820" t="s">
+        <v>10</v>
+      </c>
+      <c r="E820" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F820" t="s">
+        <v>1828</v>
+      </c>
+      <c r="G820" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>7</v>
+      </c>
+      <c r="B821" t="s">
+        <v>10</v>
+      </c>
+      <c r="C821" t="s">
+        <v>302</v>
+      </c>
+      <c r="D821" t="s">
+        <v>10</v>
+      </c>
+      <c r="E821" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F821" t="s">
+        <v>1830</v>
+      </c>
+      <c r="G821" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A822" t="s">
+        <v>7</v>
+      </c>
+      <c r="B822" t="s">
+        <v>10</v>
+      </c>
+      <c r="C822" t="s">
+        <v>302</v>
+      </c>
+      <c r="D822" t="s">
+        <v>10</v>
+      </c>
+      <c r="E822" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F822" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G822" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A823" t="s">
+        <v>7</v>
+      </c>
+      <c r="B823" t="s">
+        <v>10</v>
+      </c>
+      <c r="C823" t="s">
+        <v>302</v>
+      </c>
+      <c r="D823" t="s">
+        <v>10</v>
+      </c>
+      <c r="E823" t="s">
+        <v>1833</v>
+      </c>
+      <c r="F823" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G823" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>7</v>
+      </c>
+      <c r="B824" t="s">
+        <v>10</v>
+      </c>
+      <c r="C824" t="s">
+        <v>302</v>
+      </c>
+      <c r="D824" t="s">
+        <v>10</v>
+      </c>
+      <c r="E824" t="s">
+        <v>1835</v>
+      </c>
+      <c r="F824" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G824" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>7</v>
+      </c>
+      <c r="B825" t="s">
+        <v>10</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D825" t="s">
+        <v>10</v>
+      </c>
+      <c r="E825" t="s">
+        <v>1838</v>
+      </c>
+      <c r="F825" t="s">
+        <v>1839</v>
+      </c>
+      <c r="G825" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>7</v>
+      </c>
+      <c r="B826" t="s">
+        <v>10</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D826" t="s">
+        <v>10</v>
+      </c>
+      <c r="E826" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F826" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G826" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>7</v>
+      </c>
+      <c r="B827" t="s">
+        <v>10</v>
+      </c>
+      <c r="C827" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D827" t="s">
+        <v>10</v>
+      </c>
+      <c r="E827" t="s">
+        <v>1844</v>
+      </c>
+      <c r="F827" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G827" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>7</v>
+      </c>
+      <c r="B828" t="s">
+        <v>10</v>
+      </c>
+      <c r="C828" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D828" t="s">
+        <v>10</v>
+      </c>
+      <c r="E828" t="s">
+        <v>1847</v>
+      </c>
+      <c r="F828" t="s">
+        <v>1848</v>
+      </c>
+      <c r="G828" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>7</v>
+      </c>
+      <c r="B829" t="s">
+        <v>10</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D829" t="s">
+        <v>10</v>
+      </c>
+      <c r="E829" t="s">
+        <v>1849</v>
+      </c>
+      <c r="F829" t="s">
+        <v>1850</v>
+      </c>
+      <c r="G829" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>7</v>
+      </c>
+      <c r="B830" t="s">
+        <v>10</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D830" t="s">
+        <v>10</v>
+      </c>
+      <c r="E830" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F830" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G830" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>7</v>
+      </c>
+      <c r="B831" t="s">
+        <v>10</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D831" t="s">
+        <v>10</v>
+      </c>
+      <c r="E831" t="s">
+        <v>1853</v>
+      </c>
+      <c r="F831" t="s">
+        <v>1854</v>
+      </c>
+      <c r="G831" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>7</v>
+      </c>
+      <c r="B832" t="s">
+        <v>10</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D832" t="s">
+        <v>10</v>
+      </c>
+      <c r="E832" t="s">
+        <v>1855</v>
+      </c>
+      <c r="F832" t="s">
+        <v>1856</v>
+      </c>
+      <c r="G832" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>7</v>
+      </c>
+      <c r="B833" t="s">
+        <v>10</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D833" t="s">
+        <v>10</v>
+      </c>
+      <c r="E833" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F833" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G833" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>7</v>
+      </c>
+      <c r="B834" t="s">
+        <v>10</v>
+      </c>
+      <c r="C834" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D834" t="s">
+        <v>10</v>
+      </c>
+      <c r="E834" t="s">
+        <v>1860</v>
+      </c>
+      <c r="F834" t="s">
+        <v>1861</v>
+      </c>
+      <c r="G834" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>7</v>
+      </c>
+      <c r="B835" t="s">
+        <v>10</v>
+      </c>
+      <c r="C835" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D835" t="s">
+        <v>10</v>
+      </c>
+      <c r="E835" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F835" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G835" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>7</v>
+      </c>
+      <c r="B836" t="s">
+        <v>10</v>
+      </c>
+      <c r="C836" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D836" t="s">
+        <v>10</v>
+      </c>
+      <c r="E836" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F836" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G836" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>7</v>
+      </c>
+      <c r="B837" t="s">
+        <v>10</v>
+      </c>
+      <c r="C837" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D837" t="s">
+        <v>10</v>
+      </c>
+      <c r="E837" t="s">
+        <v>1868</v>
+      </c>
+      <c r="F837" t="s">
+        <v>1869</v>
+      </c>
+      <c r="G837" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>7</v>
+      </c>
+      <c r="B838" t="s">
+        <v>10</v>
+      </c>
+      <c r="C838" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D838" t="s">
+        <v>10</v>
+      </c>
+      <c r="E838" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F838" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G838" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>7</v>
+      </c>
+      <c r="B839" t="s">
+        <v>10</v>
+      </c>
+      <c r="C839" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D839" t="s">
+        <v>10</v>
+      </c>
+      <c r="E839" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F839" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G839" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>7</v>
+      </c>
+      <c r="B840" t="s">
+        <v>10</v>
+      </c>
+      <c r="C840" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D840" t="s">
+        <v>10</v>
+      </c>
+      <c r="E840" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F840" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G840" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>7</v>
+      </c>
+      <c r="B841" t="s">
+        <v>10</v>
+      </c>
+      <c r="C841" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D841" t="s">
+        <v>10</v>
+      </c>
+      <c r="E841" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F841" t="s">
+        <v>1881</v>
+      </c>
+      <c r="G841" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>7</v>
+      </c>
+      <c r="B842" t="s">
+        <v>10</v>
+      </c>
+      <c r="C842" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D842" t="s">
+        <v>10</v>
+      </c>
+      <c r="E842" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F842" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G842" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="843" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A843" t="s">
+        <v>7</v>
+      </c>
+      <c r="B843" t="s">
+        <v>10</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D843" t="s">
+        <v>10</v>
+      </c>
+      <c r="E843" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F843" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G843" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>7</v>
+      </c>
+      <c r="B844" t="s">
+        <v>10</v>
+      </c>
+      <c r="C844" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D844" t="s">
+        <v>10</v>
+      </c>
+      <c r="E844" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F844" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G844" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>7</v>
+      </c>
+      <c r="B845" t="s">
+        <v>10</v>
+      </c>
+      <c r="C845" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D845" t="s">
+        <v>10</v>
+      </c>
+      <c r="E845" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F845" t="s">
+        <v>1891</v>
+      </c>
+      <c r="G845" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>7</v>
+      </c>
+      <c r="B846" t="s">
+        <v>10</v>
+      </c>
+      <c r="C846" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D846" t="s">
+        <v>10</v>
+      </c>
+      <c r="E846" t="s">
+        <v>1892</v>
+      </c>
+      <c r="F846" t="s">
+        <v>1893</v>
+      </c>
+      <c r="G846" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="847" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A847" t="s">
+        <v>7</v>
+      </c>
+      <c r="B847" t="s">
+        <v>10</v>
+      </c>
+      <c r="C847" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D847" t="s">
+        <v>10</v>
+      </c>
+      <c r="E847" t="s">
+        <v>1894</v>
+      </c>
+      <c r="F847" t="s">
+        <v>1895</v>
+      </c>
+      <c r="G847" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A848" t="s">
+        <v>7</v>
+      </c>
+      <c r="B848" t="s">
+        <v>10</v>
+      </c>
+      <c r="C848" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D848" t="s">
+        <v>10</v>
+      </c>
+      <c r="E848" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F848" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G848" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A849" t="s">
+        <v>7</v>
+      </c>
+      <c r="B849" t="s">
+        <v>10</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D849" t="s">
+        <v>10</v>
+      </c>
+      <c r="E849" t="s">
+        <v>1899</v>
+      </c>
+      <c r="F849" t="s">
+        <v>1900</v>
+      </c>
+      <c r="G849" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="850" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A850" t="s">
+        <v>7</v>
+      </c>
+      <c r="B850" t="s">
+        <v>10</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D850" t="s">
+        <v>10</v>
+      </c>
+      <c r="E850" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F850" t="s">
+        <v>1902</v>
+      </c>
+      <c r="G850" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>7</v>
+      </c>
+      <c r="B851" t="s">
+        <v>10</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D851" t="s">
+        <v>10</v>
+      </c>
+      <c r="E851" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F851" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G851" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>7</v>
+      </c>
+      <c r="B852" t="s">
+        <v>10</v>
+      </c>
+      <c r="C852" t="s">
+        <v>564</v>
+      </c>
+      <c r="D852" t="s">
+        <v>10</v>
+      </c>
+      <c r="E852" t="s">
+        <v>1908</v>
+      </c>
+      <c r="F852" t="s">
+        <v>1909</v>
+      </c>
+      <c r="G852" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>7</v>
+      </c>
+      <c r="B853" t="s">
+        <v>10</v>
+      </c>
+      <c r="C853" t="s">
+        <v>240</v>
+      </c>
+      <c r="D853" t="s">
+        <v>10</v>
+      </c>
+      <c r="E853" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F853" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G853" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A854" t="s">
+        <v>7</v>
+      </c>
+      <c r="B854" t="s">
+        <v>10</v>
+      </c>
+      <c r="C854" t="s">
+        <v>564</v>
+      </c>
+      <c r="D854" t="s">
+        <v>10</v>
+      </c>
+      <c r="E854" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F854" t="s">
+        <v>1914</v>
+      </c>
+      <c r="G854" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A855" t="s">
+        <v>7</v>
+      </c>
+      <c r="B855" t="s">
+        <v>10</v>
+      </c>
+      <c r="C855" t="s">
+        <v>454</v>
+      </c>
+      <c r="D855" t="s">
+        <v>10</v>
+      </c>
+      <c r="E855" t="s">
+        <v>1915</v>
+      </c>
+      <c r="F855" t="s">
+        <v>1916</v>
+      </c>
+      <c r="G855" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A856" t="s">
+        <v>7</v>
+      </c>
+      <c r="B856" t="s">
+        <v>10</v>
+      </c>
+      <c r="C856" t="s">
+        <v>564</v>
+      </c>
+      <c r="D856" t="s">
+        <v>10</v>
+      </c>
+      <c r="E856" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F856" t="s">
+        <v>1918</v>
+      </c>
+      <c r="G856" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A857" t="s">
+        <v>7</v>
+      </c>
+      <c r="B857" t="s">
+        <v>10</v>
+      </c>
+      <c r="C857" t="s">
+        <v>454</v>
+      </c>
+      <c r="D857" t="s">
+        <v>10</v>
+      </c>
+      <c r="E857" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F857" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G857" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A858" t="s">
+        <v>7</v>
+      </c>
+      <c r="B858" t="s">
+        <v>10</v>
+      </c>
+      <c r="C858" t="s">
+        <v>454</v>
+      </c>
+      <c r="D858" t="s">
+        <v>10</v>
+      </c>
+      <c r="E858" t="s">
+        <v>1921</v>
+      </c>
+      <c r="F858" t="s">
+        <v>1922</v>
+      </c>
+      <c r="G858" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>7</v>
+      </c>
+      <c r="B859" t="s">
+        <v>10</v>
+      </c>
+      <c r="C859" t="s">
+        <v>240</v>
+      </c>
+      <c r="D859" t="s">
+        <v>10</v>
+      </c>
+      <c r="E859" t="s">
+        <v>1923</v>
+      </c>
+      <c r="F859" t="s">
+        <v>1924</v>
+      </c>
+      <c r="G859" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>7</v>
+      </c>
+      <c r="B860" t="s">
+        <v>10</v>
+      </c>
+      <c r="C860" t="s">
+        <v>454</v>
+      </c>
+      <c r="D860" t="s">
+        <v>10</v>
+      </c>
+      <c r="E860" t="s">
+        <v>1925</v>
+      </c>
+      <c r="F860" t="s">
+        <v>1926</v>
+      </c>
+      <c r="G860" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>7</v>
+      </c>
+      <c r="B861" t="s">
+        <v>10</v>
+      </c>
+      <c r="C861" t="s">
+        <v>608</v>
+      </c>
+      <c r="D861" t="s">
+        <v>10</v>
+      </c>
+      <c r="E861" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F861" t="s">
+        <v>1928</v>
+      </c>
+      <c r="G861" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="862" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>7</v>
+      </c>
+      <c r="B862" t="s">
+        <v>10</v>
+      </c>
+      <c r="C862" t="s">
+        <v>927</v>
+      </c>
+      <c r="D862" t="s">
+        <v>10</v>
+      </c>
+      <c r="E862" t="s">
+        <v>1929</v>
+      </c>
+      <c r="F862" t="s">
+        <v>1930</v>
+      </c>
+      <c r="G862" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="863" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>7</v>
+      </c>
+      <c r="B863" t="s">
+        <v>10</v>
+      </c>
+      <c r="C863" t="s">
+        <v>247</v>
+      </c>
+      <c r="D863" t="s">
+        <v>10</v>
+      </c>
+      <c r="E863" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F863" t="s">
+        <v>1932</v>
+      </c>
+      <c r="G863" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="864" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>7</v>
+      </c>
+      <c r="B864" t="s">
+        <v>10</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D864" t="s">
+        <v>10</v>
+      </c>
+      <c r="E864" t="s">
+        <v>1934</v>
+      </c>
+      <c r="F864" t="s">
+        <v>1935</v>
+      </c>
+      <c r="G864" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="865" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>7</v>
+      </c>
+      <c r="B865" t="s">
+        <v>10</v>
+      </c>
+      <c r="C865" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D865" t="s">
+        <v>10</v>
+      </c>
+      <c r="E865" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F865" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G865" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>7</v>
+      </c>
+      <c r="B866" t="s">
+        <v>10</v>
+      </c>
+      <c r="C866" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D866" t="s">
+        <v>10</v>
+      </c>
+      <c r="E866" t="s">
+        <v>1940</v>
+      </c>
+      <c r="F866" t="s">
+        <v>1941</v>
+      </c>
+      <c r="G866" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="867" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>7</v>
+      </c>
+      <c r="B867" t="s">
+        <v>10</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D867" t="s">
+        <v>10</v>
+      </c>
+      <c r="E867" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F867" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G867" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>7</v>
+      </c>
+      <c r="B868" t="s">
+        <v>10</v>
+      </c>
+      <c r="C868" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D868" t="s">
+        <v>10</v>
+      </c>
+      <c r="E868" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F868" t="s">
+        <v>1947</v>
+      </c>
+      <c r="G868" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="869" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>7</v>
+      </c>
+      <c r="B869" t="s">
+        <v>10</v>
+      </c>
+      <c r="C869" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D869" t="s">
+        <v>10</v>
+      </c>
+      <c r="E869" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F869" t="s">
+        <v>1950</v>
+      </c>
+      <c r="G869" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="870" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>7</v>
+      </c>
+      <c r="B870" t="s">
+        <v>10</v>
+      </c>
+      <c r="C870" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D870" t="s">
+        <v>10</v>
+      </c>
+      <c r="E870" t="s">
+        <v>1952</v>
+      </c>
+      <c r="F870" t="s">
+        <v>1953</v>
+      </c>
+      <c r="G870" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>7</v>
+      </c>
+      <c r="B871" t="s">
+        <v>10</v>
+      </c>
+      <c r="C871" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D871" t="s">
+        <v>10</v>
+      </c>
+      <c r="E871" t="s">
+        <v>1954</v>
+      </c>
+      <c r="F871" t="s">
+        <v>1955</v>
+      </c>
+      <c r="G871" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>7</v>
+      </c>
+      <c r="B872" t="s">
+        <v>10</v>
+      </c>
+      <c r="C872" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D872" t="s">
+        <v>10</v>
+      </c>
+      <c r="E872" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F872" t="s">
+        <v>1957</v>
+      </c>
+      <c r="G872" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>7</v>
+      </c>
+      <c r="B873" t="s">
+        <v>10</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D873" t="s">
+        <v>10</v>
+      </c>
+      <c r="E873" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F873" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G873" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A874" t="s">
+        <v>7</v>
+      </c>
+      <c r="B874" t="s">
+        <v>10</v>
+      </c>
+      <c r="C874" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D874" t="s">
+        <v>10</v>
+      </c>
+      <c r="E874" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F874" t="s">
+        <v>1961</v>
+      </c>
+      <c r="G874" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A875" t="s">
+        <v>7</v>
+      </c>
+      <c r="B875" t="s">
+        <v>10</v>
+      </c>
+      <c r="C875" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D875" t="s">
+        <v>10</v>
+      </c>
+      <c r="E875" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F875" t="s">
+        <v>1963</v>
+      </c>
+      <c r="G875" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A876" t="s">
+        <v>7</v>
+      </c>
+      <c r="B876" t="s">
+        <v>10</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D876" t="s">
+        <v>10</v>
+      </c>
+      <c r="E876" t="s">
+        <v>1964</v>
+      </c>
+      <c r="F876" t="s">
+        <v>1965</v>
+      </c>
+      <c r="G876" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>7</v>
+      </c>
+      <c r="B877" t="s">
+        <v>10</v>
+      </c>
+      <c r="C877" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D877" t="s">
+        <v>10</v>
+      </c>
+      <c r="E877" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F877" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G877" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>7</v>
+      </c>
+      <c r="B878" t="s">
+        <v>10</v>
+      </c>
+      <c r="C878" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D878" t="s">
+        <v>10</v>
+      </c>
+      <c r="E878" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F878" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G878" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A879" t="s">
+        <v>7</v>
+      </c>
+      <c r="B879" t="s">
+        <v>10</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D879" t="s">
+        <v>10</v>
+      </c>
+      <c r="E879" t="s">
+        <v>1970</v>
+      </c>
+      <c r="F879" t="s">
+        <v>1971</v>
+      </c>
+      <c r="G879" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A880" t="s">
+        <v>7</v>
+      </c>
+      <c r="B880" t="s">
+        <v>10</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D880" t="s">
+        <v>10</v>
+      </c>
+      <c r="E880" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F880" t="s">
+        <v>1973</v>
+      </c>
+      <c r="G880" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>7</v>
+      </c>
+      <c r="B881" t="s">
+        <v>10</v>
+      </c>
+      <c r="C881" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D881" t="s">
+        <v>10</v>
+      </c>
+      <c r="E881" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F881" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G881" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>7</v>
+      </c>
+      <c r="B882" t="s">
+        <v>10</v>
+      </c>
+      <c r="C882" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D882" t="s">
+        <v>10</v>
+      </c>
+      <c r="E882" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F882" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G882" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>7</v>
+      </c>
+      <c r="B883" t="s">
+        <v>10</v>
+      </c>
+      <c r="C883" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D883" t="s">
+        <v>10</v>
+      </c>
+      <c r="E883" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F883" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G883" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>7</v>
+      </c>
+      <c r="B884" t="s">
+        <v>10</v>
+      </c>
+      <c r="C884" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D884" t="s">
+        <v>10</v>
+      </c>
+      <c r="E884" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F884" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G884" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>7</v>
+      </c>
+      <c r="B885" t="s">
+        <v>10</v>
+      </c>
+      <c r="C885" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D885" t="s">
+        <v>10</v>
+      </c>
+      <c r="E885" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F885" t="s">
+        <v>1983</v>
+      </c>
+      <c r="G885" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>7</v>
+      </c>
+      <c r="B886" t="s">
+        <v>10</v>
+      </c>
+      <c r="C886" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D886" t="s">
+        <v>10</v>
+      </c>
+      <c r="E886" t="s">
+        <v>1984</v>
+      </c>
+      <c r="F886" t="s">
+        <v>1985</v>
+      </c>
+      <c r="G886" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>7</v>
+      </c>
+      <c r="B887" t="s">
+        <v>10</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D887" t="s">
+        <v>10</v>
+      </c>
+      <c r="E887" t="s">
+        <v>1986</v>
+      </c>
+      <c r="F887" t="s">
+        <v>1987</v>
+      </c>
+      <c r="G887" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>7</v>
+      </c>
+      <c r="B888" t="s">
+        <v>10</v>
+      </c>
+      <c r="C888" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D888" t="s">
+        <v>10</v>
+      </c>
+      <c r="E888" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F888" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G888" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>7</v>
+      </c>
+      <c r="B889" t="s">
+        <v>10</v>
+      </c>
+      <c r="C889" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D889" t="s">
+        <v>10</v>
+      </c>
+      <c r="E889" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F889" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G889" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>7</v>
+      </c>
+      <c r="B890" t="s">
+        <v>10</v>
+      </c>
+      <c r="C890" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D890" t="s">
+        <v>10</v>
+      </c>
+      <c r="E890" t="s">
+        <v>1992</v>
+      </c>
+      <c r="F890" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G890" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>7</v>
+      </c>
+      <c r="B891" t="s">
+        <v>10</v>
+      </c>
+      <c r="C891" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D891" t="s">
+        <v>10</v>
+      </c>
+      <c r="E891" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F891" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G891" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>7</v>
+      </c>
+      <c r="B892" t="s">
+        <v>10</v>
+      </c>
+      <c r="C892" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D892" t="s">
+        <v>10</v>
+      </c>
+      <c r="E892" t="s">
+        <v>1996</v>
+      </c>
+      <c r="F892" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G892" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>7</v>
+      </c>
+      <c r="B893" t="s">
+        <v>10</v>
+      </c>
+      <c r="C893" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D893" t="s">
+        <v>10</v>
+      </c>
+      <c r="E893" t="s">
+        <v>1998</v>
+      </c>
+      <c r="F893" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G893" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>7</v>
+      </c>
+      <c r="B894" t="s">
+        <v>10</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D894" t="s">
+        <v>10</v>
+      </c>
+      <c r="E894" t="s">
+        <v>2001</v>
+      </c>
+      <c r="F894" t="s">
+        <v>2002</v>
+      </c>
+      <c r="G894" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>7</v>
+      </c>
+      <c r="B895" t="s">
+        <v>10</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D895" t="s">
+        <v>10</v>
+      </c>
+      <c r="E895" t="s">
+        <v>2004</v>
+      </c>
+      <c r="F895" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G895" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>7</v>
+      </c>
+      <c r="B896" t="s">
+        <v>10</v>
+      </c>
+      <c r="C896" t="s">
+        <v>564</v>
+      </c>
+      <c r="D896" t="s">
+        <v>10</v>
+      </c>
+      <c r="E896" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F896" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G896" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>7</v>
+      </c>
+      <c r="B897" t="s">
+        <v>10</v>
+      </c>
+      <c r="C897" t="s">
+        <v>661</v>
+      </c>
+      <c r="D897" t="s">
+        <v>10</v>
+      </c>
+      <c r="E897" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F897" t="s">
+        <v>2010</v>
+      </c>
+      <c r="G897" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>7</v>
+      </c>
+      <c r="B898" t="s">
+        <v>10</v>
+      </c>
+      <c r="C898" t="s">
+        <v>564</v>
+      </c>
+      <c r="D898" t="s">
+        <v>10</v>
+      </c>
+      <c r="E898" t="s">
+        <v>2011</v>
+      </c>
+      <c r="F898" t="s">
+        <v>2012</v>
+      </c>
+      <c r="G898" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>7</v>
+      </c>
+      <c r="B899" t="s">
+        <v>10</v>
+      </c>
+      <c r="C899" t="s">
+        <v>661</v>
+      </c>
+      <c r="D899" t="s">
+        <v>10</v>
+      </c>
+      <c r="E899" t="s">
+        <v>2013</v>
+      </c>
+      <c r="F899" t="s">
+        <v>2014</v>
+      </c>
+      <c r="G899" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A900" t="s">
+        <v>7</v>
+      </c>
+      <c r="B900" t="s">
+        <v>10</v>
+      </c>
+      <c r="C900" t="s">
+        <v>661</v>
+      </c>
+      <c r="D900" t="s">
+        <v>10</v>
+      </c>
+      <c r="E900" t="s">
+        <v>2015</v>
+      </c>
+      <c r="F900" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G900" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>7</v>
+      </c>
+      <c r="B901" t="s">
+        <v>10</v>
+      </c>
+      <c r="C901" t="s">
+        <v>564</v>
+      </c>
+      <c r="D901" t="s">
+        <v>10</v>
+      </c>
+      <c r="E901" t="s">
+        <v>2017</v>
+      </c>
+      <c r="F901" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G901" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>7</v>
+      </c>
+      <c r="B902" t="s">
+        <v>10</v>
+      </c>
+      <c r="C902" t="s">
+        <v>564</v>
+      </c>
+      <c r="D902" t="s">
+        <v>10</v>
+      </c>
+      <c r="E902" t="s">
+        <v>2019</v>
+      </c>
+      <c r="F902" t="s">
+        <v>2020</v>
+      </c>
+      <c r="G902" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>7</v>
+      </c>
+      <c r="B903" t="s">
+        <v>10</v>
+      </c>
+      <c r="C903" t="s">
+        <v>564</v>
+      </c>
+      <c r="D903" t="s">
+        <v>10</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2021</v>
+      </c>
+      <c r="F903" t="s">
+        <v>2022</v>
+      </c>
+      <c r="G903" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A904" t="s">
+        <v>7</v>
+      </c>
+      <c r="B904" t="s">
+        <v>10</v>
+      </c>
+      <c r="C904" t="s">
+        <v>88</v>
+      </c>
+      <c r="D904" t="s">
+        <v>10</v>
+      </c>
+      <c r="E904" t="s">
+        <v>2023</v>
+      </c>
+      <c r="F904" t="s">
+        <v>2024</v>
+      </c>
+      <c r="G904" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A905" t="s">
+        <v>7</v>
+      </c>
+      <c r="B905" t="s">
+        <v>10</v>
+      </c>
+      <c r="C905" t="s">
+        <v>88</v>
+      </c>
+      <c r="D905" t="s">
+        <v>10</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F905" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G905" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A906" t="s">
+        <v>7</v>
+      </c>
+      <c r="B906" t="s">
+        <v>10</v>
+      </c>
+      <c r="C906" t="s">
+        <v>88</v>
+      </c>
+      <c r="D906" t="s">
+        <v>10</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F906" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G906" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A907" t="s">
+        <v>7</v>
+      </c>
+      <c r="B907" t="s">
+        <v>10</v>
+      </c>
+      <c r="C907" t="s">
+        <v>88</v>
+      </c>
+      <c r="D907" t="s">
+        <v>10</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2030</v>
+      </c>
+      <c r="F907" t="s">
+        <v>2031</v>
+      </c>
+      <c r="G907" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A908" t="s">
+        <v>7</v>
+      </c>
+      <c r="B908" t="s">
+        <v>10</v>
+      </c>
+      <c r="C908" t="s">
+        <v>88</v>
+      </c>
+      <c r="D908" t="s">
+        <v>10</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F908" t="s">
+        <v>2033</v>
+      </c>
+      <c r="G908" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>7</v>
+      </c>
+      <c r="B909" t="s">
+        <v>10</v>
+      </c>
+      <c r="C909" t="s">
+        <v>88</v>
+      </c>
+      <c r="D909" t="s">
+        <v>10</v>
+      </c>
+      <c r="E909" t="s">
+        <v>2034</v>
+      </c>
+      <c r="F909" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G909" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>7</v>
+      </c>
+      <c r="B910" t="s">
+        <v>10</v>
+      </c>
+      <c r="C910" t="s">
+        <v>88</v>
+      </c>
+      <c r="D910" t="s">
+        <v>10</v>
+      </c>
+      <c r="E910" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F910" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G910" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>7</v>
+      </c>
+      <c r="B911" t="s">
+        <v>10</v>
+      </c>
+      <c r="C911" t="s">
+        <v>88</v>
+      </c>
+      <c r="D911" t="s">
+        <v>10</v>
+      </c>
+      <c r="E911" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F911" t="s">
+        <v>2039</v>
+      </c>
+      <c r="G911" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>7</v>
+      </c>
+      <c r="B912" t="s">
+        <v>10</v>
+      </c>
+      <c r="C912" t="s">
+        <v>88</v>
+      </c>
+      <c r="D912" t="s">
+        <v>10</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F912" t="s">
+        <v>2042</v>
+      </c>
+      <c r="G912" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>7</v>
+      </c>
+      <c r="B913" t="s">
+        <v>10</v>
+      </c>
+      <c r="C913" t="s">
+        <v>88</v>
+      </c>
+      <c r="D913" t="s">
+        <v>10</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F913" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G913" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>7</v>
+      </c>
+      <c r="B914" t="s">
+        <v>10</v>
+      </c>
+      <c r="C914" t="s">
+        <v>88</v>
+      </c>
+      <c r="D914" t="s">
+        <v>10</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2046</v>
+      </c>
+      <c r="F914" t="s">
+        <v>2047</v>
+      </c>
+      <c r="G914" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A915" t="s">
+        <v>7</v>
+      </c>
+      <c r="B915" t="s">
+        <v>10</v>
+      </c>
+      <c r="C915" t="s">
+        <v>88</v>
+      </c>
+      <c r="D915" t="s">
+        <v>10</v>
+      </c>
+      <c r="E915" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F915" t="s">
+        <v>2049</v>
+      </c>
+      <c r="G915" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A916" t="s">
+        <v>7</v>
+      </c>
+      <c r="B916" t="s">
+        <v>10</v>
+      </c>
+      <c r="C916" t="s">
+        <v>88</v>
+      </c>
+      <c r="D916" t="s">
+        <v>10</v>
+      </c>
+      <c r="E916" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F916" t="s">
+        <v>2051</v>
+      </c>
+      <c r="G916" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A917" t="s">
+        <v>7</v>
+      </c>
+      <c r="B917" t="s">
+        <v>10</v>
+      </c>
+      <c r="C917" t="s">
+        <v>88</v>
+      </c>
+      <c r="D917" t="s">
+        <v>10</v>
+      </c>
+      <c r="E917" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F917" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G917" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>7</v>
+      </c>
+      <c r="B918" t="s">
+        <v>10</v>
+      </c>
+      <c r="C918" t="s">
+        <v>88</v>
+      </c>
+      <c r="D918" t="s">
+        <v>10</v>
+      </c>
+      <c r="E918" t="s">
+        <v>2054</v>
+      </c>
+      <c r="F918" t="s">
+        <v>2055</v>
+      </c>
+      <c r="G918" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>7</v>
+      </c>
+      <c r="B919" t="s">
+        <v>10</v>
+      </c>
+      <c r="C919" t="s">
+        <v>88</v>
+      </c>
+      <c r="D919" t="s">
+        <v>10</v>
+      </c>
+      <c r="E919" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F919" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G919" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A920" t="s">
+        <v>7</v>
+      </c>
+      <c r="B920" t="s">
+        <v>10</v>
+      </c>
+      <c r="C920" t="s">
+        <v>302</v>
+      </c>
+      <c r="D920" t="s">
+        <v>10</v>
+      </c>
+      <c r="E920" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F920" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G920" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A921" t="s">
+        <v>7</v>
+      </c>
+      <c r="B921" t="s">
+        <v>10</v>
+      </c>
+      <c r="C921" t="s">
+        <v>302</v>
+      </c>
+      <c r="D921" t="s">
+        <v>10</v>
+      </c>
+      <c r="E921" t="s">
+        <v>2061</v>
+      </c>
+      <c r="F921" t="s">
+        <v>2062</v>
+      </c>
+      <c r="G921" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A922" t="s">
+        <v>7</v>
+      </c>
+      <c r="B922" t="s">
+        <v>10</v>
+      </c>
+      <c r="C922" t="s">
+        <v>302</v>
+      </c>
+      <c r="D922" t="s">
+        <v>10</v>
+      </c>
+      <c r="E922" t="s">
+        <v>2063</v>
+      </c>
+      <c r="F922" t="s">
+        <v>2064</v>
+      </c>
+      <c r="G922" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A923" t="s">
+        <v>7</v>
+      </c>
+      <c r="B923" t="s">
+        <v>10</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D923" t="s">
+        <v>10</v>
+      </c>
+      <c r="E923" t="s">
+        <v>2066</v>
+      </c>
+      <c r="F923" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G923" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A924" t="s">
+        <v>7</v>
+      </c>
+      <c r="B924" t="s">
+        <v>10</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D924" t="s">
+        <v>10</v>
+      </c>
+      <c r="E924" t="s">
+        <v>2069</v>
+      </c>
+      <c r="F924" t="s">
+        <v>2070</v>
+      </c>
+      <c r="G924" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A925" t="s">
+        <v>7</v>
+      </c>
+      <c r="B925" t="s">
+        <v>10</v>
+      </c>
+      <c r="C925" t="s">
+        <v>302</v>
+      </c>
+      <c r="D925" t="s">
+        <v>10</v>
+      </c>
+      <c r="E925" t="s">
+        <v>2071</v>
+      </c>
+      <c r="F925" t="s">
+        <v>2072</v>
+      </c>
+      <c r="G925" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A926" t="s">
+        <v>7</v>
+      </c>
+      <c r="B926" t="s">
+        <v>10</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D926" t="s">
+        <v>10</v>
+      </c>
+      <c r="E926" t="s">
+        <v>2074</v>
+      </c>
+      <c r="F926" t="s">
+        <v>2075</v>
+      </c>
+      <c r="G926" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
+        <v>7</v>
+      </c>
+      <c r="B927" t="s">
+        <v>10</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D927" t="s">
+        <v>10</v>
+      </c>
+      <c r="E927" t="s">
+        <v>2077</v>
+      </c>
+      <c r="F927" t="s">
+        <v>2078</v>
+      </c>
+      <c r="G927" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>7</v>
+      </c>
+      <c r="B928" t="s">
+        <v>10</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D928" t="s">
+        <v>10</v>
+      </c>
+      <c r="E928" t="s">
+        <v>2080</v>
+      </c>
+      <c r="F928" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G928" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>7</v>
+      </c>
+      <c r="B929" t="s">
+        <v>10</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D929" t="s">
+        <v>10</v>
+      </c>
+      <c r="E929" t="s">
+        <v>2083</v>
+      </c>
+      <c r="F929" t="s">
+        <v>2084</v>
+      </c>
+      <c r="G929" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>7</v>
+      </c>
+      <c r="B930" t="s">
+        <v>10</v>
+      </c>
+      <c r="C930" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D930" t="s">
+        <v>10</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F930" t="s">
+        <v>2086</v>
+      </c>
+      <c r="G930" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>7</v>
+      </c>
+      <c r="B931" t="s">
+        <v>10</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D931" t="s">
+        <v>10</v>
+      </c>
+      <c r="E931" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F931" t="s">
+        <v>2089</v>
+      </c>
+      <c r="G931" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>7</v>
+      </c>
+      <c r="B932" t="s">
+        <v>10</v>
+      </c>
+      <c r="C932" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D932" t="s">
+        <v>10</v>
+      </c>
+      <c r="E932" t="s">
+        <v>2090</v>
+      </c>
+      <c r="F932" t="s">
+        <v>2091</v>
+      </c>
+      <c r="G932" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>7</v>
+      </c>
+      <c r="B933" t="s">
+        <v>10</v>
+      </c>
+      <c r="C933" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D933" t="s">
+        <v>10</v>
+      </c>
+      <c r="E933" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F933" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G933" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>7</v>
+      </c>
+      <c r="B934" t="s">
+        <v>10</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D934" t="s">
+        <v>10</v>
+      </c>
+      <c r="E934" t="s">
+        <v>2095</v>
+      </c>
+      <c r="F934" t="s">
+        <v>2096</v>
+      </c>
+      <c r="G934" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
+        <v>7</v>
+      </c>
+      <c r="B935" t="s">
+        <v>10</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D935" t="s">
+        <v>10</v>
+      </c>
+      <c r="E935" t="s">
+        <v>2098</v>
+      </c>
+      <c r="F935" t="s">
+        <v>2099</v>
+      </c>
+      <c r="G935" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>7</v>
+      </c>
+      <c r="B936" t="s">
+        <v>10</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D936" t="s">
+        <v>10</v>
+      </c>
+      <c r="E936" t="s">
+        <v>2101</v>
+      </c>
+      <c r="F936" t="s">
+        <v>2102</v>
+      </c>
+      <c r="G936" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>7</v>
+      </c>
+      <c r="B937" t="s">
+        <v>10</v>
+      </c>
+      <c r="C937" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D937" t="s">
+        <v>10</v>
+      </c>
+      <c r="E937" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F937" t="s">
+        <v>2104</v>
+      </c>
+      <c r="G937" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A938" t="s">
+        <v>7</v>
+      </c>
+      <c r="B938" t="s">
+        <v>10</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D938" t="s">
+        <v>10</v>
+      </c>
+      <c r="E938" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F938" t="s">
+        <v>2107</v>
+      </c>
+      <c r="G938" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="939" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A939" t="s">
+        <v>7</v>
+      </c>
+      <c r="B939" t="s">
+        <v>10</v>
+      </c>
+      <c r="C939" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D939" t="s">
+        <v>10</v>
+      </c>
+      <c r="E939" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F939" t="s">
+        <v>2109</v>
+      </c>
+      <c r="G939" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="940" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A940" t="s">
+        <v>7</v>
+      </c>
+      <c r="B940" t="s">
+        <v>10</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D940" t="s">
+        <v>10</v>
+      </c>
+      <c r="E940" t="s">
+        <v>2111</v>
+      </c>
+      <c r="F940" t="s">
+        <v>2112</v>
+      </c>
+      <c r="G940" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="941" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A941" t="s">
+        <v>7</v>
+      </c>
+      <c r="B941" t="s">
+        <v>10</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D941" t="s">
+        <v>10</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F941" t="s">
+        <v>2115</v>
+      </c>
+      <c r="G941" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="942" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>7</v>
+      </c>
+      <c r="B942" t="s">
+        <v>10</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D942" t="s">
+        <v>10</v>
+      </c>
+      <c r="E942" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F942" t="s">
+        <v>2118</v>
+      </c>
+      <c r="G942" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>7</v>
+      </c>
+      <c r="B943" t="s">
+        <v>10</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D943" t="s">
+        <v>10</v>
+      </c>
+      <c r="E943" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F943" t="s">
+        <v>2121</v>
+      </c>
+      <c r="G943" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>7</v>
+      </c>
+      <c r="B944" t="s">
+        <v>10</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D944" t="s">
+        <v>10</v>
+      </c>
+      <c r="E944" t="s">
+        <v>2123</v>
+      </c>
+      <c r="F944" t="s">
+        <v>2124</v>
+      </c>
+      <c r="G944" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="945" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>7</v>
+      </c>
+      <c r="B945" t="s">
+        <v>10</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D945" t="s">
+        <v>10</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F945" t="s">
+        <v>2127</v>
+      </c>
+      <c r="G945" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="946" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>7</v>
+      </c>
+      <c r="B946" t="s">
+        <v>10</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D946" t="s">
+        <v>10</v>
+      </c>
+      <c r="E946" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F946" t="s">
+        <v>2130</v>
+      </c>
+      <c r="G946" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="947" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
+        <v>7</v>
+      </c>
+      <c r="B947" t="s">
+        <v>10</v>
+      </c>
+      <c r="C947" t="s">
+        <v>226</v>
+      </c>
+      <c r="D947" t="s">
+        <v>10</v>
+      </c>
+      <c r="E947" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F947" t="s">
+        <v>2133</v>
+      </c>
+      <c r="G947" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="948" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>7</v>
+      </c>
+      <c r="B948" t="s">
+        <v>10</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D948" t="s">
+        <v>10</v>
+      </c>
+      <c r="E948" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F948" t="s">
+        <v>2135</v>
+      </c>
+      <c r="G948" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="949" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>7</v>
+      </c>
+      <c r="B949" t="s">
+        <v>10</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D949" t="s">
+        <v>10</v>
+      </c>
+      <c r="E949" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F949" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G949" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="950" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>7</v>
+      </c>
+      <c r="B950" t="s">
+        <v>10</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D950" t="s">
+        <v>10</v>
+      </c>
+      <c r="E950" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F950" t="s">
+        <v>2140</v>
+      </c>
+      <c r="G950" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="951" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>7</v>
+      </c>
+      <c r="B951" t="s">
+        <v>10</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D951" t="s">
+        <v>10</v>
+      </c>
+      <c r="E951" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F951" t="s">
+        <v>2142</v>
+      </c>
+      <c r="G951" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="952" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>7</v>
+      </c>
+      <c r="B952" t="s">
+        <v>10</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D952" t="s">
+        <v>10</v>
+      </c>
+      <c r="E952" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F952" t="s">
+        <v>2144</v>
+      </c>
+      <c r="G952" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="953" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>7</v>
+      </c>
+      <c r="B953" t="s">
+        <v>10</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D953" t="s">
+        <v>10</v>
+      </c>
+      <c r="E953" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F953" t="s">
+        <v>2146</v>
+      </c>
+      <c r="G953" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="954" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>7</v>
+      </c>
+      <c r="B954" t="s">
+        <v>10</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D954" t="s">
+        <v>10</v>
+      </c>
+      <c r="E954" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F954" t="s">
+        <v>2149</v>
+      </c>
+      <c r="G954" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="955" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>7</v>
+      </c>
+      <c r="B955" t="s">
+        <v>10</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D955" t="s">
+        <v>10</v>
+      </c>
+      <c r="E955" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F955" t="s">
+        <v>2152</v>
+      </c>
+      <c r="G955" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="956" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A956" t="s">
+        <v>7</v>
+      </c>
+      <c r="B956" t="s">
+        <v>10</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D956" t="s">
+        <v>10</v>
+      </c>
+      <c r="E956" t="s">
+        <v>2154</v>
+      </c>
+      <c r="F956" t="s">
+        <v>2155</v>
+      </c>
+      <c r="G956" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="957" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>7</v>
+      </c>
+      <c r="B957" t="s">
+        <v>10</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D957" t="s">
+        <v>10</v>
+      </c>
+      <c r="E957" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F957" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G957" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="958" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>7</v>
+      </c>
+      <c r="B958" t="s">
+        <v>10</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D958" t="s">
+        <v>10</v>
+      </c>
+      <c r="E958" t="s">
+        <v>2160</v>
+      </c>
+      <c r="F958" t="s">
+        <v>2161</v>
+      </c>
+      <c r="G958" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="959" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A959" t="s">
+        <v>7</v>
+      </c>
+      <c r="B959" t="s">
+        <v>10</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D959" t="s">
+        <v>10</v>
+      </c>
+      <c r="E959" t="s">
+        <v>2163</v>
+      </c>
+      <c r="F959" t="s">
+        <v>2164</v>
+      </c>
+      <c r="G959" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="960" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A960" t="s">
+        <v>7</v>
+      </c>
+      <c r="B960" t="s">
+        <v>10</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D960" t="s">
+        <v>10</v>
+      </c>
+      <c r="E960" t="s">
+        <v>2165</v>
+      </c>
+      <c r="F960" t="s">
+        <v>2166</v>
+      </c>
+      <c r="G960" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="961" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>7</v>
+      </c>
+      <c r="B961" t="s">
+        <v>10</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D961" t="s">
+        <v>10</v>
+      </c>
+      <c r="E961" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F961" t="s">
+        <v>2168</v>
+      </c>
+      <c r="G961" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="962" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>7</v>
+      </c>
+      <c r="B962" t="s">
+        <v>10</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D962" t="s">
+        <v>10</v>
+      </c>
+      <c r="E962" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F962" t="s">
+        <v>2170</v>
+      </c>
+      <c r="G962" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>7</v>
+      </c>
+      <c r="B963" t="s">
+        <v>10</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D963" t="s">
+        <v>10</v>
+      </c>
+      <c r="E963" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F963" t="s">
+        <v>2172</v>
+      </c>
+      <c r="G963" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="964" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>7</v>
+      </c>
+      <c r="B964" t="s">
+        <v>10</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D964" t="s">
+        <v>10</v>
+      </c>
+      <c r="E964" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F964" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G964" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="965" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>7</v>
+      </c>
+      <c r="B965" t="s">
+        <v>10</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D965" t="s">
+        <v>10</v>
+      </c>
+      <c r="E965" t="s">
+        <v>2175</v>
+      </c>
+      <c r="F965" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G965" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="966" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>7</v>
+      </c>
+      <c r="B966" t="s">
+        <v>10</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D966" t="s">
+        <v>10</v>
+      </c>
+      <c r="E966" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F966" t="s">
+        <v>2178</v>
+      </c>
+      <c r="G966" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="967" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A967" t="s">
+        <v>7</v>
+      </c>
+      <c r="B967" t="s">
+        <v>10</v>
+      </c>
+      <c r="C967" t="s">
+        <v>485</v>
+      </c>
+      <c r="D967" t="s">
+        <v>10</v>
+      </c>
+      <c r="E967" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F967" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G967" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="968" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A968" t="s">
+        <v>7</v>
+      </c>
+      <c r="B968" t="s">
+        <v>10</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D968" t="s">
+        <v>10</v>
+      </c>
+      <c r="E968" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F968" t="s">
+        <v>2182</v>
+      </c>
+      <c r="G968" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="969" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A969" t="s">
+        <v>7</v>
+      </c>
+      <c r="B969" t="s">
+        <v>10</v>
+      </c>
+      <c r="C969" t="s">
+        <v>88</v>
+      </c>
+      <c r="D969" t="s">
+        <v>10</v>
+      </c>
+      <c r="E969" t="s">
+        <v>2183</v>
+      </c>
+      <c r="F969" t="s">
+        <v>2184</v>
+      </c>
+      <c r="G969" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="970" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A970" t="s">
+        <v>7</v>
+      </c>
+      <c r="B970" t="s">
+        <v>10</v>
+      </c>
+      <c r="C970" t="s">
+        <v>88</v>
+      </c>
+      <c r="D970" t="s">
+        <v>10</v>
+      </c>
+      <c r="E970" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F970" t="s">
+        <v>2186</v>
+      </c>
+      <c r="G970" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="971" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>7</v>
+      </c>
+      <c r="B971" t="s">
+        <v>10</v>
+      </c>
+      <c r="C971" t="s">
+        <v>88</v>
+      </c>
+      <c r="D971" t="s">
+        <v>10</v>
+      </c>
+      <c r="E971" t="s">
+        <v>2187</v>
+      </c>
+      <c r="F971" t="s">
+        <v>2188</v>
+      </c>
+      <c r="G971" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="972" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>7</v>
+      </c>
+      <c r="B972" t="s">
+        <v>10</v>
+      </c>
+      <c r="C972" t="s">
+        <v>564</v>
+      </c>
+      <c r="D972" t="s">
+        <v>10</v>
+      </c>
+      <c r="E972" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F972" t="s">
+        <v>2190</v>
+      </c>
+      <c r="G972" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="973" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A973" t="s">
+        <v>7</v>
+      </c>
+      <c r="B973" t="s">
+        <v>10</v>
+      </c>
+      <c r="C973" t="s">
+        <v>485</v>
+      </c>
+      <c r="D973" t="s">
+        <v>10</v>
+      </c>
+      <c r="E973" t="s">
+        <v>2191</v>
+      </c>
+      <c r="F973" t="s">
+        <v>2192</v>
+      </c>
+      <c r="G973" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="974" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A974" t="s">
+        <v>7</v>
+      </c>
+      <c r="B974" t="s">
+        <v>10</v>
+      </c>
+      <c r="C974" t="s">
+        <v>485</v>
+      </c>
+      <c r="D974" t="s">
+        <v>10</v>
+      </c>
+      <c r="E974" t="s">
+        <v>2193</v>
+      </c>
+      <c r="F974" t="s">
+        <v>2194</v>
+      </c>
+      <c r="G974" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="975" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A975" t="s">
+        <v>7</v>
+      </c>
+      <c r="B975" t="s">
+        <v>10</v>
+      </c>
+      <c r="C975" t="s">
+        <v>454</v>
+      </c>
+      <c r="D975" t="s">
+        <v>10</v>
+      </c>
+      <c r="E975" t="s">
+        <v>2195</v>
+      </c>
+      <c r="F975" t="s">
+        <v>2196</v>
+      </c>
+      <c r="G975" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="976" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A976" t="s">
+        <v>7</v>
+      </c>
+      <c r="B976" t="s">
+        <v>10</v>
+      </c>
+      <c r="C976" t="s">
+        <v>454</v>
+      </c>
+      <c r="D976" t="s">
+        <v>10</v>
+      </c>
+      <c r="E976" t="s">
+        <v>2198</v>
+      </c>
+      <c r="F976" t="s">
+        <v>2199</v>
+      </c>
+      <c r="G976" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="977" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A977" t="s">
+        <v>7</v>
+      </c>
+      <c r="B977" t="s">
+        <v>10</v>
+      </c>
+      <c r="C977" t="s">
+        <v>240</v>
+      </c>
+      <c r="D977" t="s">
+        <v>10</v>
+      </c>
+      <c r="E977" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F977" t="s">
+        <v>2201</v>
+      </c>
+      <c r="G977" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="978" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A978" t="s">
+        <v>7</v>
+      </c>
+      <c r="B978" t="s">
+        <v>10</v>
+      </c>
+      <c r="C978" t="s">
+        <v>454</v>
+      </c>
+      <c r="D978" t="s">
+        <v>10</v>
+      </c>
+      <c r="E978" t="s">
+        <v>2202</v>
+      </c>
+      <c r="F978" t="s">
+        <v>2203</v>
+      </c>
+      <c r="G978" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="979" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A979" t="s">
+        <v>7</v>
+      </c>
+      <c r="B979" t="s">
+        <v>10</v>
+      </c>
+      <c r="C979" t="s">
+        <v>454</v>
+      </c>
+      <c r="D979" t="s">
+        <v>10</v>
+      </c>
+      <c r="E979" t="s">
+        <v>2204</v>
+      </c>
+      <c r="F979" t="s">
+        <v>2205</v>
+      </c>
+      <c r="G979" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="980" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A980" t="s">
+        <v>7</v>
+      </c>
+      <c r="B980" t="s">
+        <v>10</v>
+      </c>
+      <c r="C980" t="s">
+        <v>240</v>
+      </c>
+      <c r="D980" t="s">
+        <v>10</v>
+      </c>
+      <c r="E980" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F980" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G980" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="981" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A981" t="s">
+        <v>7</v>
+      </c>
+      <c r="B981" t="s">
+        <v>10</v>
+      </c>
+      <c r="C981" t="s">
+        <v>240</v>
+      </c>
+      <c r="D981" t="s">
+        <v>10</v>
+      </c>
+      <c r="E981" t="s">
+        <v>2208</v>
+      </c>
+      <c r="F981" t="s">
+        <v>2209</v>
+      </c>
+      <c r="G981" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="982" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A982" t="s">
+        <v>7</v>
+      </c>
+      <c r="B982" t="s">
+        <v>10</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D982" t="s">
+        <v>10</v>
+      </c>
+      <c r="E982" t="s">
+        <v>2211</v>
+      </c>
+      <c r="F982" t="s">
+        <v>2212</v>
+      </c>
+      <c r="G982" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="983" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A983" t="s">
+        <v>7</v>
+      </c>
+      <c r="B983" t="s">
+        <v>10</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D983" t="s">
+        <v>10</v>
+      </c>
+      <c r="E983" t="s">
+        <v>2215</v>
+      </c>
+      <c r="F983" t="s">
+        <v>2216</v>
+      </c>
+      <c r="G983" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="984" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A984" t="s">
+        <v>7</v>
+      </c>
+      <c r="B984" t="s">
+        <v>10</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D984" t="s">
+        <v>10</v>
+      </c>
+      <c r="E984" t="s">
+        <v>2218</v>
+      </c>
+      <c r="F984" t="s">
+        <v>2219</v>
+      </c>
+      <c r="G984" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="985" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A985" t="s">
+        <v>7</v>
+      </c>
+      <c r="B985" t="s">
+        <v>10</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D985" t="s">
+        <v>10</v>
+      </c>
+      <c r="E985" t="s">
+        <v>2221</v>
+      </c>
+      <c r="F985" t="s">
+        <v>2222</v>
+      </c>
+      <c r="G985" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="986" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A986" t="s">
+        <v>7</v>
+      </c>
+      <c r="B986" t="s">
+        <v>10</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D986" t="s">
+        <v>10</v>
+      </c>
+      <c r="E986" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F986" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G986" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A987" t="s">
+        <v>7</v>
+      </c>
+      <c r="B987" t="s">
+        <v>10</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D987" t="s">
+        <v>10</v>
+      </c>
+      <c r="E987" t="s">
+        <v>2227</v>
+      </c>
+      <c r="F987" t="s">
+        <v>2228</v>
+      </c>
+      <c r="G987" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="988" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A988" t="s">
+        <v>7</v>
+      </c>
+      <c r="B988" t="s">
+        <v>10</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D988" t="s">
+        <v>10</v>
+      </c>
+      <c r="E988" t="s">
+        <v>2230</v>
+      </c>
+      <c r="F988" t="s">
+        <v>2231</v>
+      </c>
+      <c r="G988" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A989" t="s">
+        <v>7</v>
+      </c>
+      <c r="B989" t="s">
+        <v>10</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D989" t="s">
+        <v>10</v>
+      </c>
+      <c r="E989" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F989" t="s">
+        <v>2235</v>
+      </c>
+      <c r="G989" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A990" t="s">
+        <v>7</v>
+      </c>
+      <c r="B990" t="s">
+        <v>10</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D990" t="s">
+        <v>10</v>
+      </c>
+      <c r="E990" t="s">
+        <v>2238</v>
+      </c>
+      <c r="F990" t="s">
+        <v>2239</v>
+      </c>
+      <c r="G990" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A991" t="s">
+        <v>7</v>
+      </c>
+      <c r="B991" t="s">
+        <v>10</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D991" t="s">
+        <v>10</v>
+      </c>
+      <c r="E991" t="s">
+        <v>2241</v>
+      </c>
+      <c r="F991" t="s">
+        <v>2242</v>
+      </c>
+      <c r="G991" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A992" t="s">
+        <v>7</v>
+      </c>
+      <c r="B992" t="s">
+        <v>10</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D992" t="s">
+        <v>10</v>
+      </c>
+      <c r="E992" t="s">
+        <v>2243</v>
+      </c>
+      <c r="F992" t="s">
+        <v>2244</v>
+      </c>
+      <c r="G992" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="993" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A993" t="s">
+        <v>7</v>
+      </c>
+      <c r="B993" t="s">
+        <v>10</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D993" t="s">
+        <v>10</v>
+      </c>
+      <c r="E993" t="s">
+        <v>2246</v>
+      </c>
+      <c r="F993" t="s">
+        <v>2247</v>
+      </c>
+      <c r="G993" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A994" t="s">
+        <v>7</v>
+      </c>
+      <c r="B994" t="s">
+        <v>10</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D994" t="s">
+        <v>10</v>
+      </c>
+      <c r="E994" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F994" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G994" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A995" t="s">
+        <v>7</v>
+      </c>
+      <c r="B995" t="s">
+        <v>10</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D995" t="s">
+        <v>10</v>
+      </c>
+      <c r="E995" t="s">
+        <v>2252</v>
+      </c>
+      <c r="F995" t="s">
+        <v>2253</v>
+      </c>
+      <c r="G995" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A996" t="s">
+        <v>7</v>
+      </c>
+      <c r="B996" t="s">
+        <v>10</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D996" t="s">
+        <v>10</v>
+      </c>
+      <c r="E996" t="s">
+        <v>2255</v>
+      </c>
+      <c r="F996" t="s">
+        <v>2256</v>
+      </c>
+      <c r="G996" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A997" t="s">
+        <v>7</v>
+      </c>
+      <c r="B997" t="s">
+        <v>10</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D997" t="s">
+        <v>10</v>
+      </c>
+      <c r="E997" t="s">
+        <v>2257</v>
+      </c>
+      <c r="F997" t="s">
+        <v>2258</v>
+      </c>
+      <c r="G997" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A998" t="s">
+        <v>7</v>
+      </c>
+      <c r="B998" t="s">
+        <v>10</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D998" t="s">
+        <v>10</v>
+      </c>
+      <c r="E998" t="s">
+        <v>2260</v>
+      </c>
+      <c r="F998" t="s">
+        <v>2261</v>
+      </c>
+      <c r="G998" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A999" t="s">
+        <v>7</v>
+      </c>
+      <c r="B999" t="s">
+        <v>10</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D999" t="s">
+        <v>10</v>
+      </c>
+      <c r="E999" t="s">
+        <v>2263</v>
+      </c>
+      <c r="F999" t="s">
+        <v>2264</v>
+      </c>
+      <c r="G999" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>2266</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>2267</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>2269</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>2270</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1002" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>2271</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>2272</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1003" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>2274</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>2275</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1004" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>2277</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>2278</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1005" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1006" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>2282</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>2283</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1007" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>2286</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1008" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>2288</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>2289</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1009" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>2291</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>2292</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1010" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>2294</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>2295</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1011" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>2297</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>2298</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1012" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>2300</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>2301</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1013" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>564</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>2303</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>2304</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1014" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>2306</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1015" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>2309</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>2310</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1016" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>2312</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1017" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>2315</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>2316</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1018" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>2317</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1019" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>2321</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1020" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>2323</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>2324</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1021" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>2327</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1022" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>2328</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>2329</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1023" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>2331</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>2332</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1024" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>2333</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>2334</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1025" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1026" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1027" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>2340</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>2341</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1028" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>2343</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>2344</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1029" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1030" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>2348</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1031" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>2350</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>2351</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1032" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>2353</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1033" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G1033" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1034" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G1034" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1035" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1036" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>2362</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>2363</v>
+      </c>
+      <c r="G1036" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1037" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>2364</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>2365</v>
+      </c>
+      <c r="G1037" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1038" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>2367</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>2368</v>
+      </c>
+      <c r="G1038" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1039" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>2370</v>
+      </c>
+      <c r="G1039" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1040" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>2372</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>2373</v>
+      </c>
+      <c r="G1040" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1041" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>2375</v>
+      </c>
+      <c r="G1041" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1042" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>2377</v>
+      </c>
+      <c r="G1042" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1043" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>2379</v>
+      </c>
+      <c r="G1043" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1044" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>2381</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>2382</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1045" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>2384</v>
+      </c>
+      <c r="G1045" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1046" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>2386</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>2387</v>
+      </c>
+      <c r="G1046" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1047" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>2389</v>
+      </c>
+      <c r="G1047" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1048" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>2392</v>
+      </c>
+      <c r="G1048" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1049" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>2394</v>
+      </c>
+      <c r="G1049" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1050" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>2395</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G1050" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1051" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>2397</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>2398</v>
+      </c>
+      <c r="G1051" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1052" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>2343</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>2399</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1053" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>2340</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>2401</v>
+      </c>
+      <c r="G1053" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1054" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>2402</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>2403</v>
+      </c>
+      <c r="G1054" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1055" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>2404</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1056" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>2405</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1057" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>2350</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G1057" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1058" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>2407</v>
+      </c>
+      <c r="G1058" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1059" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>2408</v>
+      </c>
+      <c r="G1059" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1060" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>2409</v>
+      </c>
+      <c r="G1060" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1061" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G1061" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1062" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>2362</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>2411</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1063" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>2412</v>
+      </c>
+      <c r="G1063" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1064" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>2364</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>2413</v>
+      </c>
+      <c r="G1064" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1065" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>2367</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>2414</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1066" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>2372</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>2415</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1067" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>2416</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1068" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>2417</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1069" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>2381</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>2418</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1070" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>2419</v>
+      </c>
+      <c r="G1070" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1071" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>2420</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1072" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>2386</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>2421</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1073" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>2422</v>
+      </c>
+      <c r="G1073" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1074" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>2395</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>2423</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1075" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>2424</v>
+      </c>
+      <c r="G1075" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1076" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>2425</v>
+      </c>
+      <c r="G1076" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1077" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>2397</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>2426</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1078" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>2427</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1079" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>2343</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>2429</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1080" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>2430</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1081" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>2340</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>2431</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1082" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>2402</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1083" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>2350</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>2433</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1084" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>2434</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1085" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>2352</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>2435</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1086" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>2436</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1087" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>2437</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1088" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>2362</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>2438</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1089" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>2439</v>
+      </c>
+      <c r="G1089" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1090" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>2367</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>2440</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1091" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>2372</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>2441</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1092" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1093" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>2378</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G1093" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1094" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>2444</v>
+      </c>
+      <c r="G1094" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1095" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>2381</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>2445</v>
+      </c>
+      <c r="G1095" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1096" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>2446</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1097" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>2386</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>2447</v>
+      </c>
+      <c r="G1097" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1098" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G1098" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1099" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>2449</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1100" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>2395</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>2450</v>
+      </c>
+      <c r="G1100" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1101" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>2451</v>
+      </c>
+      <c r="G1101" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1102" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>2397</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>2452</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>2428</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1103" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>2455</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1104" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>2457</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>2458</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1105" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>2459</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>2460</v>
+      </c>
+      <c r="G1105" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1106" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>2462</v>
+      </c>
+      <c r="G1106" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1107" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>2464</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>2465</v>
+      </c>
+      <c r="G1107" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1108" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>2467</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1109" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>2468</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>2469</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1110" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>2470</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>2471</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>2472</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>2473</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1112" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>2474</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>2475</v>
+      </c>
+      <c r="G1112" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1113" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>2476</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>2477</v>
+      </c>
+      <c r="G1113" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1114" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>2479</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>2480</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1115" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>2481</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>2482</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1116" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>2484</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1117" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>2485</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>2486</v>
+      </c>
+      <c r="G1117" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1118" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>2487</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>2488</v>
+      </c>
+      <c r="G1118" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1119" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>2489</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>2490</v>
+      </c>
+      <c r="G1119" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1120" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>2491</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>2492</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1121" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>2493</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>2494</v>
+      </c>
+      <c r="G1121" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1122" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>2496</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>2497</v>
+      </c>
+      <c r="G1122" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1123" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>2499</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G1123" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1124" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>2502</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>2503</v>
+      </c>
+      <c r="G1124" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1125" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>2505</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1126" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>2508</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>2509</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1127" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>2511</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>2512</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1128" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>2515</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1129" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>2517</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>2518</v>
+      </c>
+      <c r="G1129" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1130" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>2520</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>2521</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1131" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>2522</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>2523</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1132" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>2525</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>2526</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1133" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>2528</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>2529</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>2531</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>2532</v>
+      </c>
+      <c r="G1134" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1135" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>2533</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>2534</v>
+      </c>
+      <c r="G1135" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1136" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>2536</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>2537</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1137" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>2538</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>2539</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1138" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>2541</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>2542</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1139" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>2543</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>2544</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1140" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>2546</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>2547</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1141" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>2549</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>2550</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1142" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>2553</v>
+      </c>
+      <c r="G1142" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1143" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>2554</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>2555</v>
+      </c>
+      <c r="G1143" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1144" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>2558</v>
+      </c>
+      <c r="G1144" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1145" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>2560</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>2561</v>
+      </c>
+      <c r="G1145" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1146" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>2563</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>2564</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1147" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>2566</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>2567</v>
+      </c>
+      <c r="G1147" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1148" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>2569</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>2570</v>
+      </c>
+      <c r="G1148" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1149" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>2572</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>2573</v>
+      </c>
+      <c r="G1149" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1150" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>2574</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>2575</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1151" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1152" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>2580</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>2581</v>
+      </c>
+      <c r="G1152" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1153" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>2584</v>
+      </c>
+      <c r="G1153" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1154" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>2585</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>2586</v>
+      </c>
+      <c r="G1154" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1155" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>2588</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>2589</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1156" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>2591</v>
+      </c>
+      <c r="G1156" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1157" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>2593</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>2594</v>
+      </c>
+      <c r="G1157" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1158" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>2595</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>2596</v>
+      </c>
+      <c r="G1158" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1159" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>2597</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>2598</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1160" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>2600</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1161" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>2601</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>2602</v>
+      </c>
+      <c r="G1161" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1162" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>2604</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>2605</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1163" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>2607</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>2608</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1164" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>2610</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1165" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>2612</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>2613</v>
+      </c>
+      <c r="G1165" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1166" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>2615</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>2616</v>
+      </c>
+      <c r="G1166" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1167" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>2618</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>2619</v>
+      </c>
+      <c r="G1167" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1168" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>2621</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>2622</v>
+      </c>
+      <c r="G1168" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1169" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>2624</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>2625</v>
+      </c>
+      <c r="G1169" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1170" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>2627</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>2628</v>
+      </c>
+      <c r="G1170" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1171" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>2631</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1172" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>2632</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>2633</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1173" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>2635</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>2636</v>
+      </c>
+      <c r="G1173" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1174" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>2638</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>2639</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1175" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>2641</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>2642</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1176" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>2645</v>
+      </c>
+      <c r="G1176" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1177" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>2647</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>2648</v>
+      </c>
+      <c r="G1177" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1178" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>2650</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>2651</v>
+      </c>
+      <c r="G1178" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1179" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>2653</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>2654</v>
+      </c>
+      <c r="G1179" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1180" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>2655</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>2656</v>
+      </c>
+      <c r="G1180" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1181" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>2658</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>2659</v>
+      </c>
+      <c r="G1181" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1182" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>2661</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>2662</v>
+      </c>
+      <c r="G1182" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1183" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>2663</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>2664</v>
+      </c>
+      <c r="G1183" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1184" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>2666</v>
+      </c>
+      <c r="G1184" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1185" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>2668</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>2669</v>
+      </c>
+      <c r="G1185" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1186" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>2671</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>2672</v>
+      </c>
+      <c r="G1186" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1187" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>2675</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1188" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>2677</v>
+      </c>
+      <c r="G1188" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1189" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>2678</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>2679</v>
+      </c>
+      <c r="G1189" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1190" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>2681</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>2682</v>
+      </c>
+      <c r="G1190" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1191" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>2683</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>2684</v>
+      </c>
+      <c r="G1191" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1192" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>2686</v>
+      </c>
+      <c r="G1192" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1193" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>2688</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>2689</v>
+      </c>
+      <c r="G1193" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1194" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>2690</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>2691</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1195" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>2692</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>2693</v>
+      </c>
+      <c r="G1195" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1196" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>2694</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>2695</v>
+      </c>
+      <c r="G1196" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1197" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>2697</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>2698</v>
+      </c>
+      <c r="G1197" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1198" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>2700</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>2701</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1199" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>2702</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>2703</v>
+      </c>
+      <c r="G1199" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1200" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>2704</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>2705</v>
+      </c>
+      <c r="G1200" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1201" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>2707</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1202" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>2709</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>2710</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1203" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>2711</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>2712</v>
+      </c>
+      <c r="G1203" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1204" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>2713</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>2714</v>
+      </c>
+      <c r="G1204" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1205" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>2716</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>2717</v>
+      </c>
+      <c r="G1205" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1206" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>2720</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>2721</v>
+      </c>
+      <c r="G1206" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1207" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>2724</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1208" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>2726</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>2727</v>
+      </c>
+      <c r="G1208" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1209" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>2728</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>2729</v>
+      </c>
+      <c r="G1209" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1210" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>2731</v>
+      </c>
+      <c r="G1210" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1211" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G1211" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1212" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>2734</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>2735</v>
+      </c>
+      <c r="G1212" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1213" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>2738</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>2739</v>
+      </c>
+      <c r="G1213" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1214" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>2741</v>
+      </c>
+      <c r="G1214" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1215" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>2742</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>2743</v>
+      </c>
+      <c r="G1215" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1216" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>2745</v>
+      </c>
+      <c r="G1216" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1217" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>2746</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>2747</v>
+      </c>
+      <c r="G1217" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1218" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>2748</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>2749</v>
+      </c>
+      <c r="G1218" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1219" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>2750</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G1219" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1220" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>2753</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>2754</v>
+      </c>
+      <c r="G1220" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1221" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>2755</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>2756</v>
+      </c>
+      <c r="G1221" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1222" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>2757</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>2758</v>
+      </c>
+      <c r="G1222" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1223" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>2759</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G1223" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1224" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>2761</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>2762</v>
+      </c>
+      <c r="G1224" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1225" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>2763</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>2764</v>
+      </c>
+      <c r="G1225" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1226" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>2765</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>2766</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1227" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G1227" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1228" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>2769</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>2770</v>
+      </c>
+      <c r="G1228" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1229" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>2771</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>2772</v>
+      </c>
+      <c r="G1229" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1230" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>2774</v>
+      </c>
+      <c r="G1230" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1231" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>2777</v>
+      </c>
+      <c r="G1231" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1232" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>2779</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>2780</v>
+      </c>
+      <c r="G1232" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1233" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>2781</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>2782</v>
+      </c>
+      <c r="G1233" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>2784</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>2785</v>
+      </c>
+      <c r="G1234" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1235" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>2787</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>2788</v>
+      </c>
+      <c r="G1235" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1236" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>2790</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>2791</v>
+      </c>
+      <c r="G1236" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1237" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>2738</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>2792</v>
+      </c>
+      <c r="G1237" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1238" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>2794</v>
+      </c>
+      <c r="G1238" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1239" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>2795</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>2796</v>
+      </c>
+      <c r="G1239" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1240" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>2798</v>
+      </c>
+      <c r="G1240" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1241" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>2734</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>2799</v>
+      </c>
+      <c r="G1241" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1242" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>2753</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>2800</v>
+      </c>
+      <c r="G1242" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1243" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>2742</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>2801</v>
+      </c>
+      <c r="G1243" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1244" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>2744</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>2802</v>
+      </c>
+      <c r="G1244" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1245" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>2748</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G1245" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1246" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>2746</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>2804</v>
+      </c>
+      <c r="G1246" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1247" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>2761</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>2805</v>
+      </c>
+      <c r="G1247" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1248" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>2759</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>2806</v>
+      </c>
+      <c r="G1248" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1249" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>2755</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>2807</v>
+      </c>
+      <c r="G1249" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1250" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>2750</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>2808</v>
+      </c>
+      <c r="G1250" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1251" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>2757</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>2809</v>
+      </c>
+      <c r="G1251" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1252" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>2763</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>2810</v>
+      </c>
+      <c r="G1252" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1253" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>2769</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>2811</v>
+      </c>
+      <c r="G1253" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1254" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>2765</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G1254" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1255" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>2813</v>
+      </c>
+      <c r="G1255" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1256" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>2814</v>
+      </c>
+      <c r="G1256" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1257" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>2771</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>2815</v>
+      </c>
+      <c r="G1257" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1258" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>2816</v>
+      </c>
+      <c r="G1258" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1259" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>2779</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>2817</v>
+      </c>
+      <c r="G1259" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1260" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>2784</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>2818</v>
+      </c>
+      <c r="G1260" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1261" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>2781</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>2819</v>
+      </c>
+      <c r="G1261" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1262" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>2787</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G1262" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1263" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>2790</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>2821</v>
+      </c>
+      <c r="G1263" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1264" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>2823</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>2824</v>
+      </c>
+      <c r="G1264" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1265" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>2826</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>2827</v>
+      </c>
+      <c r="G1265" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1266" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>2829</v>
+      </c>
+      <c r="G1266" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1267" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>2830</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>2831</v>
+      </c>
+      <c r="G1267" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1268" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>2826</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>2832</v>
+      </c>
+      <c r="G1268" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1269" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>2834</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>2835</v>
+      </c>
+      <c r="G1269" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1270" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>2834</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>2836</v>
+      </c>
+      <c r="G1270" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>2837</v>
+      </c>
+      <c r="G1271" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1272" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>2838</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>2839</v>
+      </c>
+      <c r="G1272" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1273" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>2823</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>2840</v>
+      </c>
+      <c r="G1273" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1274" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>2841</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>2842</v>
+      </c>
+      <c r="G1274" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1275" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>2844</v>
+      </c>
+      <c r="G1275" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1276" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>2845</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>2846</v>
+      </c>
+      <c r="G1276" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1277" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>2838</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>2847</v>
+      </c>
+      <c r="G1277" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1278" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G1278" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1279" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>2849</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>2850</v>
+      </c>
+      <c r="G1279" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1280" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>2841</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>2851</v>
+      </c>
+      <c r="G1280" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1281" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>2852</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>2853</v>
+      </c>
+      <c r="G1281" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1282" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>2849</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>2854</v>
+      </c>
+      <c r="G1282" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1283" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>2855</v>
+      </c>
+      <c r="F1283" t="s">
+        <v>2856</v>
+      </c>
+      <c r="G1283" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1284" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>2857</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>2858</v>
+      </c>
+      <c r="G1284" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1285" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>2845</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>2859</v>
+      </c>
+      <c r="G1285" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1286" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>2852</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>2860</v>
+      </c>
+      <c r="G1286" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1287" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>2861</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>2862</v>
+      </c>
+      <c r="G1287" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1288" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>2855</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G1288" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1289" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>2865</v>
+      </c>
+      <c r="G1289" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1290" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>2857</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>2866</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1291" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>2861</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>2867</v>
+      </c>
+      <c r="G1291" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1292" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>2868</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>2869</v>
+      </c>
+      <c r="G1292" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1293" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>2870</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>2871</v>
+      </c>
+      <c r="G1293" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1294" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F1294" t="s">
+        <v>2872</v>
+      </c>
+      <c r="G1294" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1295" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>2873</v>
+      </c>
+      <c r="F1295" t="s">
+        <v>2874</v>
+      </c>
+      <c r="G1295" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1296" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F1296" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G1296" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1297" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>2868</v>
+      </c>
+      <c r="F1297" t="s">
+        <v>2877</v>
+      </c>
+      <c r="G1297" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1298" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F1298" t="s">
+        <v>2880</v>
+      </c>
+      <c r="G1298" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1299" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>2873</v>
+      </c>
+      <c r="F1299" t="s">
+        <v>2881</v>
+      </c>
+      <c r="G1299" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1300" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>2870</v>
+      </c>
+      <c r="F1300" t="s">
+        <v>2882</v>
+      </c>
+      <c r="G1300" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1301" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>2883</v>
+      </c>
+      <c r="F1301" t="s">
+        <v>2884</v>
+      </c>
+      <c r="G1301" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1302" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F1302" t="s">
+        <v>2885</v>
+      </c>
+      <c r="G1302" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1303" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>2886</v>
+      </c>
+      <c r="F1303" t="s">
+        <v>2887</v>
+      </c>
+      <c r="G1303" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1304" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F1304" t="s">
+        <v>2888</v>
+      </c>
+      <c r="G1304" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1305" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>2889</v>
+      </c>
+      <c r="F1305" t="s">
+        <v>2890</v>
+      </c>
+      <c r="G1305" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1306" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>2891</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>2892</v>
+      </c>
+      <c r="G1306" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1307" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>2893</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>2894</v>
+      </c>
+      <c r="G1307" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1308" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>2886</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>2895</v>
+      </c>
+      <c r="G1308" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1309" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>2889</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>2896</v>
+      </c>
+      <c r="G1309" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1310" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>2893</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>2897</v>
+      </c>
+      <c r="G1310" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1311" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>2891</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>2898</v>
+      </c>
+      <c r="G1311" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1312" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>2830</v>
+      </c>
+      <c r="F1312" t="s">
+        <v>2900</v>
+      </c>
+      <c r="G1312" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1313" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>2883</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>2903</v>
+      </c>
+      <c r="G1313" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1314" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1314" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G1314" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1315" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>2907</v>
+      </c>
+      <c r="G1315" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1316" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>2908</v>
+      </c>
+      <c r="G1316" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1317" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>2909</v>
+      </c>
+      <c r="G1317" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1318" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>2910</v>
+      </c>
+      <c r="G1318" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1319" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>2911</v>
+      </c>
+      <c r="G1319" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1320" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>2913</v>
+      </c>
+      <c r="F1320" t="s">
+        <v>2914</v>
+      </c>
+      <c r="G1320" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1321" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F1321" t="s">
+        <v>2916</v>
+      </c>
+      <c r="G1321" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1322" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>2917</v>
+      </c>
+      <c r="F1322" t="s">
+        <v>2918</v>
+      </c>
+      <c r="G1322" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1323" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>2913</v>
+      </c>
+      <c r="F1323" t="s">
+        <v>2919</v>
+      </c>
+      <c r="G1323" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1324" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>2917</v>
+      </c>
+      <c r="F1324" t="s">
+        <v>2921</v>
+      </c>
+      <c r="G1324" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1325" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1325" t="s">
+        <v>2922</v>
+      </c>
+      <c r="G1325" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1326" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>2915</v>
+      </c>
+      <c r="F1326" t="s">
+        <v>2923</v>
+      </c>
+      <c r="G1326" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1327" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F1327" t="s">
+        <v>2925</v>
+      </c>
+      <c r="G1327" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1328" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>2926</v>
+      </c>
+      <c r="F1328" t="s">
+        <v>2927</v>
+      </c>
+      <c r="G1328" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1329" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>2929</v>
+      </c>
+      <c r="F1329" t="s">
+        <v>2930</v>
+      </c>
+      <c r="G1329" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1330" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F1330" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G1330" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1331" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F1331" t="s">
+        <v>2934</v>
+      </c>
+      <c r="G1331" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1332" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>2935</v>
+      </c>
+      <c r="F1332" t="s">
+        <v>2936</v>
+      </c>
+      <c r="G1332" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1333" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>2937</v>
+      </c>
+      <c r="F1333" t="s">
+        <v>2938</v>
+      </c>
+      <c r="G1333" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1334" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>2940</v>
+      </c>
+      <c r="F1334" t="s">
+        <v>2941</v>
+      </c>
+      <c r="G1334" t="s">
+        <v>2939</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1335" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>2942</v>
+      </c>
+      <c r="F1335" t="s">
+        <v>2943</v>
+      </c>
+      <c r="G1335" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1336" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>2945</v>
+      </c>
+      <c r="F1336" t="s">
+        <v>2946</v>
+      </c>
+      <c r="G1336" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1337" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>2947</v>
+      </c>
+      <c r="F1337" t="s">
+        <v>2948</v>
+      </c>
+      <c r="G1337" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1338" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>2949</v>
+      </c>
+      <c r="F1338" t="s">
+        <v>2950</v>
+      </c>
+      <c r="G1338" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1339" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>2951</v>
+      </c>
+      <c r="F1339" t="s">
+        <v>2952</v>
+      </c>
+      <c r="G1339" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1340" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1340" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F1340" t="s">
+        <v>2954</v>
+      </c>
+      <c r="G1340" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1341" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1341" t="s">
+        <v>2955</v>
+      </c>
+      <c r="F1341" t="s">
+        <v>2956</v>
+      </c>
+      <c r="G1341" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1342" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>2957</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>2958</v>
+      </c>
+      <c r="F1342" t="s">
+        <v>2959</v>
+      </c>
+      <c r="G1342" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1343" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1343" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F1343" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G1343" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1344" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1344" t="s">
+        <v>2963</v>
+      </c>
+      <c r="F1344" t="s">
+        <v>2964</v>
+      </c>
+      <c r="G1344" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1345" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1345" t="s">
+        <v>2965</v>
+      </c>
+      <c r="F1345" t="s">
+        <v>2966</v>
+      </c>
+      <c r="G1345" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1346" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>2969</v>
+      </c>
+      <c r="F1346" t="s">
+        <v>2970</v>
+      </c>
+      <c r="G1346" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1347" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1347" t="s">
+        <v>2972</v>
+      </c>
+      <c r="F1347" t="s">
+        <v>2973</v>
+      </c>
+      <c r="G1347" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1348" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>2974</v>
+      </c>
+      <c r="F1348" t="s">
+        <v>2975</v>
+      </c>
+      <c r="G1348" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1349" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>2976</v>
+      </c>
+      <c r="F1349" t="s">
+        <v>2977</v>
+      </c>
+      <c r="G1349" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1350" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1350" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F1350" t="s">
+        <v>2980</v>
+      </c>
+      <c r="G1350" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1351" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1351" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F1351" t="s">
+        <v>2983</v>
+      </c>
+      <c r="G1351" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1352" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>2985</v>
+      </c>
+      <c r="F1352" t="s">
+        <v>2986</v>
+      </c>
+      <c r="G1352" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1353" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>2987</v>
+      </c>
+      <c r="F1353" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G1353" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1354" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>2989</v>
+      </c>
+      <c r="F1354" t="s">
+        <v>2990</v>
+      </c>
+      <c r="G1354" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1355" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>2991</v>
+      </c>
+      <c r="F1355" t="s">
+        <v>2992</v>
+      </c>
+      <c r="G1355" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1356" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>2993</v>
+      </c>
+      <c r="F1356" t="s">
+        <v>2994</v>
+      </c>
+      <c r="G1356" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1357" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1357" t="s">
+        <v>2995</v>
+      </c>
+      <c r="F1357" t="s">
+        <v>2996</v>
+      </c>
+      <c r="G1357" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1358" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F1358" t="s">
+        <v>2999</v>
+      </c>
+      <c r="G1358" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1359" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>3000</v>
+      </c>
+      <c r="F1359" t="s">
+        <v>3001</v>
+      </c>
+      <c r="G1359" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1360" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1360" t="s">
+        <v>3002</v>
+      </c>
+      <c r="F1360" t="s">
+        <v>3003</v>
+      </c>
+      <c r="G1360" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1361" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1361" t="s">
+        <v>3005</v>
+      </c>
+      <c r="F1361" t="s">
+        <v>3006</v>
+      </c>
+      <c r="G1361" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1362" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1362" t="s">
+        <v>3008</v>
+      </c>
+      <c r="F1362" t="s">
+        <v>3009</v>
+      </c>
+      <c r="G1362" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1363" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1363" t="s">
+        <v>3011</v>
+      </c>
+      <c r="F1363" t="s">
+        <v>3012</v>
+      </c>
+      <c r="G1363" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1364" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1364" t="s">
+        <v>3014</v>
+      </c>
+      <c r="F1364" t="s">
+        <v>3015</v>
+      </c>
+      <c r="G1364" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1365" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1365" t="s">
+        <v>3016</v>
+      </c>
+      <c r="F1365" t="s">
+        <v>3017</v>
+      </c>
+      <c r="G1365" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1366" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1366" t="s">
+        <v>3018</v>
+      </c>
+      <c r="F1366" t="s">
+        <v>3019</v>
+      </c>
+      <c r="G1366" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1367" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1367" t="s">
+        <v>2969</v>
+      </c>
+      <c r="F1367" t="s">
+        <v>3020</v>
+      </c>
+      <c r="G1367" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1368" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1368" t="s">
+        <v>3022</v>
+      </c>
+      <c r="F1368" t="s">
+        <v>3023</v>
+      </c>
+      <c r="G1368" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1369" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1369" t="s">
+        <v>2974</v>
+      </c>
+      <c r="F1369" t="s">
+        <v>3024</v>
+      </c>
+      <c r="G1369" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1370" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1370" t="s">
+        <v>2965</v>
+      </c>
+      <c r="F1370" t="s">
+        <v>3025</v>
+      </c>
+      <c r="G1370" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1371" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1371" t="s">
+        <v>2972</v>
+      </c>
+      <c r="F1371" t="s">
+        <v>3026</v>
+      </c>
+      <c r="G1371" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1372" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>2976</v>
+      </c>
+      <c r="F1372" t="s">
+        <v>3027</v>
+      </c>
+      <c r="G1372" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1373" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1373" t="s">
+        <v>2989</v>
+      </c>
+      <c r="F1373" t="s">
+        <v>3028</v>
+      </c>
+      <c r="G1373" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1374" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1374" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F1374" t="s">
+        <v>3029</v>
+      </c>
+      <c r="G1374" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1375" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>2979</v>
+      </c>
+      <c r="F1375" t="s">
+        <v>3030</v>
+      </c>
+      <c r="G1375" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1376" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>2985</v>
+      </c>
+      <c r="F1376" t="s">
+        <v>3031</v>
+      </c>
+      <c r="G1376" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1377" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1377" t="s">
+        <v>2987</v>
+      </c>
+      <c r="F1377" t="s">
+        <v>3032</v>
+      </c>
+      <c r="G1377" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1378" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1378" t="s">
+        <v>2993</v>
+      </c>
+      <c r="F1378" t="s">
+        <v>3033</v>
+      </c>
+      <c r="G1378" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1379" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>2991</v>
+      </c>
+      <c r="F1379" t="s">
+        <v>3034</v>
+      </c>
+      <c r="G1379" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1380" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1380" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F1380" t="s">
+        <v>3035</v>
+      </c>
+      <c r="G1380" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1381" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1381" t="s">
+        <v>3000</v>
+      </c>
+      <c r="F1381" t="s">
+        <v>3036</v>
+      </c>
+      <c r="G1381" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1382" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1382" t="s">
+        <v>3005</v>
+      </c>
+      <c r="F1382" t="s">
+        <v>3037</v>
+      </c>
+      <c r="G1382" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1383" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1383" t="s">
+        <v>3008</v>
+      </c>
+      <c r="F1383" t="s">
+        <v>3038</v>
+      </c>
+      <c r="G1383" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1384" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1384" t="s">
+        <v>3002</v>
+      </c>
+      <c r="F1384" t="s">
+        <v>3039</v>
+      </c>
+      <c r="G1384" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1385" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>2995</v>
+      </c>
+      <c r="F1385" t="s">
+        <v>3040</v>
+      </c>
+      <c r="G1385" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1386" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>3011</v>
+      </c>
+      <c r="F1386" t="s">
+        <v>3041</v>
+      </c>
+      <c r="G1386" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1387" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>3014</v>
+      </c>
+      <c r="F1387" t="s">
+        <v>3042</v>
+      </c>
+      <c r="G1387" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1388" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>3016</v>
+      </c>
+      <c r="F1388" t="s">
+        <v>3043</v>
+      </c>
+      <c r="G1388" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1389" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>3018</v>
+      </c>
+      <c r="F1389" t="s">
+        <v>3044</v>
+      </c>
+      <c r="G1389" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1390" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1390" t="s">
+        <v>3045</v>
+      </c>
+      <c r="F1390" t="s">
+        <v>3046</v>
+      </c>
+      <c r="G1390" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1391" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>839</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>3048</v>
+      </c>
+      <c r="F1391" t="s">
+        <v>3049</v>
+      </c>
+      <c r="G1391" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1392" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>567</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>3050</v>
+      </c>
+      <c r="F1392" t="s">
+        <v>3051</v>
+      </c>
+      <c r="G1392" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1393" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>219</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1393" t="s">
+        <v>3052</v>
+      </c>
+      <c r="F1393" t="s">
+        <v>3053</v>
+      </c>
+      <c r="G1393" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1394" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1394" t="s">
+        <v>3054</v>
+      </c>
+      <c r="F1394" t="s">
+        <v>3055</v>
+      </c>
+      <c r="G1394" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1395" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>833</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1395" t="s">
+        <v>3056</v>
+      </c>
+      <c r="F1395" t="s">
+        <v>3057</v>
+      </c>
+      <c r="G1395" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1396" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>833</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1396" t="s">
+        <v>3058</v>
+      </c>
+      <c r="F1396" t="s">
+        <v>3059</v>
+      </c>
+      <c r="G1396" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1397" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>219</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1397" t="s">
+        <v>3060</v>
+      </c>
+      <c r="F1397" t="s">
+        <v>3061</v>
+      </c>
+      <c r="G1397" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1398" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>836</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1398" t="s">
+        <v>3062</v>
+      </c>
+      <c r="F1398" t="s">
+        <v>3063</v>
+      </c>
+      <c r="G1398" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1399" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>668</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1399" t="s">
+        <v>3064</v>
+      </c>
+      <c r="F1399" t="s">
+        <v>3065</v>
+      </c>
+      <c r="G1399" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1400" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1400" t="s">
+        <v>3066</v>
+      </c>
+      <c r="F1400" t="s">
+        <v>3067</v>
+      </c>
+      <c r="G1400" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1401" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>219</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1401" t="s">
+        <v>3068</v>
+      </c>
+      <c r="F1401" t="s">
+        <v>3069</v>
+      </c>
+      <c r="G1401" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1402" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1402" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F1402" t="s">
+        <v>3071</v>
+      </c>
+      <c r="G1402" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1403" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1403" t="s">
+        <v>3072</v>
+      </c>
+      <c r="F1403" t="s">
+        <v>3073</v>
+      </c>
+      <c r="G1403" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1404" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>742</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1404" t="s">
+        <v>3074</v>
+      </c>
+      <c r="F1404" t="s">
+        <v>3075</v>
+      </c>
+      <c r="G1404" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1405" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>846</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1405" t="s">
+        <v>3076</v>
+      </c>
+      <c r="F1405" t="s">
+        <v>3077</v>
+      </c>
+      <c r="G1405" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1406" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>226</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1406" t="s">
+        <v>3078</v>
+      </c>
+      <c r="F1406" t="s">
+        <v>3079</v>
+      </c>
+      <c r="G1406" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1407" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1407" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1407" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1407" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1408" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1408" t="s">
+        <v>3083</v>
+      </c>
+      <c r="F1408" t="s">
+        <v>3084</v>
+      </c>
+      <c r="G1408" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1409" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1409" t="s">
+        <v>3086</v>
+      </c>
+      <c r="F1409" t="s">
+        <v>3087</v>
+      </c>
+      <c r="G1409" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1410" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1410" t="s">
+        <v>3089</v>
+      </c>
+      <c r="F1410" t="s">
+        <v>3090</v>
+      </c>
+      <c r="G1410" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1411" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1411" t="s">
+        <v>3092</v>
+      </c>
+      <c r="F1411" t="s">
+        <v>3093</v>
+      </c>
+      <c r="G1411" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1412" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1412" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F1412" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G1412" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1413" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1413" t="s">
+        <v>3098</v>
+      </c>
+      <c r="F1413" t="s">
+        <v>3099</v>
+      </c>
+      <c r="G1413" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1414" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1414" t="s">
+        <v>3101</v>
+      </c>
+      <c r="F1414" t="s">
+        <v>3102</v>
+      </c>
+      <c r="G1414" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1415" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1415" t="s">
+        <v>3103</v>
+      </c>
+      <c r="F1415" t="s">
+        <v>3104</v>
+      </c>
+      <c r="G1415" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1416" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1416" t="s">
+        <v>3106</v>
+      </c>
+      <c r="F1416" t="s">
+        <v>3107</v>
+      </c>
+      <c r="G1416" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1417" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1417" t="s">
+        <v>3108</v>
+      </c>
+      <c r="F1417" t="s">
+        <v>3109</v>
+      </c>
+      <c r="G1417" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1418" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1418" t="s">
+        <v>3111</v>
+      </c>
+      <c r="F1418" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G1418" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1419" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1419" t="s">
+        <v>3114</v>
+      </c>
+      <c r="F1419" t="s">
+        <v>3115</v>
+      </c>
+      <c r="G1419" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1420" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1420" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F1420" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G1420" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1421" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1421" t="s">
+        <v>3119</v>
+      </c>
+      <c r="F1421" t="s">
+        <v>3120</v>
+      </c>
+      <c r="G1421" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1422" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1422" t="s">
+        <v>3122</v>
+      </c>
+      <c r="F1422" t="s">
+        <v>3123</v>
+      </c>
+      <c r="G1422" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1423" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>3125</v>
+      </c>
+      <c r="F1423" t="s">
+        <v>3126</v>
+      </c>
+      <c r="G1423" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1424" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>3127</v>
+      </c>
+      <c r="F1424" t="s">
+        <v>3128</v>
+      </c>
+      <c r="G1424" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1425" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1425" t="s">
+        <v>3129</v>
+      </c>
+      <c r="F1425" t="s">
+        <v>3130</v>
+      </c>
+      <c r="G1425" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1426" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1426" t="s">
+        <v>3132</v>
+      </c>
+      <c r="F1426" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G1426" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1427" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1427" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F1427" t="s">
+        <v>3135</v>
+      </c>
+      <c r="G1427" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1428" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1428" t="s">
+        <v>3137</v>
+      </c>
+      <c r="F1428" t="s">
+        <v>3138</v>
+      </c>
+      <c r="G1428" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1429" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1429" t="s">
+        <v>3141</v>
+      </c>
+      <c r="F1429" t="s">
+        <v>3142</v>
+      </c>
+      <c r="G1429" t="s">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1430" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1430" t="s">
+        <v>3143</v>
+      </c>
+      <c r="F1430" t="s">
+        <v>3144</v>
+      </c>
+      <c r="G1430" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1431" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1431" t="s">
+        <v>3146</v>
+      </c>
+      <c r="F1431" t="s">
+        <v>3147</v>
+      </c>
+      <c r="G1431" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1432" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1432" t="s">
+        <v>3148</v>
+      </c>
+      <c r="F1432" t="s">
+        <v>3149</v>
+      </c>
+      <c r="G1432" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1433" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1433" t="s">
+        <v>3150</v>
+      </c>
+      <c r="F1433" t="s">
+        <v>3151</v>
+      </c>
+      <c r="G1433" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1434" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1434" t="s">
+        <v>3152</v>
+      </c>
+      <c r="F1434" t="s">
+        <v>3153</v>
+      </c>
+      <c r="G1434" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1435" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1435" t="s">
+        <v>3154</v>
+      </c>
+      <c r="F1435" t="s">
+        <v>3155</v>
+      </c>
+      <c r="G1435" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1436" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1436" t="s">
+        <v>3156</v>
+      </c>
+      <c r="F1436" t="s">
+        <v>3157</v>
+      </c>
+      <c r="G1436" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1437" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1437" t="s">
+        <v>3158</v>
+      </c>
+      <c r="F1437" t="s">
+        <v>3159</v>
+      </c>
+      <c r="G1437" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1438" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1438" t="s">
+        <v>3160</v>
+      </c>
+      <c r="F1438" t="s">
+        <v>3161</v>
+      </c>
+      <c r="G1438" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1439" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1439" t="s">
+        <v>3162</v>
+      </c>
+      <c r="F1439" t="s">
+        <v>3163</v>
+      </c>
+      <c r="G1439" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1440" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1440" t="s">
+        <v>3164</v>
+      </c>
+      <c r="F1440" t="s">
+        <v>3165</v>
+      </c>
+      <c r="G1440" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1441" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1441" t="s">
+        <v>3166</v>
+      </c>
+      <c r="F1441" t="s">
+        <v>3167</v>
+      </c>
+      <c r="G1441" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1442" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1442" t="s">
+        <v>3168</v>
+      </c>
+      <c r="F1442" t="s">
+        <v>3169</v>
+      </c>
+      <c r="G1442" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1443" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1443" t="s">
+        <v>3170</v>
+      </c>
+      <c r="F1443" t="s">
+        <v>3171</v>
+      </c>
+      <c r="G1443" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1444" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1444" t="s">
+        <v>3172</v>
+      </c>
+      <c r="F1444" t="s">
+        <v>3173</v>
+      </c>
+      <c r="G1444" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1445" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1445" t="s">
+        <v>3174</v>
+      </c>
+      <c r="F1445" t="s">
+        <v>3175</v>
+      </c>
+      <c r="G1445" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1446" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1446" t="s">
+        <v>3176</v>
+      </c>
+      <c r="F1446" t="s">
+        <v>3177</v>
+      </c>
+      <c r="G1446" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1447" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1447" t="s">
+        <v>3178</v>
+      </c>
+      <c r="F1447" t="s">
+        <v>3179</v>
+      </c>
+      <c r="G1447" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1448" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1448" t="s">
+        <v>3180</v>
+      </c>
+      <c r="F1448" t="s">
+        <v>3181</v>
+      </c>
+      <c r="G1448" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1449" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1449" t="s">
+        <v>3182</v>
+      </c>
+      <c r="F1449" t="s">
+        <v>3183</v>
+      </c>
+      <c r="G1449" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1450" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1450" t="s">
+        <v>3184</v>
+      </c>
+      <c r="F1450" t="s">
+        <v>3185</v>
+      </c>
+      <c r="G1450" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1451" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1451" t="s">
+        <v>3186</v>
+      </c>
+      <c r="F1451" t="s">
+        <v>3187</v>
+      </c>
+      <c r="G1451" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1452" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1452" t="s">
+        <v>3188</v>
+      </c>
+      <c r="F1452" t="s">
+        <v>3189</v>
+      </c>
+      <c r="G1452" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1453" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1453" t="s">
+        <v>3190</v>
+      </c>
+      <c r="F1453" t="s">
+        <v>3191</v>
+      </c>
+      <c r="G1453" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1454" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1454" t="s">
+        <v>3192</v>
+      </c>
+      <c r="F1454" t="s">
+        <v>3193</v>
+      </c>
+      <c r="G1454" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1455" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1455" t="s">
+        <v>3194</v>
+      </c>
+      <c r="F1455" t="s">
+        <v>3195</v>
+      </c>
+      <c r="G1455" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1456" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1456" t="s">
+        <v>3196</v>
+      </c>
+      <c r="F1456" t="s">
+        <v>3197</v>
+      </c>
+      <c r="G1456" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1457" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1457" t="s">
+        <v>3198</v>
+      </c>
+      <c r="F1457" t="s">
+        <v>3199</v>
+      </c>
+      <c r="G1457" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1458" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1458" t="s">
+        <v>3200</v>
+      </c>
+      <c r="F1458" t="s">
+        <v>3201</v>
+      </c>
+      <c r="G1458" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1459" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1459" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1459" t="s">
+        <v>3203</v>
+      </c>
+      <c r="G1459" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1460" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1460" t="s">
+        <v>3204</v>
+      </c>
+      <c r="F1460" t="s">
+        <v>3205</v>
+      </c>
+      <c r="G1460" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1461" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1461" t="s">
+        <v>3207</v>
+      </c>
+      <c r="F1461" t="s">
+        <v>3208</v>
+      </c>
+      <c r="G1461" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1462" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1462" t="s">
+        <v>3209</v>
+      </c>
+      <c r="F1462" t="s">
+        <v>3210</v>
+      </c>
+      <c r="G1462" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1463" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1463" t="s">
+        <v>3211</v>
+      </c>
+      <c r="F1463" t="s">
+        <v>3212</v>
+      </c>
+      <c r="G1463" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1464" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1464" t="s">
+        <v>3213</v>
+      </c>
+      <c r="F1464" t="s">
+        <v>3214</v>
+      </c>
+      <c r="G1464" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1465" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>833</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1465" t="s">
+        <v>3215</v>
+      </c>
+      <c r="F1465" t="s">
+        <v>3216</v>
+      </c>
+      <c r="G1465" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1466" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>749</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1466" t="s">
+        <v>3218</v>
+      </c>
+      <c r="F1466" t="s">
+        <v>3219</v>
+      </c>
+      <c r="G1466" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1467" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1467" t="s">
+        <v>3220</v>
+      </c>
+      <c r="F1467" t="s">
+        <v>3221</v>
+      </c>
+      <c r="G1467" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1468" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1468" t="s">
+        <v>3222</v>
+      </c>
+      <c r="F1468" t="s">
+        <v>3223</v>
+      </c>
+      <c r="G1468" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1469" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>229</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1469" t="s">
+        <v>3224</v>
+      </c>
+      <c r="F1469" t="s">
+        <v>3225</v>
+      </c>
+      <c r="G1469" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1470" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>668</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1470" t="s">
+        <v>3226</v>
+      </c>
+      <c r="F1470" t="s">
+        <v>3227</v>
+      </c>
+      <c r="G1470" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1471" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1471" t="s">
+        <v>3228</v>
+      </c>
+      <c r="F1471" t="s">
+        <v>3229</v>
+      </c>
+      <c r="G1471" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1472" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>833</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1472" t="s">
+        <v>3230</v>
+      </c>
+      <c r="F1472" t="s">
+        <v>3231</v>
+      </c>
+      <c r="G1472" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1473" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>665</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1473" t="s">
+        <v>3232</v>
+      </c>
+      <c r="F1473" t="s">
+        <v>3233</v>
+      </c>
+      <c r="G1473" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1474" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1474" t="s">
+        <v>3234</v>
+      </c>
+      <c r="F1474" t="s">
+        <v>3235</v>
+      </c>
+      <c r="G1474" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1475" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1475" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F1475" t="s">
+        <v>3237</v>
+      </c>
+      <c r="G1475" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1476" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1476" t="s">
+        <v>3238</v>
+      </c>
+      <c r="F1476" t="s">
+        <v>3239</v>
+      </c>
+      <c r="G1476" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1477" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1477" t="s">
+        <v>3240</v>
+      </c>
+      <c r="F1477" t="s">
+        <v>3241</v>
+      </c>
+      <c r="G1477" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1478" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>661</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1478" t="s">
+        <v>3242</v>
+      </c>
+      <c r="F1478" t="s">
+        <v>3243</v>
+      </c>
+      <c r="G1478" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1479" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1479" t="s">
+        <v>3244</v>
+      </c>
+      <c r="F1479" t="s">
+        <v>3245</v>
+      </c>
+      <c r="G1479" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1480" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1480" t="s">
+        <v>3246</v>
+      </c>
+      <c r="F1480" t="s">
+        <v>3247</v>
+      </c>
+      <c r="G1480" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1481" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1481" t="s">
+        <v>3248</v>
+      </c>
+      <c r="F1481" t="s">
+        <v>3249</v>
+      </c>
+      <c r="G1481" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1482" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1482" t="s">
+        <v>3250</v>
+      </c>
+      <c r="F1482" t="s">
+        <v>3251</v>
+      </c>
+      <c r="G1482" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1483" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>485</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1483" t="s">
+        <v>3252</v>
+      </c>
+      <c r="F1483" t="s">
+        <v>3253</v>
+      </c>
+      <c r="G1483" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1484" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1484" t="s">
+        <v>3254</v>
+      </c>
+      <c r="F1484" t="s">
+        <v>3255</v>
+      </c>
+      <c r="G1484" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1485" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1485" t="s">
+        <v>3256</v>
+      </c>
+      <c r="F1485" t="s">
+        <v>3257</v>
+      </c>
+      <c r="G1485" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1486" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1486" t="s">
+        <v>3258</v>
+      </c>
+      <c r="F1486" t="s">
+        <v>3259</v>
+      </c>
+      <c r="G1486" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1487" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1487" t="s">
+        <v>3260</v>
+      </c>
+      <c r="F1487" t="s">
+        <v>3261</v>
+      </c>
+      <c r="G1487" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1488" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1488" t="s">
+        <v>3262</v>
+      </c>
+      <c r="F1488" t="s">
+        <v>3263</v>
+      </c>
+      <c r="G1488" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1489" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1489" t="s">
+        <v>3264</v>
+      </c>
+      <c r="F1489" t="s">
+        <v>3265</v>
+      </c>
+      <c r="G1489" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1490" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1490" t="s">
+        <v>3266</v>
+      </c>
+      <c r="F1490" t="s">
+        <v>3267</v>
+      </c>
+      <c r="G1490" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1491" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1491" t="s">
+        <v>3268</v>
+      </c>
+      <c r="F1491" t="s">
+        <v>3269</v>
+      </c>
+      <c r="G1491" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1492" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1492" t="s">
+        <v>3270</v>
+      </c>
+      <c r="F1492" t="s">
+        <v>3271</v>
+      </c>
+      <c r="G1492" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1493" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1493" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F1493" t="s">
+        <v>3273</v>
+      </c>
+      <c r="G1493" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1494" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1494" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F1494" t="s">
+        <v>3275</v>
+      </c>
+      <c r="G1494" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1495" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1495" t="s">
+        <v>3276</v>
+      </c>
+      <c r="F1495" t="s">
+        <v>3277</v>
+      </c>
+      <c r="G1495" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1496" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1496" t="s">
+        <v>3278</v>
+      </c>
+      <c r="F1496" t="s">
+        <v>3279</v>
+      </c>
+      <c r="G1496" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1497" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1497" t="s">
+        <v>3280</v>
+      </c>
+      <c r="F1497" t="s">
+        <v>3281</v>
+      </c>
+      <c r="G1497" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1498" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1498" t="s">
+        <v>3283</v>
+      </c>
+      <c r="F1498" t="s">
+        <v>3284</v>
+      </c>
+      <c r="G1498" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1499" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1499" t="s">
+        <v>3285</v>
+      </c>
+      <c r="F1499" t="s">
+        <v>3286</v>
+      </c>
+      <c r="G1499" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1500" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1500" t="s">
+        <v>3287</v>
+      </c>
+      <c r="F1500" t="s">
+        <v>3288</v>
+      </c>
+      <c r="G1500" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1501" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1501" t="s">
+        <v>3289</v>
+      </c>
+      <c r="F1501" t="s">
+        <v>3290</v>
+      </c>
+      <c r="G1501" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1502" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1502" t="s">
+        <v>3291</v>
+      </c>
+      <c r="F1502" t="s">
+        <v>3292</v>
+      </c>
+      <c r="G1502" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1503" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>247</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1503" t="s">
+        <v>3293</v>
+      </c>
+      <c r="F1503" t="s">
+        <v>3294</v>
+      </c>
+      <c r="G1503" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1504" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1504" t="s">
+        <v>3295</v>
+      </c>
+      <c r="F1504" t="s">
+        <v>3296</v>
+      </c>
+      <c r="G1504" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1505" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1505" t="s">
+        <v>3297</v>
+      </c>
+      <c r="F1505" t="s">
+        <v>3298</v>
+      </c>
+      <c r="G1505" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1506" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1506" t="s">
+        <v>3299</v>
+      </c>
+      <c r="F1506" t="s">
+        <v>3300</v>
+      </c>
+      <c r="G1506" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1507" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1507" t="s">
+        <v>3301</v>
+      </c>
+      <c r="F1507" t="s">
+        <v>3302</v>
+      </c>
+      <c r="G1507" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1508" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1508" t="s">
+        <v>3303</v>
+      </c>
+      <c r="F1508" t="s">
+        <v>3304</v>
+      </c>
+      <c r="G1508" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1509" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>485</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1509" t="s">
+        <v>3305</v>
+      </c>
+      <c r="F1509" t="s">
+        <v>3306</v>
+      </c>
+      <c r="G1509" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1510" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1510" t="s">
+        <v>3307</v>
+      </c>
+      <c r="F1510" t="s">
+        <v>3308</v>
+      </c>
+      <c r="G1510" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1511" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1511" t="s">
+        <v>3309</v>
+      </c>
+      <c r="F1511" t="s">
+        <v>3310</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1512" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1512" t="s">
+        <v>3311</v>
+      </c>
+      <c r="F1512" t="s">
+        <v>3312</v>
+      </c>
+      <c r="G1512" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1513" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1513" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F1513" t="s">
+        <v>3314</v>
+      </c>
+      <c r="G1513" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1514" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1514" t="s">
+        <v>3315</v>
+      </c>
+      <c r="F1514" t="s">
+        <v>3316</v>
+      </c>
+      <c r="G1514" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1515" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1515" t="s">
+        <v>3317</v>
+      </c>
+      <c r="F1515" t="s">
+        <v>3318</v>
+      </c>
+      <c r="G1515" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1516" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1516" t="s">
+        <v>3319</v>
+      </c>
+      <c r="F1516" t="s">
+        <v>3320</v>
+      </c>
+      <c r="G1516" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1517" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1517" t="s">
+        <v>3321</v>
+      </c>
+      <c r="F1517" t="s">
+        <v>3322</v>
+      </c>
+      <c r="G1517" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1518" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1518" t="s">
+        <v>3323</v>
+      </c>
+      <c r="F1518" t="s">
+        <v>3324</v>
+      </c>
+      <c r="G1518" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1519" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1519" t="s">
+        <v>3325</v>
+      </c>
+      <c r="F1519" t="s">
+        <v>3326</v>
+      </c>
+      <c r="G1519" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1520" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1520" t="s">
+        <v>3327</v>
+      </c>
+      <c r="F1520" t="s">
+        <v>3328</v>
+      </c>
+      <c r="G1520" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1521" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1521" t="s">
+        <v>3329</v>
+      </c>
+      <c r="F1521" t="s">
+        <v>3330</v>
+      </c>
+      <c r="G1521" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1522" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1522" t="s">
+        <v>3331</v>
+      </c>
+      <c r="F1522" t="s">
+        <v>3332</v>
+      </c>
+      <c r="G1522" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1523" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1523" t="s">
+        <v>3333</v>
+      </c>
+      <c r="F1523" t="s">
+        <v>3334</v>
+      </c>
+      <c r="G1523" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1524" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1524" t="s">
+        <v>3335</v>
+      </c>
+      <c r="F1524" t="s">
+        <v>3336</v>
+      </c>
+      <c r="G1524" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1525" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1525" t="s">
+        <v>3337</v>
+      </c>
+      <c r="F1525" t="s">
+        <v>3338</v>
+      </c>
+      <c r="G1525" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1526" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1526" t="s">
+        <v>3339</v>
+      </c>
+      <c r="F1526" t="s">
+        <v>3340</v>
+      </c>
+      <c r="G1526" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1527" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1527" t="s">
+        <v>3341</v>
+      </c>
+      <c r="F1527" t="s">
+        <v>3342</v>
+      </c>
+      <c r="G1527" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1528" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1528" t="s">
+        <v>3343</v>
+      </c>
+      <c r="F1528" t="s">
+        <v>3344</v>
+      </c>
+      <c r="G1528" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1529" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1529" t="s">
+        <v>3345</v>
+      </c>
+      <c r="F1529" t="s">
+        <v>3346</v>
+      </c>
+      <c r="G1529" t="s">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1530" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1530" t="s">
+        <v>3348</v>
+      </c>
+      <c r="F1530" t="s">
+        <v>3349</v>
+      </c>
+      <c r="G1530" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1531" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1531" t="s">
+        <v>3352</v>
+      </c>
+      <c r="F1531" t="s">
+        <v>3353</v>
+      </c>
+      <c r="G1531" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1532" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1532" t="s">
+        <v>3355</v>
+      </c>
+      <c r="F1532" t="s">
+        <v>3356</v>
+      </c>
+      <c r="G1532" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1533" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1533" t="s">
+        <v>3358</v>
+      </c>
+      <c r="F1533" t="s">
+        <v>3359</v>
+      </c>
+      <c r="G1533" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1534" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1534" t="s">
+        <v>3360</v>
+      </c>
+      <c r="F1534" t="s">
+        <v>3361</v>
+      </c>
+      <c r="G1534" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1535" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1535" t="s">
+        <v>3362</v>
+      </c>
+      <c r="F1535" t="s">
+        <v>3363</v>
+      </c>
+      <c r="G1535" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1536" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1536" t="s">
+        <v>3365</v>
+      </c>
+      <c r="F1536" t="s">
+        <v>3366</v>
+      </c>
+      <c r="G1536" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1537" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1537" t="s">
+        <v>3368</v>
+      </c>
+      <c r="F1537" t="s">
+        <v>3369</v>
+      </c>
+      <c r="G1537" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1538" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1538" t="s">
+        <v>3370</v>
+      </c>
+      <c r="F1538" t="s">
+        <v>3371</v>
+      </c>
+      <c r="G1538" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1539" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1539" t="s">
+        <v>3372</v>
+      </c>
+      <c r="F1539" t="s">
+        <v>3373</v>
+      </c>
+      <c r="G1539" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1540" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1540" t="s">
+        <v>3374</v>
+      </c>
+      <c r="F1540" t="s">
+        <v>3375</v>
+      </c>
+      <c r="G1540" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1541" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1541" t="s">
+        <v>3376</v>
+      </c>
+      <c r="F1541" t="s">
+        <v>3377</v>
+      </c>
+      <c r="G1541" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1542" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1542" t="s">
+        <v>3378</v>
+      </c>
+      <c r="F1542" t="s">
+        <v>3379</v>
+      </c>
+      <c r="G1542" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1543" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1543" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F1543" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G1543" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1544" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1544" t="s">
+        <v>3382</v>
+      </c>
+      <c r="F1544" t="s">
+        <v>3383</v>
+      </c>
+      <c r="G1544" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1545" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1545" t="s">
+        <v>3384</v>
+      </c>
+      <c r="F1545" t="s">
+        <v>3385</v>
+      </c>
+      <c r="G1545" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1546" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1546" t="s">
+        <v>3386</v>
+      </c>
+      <c r="F1546" t="s">
+        <v>3387</v>
+      </c>
+      <c r="G1546" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1547" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1547" t="s">
+        <v>3352</v>
+      </c>
+      <c r="F1547" t="s">
+        <v>3388</v>
+      </c>
+      <c r="G1547" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1548" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1548" t="s">
+        <v>3390</v>
+      </c>
+      <c r="F1548" t="s">
+        <v>3391</v>
+      </c>
+      <c r="G1548" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1549" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1549" t="s">
+        <v>3348</v>
+      </c>
+      <c r="F1549" t="s">
+        <v>3392</v>
+      </c>
+      <c r="G1549" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1550" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1550" t="s">
+        <v>3355</v>
+      </c>
+      <c r="F1550" t="s">
+        <v>3393</v>
+      </c>
+      <c r="G1550" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1551" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1551" t="s">
+        <v>3358</v>
+      </c>
+      <c r="F1551" t="s">
+        <v>3394</v>
+      </c>
+      <c r="G1551" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1552" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1552" t="s">
+        <v>3362</v>
+      </c>
+      <c r="F1552" t="s">
+        <v>3395</v>
+      </c>
+      <c r="G1552" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1553" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1553" t="s">
+        <v>3360</v>
+      </c>
+      <c r="F1553" t="s">
+        <v>3396</v>
+      </c>
+      <c r="G1553" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1554" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1554" t="s">
+        <v>3365</v>
+      </c>
+      <c r="F1554" t="s">
+        <v>3397</v>
+      </c>
+      <c r="G1554" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1555" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1555" t="s">
+        <v>3368</v>
+      </c>
+      <c r="F1555" t="s">
+        <v>3398</v>
+      </c>
+      <c r="G1555" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1556" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1556" t="s">
+        <v>3370</v>
+      </c>
+      <c r="F1556" t="s">
+        <v>3399</v>
+      </c>
+      <c r="G1556" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1557" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1557" t="s">
+        <v>3400</v>
+      </c>
+      <c r="F1557" t="s">
+        <v>3401</v>
+      </c>
+      <c r="G1557" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1558" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1558" t="s">
+        <v>3402</v>
+      </c>
+      <c r="F1558" t="s">
+        <v>3403</v>
+      </c>
+      <c r="G1558" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1559" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1559" t="s">
+        <v>3372</v>
+      </c>
+      <c r="F1559" t="s">
+        <v>3404</v>
+      </c>
+      <c r="G1559" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1560" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1560" t="s">
+        <v>3374</v>
+      </c>
+      <c r="F1560" t="s">
+        <v>3405</v>
+      </c>
+      <c r="G1560" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1561" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1561" t="s">
+        <v>3376</v>
+      </c>
+      <c r="F1561" t="s">
+        <v>3406</v>
+      </c>
+      <c r="G1561" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1562" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1562" t="s">
+        <v>3378</v>
+      </c>
+      <c r="F1562" t="s">
+        <v>3407</v>
+      </c>
+      <c r="G1562" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1563" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1563" t="s">
+        <v>3386</v>
+      </c>
+      <c r="F1563" t="s">
+        <v>3408</v>
+      </c>
+      <c r="G1563" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1564" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1564" t="s">
+        <v>3382</v>
+      </c>
+      <c r="F1564" t="s">
+        <v>3409</v>
+      </c>
+      <c r="G1564" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1565" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1565" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F1565" t="s">
+        <v>3410</v>
+      </c>
+      <c r="G1565" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1566" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1566" t="s">
+        <v>3384</v>
+      </c>
+      <c r="F1566" t="s">
+        <v>3411</v>
+      </c>
+      <c r="G1566" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1567" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1567" t="s">
+        <v>3413</v>
+      </c>
+      <c r="F1567" t="s">
+        <v>3414</v>
+      </c>
+      <c r="G1567" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1568" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1568" t="s">
+        <v>3416</v>
+      </c>
+      <c r="F1568" t="s">
+        <v>3417</v>
+      </c>
+      <c r="G1568" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1569" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1569" t="s">
+        <v>3419</v>
+      </c>
+      <c r="F1569" t="s">
+        <v>3420</v>
+      </c>
+      <c r="G1569" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1570" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1570" t="s">
+        <v>3422</v>
+      </c>
+      <c r="F1570" t="s">
+        <v>3423</v>
+      </c>
+      <c r="G1570" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1571" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1571" t="s">
+        <v>3413</v>
+      </c>
+      <c r="F1571" t="s">
+        <v>3424</v>
+      </c>
+      <c r="G1571" t="s">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1572" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1572" t="s">
+        <v>3419</v>
+      </c>
+      <c r="F1572" t="s">
+        <v>3426</v>
+      </c>
+      <c r="G1572" t="s">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1573" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1573" t="s">
+        <v>3422</v>
+      </c>
+      <c r="F1573" t="s">
+        <v>3427</v>
+      </c>
+      <c r="G1573" t="s">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1574" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1574" t="s">
+        <v>3428</v>
+      </c>
+      <c r="F1574" t="s">
+        <v>3429</v>
+      </c>
+      <c r="G1574" t="s">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1575" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1575" t="s">
+        <v>3416</v>
+      </c>
+      <c r="F1575" t="s">
+        <v>3430</v>
+      </c>
+      <c r="G1575" t="s">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1576" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1576" t="s">
+        <v>3431</v>
+      </c>
+      <c r="F1576" t="s">
+        <v>3432</v>
+      </c>
+      <c r="G1576" t="s">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1577" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1577" t="s">
+        <v>3434</v>
+      </c>
+      <c r="F1577" t="s">
+        <v>3435</v>
+      </c>
+      <c r="G1577" t="s">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1578" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1578" t="s">
+        <v>3436</v>
+      </c>
+      <c r="F1578" t="s">
+        <v>3437</v>
+      </c>
+      <c r="G1578" t="s">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1579" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1579" t="s">
+        <v>3438</v>
+      </c>
+      <c r="F1579" t="s">
+        <v>3439</v>
+      </c>
+      <c r="G1579" t="s">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1580" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1580" t="s">
+        <v>3440</v>
+      </c>
+      <c r="F1580" t="s">
+        <v>3441</v>
+      </c>
+      <c r="G1580" t="s">
+        <v>3433</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1581" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1581" t="s">
+        <v>3442</v>
+      </c>
+      <c r="F1581" t="s">
+        <v>3443</v>
+      </c>
+      <c r="G1581" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1582" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1582" t="s">
+        <v>3446</v>
+      </c>
+      <c r="F1582" t="s">
+        <v>3447</v>
+      </c>
+      <c r="G1582" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1583" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1583" t="s">
+        <v>3449</v>
+      </c>
+      <c r="F1583" t="s">
+        <v>3450</v>
+      </c>
+      <c r="G1583" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1584" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1584" t="s">
+        <v>3452</v>
+      </c>
+      <c r="F1584" t="s">
+        <v>3453</v>
+      </c>
+      <c r="G1584" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1585" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1585" t="s">
+        <v>3454</v>
+      </c>
+      <c r="F1585" t="s">
+        <v>3455</v>
+      </c>
+      <c r="G1585" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1586" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1586" t="s">
+        <v>3457</v>
+      </c>
+      <c r="F1586" t="s">
+        <v>3458</v>
+      </c>
+      <c r="G1586" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1587" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1587" t="s">
+        <v>3460</v>
+      </c>
+      <c r="F1587" t="s">
+        <v>3461</v>
+      </c>
+      <c r="G1587" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1588" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1588" t="s">
+        <v>3463</v>
+      </c>
+      <c r="F1588" t="s">
+        <v>3464</v>
+      </c>
+      <c r="G1588" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1589" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1589" t="s">
+        <v>3466</v>
+      </c>
+      <c r="F1589" t="s">
+        <v>3467</v>
+      </c>
+      <c r="G1589" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1590" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1590" t="s">
+        <v>3469</v>
+      </c>
+      <c r="F1590" t="s">
+        <v>3470</v>
+      </c>
+      <c r="G1590" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1591" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1591" t="s">
+        <v>3471</v>
+      </c>
+      <c r="F1591" t="s">
+        <v>3472</v>
+      </c>
+      <c r="G1591" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1592" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1592" t="s">
+        <v>3473</v>
+      </c>
+      <c r="F1592" t="s">
+        <v>3474</v>
+      </c>
+      <c r="G1592" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1593" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1593" t="s">
+        <v>3475</v>
+      </c>
+      <c r="F1593" t="s">
+        <v>3476</v>
+      </c>
+      <c r="G1593" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1594" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1594" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F1594" t="s">
+        <v>3478</v>
+      </c>
+      <c r="G1594" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1595" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1595" t="s">
+        <v>3479</v>
+      </c>
+      <c r="F1595" t="s">
+        <v>3480</v>
+      </c>
+      <c r="G1595" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1596" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1596" t="s">
+        <v>3481</v>
+      </c>
+      <c r="F1596" t="s">
+        <v>3482</v>
+      </c>
+      <c r="G1596" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1597" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1597" t="s">
+        <v>3483</v>
+      </c>
+      <c r="F1597" t="s">
+        <v>3484</v>
+      </c>
+      <c r="G1597" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1598" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1598" t="s">
+        <v>3485</v>
+      </c>
+      <c r="F1598" t="s">
+        <v>3486</v>
+      </c>
+      <c r="G1598" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1599" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1599" t="s">
+        <v>3487</v>
+      </c>
+      <c r="F1599" t="s">
+        <v>3488</v>
+      </c>
+      <c r="G1599" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1600" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1600" t="s">
+        <v>3489</v>
+      </c>
+      <c r="F1600" t="s">
+        <v>3490</v>
+      </c>
+      <c r="G1600" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1601" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1601" t="s">
+        <v>3492</v>
+      </c>
+      <c r="F1601" t="s">
+        <v>3493</v>
+      </c>
+      <c r="G1601" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1602" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1602" t="s">
+        <v>3495</v>
+      </c>
+      <c r="F1602" t="s">
+        <v>3496</v>
+      </c>
+      <c r="G1602" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1603" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1603" t="s">
+        <v>3497</v>
+      </c>
+      <c r="F1603" t="s">
+        <v>3498</v>
+      </c>
+      <c r="G1603" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1604" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1604" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F1604" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G1604" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1605" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1605" t="s">
+        <v>3502</v>
+      </c>
+      <c r="F1605" t="s">
+        <v>3503</v>
+      </c>
+      <c r="G1605" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1606" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1606" t="s">
+        <v>3504</v>
+      </c>
+      <c r="F1606" t="s">
+        <v>3505</v>
+      </c>
+      <c r="G1606" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1607" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1607" t="s">
+        <v>3507</v>
+      </c>
+      <c r="F1607" t="s">
+        <v>3508</v>
+      </c>
+      <c r="G1607" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1608" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1608" t="s">
+        <v>3510</v>
+      </c>
+      <c r="F1608" t="s">
+        <v>3511</v>
+      </c>
+      <c r="G1608" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1609" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1609" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F1609" t="s">
+        <v>3513</v>
+      </c>
+      <c r="G1609" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1610" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1610" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F1610" t="s">
+        <v>3516</v>
+      </c>
+      <c r="G1610" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1611" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1611" t="s">
+        <v>3518</v>
+      </c>
+      <c r="F1611" t="s">
+        <v>3519</v>
+      </c>
+      <c r="G1611" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1612" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1612" t="s">
+        <v>3520</v>
+      </c>
+      <c r="F1612" t="s">
+        <v>3521</v>
+      </c>
+      <c r="G1612" t="s">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1613" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1613" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F1613" t="s">
+        <v>3524</v>
+      </c>
+      <c r="G1613" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1614" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1614" t="s">
+        <v>3526</v>
+      </c>
+      <c r="F1614" t="s">
+        <v>3527</v>
+      </c>
+      <c r="G1614" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1615" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1615" t="s">
+        <v>3528</v>
+      </c>
+      <c r="F1615" t="s">
+        <v>3529</v>
+      </c>
+      <c r="G1615" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1616" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1616" t="s">
+        <v>3530</v>
+      </c>
+      <c r="F1616" t="s">
+        <v>3531</v>
+      </c>
+      <c r="G1616" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1617" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1617" t="s">
+        <v>3532</v>
+      </c>
+      <c r="F1617" t="s">
+        <v>3533</v>
+      </c>
+      <c r="G1617" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1618" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1618" t="s">
+        <v>3534</v>
+      </c>
+      <c r="F1618" t="s">
+        <v>3535</v>
+      </c>
+      <c r="G1618" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1619" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1619" t="s">
+        <v>3536</v>
+      </c>
+      <c r="F1619" t="s">
+        <v>3537</v>
+      </c>
+      <c r="G1619" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1620" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1620" t="s">
+        <v>3538</v>
+      </c>
+      <c r="F1620" t="s">
+        <v>3539</v>
+      </c>
+      <c r="G1620" t="s">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1621" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1621" t="s">
+        <v>3538</v>
+      </c>
+      <c r="F1621" t="s">
+        <v>3540</v>
+      </c>
+      <c r="G1621" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1622" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1622" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F1622" t="s">
+        <v>3542</v>
+      </c>
+      <c r="G1622" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1623" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1623" t="s">
+        <v>3526</v>
+      </c>
+      <c r="F1623" t="s">
+        <v>3543</v>
+      </c>
+      <c r="G1623" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1624" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1624" t="s">
+        <v>3528</v>
+      </c>
+      <c r="F1624" t="s">
+        <v>3544</v>
+      </c>
+      <c r="G1624" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1625" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1625" t="s">
+        <v>3545</v>
+      </c>
+      <c r="F1625" t="s">
+        <v>3546</v>
+      </c>
+      <c r="G1625" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1626" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1626" t="s">
+        <v>3530</v>
+      </c>
+      <c r="F1626" t="s">
+        <v>3547</v>
+      </c>
+      <c r="G1626" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1627" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1627" t="s">
+        <v>3532</v>
+      </c>
+      <c r="F1627" t="s">
+        <v>3548</v>
+      </c>
+      <c r="G1627" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1628" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1628" t="s">
+        <v>3549</v>
+      </c>
+      <c r="F1628" t="s">
+        <v>3550</v>
+      </c>
+      <c r="G1628" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1629" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1629" t="s">
+        <v>3534</v>
+      </c>
+      <c r="F1629" t="s">
+        <v>3551</v>
+      </c>
+      <c r="G1629" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1630" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1630" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F1630" t="s">
+        <v>3552</v>
+      </c>
+      <c r="G1630" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1631" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1631" t="s">
+        <v>3545</v>
+      </c>
+      <c r="F1631" t="s">
+        <v>3554</v>
+      </c>
+      <c r="G1631" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1632" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1632" t="s">
+        <v>3526</v>
+      </c>
+      <c r="F1632" t="s">
+        <v>3555</v>
+      </c>
+      <c r="G1632" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1633" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1633" t="s">
+        <v>3530</v>
+      </c>
+      <c r="F1633" t="s">
+        <v>3556</v>
+      </c>
+      <c r="G1633" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1634" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1634" t="s">
+        <v>3538</v>
+      </c>
+      <c r="F1634" t="s">
+        <v>3557</v>
+      </c>
+      <c r="G1634" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1635" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1635" t="s">
+        <v>3532</v>
+      </c>
+      <c r="F1635" t="s">
+        <v>3558</v>
+      </c>
+      <c r="G1635" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1636" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1636" t="s">
+        <v>3534</v>
+      </c>
+      <c r="F1636" t="s">
+        <v>3559</v>
+      </c>
+      <c r="G1636" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1637" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1637" t="s">
+        <v>3549</v>
+      </c>
+      <c r="F1637" t="s">
+        <v>3560</v>
+      </c>
+      <c r="G1637" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1638" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1638" t="s">
+        <v>3536</v>
+      </c>
+      <c r="F1638" t="s">
+        <v>3561</v>
+      </c>
+      <c r="G1638" t="s">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1639" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1639" t="s">
+        <v>3538</v>
+      </c>
+      <c r="F1639" t="s">
+        <v>3562</v>
+      </c>
+      <c r="G1639" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1640" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1640" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F1640" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G1640" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1641" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1641" t="s">
+        <v>3528</v>
+      </c>
+      <c r="F1641" t="s">
+        <v>3565</v>
+      </c>
+      <c r="G1641" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1642" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1642" t="s">
+        <v>3545</v>
+      </c>
+      <c r="F1642" t="s">
+        <v>3566</v>
+      </c>
+      <c r="G1642" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1643" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1643" t="s">
+        <v>3526</v>
+      </c>
+      <c r="F1643" t="s">
+        <v>3567</v>
+      </c>
+      <c r="G1643" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1644" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1644" t="s">
+        <v>3530</v>
+      </c>
+      <c r="F1644" t="s">
+        <v>3568</v>
+      </c>
+      <c r="G1644" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1645" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1645" t="s">
+        <v>3532</v>
+      </c>
+      <c r="F1645" t="s">
+        <v>3569</v>
+      </c>
+      <c r="G1645" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1646" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1646" t="s">
+        <v>3549</v>
+      </c>
+      <c r="F1646" t="s">
+        <v>3570</v>
+      </c>
+      <c r="G1646" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1647" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1647" t="s">
+        <v>3534</v>
+      </c>
+      <c r="F1647" t="s">
+        <v>3571</v>
+      </c>
+      <c r="G1647" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1648" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1648" t="s">
+        <v>3536</v>
+      </c>
+      <c r="F1648" t="s">
+        <v>3572</v>
+      </c>
+      <c r="G1648" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1649" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1649" t="s">
+        <v>3574</v>
+      </c>
+      <c r="F1649" t="s">
+        <v>3575</v>
+      </c>
+      <c r="G1649" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1650" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1650" t="s">
+        <v>3577</v>
+      </c>
+      <c r="F1650" t="s">
+        <v>3578</v>
+      </c>
+      <c r="G1650" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1651" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1651" t="s">
+        <v>3579</v>
+      </c>
+      <c r="F1651" t="s">
+        <v>3580</v>
+      </c>
+      <c r="G1651" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1652" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1652" t="s">
+        <v>3581</v>
+      </c>
+      <c r="F1652" t="s">
+        <v>3582</v>
+      </c>
+      <c r="G1652" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1653" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1653" t="s">
+        <v>3583</v>
+      </c>
+      <c r="F1653" t="s">
+        <v>3584</v>
+      </c>
+      <c r="G1653" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1654" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1654" t="s">
+        <v>3585</v>
+      </c>
+      <c r="F1654" t="s">
+        <v>3586</v>
+      </c>
+      <c r="G1654" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1655" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1655" t="s">
+        <v>3587</v>
+      </c>
+      <c r="F1655" t="s">
+        <v>3588</v>
+      </c>
+      <c r="G1655" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1656" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1656" t="s">
+        <v>3589</v>
+      </c>
+      <c r="F1656" t="s">
+        <v>3590</v>
+      </c>
+      <c r="G1656" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1657" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1657" t="s">
+        <v>3591</v>
+      </c>
+      <c r="F1657" t="s">
+        <v>3592</v>
+      </c>
+      <c r="G1657" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1658" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1658" t="s">
+        <v>3593</v>
+      </c>
+      <c r="F1658" t="s">
+        <v>3594</v>
+      </c>
+      <c r="G1658" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1659" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1659" t="s">
+        <v>3595</v>
+      </c>
+      <c r="F1659" t="s">
+        <v>3596</v>
+      </c>
+      <c r="G1659" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1660" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1660" t="s">
+        <v>3597</v>
+      </c>
+      <c r="F1660" t="s">
+        <v>3598</v>
+      </c>
+      <c r="G1660" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1661" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1661" t="s">
+        <v>3599</v>
+      </c>
+      <c r="F1661" t="s">
+        <v>3600</v>
+      </c>
+      <c r="G1661" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1662" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1662" t="s">
+        <v>3601</v>
+      </c>
+      <c r="F1662" t="s">
+        <v>3602</v>
+      </c>
+      <c r="G1662" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1663" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1663" t="s">
+        <v>3603</v>
+      </c>
+      <c r="F1663" t="s">
+        <v>3604</v>
+      </c>
+      <c r="G1663" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1664" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1664" t="s">
+        <v>3605</v>
+      </c>
+      <c r="F1664" t="s">
+        <v>3606</v>
+      </c>
+      <c r="G1664" t="s">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1665" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1665" t="s">
+        <v>3609</v>
+      </c>
+      <c r="F1665" t="s">
+        <v>3610</v>
+      </c>
+      <c r="G1665" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1666" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1666" t="s">
+        <v>3612</v>
+      </c>
+      <c r="F1666" t="s">
+        <v>3613</v>
+      </c>
+      <c r="G1666" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1667" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1667" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F1667" t="s">
+        <v>3615</v>
+      </c>
+      <c r="G1667" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1668" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1668" t="s">
+        <v>3616</v>
+      </c>
+      <c r="F1668" t="s">
+        <v>3617</v>
+      </c>
+      <c r="G1668" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1669" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1669" t="s">
+        <v>3619</v>
+      </c>
+      <c r="F1669" t="s">
+        <v>3620</v>
+      </c>
+      <c r="G1669" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1670" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1670" t="s">
+        <v>3621</v>
+      </c>
+      <c r="F1670" t="s">
+        <v>3622</v>
+      </c>
+      <c r="G1670" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1671" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1671" t="s">
+        <v>3623</v>
+      </c>
+      <c r="F1671" t="s">
+        <v>3624</v>
+      </c>
+      <c r="G1671" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1672" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1672" t="s">
+        <v>3625</v>
+      </c>
+      <c r="F1672" t="s">
+        <v>3626</v>
+      </c>
+      <c r="G1672" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1673" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1673" t="s">
+        <v>3627</v>
+      </c>
+      <c r="F1673" t="s">
+        <v>3628</v>
+      </c>
+      <c r="G1673" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1674" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1674" t="s">
+        <v>3629</v>
+      </c>
+      <c r="F1674" t="s">
+        <v>3630</v>
+      </c>
+      <c r="G1674" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1675" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1675" t="s">
+        <v>3631</v>
+      </c>
+      <c r="F1675" t="s">
+        <v>3632</v>
+      </c>
+      <c r="G1675" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1676" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1676" t="s">
+        <v>3633</v>
+      </c>
+      <c r="F1676" t="s">
+        <v>3634</v>
+      </c>
+      <c r="G1676" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1677" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1677" t="s">
+        <v>3635</v>
+      </c>
+      <c r="F1677" t="s">
+        <v>3636</v>
+      </c>
+      <c r="G1677" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1678" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1678" t="s">
+        <v>3637</v>
+      </c>
+      <c r="F1678" t="s">
+        <v>3638</v>
+      </c>
+      <c r="G1678" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1679" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1679" t="s">
+        <v>3639</v>
+      </c>
+      <c r="F1679" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1679" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1680" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1680" t="s">
+        <v>3641</v>
+      </c>
+      <c r="F1680" t="s">
+        <v>3642</v>
+      </c>
+      <c r="G1680" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1681" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1681" t="s">
+        <v>3643</v>
+      </c>
+      <c r="F1681" t="s">
+        <v>3644</v>
+      </c>
+      <c r="G1681" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1682" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1682" t="s">
+        <v>3645</v>
+      </c>
+      <c r="F1682" t="s">
+        <v>3646</v>
+      </c>
+      <c r="G1682" t="s">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1683" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>564</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1683" t="s">
+        <v>3648</v>
+      </c>
+      <c r="F1683" t="s">
+        <v>3649</v>
+      </c>
+      <c r="G1683" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1684" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>564</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1684" t="s">
+        <v>3651</v>
+      </c>
+      <c r="F1684" t="s">
+        <v>3652</v>
+      </c>
+      <c r="G1684" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1685" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>240</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1685" t="s">
+        <v>3653</v>
+      </c>
+      <c r="F1685" t="s">
+        <v>3654</v>
+      </c>
+      <c r="G1685" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1686" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>564</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1686" t="s">
+        <v>3655</v>
+      </c>
+      <c r="F1686" t="s">
+        <v>3656</v>
+      </c>
+      <c r="G1686" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1687" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1687" t="s">
+        <v>3657</v>
+      </c>
+      <c r="F1687" t="s">
+        <v>3658</v>
+      </c>
+      <c r="G1687" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1688" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1688" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F1688" t="s">
+        <v>3660</v>
+      </c>
+      <c r="G1688" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1689" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1689" t="s">
+        <v>3661</v>
+      </c>
+      <c r="F1689" t="s">
+        <v>3662</v>
+      </c>
+      <c r="G1689" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1690" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1690" t="s">
+        <v>3664</v>
+      </c>
+      <c r="F1690" t="s">
+        <v>3665</v>
+      </c>
+      <c r="G1690" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1691" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1691" t="s">
+        <v>3666</v>
+      </c>
+      <c r="F1691" t="s">
+        <v>3667</v>
+      </c>
+      <c r="G1691" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1692" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1692" t="s">
+        <v>3669</v>
+      </c>
+      <c r="F1692" t="s">
+        <v>3670</v>
+      </c>
+      <c r="G1692" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1693" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1693" t="s">
+        <v>3672</v>
+      </c>
+      <c r="F1693" t="s">
+        <v>3673</v>
+      </c>
+      <c r="G1693" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1694" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1694" t="s">
+        <v>3674</v>
+      </c>
+      <c r="F1694" t="s">
+        <v>3675</v>
+      </c>
+      <c r="G1694" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1695" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1695" t="s">
+        <v>3676</v>
+      </c>
+      <c r="F1695" t="s">
+        <v>3677</v>
+      </c>
+      <c r="G1695" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1696" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1696" t="s">
+        <v>3678</v>
+      </c>
+      <c r="F1696" t="s">
+        <v>3679</v>
+      </c>
+      <c r="G1696" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1697" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1697" t="s">
+        <v>3680</v>
+      </c>
+      <c r="F1697" t="s">
+        <v>3681</v>
+      </c>
+      <c r="G1697" t="s">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1698" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1698" t="s">
+        <v>3683</v>
+      </c>
+      <c r="F1698" t="s">
+        <v>3684</v>
+      </c>
+      <c r="G1698" t="s">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1699" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1699" t="s">
+        <v>3685</v>
+      </c>
+      <c r="F1699" t="s">
+        <v>3686</v>
+      </c>
+      <c r="G1699" t="s">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1700" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>426</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1700" t="s">
+        <v>3688</v>
+      </c>
+      <c r="F1700" t="s">
+        <v>3689</v>
+      </c>
+      <c r="G1700" t="s">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1701" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1701" t="s">
+        <v>3690</v>
+      </c>
+      <c r="F1701" t="s">
+        <v>3691</v>
+      </c>
+      <c r="G1701" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1702" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1702" t="s">
+        <v>3694</v>
+      </c>
+      <c r="F1702" t="s">
+        <v>3695</v>
+      </c>
+      <c r="G1702" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1703" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1703" t="s">
+        <v>3697</v>
+      </c>
+      <c r="F1703" t="s">
+        <v>3698</v>
+      </c>
+      <c r="G1703" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1704" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1704" t="s">
+        <v>3699</v>
+      </c>
+      <c r="F1704" t="s">
+        <v>3700</v>
+      </c>
+      <c r="G1704" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1705" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1705" t="s">
+        <v>3702</v>
+      </c>
+      <c r="F1705" t="s">
+        <v>3703</v>
+      </c>
+      <c r="G1705" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1706" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1706" t="s">
+        <v>3704</v>
+      </c>
+      <c r="F1706" t="s">
+        <v>3705</v>
+      </c>
+      <c r="G1706" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1707" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1707" t="s">
+        <v>3706</v>
+      </c>
+      <c r="F1707" t="s">
+        <v>3707</v>
+      </c>
+      <c r="G1707" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1708" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1708" t="s">
+        <v>3708</v>
+      </c>
+      <c r="F1708" t="s">
+        <v>3709</v>
+      </c>
+      <c r="G1708" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1709" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1709" t="s">
+        <v>3710</v>
+      </c>
+      <c r="F1709" t="s">
+        <v>3711</v>
+      </c>
+      <c r="G1709" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1710" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1710" t="s">
+        <v>3713</v>
+      </c>
+      <c r="F1710" t="s">
+        <v>3714</v>
+      </c>
+      <c r="G1710" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1711" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1711" t="s">
+        <v>3715</v>
+      </c>
+      <c r="F1711" t="s">
+        <v>3716</v>
+      </c>
+      <c r="G1711" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1712" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1712" t="s">
+        <v>3717</v>
+      </c>
+      <c r="F1712" t="s">
+        <v>3718</v>
+      </c>
+      <c r="G1712" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1713" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1713" t="s">
+        <v>3720</v>
+      </c>
+      <c r="F1713" t="s">
+        <v>3721</v>
+      </c>
+      <c r="G1713" t="s">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1714" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1714" t="s">
+        <v>3724</v>
+      </c>
+      <c r="F1714" t="s">
+        <v>3725</v>
+      </c>
+      <c r="G1714" t="s">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1715" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1715" t="s">
+        <v>3726</v>
+      </c>
+      <c r="F1715" t="s">
+        <v>3727</v>
+      </c>
+      <c r="G1715" t="s">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1716" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1716" t="s">
+        <v>3728</v>
+      </c>
+      <c r="F1716" t="s">
+        <v>3729</v>
+      </c>
+      <c r="G1716" t="s">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1717" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1717" t="s">
+        <v>3731</v>
+      </c>
+      <c r="F1717" t="s">
+        <v>3732</v>
+      </c>
+      <c r="G1717" t="s">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1718" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1718" t="s">
+        <v>3733</v>
+      </c>
+      <c r="F1718" t="s">
+        <v>3734</v>
+      </c>
+      <c r="G1718" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1719" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1719" t="s">
+        <v>3736</v>
+      </c>
+      <c r="F1719" t="s">
+        <v>3737</v>
+      </c>
+      <c r="G1719" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1720" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1720" t="s">
+        <v>3738</v>
+      </c>
+      <c r="F1720" t="s">
+        <v>3739</v>
+      </c>
+      <c r="G1720" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1721" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1721" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1721" t="s">
+        <v>3740</v>
+      </c>
+      <c r="F1721" t="s">
+        <v>3741</v>
+      </c>
+      <c r="G1721" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1722" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1722" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1722" t="s">
+        <v>3742</v>
+      </c>
+      <c r="F1722" t="s">
+        <v>3743</v>
+      </c>
+      <c r="G1722" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1723" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1723" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1723" t="s">
+        <v>3744</v>
+      </c>
+      <c r="F1723" t="s">
+        <v>3745</v>
+      </c>
+      <c r="G1723" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1724" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1724" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1724" t="s">
+        <v>3746</v>
+      </c>
+      <c r="F1724" t="s">
+        <v>3747</v>
+      </c>
+      <c r="G1724" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1725" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1725" t="s">
+        <v>3748</v>
+      </c>
+      <c r="F1725" t="s">
+        <v>3749</v>
+      </c>
+      <c r="G1725" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1726" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1726" t="s">
+        <v>3750</v>
+      </c>
+      <c r="F1726" t="s">
+        <v>3751</v>
+      </c>
+      <c r="G1726" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1727" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1727" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F1727" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G1727" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1728" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>3754</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1728" t="s">
+        <v>3755</v>
+      </c>
+      <c r="F1728" t="s">
+        <v>3756</v>
+      </c>
+      <c r="G1728" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1729" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1729" t="s">
+        <v>3759</v>
+      </c>
+      <c r="F1729" t="s">
+        <v>3760</v>
+      </c>
+      <c r="G1729" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1730" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1730" t="s">
+        <v>3762</v>
+      </c>
+      <c r="F1730" t="s">
+        <v>3763</v>
+      </c>
+      <c r="G1730" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1731" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1731" t="s">
+        <v>3765</v>
+      </c>
+      <c r="F1731" t="s">
+        <v>3766</v>
+      </c>
+      <c r="G1731" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1732" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>3767</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1732" t="s">
+        <v>3768</v>
+      </c>
+      <c r="F1732" t="s">
+        <v>3769</v>
+      </c>
+      <c r="G1732" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1733" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1733" t="s">
+        <v>3770</v>
+      </c>
+      <c r="F1733" t="s">
+        <v>3771</v>
+      </c>
+      <c r="G1733" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1734" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1734" t="s">
+        <v>3772</v>
+      </c>
+      <c r="F1734" t="s">
+        <v>3773</v>
+      </c>
+      <c r="G1734" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1735" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1735" t="s">
+        <v>3774</v>
+      </c>
+      <c r="F1735" t="s">
+        <v>3775</v>
+      </c>
+      <c r="G1735" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1736" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1736" t="s">
+        <v>3777</v>
+      </c>
+      <c r="F1736" t="s">
+        <v>3778</v>
+      </c>
+      <c r="G1736" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1737" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1737" t="s">
+        <v>3779</v>
+      </c>
+      <c r="F1737" t="s">
+        <v>3780</v>
+      </c>
+      <c r="G1737" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1738" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1738" t="s">
+        <v>3781</v>
+      </c>
+      <c r="F1738" t="s">
+        <v>3782</v>
+      </c>
+      <c r="G1738" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1739" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1739" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1739" t="s">
+        <v>3783</v>
+      </c>
+      <c r="F1739" t="s">
+        <v>3784</v>
+      </c>
+      <c r="G1739" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1740" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1740" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1740" t="s">
+        <v>3785</v>
+      </c>
+      <c r="F1740" t="s">
+        <v>3786</v>
+      </c>
+      <c r="G1740" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1741" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1741" t="s">
+        <v>3787</v>
+      </c>
+      <c r="F1741" t="s">
+        <v>3788</v>
+      </c>
+      <c r="G1741" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1742" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1742" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1742" t="s">
+        <v>3790</v>
+      </c>
+      <c r="F1742" t="s">
+        <v>3791</v>
+      </c>
+      <c r="G1742" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1743" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1743" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F1743" t="s">
+        <v>3794</v>
+      </c>
+      <c r="G1743" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1744" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1744" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1744" t="s">
+        <v>3796</v>
+      </c>
+      <c r="F1744" t="s">
+        <v>3797</v>
+      </c>
+      <c r="G1744" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1745" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1745" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1745" t="s">
+        <v>3798</v>
+      </c>
+      <c r="F1745" t="s">
+        <v>3799</v>
+      </c>
+      <c r="G1745" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1746" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1746" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1746" t="s">
+        <v>3800</v>
+      </c>
+      <c r="F1746" t="s">
+        <v>3801</v>
+      </c>
+      <c r="G1746" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1747" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1747" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1747" t="s">
+        <v>3802</v>
+      </c>
+      <c r="F1747" t="s">
+        <v>3803</v>
+      </c>
+      <c r="G1747" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1748" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>3804</v>
+      </c>
+      <c r="D1748" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1748" t="s">
+        <v>3805</v>
+      </c>
+      <c r="F1748" t="s">
+        <v>3806</v>
+      </c>
+      <c r="G1748" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1749" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1749" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1749" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F1749" t="s">
+        <v>3808</v>
+      </c>
+      <c r="G1749" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1750" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1750" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1750" t="s">
+        <v>3809</v>
+      </c>
+      <c r="F1750" t="s">
+        <v>3810</v>
+      </c>
+      <c r="G1750" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1751" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1751" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1751" t="s">
+        <v>3811</v>
+      </c>
+      <c r="F1751" t="s">
+        <v>3812</v>
+      </c>
+      <c r="G1751" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1752" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1752" t="s">
+        <v>3813</v>
+      </c>
+      <c r="F1752" t="s">
+        <v>3814</v>
+      </c>
+      <c r="G1752" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1753" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1753" t="s">
+        <v>3815</v>
+      </c>
+      <c r="F1753" t="s">
+        <v>3816</v>
+      </c>
+      <c r="G1753" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1754" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1754" t="s">
+        <v>3817</v>
+      </c>
+      <c r="F1754" t="s">
+        <v>3818</v>
+      </c>
+      <c r="G1754" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1755" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1755" t="s">
+        <v>3819</v>
+      </c>
+      <c r="F1755" t="s">
+        <v>3820</v>
+      </c>
+      <c r="G1755" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1756" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1756" t="s">
+        <v>3821</v>
+      </c>
+      <c r="F1756" t="s">
+        <v>3822</v>
+      </c>
+      <c r="G1756" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1757" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>3795</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1757" t="s">
+        <v>3823</v>
+      </c>
+      <c r="F1757" t="s">
+        <v>3824</v>
+      </c>
+      <c r="G1757" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1758" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>3804</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1758" t="s">
+        <v>3825</v>
+      </c>
+      <c r="F1758" t="s">
+        <v>3826</v>
+      </c>
+      <c r="G1758" t="s">
+        <v>3792</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1759" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1759" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1759" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1759" t="s">
+        <v>3827</v>
+      </c>
+      <c r="F1759" t="s">
+        <v>3828</v>
+      </c>
+      <c r="G1759" t="s">
+        <v>3829</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1760" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1760" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1760" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1760" t="s">
+        <v>3830</v>
+      </c>
+      <c r="F1760" t="s">
+        <v>3831</v>
+      </c>
+      <c r="G1760" t="s">
+        <v>3829</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1761" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1761" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1761" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1761" t="s">
+        <v>3832</v>
+      </c>
+      <c r="F1761" t="s">
+        <v>3833</v>
+      </c>
+      <c r="G1761" t="s">
+        <v>3829</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1762" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1762" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1762" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1762" t="s">
+        <v>3835</v>
+      </c>
+      <c r="F1762" t="s">
+        <v>3836</v>
+      </c>
+      <c r="G1762" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1763" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1763" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1763" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1763" t="s">
+        <v>3839</v>
+      </c>
+      <c r="F1763" t="s">
+        <v>3840</v>
+      </c>
+      <c r="G1763" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1764" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1764" t="s">
+        <v>3841</v>
+      </c>
+      <c r="F1764" t="s">
+        <v>3842</v>
+      </c>
+      <c r="G1764" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1765" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1765" t="s">
+        <v>3843</v>
+      </c>
+      <c r="F1765" t="s">
+        <v>3844</v>
+      </c>
+      <c r="G1765" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1766" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1766" t="s">
+        <v>3845</v>
+      </c>
+      <c r="F1766" t="s">
+        <v>3846</v>
+      </c>
+      <c r="G1766" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1767" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1767" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1767" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1767" t="s">
+        <v>3848</v>
+      </c>
+      <c r="F1767" t="s">
+        <v>3849</v>
+      </c>
+      <c r="G1767" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1768" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1768" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1768" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1768" t="s">
+        <v>3850</v>
+      </c>
+      <c r="F1768" t="s">
+        <v>3851</v>
+      </c>
+      <c r="G1768" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1769" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1769" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1769" t="s">
+        <v>3852</v>
+      </c>
+      <c r="F1769" t="s">
+        <v>3853</v>
+      </c>
+      <c r="G1769" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1770" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1770" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1770" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1770" t="s">
+        <v>3854</v>
+      </c>
+      <c r="F1770" t="s">
+        <v>3855</v>
+      </c>
+      <c r="G1770" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1771" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1771" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1771" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1771" t="s">
+        <v>3856</v>
+      </c>
+      <c r="F1771" t="s">
+        <v>3857</v>
+      </c>
+      <c r="G1771" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1772" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1772" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1772" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1772" t="s">
+        <v>3858</v>
+      </c>
+      <c r="F1772" t="s">
+        <v>3859</v>
+      </c>
+      <c r="G1772" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1773" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1773" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1773" t="s">
+        <v>3860</v>
+      </c>
+      <c r="F1773" t="s">
+        <v>3861</v>
+      </c>
+      <c r="G1773" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1774" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1774" t="s">
+        <v>3862</v>
+      </c>
+      <c r="F1774" t="s">
+        <v>3863</v>
+      </c>
+      <c r="G1774" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1775" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1775" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1775" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F1775" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G1775" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1776" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1776" t="s">
+        <v>3866</v>
+      </c>
+      <c r="F1776" t="s">
+        <v>3867</v>
+      </c>
+      <c r="G1776" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1777" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1777" t="s">
+        <v>3868</v>
+      </c>
+      <c r="F1777" t="s">
+        <v>3869</v>
+      </c>
+      <c r="G1777" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1778" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1778" t="s">
+        <v>3870</v>
+      </c>
+      <c r="F1778" t="s">
+        <v>3871</v>
+      </c>
+      <c r="G1778" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1779" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1779" t="s">
+        <v>3872</v>
+      </c>
+      <c r="F1779" t="s">
+        <v>3873</v>
+      </c>
+      <c r="G1779" t="s">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1780" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1780" t="s">
+        <v>3839</v>
+      </c>
+      <c r="F1780" t="s">
+        <v>3874</v>
+      </c>
+      <c r="G1780" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1781" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1781" t="s">
+        <v>3845</v>
+      </c>
+      <c r="F1781" t="s">
+        <v>3876</v>
+      </c>
+      <c r="G1781" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1782" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1782" t="s">
+        <v>3841</v>
+      </c>
+      <c r="F1782" t="s">
+        <v>3877</v>
+      </c>
+      <c r="G1782" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1783" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1783" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1783" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1783" t="s">
+        <v>3843</v>
+      </c>
+      <c r="F1783" t="s">
+        <v>3878</v>
+      </c>
+      <c r="G1783" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1784" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1784" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1784" t="s">
+        <v>3835</v>
+      </c>
+      <c r="F1784" t="s">
+        <v>3879</v>
+      </c>
+      <c r="G1784" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1785" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1785" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1785" t="s">
+        <v>3848</v>
+      </c>
+      <c r="F1785" t="s">
+        <v>3880</v>
+      </c>
+      <c r="G1785" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1786" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1786" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1786" t="s">
+        <v>3852</v>
+      </c>
+      <c r="F1786" t="s">
+        <v>3881</v>
+      </c>
+      <c r="G1786" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1787" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1787" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1787" t="s">
+        <v>3882</v>
+      </c>
+      <c r="F1787" t="s">
+        <v>3883</v>
+      </c>
+      <c r="G1787" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1788" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1788" t="s">
+        <v>3850</v>
+      </c>
+      <c r="F1788" t="s">
+        <v>3884</v>
+      </c>
+      <c r="G1788" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1789" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1789" t="s">
+        <v>3885</v>
+      </c>
+      <c r="F1789" t="s">
+        <v>3886</v>
+      </c>
+      <c r="G1789" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1790" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1790" t="s">
+        <v>3854</v>
+      </c>
+      <c r="F1790" t="s">
+        <v>3887</v>
+      </c>
+      <c r="G1790" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1791" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1791" t="s">
+        <v>3856</v>
+      </c>
+      <c r="F1791" t="s">
+        <v>3888</v>
+      </c>
+      <c r="G1791" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1792" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1792" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1792" t="s">
+        <v>3860</v>
+      </c>
+      <c r="F1792" t="s">
+        <v>3889</v>
+      </c>
+      <c r="G1792" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1793" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1793" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1793" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1793" t="s">
+        <v>3858</v>
+      </c>
+      <c r="F1793" t="s">
+        <v>3890</v>
+      </c>
+      <c r="G1793" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1794" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1794" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1794" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1794" t="s">
+        <v>3862</v>
+      </c>
+      <c r="F1794" t="s">
+        <v>3891</v>
+      </c>
+      <c r="G1794" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1795" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1795" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1795" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1795" t="s">
+        <v>3866</v>
+      </c>
+      <c r="F1795" t="s">
+        <v>3892</v>
+      </c>
+      <c r="G1795" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1796" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1796" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1796" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1796" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F1796" t="s">
+        <v>3893</v>
+      </c>
+      <c r="G1796" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1797" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1797" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1797" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1797" t="s">
+        <v>3870</v>
+      </c>
+      <c r="F1797" t="s">
+        <v>3894</v>
+      </c>
+      <c r="G1797" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1798" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1798" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1798" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1798" t="s">
+        <v>3872</v>
+      </c>
+      <c r="F1798" t="s">
+        <v>3895</v>
+      </c>
+      <c r="G1798" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1799" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1799" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1799" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1799" t="s">
+        <v>3868</v>
+      </c>
+      <c r="F1799" t="s">
+        <v>3896</v>
+      </c>
+      <c r="G1799" t="s">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1800" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1800" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1800" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1800" t="s">
+        <v>3898</v>
+      </c>
+      <c r="F1800" t="s">
+        <v>3899</v>
+      </c>
+      <c r="G1800" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1801" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1801" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1801" t="s">
+        <v>3902</v>
+      </c>
+      <c r="F1801" t="s">
+        <v>3903</v>
+      </c>
+      <c r="G1801" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1802" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1802" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1802" t="s">
+        <v>3904</v>
+      </c>
+      <c r="F1802" t="s">
+        <v>3905</v>
+      </c>
+      <c r="G1802" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1803" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1803" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1803" t="s">
+        <v>3906</v>
+      </c>
+      <c r="F1803" t="s">
+        <v>3907</v>
+      </c>
+      <c r="G1803" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1804" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1804" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1804" t="s">
+        <v>3908</v>
+      </c>
+      <c r="F1804" t="s">
+        <v>3909</v>
+      </c>
+      <c r="G1804" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1805" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1805" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1805" t="s">
+        <v>3911</v>
+      </c>
+      <c r="F1805" t="s">
+        <v>3912</v>
+      </c>
+      <c r="G1805" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1806" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D1806" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1806" t="s">
+        <v>3914</v>
+      </c>
+      <c r="F1806" t="s">
+        <v>3915</v>
+      </c>
+      <c r="G1806" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1807" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1807" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D1807" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1807" t="s">
+        <v>3917</v>
+      </c>
+      <c r="F1807" t="s">
+        <v>3918</v>
+      </c>
+      <c r="G1807" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1808" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1808" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1808" t="s">
+        <v>3919</v>
+      </c>
+      <c r="F1808" t="s">
+        <v>3920</v>
+      </c>
+      <c r="G1808" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1809" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1809" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1809" t="s">
+        <v>3921</v>
+      </c>
+      <c r="F1809" t="s">
+        <v>3922</v>
+      </c>
+      <c r="G1809" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1810" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1810" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1810" t="s">
+        <v>3923</v>
+      </c>
+      <c r="F1810" t="s">
+        <v>3924</v>
+      </c>
+      <c r="G1810" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1811" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1811" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1811" t="s">
+        <v>3925</v>
+      </c>
+      <c r="F1811" t="s">
+        <v>3926</v>
+      </c>
+      <c r="G1811" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1812" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1812" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1812" t="s">
+        <v>3927</v>
+      </c>
+      <c r="F1812" t="s">
+        <v>3928</v>
+      </c>
+      <c r="G1812" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1813" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1813" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1813" t="s">
+        <v>3929</v>
+      </c>
+      <c r="F1813" t="s">
+        <v>3930</v>
+      </c>
+      <c r="G1813" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1814" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1814" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1814" t="s">
+        <v>3931</v>
+      </c>
+      <c r="F1814" t="s">
+        <v>3932</v>
+      </c>
+      <c r="G1814" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1815" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D1815" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1815" t="s">
+        <v>3933</v>
+      </c>
+      <c r="F1815" t="s">
+        <v>3934</v>
+      </c>
+      <c r="G1815" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1816" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1816" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1816" t="s">
+        <v>3935</v>
+      </c>
+      <c r="F1816" t="s">
+        <v>3936</v>
+      </c>
+      <c r="G1816" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1817" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D1817" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1817" t="s">
+        <v>3937</v>
+      </c>
+      <c r="F1817" t="s">
+        <v>3938</v>
+      </c>
+      <c r="G1817" t="s">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1818" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1818" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1818" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1818" t="s">
+        <v>3940</v>
+      </c>
+      <c r="F1818" t="s">
+        <v>3941</v>
+      </c>
+      <c r="G1818" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1819" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1819" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1819" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1819" t="s">
+        <v>3943</v>
+      </c>
+      <c r="F1819" t="s">
+        <v>3944</v>
+      </c>
+      <c r="G1819" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1820" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1820" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1820" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1820" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1820" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1820" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1821" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1821" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1821" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1821" t="s">
+        <v>3947</v>
+      </c>
+      <c r="F1821" t="s">
+        <v>3948</v>
+      </c>
+      <c r="G1821" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1822" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1822" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1822" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1822" t="s">
+        <v>3949</v>
+      </c>
+      <c r="F1822" t="s">
+        <v>3950</v>
+      </c>
+      <c r="G1822" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1823" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1823" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1823" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1823" t="s">
+        <v>3951</v>
+      </c>
+      <c r="F1823" t="s">
+        <v>3952</v>
+      </c>
+      <c r="G1823" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1824" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1824" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1824" t="s">
+        <v>3954</v>
+      </c>
+      <c r="F1824" t="s">
+        <v>3955</v>
+      </c>
+      <c r="G1824" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1825" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1825" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1825" t="s">
+        <v>3956</v>
+      </c>
+      <c r="F1825" t="s">
+        <v>3957</v>
+      </c>
+      <c r="G1825" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1826" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1826" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1826" t="s">
+        <v>3959</v>
+      </c>
+      <c r="F1826" t="s">
+        <v>3960</v>
+      </c>
+      <c r="G1826" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1827" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1827" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1827" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1827" t="s">
+        <v>3961</v>
+      </c>
+      <c r="F1827" t="s">
+        <v>3962</v>
+      </c>
+      <c r="G1827" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1828" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1828" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1828" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1828" t="s">
+        <v>3964</v>
+      </c>
+      <c r="F1828" t="s">
+        <v>3965</v>
+      </c>
+      <c r="G1828" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1829" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1829" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1829" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1829" t="s">
+        <v>3967</v>
+      </c>
+      <c r="F1829" t="s">
+        <v>3968</v>
+      </c>
+      <c r="G1829" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1830" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1830" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1830" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1830" t="s">
+        <v>3969</v>
+      </c>
+      <c r="F1830" t="s">
+        <v>3970</v>
+      </c>
+      <c r="G1830" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1831" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1831" t="s">
+        <v>3971</v>
+      </c>
+      <c r="D1831" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1831" t="s">
+        <v>3972</v>
+      </c>
+      <c r="F1831" t="s">
+        <v>3973</v>
+      </c>
+      <c r="G1831" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1832" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1832" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D1832" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1832" t="s">
+        <v>3975</v>
+      </c>
+      <c r="F1832" t="s">
+        <v>3976</v>
+      </c>
+      <c r="G1832" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1833" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1833" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1833" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1833" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F1833" t="s">
+        <v>3978</v>
+      </c>
+      <c r="G1833" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1834" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1834" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1834" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1834" t="s">
+        <v>3979</v>
+      </c>
+      <c r="F1834" t="s">
+        <v>3980</v>
+      </c>
+      <c r="G1834" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1835" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1835" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D1835" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1835" t="s">
+        <v>3982</v>
+      </c>
+      <c r="F1835" t="s">
+        <v>3983</v>
+      </c>
+      <c r="G1835" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1836" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1836" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1836" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1836" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1836" t="s">
+        <v>3985</v>
+      </c>
+      <c r="G1836" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1837" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1837" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1837" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1837" t="s">
+        <v>3986</v>
+      </c>
+      <c r="F1837" t="s">
+        <v>3987</v>
+      </c>
+      <c r="G1837" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1838" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1838" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1838" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1838" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1838" t="s">
+        <v>3989</v>
+      </c>
+      <c r="G1838" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1839" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1839" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1839" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1839" t="s">
+        <v>3990</v>
+      </c>
+      <c r="F1839" t="s">
+        <v>3991</v>
+      </c>
+      <c r="G1839" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1840" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1840" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1840" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1840" t="s">
+        <v>3992</v>
+      </c>
+      <c r="F1840" t="s">
+        <v>3993</v>
+      </c>
+      <c r="G1840" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1841" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1841" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1841" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1841" t="s">
+        <v>3994</v>
+      </c>
+      <c r="F1841" t="s">
+        <v>3995</v>
+      </c>
+      <c r="G1841" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1842" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1842" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1842" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1842" t="s">
+        <v>3996</v>
+      </c>
+      <c r="F1842" t="s">
+        <v>3997</v>
+      </c>
+      <c r="G1842" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1843" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1843" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1843" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1843" t="s">
+        <v>3998</v>
+      </c>
+      <c r="F1843" t="s">
+        <v>3999</v>
+      </c>
+      <c r="G1843" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1844" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1844" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1844" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1844" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F1844" t="s">
+        <v>4001</v>
+      </c>
+      <c r="G1844" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1845" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1845" t="s">
+        <v>3971</v>
+      </c>
+      <c r="D1845" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1845" t="s">
+        <v>4002</v>
+      </c>
+      <c r="F1845" t="s">
+        <v>4003</v>
+      </c>
+      <c r="G1845" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1846" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1846" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D1846" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1846" t="s">
+        <v>4004</v>
+      </c>
+      <c r="F1846" t="s">
+        <v>4005</v>
+      </c>
+      <c r="G1846" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1847" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1847" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1847" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1847" t="s">
+        <v>4006</v>
+      </c>
+      <c r="F1847" t="s">
+        <v>4007</v>
+      </c>
+      <c r="G1847" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1848" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1848" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D1848" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1848" t="s">
+        <v>4008</v>
+      </c>
+      <c r="F1848" t="s">
+        <v>4009</v>
+      </c>
+      <c r="G1848" t="s">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1849" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1849" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1849" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1849" t="s">
+        <v>3951</v>
+      </c>
+      <c r="F1849" t="s">
+        <v>4011</v>
+      </c>
+      <c r="G1849" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1850" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1850" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1850" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1850" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1850" t="s">
+        <v>4013</v>
+      </c>
+      <c r="G1850" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1851" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1851" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1851" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1851" t="s">
+        <v>3940</v>
+      </c>
+      <c r="F1851" t="s">
+        <v>4014</v>
+      </c>
+      <c r="G1851" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1852" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1852" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1852" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1852" t="s">
+        <v>3947</v>
+      </c>
+      <c r="F1852" t="s">
+        <v>4015</v>
+      </c>
+      <c r="G1852" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1853" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1853" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1853" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1853" t="s">
+        <v>3956</v>
+      </c>
+      <c r="F1853" t="s">
+        <v>4016</v>
+      </c>
+      <c r="G1853" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1854" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1854" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1854" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1854" t="s">
+        <v>3949</v>
+      </c>
+      <c r="F1854" t="s">
+        <v>4017</v>
+      </c>
+      <c r="G1854" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1855" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1855" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1855" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1855" t="s">
+        <v>3954</v>
+      </c>
+      <c r="F1855" t="s">
+        <v>4018</v>
+      </c>
+      <c r="G1855" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1856" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1856" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1856" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1856" t="s">
+        <v>3959</v>
+      </c>
+      <c r="F1856" t="s">
+        <v>4019</v>
+      </c>
+      <c r="G1856" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1857" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1857" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1857" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1857" t="s">
+        <v>3961</v>
+      </c>
+      <c r="F1857" t="s">
+        <v>4020</v>
+      </c>
+      <c r="G1857" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1858" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1858" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1858" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1858" t="s">
+        <v>4021</v>
+      </c>
+      <c r="F1858" t="s">
+        <v>4022</v>
+      </c>
+      <c r="G1858" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1859" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1859" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1859" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1859" t="s">
+        <v>4023</v>
+      </c>
+      <c r="F1859" t="s">
+        <v>4024</v>
+      </c>
+      <c r="G1859" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1860" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1860" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D1860" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1860" t="s">
+        <v>4025</v>
+      </c>
+      <c r="F1860" t="s">
+        <v>4026</v>
+      </c>
+      <c r="G1860" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1861" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1861" t="s">
+        <v>3971</v>
+      </c>
+      <c r="D1861" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1861" t="s">
+        <v>4027</v>
+      </c>
+      <c r="F1861" t="s">
+        <v>4028</v>
+      </c>
+      <c r="G1861" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1862" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1862" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1862" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1862" t="s">
+        <v>4029</v>
+      </c>
+      <c r="F1862" t="s">
+        <v>4030</v>
+      </c>
+      <c r="G1862" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1863" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1863" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D1863" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1863" t="s">
+        <v>4031</v>
+      </c>
+      <c r="F1863" t="s">
+        <v>4032</v>
+      </c>
+      <c r="G1863" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1864" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1864" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1864" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1864" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F1864" t="s">
+        <v>4034</v>
+      </c>
+      <c r="G1864" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1865" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1865" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1865" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1865" t="s">
+        <v>4035</v>
+      </c>
+      <c r="F1865" t="s">
+        <v>4036</v>
+      </c>
+      <c r="G1865" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1866" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1866" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1866" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1866" t="s">
+        <v>4037</v>
+      </c>
+      <c r="F1866" t="s">
+        <v>4038</v>
+      </c>
+      <c r="G1866" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1867" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1867" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1867" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1867" t="s">
+        <v>4039</v>
+      </c>
+      <c r="F1867" t="s">
+        <v>4040</v>
+      </c>
+      <c r="G1867" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1868" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1868" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1868" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1868" t="s">
+        <v>4041</v>
+      </c>
+      <c r="F1868" t="s">
+        <v>4042</v>
+      </c>
+      <c r="G1868" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1869" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1869" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1869" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1869" t="s">
+        <v>4043</v>
+      </c>
+      <c r="F1869" t="s">
+        <v>4044</v>
+      </c>
+      <c r="G1869" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1870" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1870" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1870" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1870" t="s">
+        <v>4045</v>
+      </c>
+      <c r="F1870" t="s">
+        <v>4046</v>
+      </c>
+      <c r="G1870" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1871" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1871" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1871" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1871" t="s">
+        <v>4047</v>
+      </c>
+      <c r="F1871" t="s">
+        <v>4048</v>
+      </c>
+      <c r="G1871" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1872" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1872" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1872" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1872" t="s">
+        <v>4049</v>
+      </c>
+      <c r="F1872" t="s">
+        <v>4050</v>
+      </c>
+      <c r="G1872" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1873" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1873" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1873" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1873" t="s">
+        <v>3998</v>
+      </c>
+      <c r="F1873" t="s">
+        <v>4051</v>
+      </c>
+      <c r="G1873" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1874" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1874" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1874" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1874" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F1874" t="s">
+        <v>4052</v>
+      </c>
+      <c r="G1874" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1875" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1875" t="s">
+        <v>3971</v>
+      </c>
+      <c r="D1875" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1875" t="s">
+        <v>4002</v>
+      </c>
+      <c r="F1875" t="s">
+        <v>4053</v>
+      </c>
+      <c r="G1875" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1876" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1876" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1876" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1876" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1876" t="s">
+        <v>4006</v>
+      </c>
+      <c r="F1876" t="s">
+        <v>4054</v>
+      </c>
+      <c r="G1876" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1877" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1877" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1877" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D1877" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1877" t="s">
+        <v>4004</v>
+      </c>
+      <c r="F1877" t="s">
+        <v>4055</v>
+      </c>
+      <c r="G1877" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1878" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1878" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1878" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D1878" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1878" t="s">
+        <v>4008</v>
+      </c>
+      <c r="F1878" t="s">
+        <v>4056</v>
+      </c>
+      <c r="G1878" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1879" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1879" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1879" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1879" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1879" t="s">
+        <v>4058</v>
+      </c>
+      <c r="F1879" t="s">
+        <v>4059</v>
+      </c>
+      <c r="G1879" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1880" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1880" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1880" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1880" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1880" t="s">
+        <v>4060</v>
+      </c>
+      <c r="F1880" t="s">
+        <v>4061</v>
+      </c>
+      <c r="G1880" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1881" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1881" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1881" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1881" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1881" t="s">
+        <v>4062</v>
+      </c>
+      <c r="F1881" t="s">
+        <v>4063</v>
+      </c>
+      <c r="G1881" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1882" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1882" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1882" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1882" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1882" t="s">
+        <v>4064</v>
+      </c>
+      <c r="F1882" t="s">
+        <v>4065</v>
+      </c>
+      <c r="G1882" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1883" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1883" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1883" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1883" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1883" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F1883" t="s">
+        <v>4067</v>
+      </c>
+      <c r="G1883" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1884" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1884" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1884" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1884" t="s">
+        <v>4068</v>
+      </c>
+      <c r="F1884" t="s">
+        <v>4069</v>
+      </c>
+      <c r="G1884" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1885" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1885" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1885" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1885" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F1885" t="s">
+        <v>4071</v>
+      </c>
+      <c r="G1885" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1886" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1886" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1886" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1886" t="s">
+        <v>4072</v>
+      </c>
+      <c r="F1886" t="s">
+        <v>4073</v>
+      </c>
+      <c r="G1886" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1887" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1887" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1887" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1887" t="s">
+        <v>4074</v>
+      </c>
+      <c r="F1887" t="s">
+        <v>4075</v>
+      </c>
+      <c r="G1887" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1888" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1888" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1888" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1888" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1888" t="s">
+        <v>4076</v>
+      </c>
+      <c r="F1888" t="s">
+        <v>4077</v>
+      </c>
+      <c r="G1888" t="s">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1889" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1889" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1889" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D1889" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1889" t="s">
+        <v>4079</v>
+      </c>
+      <c r="F1889" t="s">
+        <v>4080</v>
+      </c>
+      <c r="G1889" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1890" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1890" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1890" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1890" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1890" t="s">
+        <v>4083</v>
+      </c>
+      <c r="F1890" t="s">
+        <v>4084</v>
+      </c>
+      <c r="G1890" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1891" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1891" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1891" t="s">
+        <v>4085</v>
+      </c>
+      <c r="D1891" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1891" t="s">
+        <v>4086</v>
+      </c>
+      <c r="F1891" t="s">
+        <v>4087</v>
+      </c>
+      <c r="G1891" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1892" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1892" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1892" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D1892" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1892" t="s">
+        <v>4089</v>
+      </c>
+      <c r="F1892" t="s">
+        <v>4090</v>
+      </c>
+      <c r="G1892" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1893" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1893" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1893" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1893" t="s">
+        <v>4091</v>
+      </c>
+      <c r="F1893" t="s">
+        <v>4092</v>
+      </c>
+      <c r="G1893" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1894" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1894" t="s">
+        <v>4085</v>
+      </c>
+      <c r="D1894" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1894" t="s">
+        <v>4093</v>
+      </c>
+      <c r="F1894" t="s">
+        <v>4094</v>
+      </c>
+      <c r="G1894" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1895" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1895" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1895" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1895" t="s">
+        <v>4095</v>
+      </c>
+      <c r="F1895" t="s">
+        <v>4096</v>
+      </c>
+      <c r="G1895" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1896" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1896" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D1896" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1896" t="s">
+        <v>4097</v>
+      </c>
+      <c r="F1896" t="s">
+        <v>4098</v>
+      </c>
+      <c r="G1896" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1897" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1897" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D1897" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1897" t="s">
+        <v>4099</v>
+      </c>
+      <c r="F1897" t="s">
+        <v>4100</v>
+      </c>
+      <c r="G1897" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1898" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1898" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1898" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1898" t="s">
+        <v>4101</v>
+      </c>
+      <c r="F1898" t="s">
+        <v>4102</v>
+      </c>
+      <c r="G1898" t="s">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1899" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1899" t="s">
+        <v>4103</v>
+      </c>
+      <c r="D1899" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1899" t="s">
+        <v>4104</v>
+      </c>
+      <c r="F1899" t="s">
+        <v>4105</v>
+      </c>
+      <c r="G1899" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1900" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1900" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1900" t="s">
+        <v>4107</v>
+      </c>
+      <c r="D1900" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1900" t="s">
+        <v>4108</v>
+      </c>
+      <c r="F1900" t="s">
+        <v>4109</v>
+      </c>
+      <c r="G1900" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1901" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1901" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1901" t="s">
+        <v>4110</v>
+      </c>
+      <c r="D1901" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1901" t="s">
+        <v>4111</v>
+      </c>
+      <c r="F1901" t="s">
+        <v>4112</v>
+      </c>
+      <c r="G1901" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1902" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1902" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1902" t="s">
+        <v>4110</v>
+      </c>
+      <c r="D1902" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1902" t="s">
+        <v>4113</v>
+      </c>
+      <c r="F1902" t="s">
+        <v>4114</v>
+      </c>
+      <c r="G1902" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1903" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1903" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1903" t="s">
+        <v>4110</v>
+      </c>
+      <c r="D1903" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1903" t="s">
+        <v>4115</v>
+      </c>
+      <c r="F1903" t="s">
+        <v>4116</v>
+      </c>
+      <c r="G1903" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1904" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1904" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1904" t="s">
+        <v>4110</v>
+      </c>
+      <c r="D1904" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1904" t="s">
+        <v>4117</v>
+      </c>
+      <c r="F1904" t="s">
+        <v>4118</v>
+      </c>
+      <c r="G1904" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1905" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1905" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1905" t="s">
+        <v>4103</v>
+      </c>
+      <c r="D1905" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1905" t="s">
+        <v>4119</v>
+      </c>
+      <c r="F1905" t="s">
+        <v>4120</v>
+      </c>
+      <c r="G1905" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1906" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1906" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1906" t="s">
+        <v>4103</v>
+      </c>
+      <c r="D1906" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1906" t="s">
+        <v>4121</v>
+      </c>
+      <c r="F1906" t="s">
+        <v>4122</v>
+      </c>
+      <c r="G1906" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1907" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1907" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1907" t="s">
+        <v>4103</v>
+      </c>
+      <c r="D1907" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1907" t="s">
+        <v>4123</v>
+      </c>
+      <c r="F1907" t="s">
+        <v>4124</v>
+      </c>
+      <c r="G1907" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1908" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1908" t="s">
+        <v>4107</v>
+      </c>
+      <c r="D1908" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1908" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1908" t="s">
+        <v>4126</v>
+      </c>
+      <c r="G1908" t="s">
+        <v>4106</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1909" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1909" t="s">
+        <v>4107</v>
+      </c>
+      <c r="D1909" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1909" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1909" t="s">
+        <v>4127</v>
+      </c>
+      <c r="G1909" t="s">
+        <v>4128</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1910" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1910" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D1910" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1910" t="s">
+        <v>4130</v>
+      </c>
+      <c r="F1910" t="s">
+        <v>4131</v>
+      </c>
+      <c r="G1910" t="s">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1911" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1911" t="s">
+        <v>4133</v>
+      </c>
+      <c r="D1911" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1911" t="s">
+        <v>4134</v>
+      </c>
+      <c r="F1911" t="s">
+        <v>4135</v>
+      </c>
+      <c r="G1911" t="s">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1912" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1912" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1912" t="s">
+        <v>4136</v>
+      </c>
+      <c r="D1912" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1912" t="s">
+        <v>4137</v>
+      </c>
+      <c r="F1912" t="s">
+        <v>4138</v>
+      </c>
+      <c r="G1912" t="s">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1913" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1913" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1913" t="s">
+        <v>4139</v>
+      </c>
+      <c r="D1913" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1913" t="s">
+        <v>4140</v>
+      </c>
+      <c r="F1913" t="s">
+        <v>4141</v>
+      </c>
+      <c r="G1913" t="s">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1914" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1914" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1914" t="s">
+        <v>4136</v>
+      </c>
+      <c r="D1914" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1914" t="s">
+        <v>4142</v>
+      </c>
+      <c r="F1914" t="s">
+        <v>4143</v>
+      </c>
+      <c r="G1914" t="s">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1915" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1915" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1915" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D1915" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1915" t="s">
+        <v>4145</v>
+      </c>
+      <c r="F1915" t="s">
+        <v>4146</v>
+      </c>
+      <c r="G1915" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1916" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1916" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1916" t="s">
+        <v>4148</v>
+      </c>
+      <c r="D1916" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1916" t="s">
+        <v>4149</v>
+      </c>
+      <c r="F1916" t="s">
+        <v>4150</v>
+      </c>
+      <c r="G1916" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1917" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1917" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1917" t="s">
+        <v>4151</v>
+      </c>
+      <c r="D1917" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1917" t="s">
+        <v>4152</v>
+      </c>
+      <c r="F1917" t="s">
+        <v>4153</v>
+      </c>
+      <c r="G1917" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1918" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1918" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1918" t="s">
+        <v>4154</v>
+      </c>
+      <c r="D1918" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1918" t="s">
+        <v>4155</v>
+      </c>
+      <c r="F1918" t="s">
+        <v>4156</v>
+      </c>
+      <c r="G1918" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1919" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1919" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1919" t="s">
+        <v>4157</v>
+      </c>
+      <c r="D1919" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1919" t="s">
+        <v>4158</v>
+      </c>
+      <c r="F1919" t="s">
+        <v>4159</v>
+      </c>
+      <c r="G1919" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1920" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1920" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1920" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1920" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1920" t="s">
+        <v>4160</v>
+      </c>
+      <c r="F1920" t="s">
+        <v>4161</v>
+      </c>
+      <c r="G1920" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1921" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1921" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1921" t="s">
+        <v>223</v>
+      </c>
+      <c r="D1921" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1921" t="s">
+        <v>4162</v>
+      </c>
+      <c r="F1921" t="s">
+        <v>4163</v>
+      </c>
+      <c r="G1921" t="s">
+        <v>4147</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1922" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1922" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1922" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1922" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1922" t="s">
+        <v>4165</v>
+      </c>
+      <c r="F1922" t="s">
+        <v>4166</v>
+      </c>
+      <c r="G1922" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1923" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1923" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1923" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1923" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1923" t="s">
+        <v>4169</v>
+      </c>
+      <c r="F1923" t="s">
+        <v>4170</v>
+      </c>
+      <c r="G1923" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1924" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1924" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1924" t="s">
+        <v>4171</v>
+      </c>
+      <c r="D1924" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1924" t="s">
+        <v>4172</v>
+      </c>
+      <c r="F1924" t="s">
+        <v>4173</v>
+      </c>
+      <c r="G1924" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1925" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1925" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1925" t="s">
+        <v>4174</v>
+      </c>
+      <c r="D1925" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1925" t="s">
+        <v>4175</v>
+      </c>
+      <c r="F1925" t="s">
+        <v>4176</v>
+      </c>
+      <c r="G1925" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1926" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1926" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1926" t="s">
+        <v>4177</v>
+      </c>
+      <c r="D1926" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1926" t="s">
+        <v>4178</v>
+      </c>
+      <c r="F1926" t="s">
+        <v>4179</v>
+      </c>
+      <c r="G1926" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1927" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1927" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1927" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1927" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1927" t="s">
+        <v>4180</v>
+      </c>
+      <c r="F1927" t="s">
+        <v>4181</v>
+      </c>
+      <c r="G1927" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1928" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1928" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1928" t="s">
+        <v>4183</v>
+      </c>
+      <c r="D1928" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1928" t="s">
+        <v>4184</v>
+      </c>
+      <c r="F1928" t="s">
+        <v>4185</v>
+      </c>
+      <c r="G1928" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1929" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1929" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1929" t="s">
+        <v>4186</v>
+      </c>
+      <c r="D1929" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1929" t="s">
+        <v>4187</v>
+      </c>
+      <c r="F1929" t="s">
+        <v>4188</v>
+      </c>
+      <c r="G1929" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1930" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1930" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1930" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1930" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1930" t="s">
+        <v>4189</v>
+      </c>
+      <c r="F1930" t="s">
+        <v>4190</v>
+      </c>
+      <c r="G1930" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1931" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1931" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1931" t="s">
+        <v>4191</v>
+      </c>
+      <c r="D1931" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1931" t="s">
+        <v>4192</v>
+      </c>
+      <c r="F1931" t="s">
+        <v>4193</v>
+      </c>
+      <c r="G1931" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1932" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1932" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1932" t="s">
+        <v>4194</v>
+      </c>
+      <c r="D1932" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1932" t="s">
+        <v>4195</v>
+      </c>
+      <c r="F1932" t="s">
+        <v>4196</v>
+      </c>
+      <c r="G1932" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1933" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1933" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1933" t="s">
+        <v>4197</v>
+      </c>
+      <c r="D1933" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1933" t="s">
+        <v>4198</v>
+      </c>
+      <c r="F1933" t="s">
+        <v>4199</v>
+      </c>
+      <c r="G1933" t="s">
+        <v>4182</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1934" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1934" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1934" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1934" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1934" t="s">
+        <v>4200</v>
+      </c>
+      <c r="F1934" t="s">
+        <v>4201</v>
+      </c>
+      <c r="G1934" t="s">
+        <v>4202</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1935" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1935" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1935" t="s">
+        <v>4203</v>
+      </c>
+      <c r="D1935" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1935" t="s">
+        <v>4204</v>
+      </c>
+      <c r="F1935" t="s">
+        <v>4205</v>
+      </c>
+      <c r="G1935" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1936" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1936" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1936" t="s">
+        <v>4207</v>
+      </c>
+      <c r="D1936" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1936" t="s">
+        <v>4208</v>
+      </c>
+      <c r="F1936" t="s">
+        <v>4209</v>
+      </c>
+      <c r="G1936" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1937" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1937" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1937" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D1937" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1937" t="s">
+        <v>4211</v>
+      </c>
+      <c r="F1937" t="s">
+        <v>4212</v>
+      </c>
+      <c r="G1937" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1938" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1938" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1938" t="s">
+        <v>4213</v>
+      </c>
+      <c r="D1938" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1938" t="s">
+        <v>4214</v>
+      </c>
+      <c r="F1938" t="s">
+        <v>4215</v>
+      </c>
+      <c r="G1938" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1939" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1939" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1939" t="s">
+        <v>4216</v>
+      </c>
+      <c r="D1939" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1939" t="s">
+        <v>4217</v>
+      </c>
+      <c r="F1939" t="s">
+        <v>4218</v>
+      </c>
+      <c r="G1939" t="s">
+        <v>4206</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1940" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1940" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1940" t="s">
+        <v>4207</v>
+      </c>
+      <c r="D1940" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1940" t="s">
+        <v>4208</v>
+      </c>
+      <c r="F1940" t="s">
+        <v>4219</v>
+      </c>
+      <c r="G1940" t="s">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1941" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1941" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1941" t="s">
+        <v>4213</v>
+      </c>
+      <c r="D1941" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1941" t="s">
+        <v>4214</v>
+      </c>
+      <c r="F1941" t="s">
+        <v>4221</v>
+      </c>
+      <c r="G1941" t="s">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1942" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1942" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1942" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D1942" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1942" t="s">
+        <v>4211</v>
+      </c>
+      <c r="F1942" t="s">
+        <v>4222</v>
+      </c>
+      <c r="G1942" t="s">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1943" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1943" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1943" t="s">
+        <v>4203</v>
+      </c>
+      <c r="D1943" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1943" t="s">
+        <v>4204</v>
+      </c>
+      <c r="F1943" t="s">
+        <v>4223</v>
+      </c>
+      <c r="G1943" t="s">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1944" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1944" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1944" t="s">
+        <v>4216</v>
+      </c>
+      <c r="D1944" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1944" t="s">
+        <v>4217</v>
+      </c>
+      <c r="F1944" t="s">
+        <v>4224</v>
+      </c>
+      <c r="G1944" t="s">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1945" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1945" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1945" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D1945" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1945" t="s">
+        <v>4226</v>
+      </c>
+      <c r="F1945" t="s">
+        <v>4227</v>
+      </c>
+      <c r="G1945" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1946" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1946" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1946" t="s">
+        <v>4229</v>
+      </c>
+      <c r="D1946" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1946" t="s">
+        <v>4230</v>
+      </c>
+      <c r="F1946" t="s">
+        <v>4231</v>
+      </c>
+      <c r="G1946" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1947" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1947" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1947" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D1947" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1947" t="s">
+        <v>4233</v>
+      </c>
+      <c r="F1947" t="s">
+        <v>4234</v>
+      </c>
+      <c r="G1947" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1948" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1948" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1948" t="s">
+        <v>4235</v>
+      </c>
+      <c r="D1948" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1948" t="s">
+        <v>4236</v>
+      </c>
+      <c r="F1948" t="s">
+        <v>4237</v>
+      </c>
+      <c r="G1948" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1949" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1949" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1949" t="s">
+        <v>4238</v>
+      </c>
+      <c r="D1949" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1949" t="s">
+        <v>4239</v>
+      </c>
+      <c r="F1949" t="s">
+        <v>4240</v>
+      </c>
+      <c r="G1949" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1950" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1950" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1950" t="s">
+        <v>4241</v>
+      </c>
+      <c r="D1950" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1950" t="s">
+        <v>4242</v>
+      </c>
+      <c r="F1950" t="s">
+        <v>4243</v>
+      </c>
+      <c r="G1950" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1951" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1951" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1951" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D1951" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1951" t="s">
+        <v>4244</v>
+      </c>
+      <c r="F1951" t="s">
+        <v>4245</v>
+      </c>
+      <c r="G1951" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1952" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1952" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1952" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D1952" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1952" t="s">
+        <v>4246</v>
+      </c>
+      <c r="F1952" t="s">
+        <v>4247</v>
+      </c>
+      <c r="G1952" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1953" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1953" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1953" t="s">
+        <v>4248</v>
+      </c>
+      <c r="D1953" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1953" t="s">
+        <v>4249</v>
+      </c>
+      <c r="F1953" t="s">
+        <v>4250</v>
+      </c>
+      <c r="G1953" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1954" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1954" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1954" t="s">
+        <v>4251</v>
+      </c>
+      <c r="D1954" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1954" t="s">
+        <v>4252</v>
+      </c>
+      <c r="F1954" t="s">
+        <v>4253</v>
+      </c>
+      <c r="G1954" t="s">
+        <v>4228</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1955" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1955" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1955" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1955" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1955" t="s">
+        <v>4254</v>
+      </c>
+      <c r="F1955" t="s">
+        <v>4255</v>
+      </c>
+      <c r="G1955" t="s">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1956" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1956" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1956" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1956" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1956" t="s">
+        <v>4257</v>
+      </c>
+      <c r="F1956" t="s">
+        <v>4258</v>
+      </c>
+      <c r="G1956" t="s">
+        <v>4256</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1957" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1957" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1957" t="s">
+        <v>4088</v>
+      </c>
+      <c r="D1957" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1957" t="s">
+        <v>4259</v>
+      </c>
+      <c r="F1957" t="s">
+        <v>4260</v>
+      </c>
+      <c r="G1957" t="s">
+        <v>4261</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1958" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1958" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1958" t="s">
+        <v>4082</v>
+      </c>
+      <c r="D1958" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1958" t="s">
+        <v>4262</v>
+      </c>
+      <c r="F1958" t="s">
+        <v>4263</v>
+      </c>
+      <c r="G1958" t="s">
+        <v>4261</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1959" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1959" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1959" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1959" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1959" t="s">
+        <v>4265</v>
+      </c>
+      <c r="F1959" t="s">
+        <v>4266</v>
+      </c>
+      <c r="G1959" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1960" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1960" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1960" t="s">
+        <v>4268</v>
+      </c>
+      <c r="D1960" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1960" t="s">
+        <v>4269</v>
+      </c>
+      <c r="F1960" t="s">
+        <v>4270</v>
+      </c>
+      <c r="G1960" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1961" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1961" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1961" t="s">
+        <v>4271</v>
+      </c>
+      <c r="D1961" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1961" t="s">
+        <v>4272</v>
+      </c>
+      <c r="F1961" t="s">
+        <v>4273</v>
+      </c>
+      <c r="G1961" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1962" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1962" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1962" t="s">
+        <v>4274</v>
+      </c>
+      <c r="D1962" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1962" t="s">
+        <v>4275</v>
+      </c>
+      <c r="F1962" t="s">
+        <v>4276</v>
+      </c>
+      <c r="G1962" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1963" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1963" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1963" t="s">
+        <v>4277</v>
+      </c>
+      <c r="D1963" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1963" t="s">
+        <v>4278</v>
+      </c>
+      <c r="F1963" t="s">
+        <v>4279</v>
+      </c>
+      <c r="G1963" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1964" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1964" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1964" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D1964" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1964" t="s">
+        <v>4281</v>
+      </c>
+      <c r="F1964" t="s">
+        <v>4282</v>
+      </c>
+      <c r="G1964" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1965" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1965" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1965" t="s">
+        <v>4283</v>
+      </c>
+      <c r="D1965" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1965" t="s">
+        <v>4284</v>
+      </c>
+      <c r="F1965" t="s">
+        <v>4285</v>
+      </c>
+      <c r="G1965" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1966" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1966" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1966" t="s">
+        <v>4286</v>
+      </c>
+      <c r="D1966" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1966" t="s">
+        <v>4287</v>
+      </c>
+      <c r="F1966" t="s">
+        <v>4288</v>
+      </c>
+      <c r="G1966" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1967" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1967" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1967" t="s">
+        <v>4289</v>
+      </c>
+      <c r="D1967" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1967" t="s">
+        <v>4290</v>
+      </c>
+      <c r="F1967" t="s">
+        <v>4291</v>
+      </c>
+      <c r="G1967" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1968" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1968" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1968" t="s">
+        <v>4292</v>
+      </c>
+      <c r="D1968" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1968" t="s">
+        <v>4293</v>
+      </c>
+      <c r="F1968" t="s">
+        <v>4294</v>
+      </c>
+      <c r="G1968" t="s">
+        <v>4267</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1969" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1969" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1969" t="s">
+        <v>4283</v>
+      </c>
+      <c r="D1969" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1969" t="s">
+        <v>4284</v>
+      </c>
+      <c r="F1969" t="s">
+        <v>4295</v>
+      </c>
+      <c r="G1969" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1970" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1970" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1970" t="s">
+        <v>4292</v>
+      </c>
+      <c r="D1970" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1970" t="s">
+        <v>4287</v>
+      </c>
+      <c r="F1970" t="s">
+        <v>4297</v>
+      </c>
+      <c r="G1970" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1971" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1971" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1971" t="s">
+        <v>4286</v>
+      </c>
+      <c r="D1971" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1971" t="s">
+        <v>4290</v>
+      </c>
+      <c r="F1971" t="s">
+        <v>4298</v>
+      </c>
+      <c r="G1971" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1972" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1972" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1972" t="s">
+        <v>4289</v>
+      </c>
+      <c r="D1972" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1972" t="s">
+        <v>4299</v>
+      </c>
+      <c r="F1972" t="s">
+        <v>4300</v>
+      </c>
+      <c r="G1972" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1973" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1973" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1973" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D1973" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1973" t="s">
+        <v>4281</v>
+      </c>
+      <c r="F1973" t="s">
+        <v>4301</v>
+      </c>
+      <c r="G1973" t="s">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1974" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1974" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1974" t="s">
+        <v>4302</v>
+      </c>
+      <c r="D1974" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1974" t="s">
+        <v>4303</v>
+      </c>
+      <c r="F1974" t="s">
+        <v>4304</v>
+      </c>
+      <c r="G1974" t="s">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1975" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1975" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1975" t="s">
+        <v>4306</v>
+      </c>
+      <c r="D1975" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1975" t="s">
+        <v>4307</v>
+      </c>
+      <c r="F1975" t="s">
+        <v>4308</v>
+      </c>
+      <c r="G1975" t="s">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1976" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1976" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1976" t="s">
+        <v>4309</v>
+      </c>
+      <c r="D1976" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1976" t="s">
+        <v>4310</v>
+      </c>
+      <c r="F1976" t="s">
+        <v>4311</v>
+      </c>
+      <c r="G1976" t="s">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1977" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1977" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1977" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D1977" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1977" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F1977" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G1977" t="s">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1978" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1978" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1978" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D1978" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1978" t="s">
+        <v>4316</v>
+      </c>
+      <c r="F1978" t="s">
+        <v>4317</v>
+      </c>
+      <c r="G1978" t="s">
+        <v>4318</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1979" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1979" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1979" t="s">
+        <v>4251</v>
+      </c>
+      <c r="D1979" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1979" t="s">
+        <v>4319</v>
+      </c>
+      <c r="F1979" t="s">
+        <v>4320</v>
+      </c>
+      <c r="G1979" t="s">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1980" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1980" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1980" t="s">
+        <v>4248</v>
+      </c>
+      <c r="D1980" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1980" t="s">
+        <v>4322</v>
+      </c>
+      <c r="F1980" t="s">
+        <v>4323</v>
+      </c>
+      <c r="G1980" t="s">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1981" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1981" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1981" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D1981" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1981" t="s">
+        <v>4324</v>
+      </c>
+      <c r="F1981" t="s">
+        <v>4325</v>
+      </c>
+      <c r="G1981" t="s">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1982" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1982" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1982" t="s">
+        <v>4229</v>
+      </c>
+      <c r="D1982" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1982" t="s">
+        <v>4326</v>
+      </c>
+      <c r="F1982" t="s">
+        <v>4327</v>
+      </c>
+      <c r="G1982" t="s">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1983" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1983" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1983" t="s">
+        <v>4238</v>
+      </c>
+      <c r="D1983" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1983" t="s">
+        <v>4328</v>
+      </c>
+      <c r="F1983" t="s">
+        <v>4329</v>
+      </c>
+      <c r="G1983" t="s">
+        <v>4321</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1984" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1984" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1984" t="s">
+        <v>4191</v>
+      </c>
+      <c r="D1984" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1984" t="s">
+        <v>4330</v>
+      </c>
+      <c r="F1984" t="s">
+        <v>4331</v>
+      </c>
+      <c r="G1984" t="s">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1985" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1985" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1985" t="s">
+        <v>4191</v>
+      </c>
+      <c r="D1985" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1985" t="s">
+        <v>4333</v>
+      </c>
+      <c r="F1985" t="s">
+        <v>4334</v>
+      </c>
+      <c r="G1985" t="s">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1986" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1986" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1986" t="s">
+        <v>4186</v>
+      </c>
+      <c r="D1986" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1986" t="s">
+        <v>4335</v>
+      </c>
+      <c r="F1986" t="s">
+        <v>4336</v>
+      </c>
+      <c r="G1986" t="s">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1987" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1987" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1987" t="s">
+        <v>4186</v>
+      </c>
+      <c r="D1987" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1987" t="s">
+        <v>4337</v>
+      </c>
+      <c r="F1987" t="s">
+        <v>4338</v>
+      </c>
+      <c r="G1987" t="s">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1988" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1988" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1988" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D1988" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1988" t="s">
+        <v>4340</v>
+      </c>
+      <c r="F1988" t="s">
+        <v>4341</v>
+      </c>
+      <c r="G1988" t="s">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1989" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1989" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1989" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D1989" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1989" t="s">
+        <v>4343</v>
+      </c>
+      <c r="F1989" t="s">
+        <v>4344</v>
+      </c>
+      <c r="G1989" t="s">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1990" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1990" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1990" t="s">
+        <v>4345</v>
+      </c>
+      <c r="D1990" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1990" t="s">
+        <v>4346</v>
+      </c>
+      <c r="F1990" t="s">
+        <v>4347</v>
+      </c>
+      <c r="G1990" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1991" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1991" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1991" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D1991" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1991" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F1991" t="s">
+        <v>4350</v>
+      </c>
+      <c r="G1991" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1992" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1992" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1992" t="s">
+        <v>4351</v>
+      </c>
+      <c r="D1992" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1992" t="s">
+        <v>4352</v>
+      </c>
+      <c r="F1992" t="s">
+        <v>4353</v>
+      </c>
+      <c r="G1992" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1993" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1993" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1993" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D1993" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1993" t="s">
+        <v>4355</v>
+      </c>
+      <c r="F1993" t="s">
+        <v>4356</v>
+      </c>
+      <c r="G1993" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1994" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1994" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1994" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D1994" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1994" t="s">
+        <v>4357</v>
+      </c>
+      <c r="F1994" t="s">
+        <v>4358</v>
+      </c>
+      <c r="G1994" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1995" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1995" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1995" t="s">
+        <v>4306</v>
+      </c>
+      <c r="D1995" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1995" t="s">
+        <v>4359</v>
+      </c>
+      <c r="F1995" t="s">
+        <v>4360</v>
+      </c>
+      <c r="G1995" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1996" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1996" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1996" t="s">
+        <v>4361</v>
+      </c>
+      <c r="D1996" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1996" t="s">
+        <v>4362</v>
+      </c>
+      <c r="F1996" t="s">
+        <v>4363</v>
+      </c>
+      <c r="G1996" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1997" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1997" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1997" t="s">
+        <v>4364</v>
+      </c>
+      <c r="D1997" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1997" t="s">
+        <v>4365</v>
+      </c>
+      <c r="F1997" t="s">
+        <v>4366</v>
+      </c>
+      <c r="G1997" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1998" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1998" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1998" t="s">
+        <v>4367</v>
+      </c>
+      <c r="D1998" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1998" t="s">
+        <v>4368</v>
+      </c>
+      <c r="F1998" t="s">
+        <v>4369</v>
+      </c>
+      <c r="G1998" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1999" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1999" t="s">
+        <v>10</v>
+      </c>
+      <c r="C1999" t="s">
+        <v>4370</v>
+      </c>
+      <c r="D1999" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1999" t="s">
+        <v>4371</v>
+      </c>
+      <c r="F1999" t="s">
+        <v>4372</v>
+      </c>
+      <c r="G1999" t="s">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2000" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2000" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2000" t="s">
+        <v>4351</v>
+      </c>
+      <c r="D2000" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2000" t="s">
+        <v>4352</v>
+      </c>
+      <c r="F2000" t="s">
+        <v>4373</v>
+      </c>
+      <c r="G2000" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2001" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2001" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2001" t="s">
+        <v>4345</v>
+      </c>
+      <c r="D2001" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2001" t="s">
+        <v>4346</v>
+      </c>
+      <c r="F2001" t="s">
+        <v>4375</v>
+      </c>
+      <c r="G2001" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2002" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2002" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2002" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D2002" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2002" t="s">
+        <v>4355</v>
+      </c>
+      <c r="F2002" t="s">
+        <v>4376</v>
+      </c>
+      <c r="G2002" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2003" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2003" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2003" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D2003" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2003" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F2003" t="s">
+        <v>4377</v>
+      </c>
+      <c r="G2003" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2004" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2004" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2004" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D2004" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2004" t="s">
+        <v>4357</v>
+      </c>
+      <c r="F2004" t="s">
+        <v>4378</v>
+      </c>
+      <c r="G2004" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2005" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2005" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2005" t="s">
+        <v>4306</v>
+      </c>
+      <c r="D2005" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2005" t="s">
+        <v>4359</v>
+      </c>
+      <c r="F2005" t="s">
+        <v>4379</v>
+      </c>
+      <c r="G2005" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2006" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2006" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2006" t="s">
+        <v>4364</v>
+      </c>
+      <c r="D2006" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2006" t="s">
+        <v>4365</v>
+      </c>
+      <c r="F2006" t="s">
+        <v>4380</v>
+      </c>
+      <c r="G2006" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2007" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2007" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2007" t="s">
+        <v>4367</v>
+      </c>
+      <c r="D2007" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2007" t="s">
+        <v>4368</v>
+      </c>
+      <c r="F2007" t="s">
+        <v>4381</v>
+      </c>
+      <c r="G2007" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2008" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2008" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2008" t="s">
+        <v>4361</v>
+      </c>
+      <c r="D2008" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2008" t="s">
+        <v>4362</v>
+      </c>
+      <c r="F2008" t="s">
+        <v>4382</v>
+      </c>
+      <c r="G2008" t="s">
+        <v>4374</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2009" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2009" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2009" t="s">
+        <v>4370</v>
+      </c>
+      <c r="D2009" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2009" t="s">
+        <v>4371</v>
+      </c>
+      <c r="F2009" t="s">
+        <v>4383</v>
+      </c>
+      <c r="G2009" t="s">
+        <v>4374</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">