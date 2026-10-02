--- v0 (2026-08-03)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Malaysia" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5271" uniqueCount="1792">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16569" uniqueCount="5155">
   <si>
     <t>App</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Channel</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Sharing Link</t>
   </si>
   <si>
     <t>Generated At</t>
   </si>
   <si>
     <t>app-malay</t>
   </si>
   <si>
@@ -5384,50 +5384,10139 @@
     <t>https://www.tiktok.com/t/ZS4ySgbdT/</t>
   </si>
   <si>
     <t>392ThanhMYpanvideo169coclick260804-Thanh-MY-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4ySfDJT/</t>
   </si>
   <si>
     <t>393ThanhMYpanvideo169coclick260804-Thanh-MY-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4ySQeTo/</t>
   </si>
   <si>
     <t>389ThanhMYcapvideo916playbutton260804-Thanh-MY-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4ySxE9r/</t>
   </si>
   <si>
     <t>394ThanhMYpanvideo169coclick260804-Thanh-MY-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4ySQuSR/</t>
+  </si>
+  <si>
+    <t>398ThanhMYpanvideo169coclick260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458Fy22/</t>
+  </si>
+  <si>
+    <t>2026-08-04T07:59:34.589Z</t>
+  </si>
+  <si>
+    <t>399ThanhMYpanvideo169coclick260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4586vcj/</t>
+  </si>
+  <si>
+    <t>1734713177820595547</t>
+  </si>
+  <si>
+    <t>395ThanhMYcapvideo916playbutton260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4586FLP/</t>
+  </si>
+  <si>
+    <t>396ThanhMYcapvideo916playbutton260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458DrJW/</t>
+  </si>
+  <si>
+    <t>397ThanhMYcapvideo916playbutton260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458DC5e/</t>
+  </si>
+  <si>
+    <t>400ThanhMYpanvideo169coclick260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458hpd1/</t>
+  </si>
+  <si>
+    <t>402ThanhMYappprlaunchapp260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458f1kq/</t>
+  </si>
+  <si>
+    <t>1736548967148389603</t>
+  </si>
+  <si>
+    <t>401ThanhMYappprlaunchapp260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4585Yu2/</t>
+  </si>
+  <si>
+    <t>403ThanhMYappprlaunchapp260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458MnqR/</t>
+  </si>
+  <si>
+    <t>404ThanhMYappprviewcontent260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4585RsD/</t>
+  </si>
+  <si>
+    <t>405ThanhMYappprviewcontent260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458es3p/</t>
+  </si>
+  <si>
+    <t>406ThanhMYappprviewcontent260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458FmMc/</t>
+  </si>
+  <si>
+    <t>407ThanhMYappprsubcribe260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4588994/</t>
+  </si>
+  <si>
+    <t>408ThanhMYappprsubcribe260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458J3t3/</t>
+  </si>
+  <si>
+    <t>409ThanhMYappprsubcribe260805-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458hx3x/</t>
+  </si>
+  <si>
+    <t>319DungGioanMYTTcapvideo916playbutton260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458PYES/</t>
+  </si>
+  <si>
+    <t>1729601102201915981</t>
+  </si>
+  <si>
+    <t>322DungGioanMYTTpanvideo169coclick260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458roy6/</t>
+  </si>
+  <si>
+    <t>1732504299592189394</t>
+  </si>
+  <si>
+    <t>320DungGioanMYTTcapvideo916playbutton260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458UwCY/</t>
+  </si>
+  <si>
+    <t>1729713770104849966</t>
+  </si>
+  <si>
+    <t>321DungGioanMYTTcapvideo916playbutton260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4585CPr/</t>
+  </si>
+  <si>
+    <t>1733418362136528108</t>
+  </si>
+  <si>
+    <t>323DungGioanMYTTpanvideo169coclick260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458BDuf/</t>
+  </si>
+  <si>
+    <t>1736502412606080382</t>
+  </si>
+  <si>
+    <t>324DungGioanMYTTpanvideo169coclick260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4588kge/</t>
+  </si>
+  <si>
+    <t>327DungGioanMYTTappprviewcontent260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458PpMt/</t>
+  </si>
+  <si>
+    <t>1734391845025908412</t>
+  </si>
+  <si>
+    <t>325DungGioanMYTTappprviewcontent260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4585j2b/</t>
+  </si>
+  <si>
+    <t>1735891843599795842</t>
+  </si>
+  <si>
+    <t>326DungGioanMYTTappprviewcontent260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458kWcC/</t>
+  </si>
+  <si>
+    <t>1729621610100066852</t>
+  </si>
+  <si>
+    <t>328DungGioanMYTTappprlaunchapp260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458NB9T/</t>
+  </si>
+  <si>
+    <t>330DungGioanMYTTappprlaunchapp260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458FN8D/</t>
+  </si>
+  <si>
+    <t>1730951753795666979</t>
+  </si>
+  <si>
+    <t>329DungGioanMYTTappprlaunchapp260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458BDj7/</t>
+  </si>
+  <si>
+    <t>1733912814096385333</t>
+  </si>
+  <si>
+    <t>331DungGioanMYTTappprsubcribe260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458YrNF/</t>
+  </si>
+  <si>
+    <t>1729609533324953811</t>
+  </si>
+  <si>
+    <t>332DungGioanMYTTappprsubcribe260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458J6hG/</t>
+  </si>
+  <si>
+    <t>1729574304458638651</t>
+  </si>
+  <si>
+    <t>8PhiMYTTcapvideo916coclick260805-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458YTyt/</t>
+  </si>
+  <si>
+    <t>1736028691644647195</t>
+  </si>
+  <si>
+    <t>333DungGioanMYTTappprsubcribe260805-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458PVy1/</t>
+  </si>
+  <si>
+    <t>1729445033407777201</t>
+  </si>
+  <si>
+    <t>9PhiMYTTcapvideo916coclick260805-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458Sy8h/</t>
+  </si>
+  <si>
+    <t>1731868573127771787</t>
+  </si>
+  <si>
+    <t>10PhiMYTTpanvideo916coclick260805-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4582spN/</t>
+  </si>
+  <si>
+    <t>1731778461361342242</t>
+  </si>
+  <si>
+    <t>11PhiMYTTpanvideo916coclick260805-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458hbYQ/</t>
+  </si>
+  <si>
+    <t>1731461180623324468</t>
+  </si>
+  <si>
+    <t>12PhiMYTTfeedandroid260805-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4585Ppf/</t>
+  </si>
+  <si>
+    <t>1735773492588873096</t>
+  </si>
+  <si>
+    <t>13PhiMYTTfeedandroid260805-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS45825S3/</t>
+  </si>
+  <si>
+    <t>1729698766074972142</t>
+  </si>
+  <si>
+    <t>14PhiMYTTcapvideo916coclick260806-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458DcmE/</t>
+  </si>
+  <si>
+    <t>1729429249223920330</t>
+  </si>
+  <si>
+    <t>15PhiMYTTcapvideo916coclick260806-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458FsVs/</t>
+  </si>
+  <si>
+    <t>16PhiMYTTpanvideo916coclick260806-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458RcFa/</t>
+  </si>
+  <si>
+    <t>1732072061060286462</t>
+  </si>
+  <si>
+    <t>17PhiMYTTpanvideo916coclick260806-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458LMjX/</t>
+  </si>
+  <si>
+    <t>1729530808822432771</t>
+  </si>
+  <si>
+    <t>18PhiMYTTfeedandroid260806-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS458jKt1/</t>
+  </si>
+  <si>
+    <t>1729772971050436590</t>
+  </si>
+  <si>
+    <t>19PhiMYTTfeedandroid260806-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4585YvH/</t>
+  </si>
+  <si>
+    <t>410ThanhMYcapvideo916playbutton260806-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mqy4BE/</t>
+  </si>
+  <si>
+    <t>2026-08-05T03:55:10.100Z</t>
+  </si>
+  <si>
+    <t>414ThanhMYpanvideo169coclick260806-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mqSScY/</t>
+  </si>
+  <si>
+    <t>413ThanhMYpanvideo169coclick260806-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mqMkpo/</t>
+  </si>
+  <si>
+    <t>411ThanhMYcapvideo916playbutton260806-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mq2Ffa/</t>
+  </si>
+  <si>
+    <t>412ThanhMYcapvideo916playbutton260806-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mqUMUo/</t>
+  </si>
+  <si>
+    <t>415ThanhMYpanvideo169coclick260806-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4mqNPhf/</t>
+  </si>
+  <si>
+    <t>338DungGioanMYTTpanvideo169coclick260806-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uvMtA8/</t>
+  </si>
+  <si>
+    <t>2026-08-05T10:41:12.271Z</t>
+  </si>
+  <si>
+    <t>1729588326668536674</t>
+  </si>
+  <si>
+    <t>336DungGioanMYTTcapvideo916playbutton260806-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uvuHWK/</t>
+  </si>
+  <si>
+    <t>1733764907431069530</t>
+  </si>
+  <si>
+    <t>337DungGioanMYTTpanvideo169coclick260806-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uvAWxH/</t>
+  </si>
+  <si>
+    <t>334DungGioanMYTTcapvideo916playbutton260806-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uvQQAt/</t>
+  </si>
+  <si>
+    <t>335DungGioanMYTTcapvideo916playbutton260806-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uv9sQ8/</t>
+  </si>
+  <si>
+    <t>339DungGioanMYTTpanvideo169coclick260806-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uvrXfj/</t>
+  </si>
+  <si>
+    <t>1729633976483940611</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4uvBfvB/</t>
+  </si>
+  <si>
+    <t>343DungGioanMYTTwebiosvideo916coclick260808-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44FF69b/</t>
+  </si>
+  <si>
+    <t>2026-08-07T08:25:23.043Z</t>
+  </si>
+  <si>
+    <t>340DungGioanMYTTwebiosvideo916coclick260808-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44F2ELg/</t>
+  </si>
+  <si>
+    <t>341DungGioanMYTTwebiosvideo916coclick260808-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44FNBBw/</t>
+  </si>
+  <si>
+    <t>344DungGioanMYTTwebiosvideo916coclick260808-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44F2PnX/</t>
+  </si>
+  <si>
+    <t>342DungGioanMYTTwebiosvideo916coclick260808-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44NKKwP/</t>
+  </si>
+  <si>
+    <t>347DungGioanMYTTappiosvideo916coclick260808-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44Fj6Ft/</t>
+  </si>
+  <si>
+    <t>345DungGioanMYTTwebiosvideo916coclick260808-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44FJfgM/</t>
+  </si>
+  <si>
+    <t>346DungGioanMYTTappiosvideo916coclick260808-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44Nowo6/</t>
+  </si>
+  <si>
+    <t>416ThanhMYwebiosvideo916coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5GEw3/</t>
+  </si>
+  <si>
+    <t>2026-08-09T07:00:27.317Z</t>
+  </si>
+  <si>
+    <t>418ThanhMYwebiosvideo916coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s57rV8/</t>
+  </si>
+  <si>
+    <t>419ThanhMYwebiosvideo916coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5vMKN/</t>
+  </si>
+  <si>
+    <t>417ThanhMYwebiosvideo916coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5EUNk/</t>
+  </si>
+  <si>
+    <t>420ThanhMYwebiosvideo916coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5bTAQ/</t>
+  </si>
+  <si>
+    <t>421ThanhMYfeedandroid260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5W1Cg/</t>
+  </si>
+  <si>
+    <t>423ThanhMYfeedandroid260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sa1Yw2/</t>
+  </si>
+  <si>
+    <t>422ThanhMYfeedandroid260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saeXLo/</t>
+  </si>
+  <si>
+    <t>424ThanhMYfeedandroid260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5serb/</t>
+  </si>
+  <si>
+    <t>425ThanhMYfeedandroid260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saLLtj/</t>
+  </si>
+  <si>
+    <t>426ThanhMYcapvideo11coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5g4V3/</t>
+  </si>
+  <si>
+    <t>428ThanhMYcapvideo11coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5v8DN/</t>
+  </si>
+  <si>
+    <t>427ThanhMYcapvideo11coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5wQVk/</t>
+  </si>
+  <si>
+    <t>429ThanhMYpananh916coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sa8gsg/</t>
+  </si>
+  <si>
+    <t>430ThanhMYpananh916coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5788v/</t>
+  </si>
+  <si>
+    <t>431ThanhMYpananh916coclick260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5wqBp/</t>
+  </si>
+  <si>
+    <t>434ThanhMYappprpurchase260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saLb9L/</t>
+  </si>
+  <si>
+    <t>348DungGioanMYTTwebiosvideo916coclick260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5TAHH/</t>
+  </si>
+  <si>
+    <t>433ThanhMYappprpurchase260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saNThD/</t>
+  </si>
+  <si>
+    <t>432ThanhMYappprpurchase260810-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sa866W/</t>
+  </si>
+  <si>
+    <t>349DungGioanMYTTwebiosvideo916coclick260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s57C6G/</t>
+  </si>
+  <si>
+    <t>350DungGioanMYTTwebiosvideo916coclick260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5vWug/</t>
+  </si>
+  <si>
+    <t>351DungGioanMYTTwebiosvideo916coclick260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sa1Ee8/</t>
+  </si>
+  <si>
+    <t>352DungGioanMYTTwebiosvideo916coclick260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saLYqS/</t>
+  </si>
+  <si>
+    <t>353DungGioanMYTTfeedandroid260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5KTjy/</t>
+  </si>
+  <si>
+    <t>354DungGioanMYTTfeedandroid260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sa8WCJ/</t>
+  </si>
+  <si>
+    <t>355DungGioanMYTTfeedandroid260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5vdeN/</t>
+  </si>
+  <si>
+    <t>357DungGioanMYTTfeedandroid260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saRpCH/</t>
+  </si>
+  <si>
+    <t>358DungGioanMYTTappprlaunchapp260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5789F/</t>
+  </si>
+  <si>
+    <t>356DungGioanMYTTfeedandroid260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5wboK/</t>
+  </si>
+  <si>
+    <t>359DungGioanMYTTappprlaunchapp260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5btsq/</t>
+  </si>
+  <si>
+    <t>360DungGioanMYTTappprlaunchapp260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sa8fJv/</t>
+  </si>
+  <si>
+    <t>361DungGioanMYTTappprviewcontent260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saeAmT/</t>
+  </si>
+  <si>
+    <t>362DungGioanMYTTappprviewcontent260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s57rQC/</t>
+  </si>
+  <si>
+    <t>363DungGioanMYTTappprviewcontent260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s57eD5/</t>
+  </si>
+  <si>
+    <t>364DungGioanMYTTappprsubcribe260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5Wror/</t>
+  </si>
+  <si>
+    <t>366DungGioanMYTTappprsubcribe260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5n7g7/</t>
+  </si>
+  <si>
+    <t>20PhiMYTTpananh916coclick260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s53M8S/</t>
+  </si>
+  <si>
+    <t>22PhiMYTTcapvideo916playbutton260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saenVa/</t>
+  </si>
+  <si>
+    <t>365DungGioanMYTTappprsubcribe260810-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5oDgG/</t>
+  </si>
+  <si>
+    <t>21PhiMYTTpananh916coclick260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5cYVD/</t>
+  </si>
+  <si>
+    <t>23PhiMYTTcapvideo916playbutton260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5Waht/</t>
+  </si>
+  <si>
+    <t>25PhiMYTTfeedandroid260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5tN1M/</t>
+  </si>
+  <si>
+    <t>26PhiMYTTfeedandroid260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sadgYE/</t>
+  </si>
+  <si>
+    <t>27PhiMYTTfeedandroid260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5GEky/</t>
+  </si>
+  <si>
+    <t>24PhiMYTTfeedandroid260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5W7YJ/</t>
+  </si>
+  <si>
+    <t>28PhiMYTTfeedandroid260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5nTo3/</t>
+  </si>
+  <si>
+    <t>29PhiMYTTwebiosvideo916coclick260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s53Cam/</t>
+  </si>
+  <si>
+    <t>30PhiMYTTwebiosvideo916coclick260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saLg1v/</t>
+  </si>
+  <si>
+    <t>31PhiMYTTwebiosvideo916coclick260810-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5vnNm/</t>
+  </si>
+  <si>
+    <t>32PhiMYTTpananh916coclick260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5vts7/</t>
+  </si>
+  <si>
+    <t>33PhiMYTTpananh916coclick260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5s7wN/</t>
+  </si>
+  <si>
+    <t>34PhiMYTTcapvideo916playbutton260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s53DxW/</t>
+  </si>
+  <si>
+    <t>37PhiMYTTfeedandroid260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5cGAX/</t>
+  </si>
+  <si>
+    <t>36PhiMYTTfeedandroid260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saN8fJ/</t>
+  </si>
+  <si>
+    <t>35PhiMYTTcapvideo916playbutton260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sadmbL/</t>
+  </si>
+  <si>
+    <t>38PhiMYTTfeedandroid260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5bQFv/</t>
+  </si>
+  <si>
+    <t>39PhiMYTTfeedandroid260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saJFLN/</t>
+  </si>
+  <si>
+    <t>40PhiMYTTfeedandroid260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saemX5/</t>
+  </si>
+  <si>
+    <t>42PhiMYTTwebiosvideo916coclick260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saNQDA/</t>
+  </si>
+  <si>
+    <t>41PhiMYTTwebiosvideo916coclick260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5nXm9/</t>
+  </si>
+  <si>
+    <t>43PhiMYTTwebiosvideo916coclick260811-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5bNHU/</t>
+  </si>
+  <si>
+    <t>44PhiMYTTpananh916coclick260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5bh53/</t>
+  </si>
+  <si>
+    <t>45PhiMYTTpananh916coclick260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saNwLa/</t>
+  </si>
+  <si>
+    <t>47PhiMYTTcapvideo916playbutton260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sad1wo/</t>
+  </si>
+  <si>
+    <t>46PhiMYTTcapvideo916playbutton260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5GEN8/</t>
+  </si>
+  <si>
+    <t>48PhiMYTTfeedandroid260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s57wLT/</t>
+  </si>
+  <si>
+    <t>49PhiMYTTfeedandroid260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5wjE9/</t>
+  </si>
+  <si>
+    <t>50PhiMYTTfeedandroid260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5TPsn/</t>
+  </si>
+  <si>
+    <t>51PhiMYTTfeedandroid260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5oyxF/</t>
+  </si>
+  <si>
+    <t>53PhiMYTTwebiosvideo916coclick260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saNxRK/</t>
+  </si>
+  <si>
+    <t>52PhiMYTTfeedandroid260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5W8Ba/</t>
+  </si>
+  <si>
+    <t>54PhiMYTTwebiosvideo916coclick260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saePEg/</t>
+  </si>
+  <si>
+    <t>55PhiMYTTwebiosvideo916coclick260812-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s53fXq/</t>
+  </si>
+  <si>
+    <t>58PhiMYTTcapvideo916playbutton260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5TSAn/</t>
+  </si>
+  <si>
+    <t>57PhiMYTTpananh916coclick260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5WCXf/</t>
+  </si>
+  <si>
+    <t>59PhiMYTTcapvideo916playbutton260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saRjfp/</t>
+  </si>
+  <si>
+    <t>56PhiMYTTpananh916coclick260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5ES92/</t>
+  </si>
+  <si>
+    <t>60PhiMYTTfeedandroid260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5cpCe/</t>
+  </si>
+  <si>
+    <t>61PhiMYTTfeedandroid260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5Tt1p/</t>
+  </si>
+  <si>
+    <t>62PhiMYTTfeedandroid260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5c7fe/</t>
+  </si>
+  <si>
+    <t>64PhiMYTTfeedandroid260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sadmYJ/</t>
+  </si>
+  <si>
+    <t>63PhiMYTTfeedandroid260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s5cEdN/</t>
+  </si>
+  <si>
+    <t>65PhiMYTTwebiosvideo916coclick260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sa171T/</t>
+  </si>
+  <si>
+    <t>66PhiMYTTwebiosvideo916coclick260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4sa8U1P/</t>
+  </si>
+  <si>
+    <t>67PhiMYTTwebiosvideo916coclick260813-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4saL2uP/</t>
+  </si>
+  <si>
+    <t>435TK79ThanhMYwfcpiosvid916d260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPEP4L/</t>
+  </si>
+  <si>
+    <t>2026-08-10T06:49:42.858Z</t>
+  </si>
+  <si>
+    <t>437TK79ThanhMYwfcpiosvid916d260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPvcpH/</t>
+  </si>
+  <si>
+    <t>438TK79ThanhMYwfcpiosvid916d260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n51CX9/</t>
+  </si>
+  <si>
+    <t>439TK79ThanhMYwfcpiosvid916d260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n56mgW/</t>
+  </si>
+  <si>
+    <t>436TK79ThanhMYwfcpiosvid916d260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n52A6k/</t>
+  </si>
+  <si>
+    <t>440TK26ThanhMYwfeedandfeedn260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5YPQb/</t>
+  </si>
+  <si>
+    <t>441TK26ThanhMYwfeedandfeedn260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n565RK/</t>
+  </si>
+  <si>
+    <t>443TK26ThanhMYwfeedandfeedn260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nP33Jx/</t>
+  </si>
+  <si>
+    <t>442TK26ThanhMYwfeedandfeedn260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPn2uD/</t>
+  </si>
+  <si>
+    <t>444TK26ThanhMYwfeedandfeedn260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n581Tn/</t>
+  </si>
+  <si>
+    <t>445TK26ThanhMYacapiosvid11260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nP33rD/</t>
+  </si>
+  <si>
+    <t>446TK26ThanhMYacapiosvid11260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5RP7N/</t>
+  </si>
+  <si>
+    <t>447TK26ThanhMYacapiosvid11260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5LTgc/</t>
+  </si>
+  <si>
+    <t>448TK26ThanhMYapaniosanh916d260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5jyK9/</t>
+  </si>
+  <si>
+    <t>449TK26ThanhMYapaniosanh916d260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n51BNt/</t>
+  </si>
+  <si>
+    <t>450TK26ThanhMYapaniosanh916d260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5ednF/</t>
+  </si>
+  <si>
+    <t>368TK79DungGioanMYTTwfcpiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nP3qcS/</t>
+  </si>
+  <si>
+    <t>369TK79DungGioanMYTTwfcpiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5jXBg/</t>
+  </si>
+  <si>
+    <t>367TK79DungGioanMYTTwfcpiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n52DXW/</t>
+  </si>
+  <si>
+    <t>371TK79DungGioanMYTTwfcpiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPt96q/</t>
+  </si>
+  <si>
+    <t>370TK79DungGioanMYTTwfcpiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n51FF4/</t>
+  </si>
+  <si>
+    <t>372TK26DungGioanMYTTwfeedandfeedn260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPwT7E/</t>
+  </si>
+  <si>
+    <t>373TK26DungGioanMYTTwfeedandfeedn260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5FJ9e/</t>
+  </si>
+  <si>
+    <t>374TK26DungGioanMYTTwfeedandfeedn260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPK8gu/</t>
+  </si>
+  <si>
+    <t>375TK26DungGioanMYTTwfeedandfeedn260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPcSpR/</t>
+  </si>
+  <si>
+    <t>377TK26DungGioanMYTTappprlaunchiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5Fxqs/</t>
+  </si>
+  <si>
+    <t>376TK79DungGioanMYTTwfeedandfeedn260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPWKUn/</t>
+  </si>
+  <si>
+    <t>378TK26DungGioanMYTTappprlaunchiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5RDxK/</t>
+  </si>
+  <si>
+    <t>379TK26DungGioanMYTTappprlaunchiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPT3jF/</t>
+  </si>
+  <si>
+    <t>380TK26DungGioanMYTTappprviewctiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5jEJK/</t>
+  </si>
+  <si>
+    <t>381TK26DungGioanMYTTappprviewctiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5NmMb/</t>
+  </si>
+  <si>
+    <t>382TK26DungGioanMYTTappprviewctiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5dWYe/</t>
+  </si>
+  <si>
+    <t>384TK26DungGioanMYTTappprsubiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPwj6c/</t>
+  </si>
+  <si>
+    <t>385TK26DungGioanMYTTappprsubiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5YUaw/</t>
+  </si>
+  <si>
+    <t>383TK26DungGioanMYTTappprsubiosvid916dtar260811-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5j3hb/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5NKrn/</t>
+  </si>
+  <si>
+    <t>2026-08-10T06:49:59.676Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPc6BY/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5FrD3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n56eHS/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5YwB2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nP3SS8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5Lp4u/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPwbuq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n514RV/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPn9cX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPoWs9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPWpX4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPKkBY/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPnPhv/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPw8dE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPvbUe/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPWdLD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPWAep/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5ePJy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n51hWJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5dvqn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n56SxR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPWRHS/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5LtvM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n56s8w/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPone1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPnE8p/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5MkH8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5YemH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nP7ecp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5jm2W/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nP3wKL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n58dDB/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nPwEwM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4n5e61B/</t>
+  </si>
+  <si>
+    <t>452TK26ThanhMYappprpuriosvid916dtar260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4714T8q/</t>
+  </si>
+  <si>
+    <t>2026-08-10T16:52:54.013Z</t>
+  </si>
+  <si>
+    <t>451TK26ThanhMYappprpuriosvid916dtar260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS471V3mU/</t>
+  </si>
+  <si>
+    <t>453TK26ThanhMYappprpuriosvid916dtar260811-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS471n3jM/</t>
+  </si>
+  <si>
+    <t>386TK79DungGioanMYTTwfcpiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8tkB4/</t>
+  </si>
+  <si>
+    <t>2026-08-11T08:53:28.793Z</t>
+  </si>
+  <si>
+    <t>387TK79DungGioanMYTTwfcpiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8ctVQ/</t>
+  </si>
+  <si>
+    <t>1733786557220881723</t>
+  </si>
+  <si>
+    <t>390TK79DungGioanMYTTwfcpiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8Enwd/</t>
+  </si>
+  <si>
+    <t>1734131828473103913</t>
+  </si>
+  <si>
+    <t>388TK79DungGioanMYTTwfcpiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8g2CH/</t>
+  </si>
+  <si>
+    <t>1734700110439155303</t>
+  </si>
+  <si>
+    <t>389TK79DungGioanMYTTwfcpiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8TV5y/</t>
+  </si>
+  <si>
+    <t>391TK26DungGioanMYTTwfeedandfeedn260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8pPMn/</t>
+  </si>
+  <si>
+    <t>393TK26DungGioanMYTTwfeedandfeedn260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8WNqX/</t>
+  </si>
+  <si>
+    <t>1734093545089566480</t>
+  </si>
+  <si>
+    <t>392TK26DungGioanMYTTwfeedandfeedn260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8Eq4a/</t>
+  </si>
+  <si>
+    <t>1729589753945491667</t>
+  </si>
+  <si>
+    <t>395TK26DungGioanMYTTwfeedandfeedn260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8XHhA/</t>
+  </si>
+  <si>
+    <t>1731616525646202877</t>
+  </si>
+  <si>
+    <t>394TK26DungGioanMYTTwfeedandfeedn260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c893a7/</t>
+  </si>
+  <si>
+    <t>397TK26DungGioanMYTTappprlaunchiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8bN2c/</t>
+  </si>
+  <si>
+    <t>1729437360956738055</t>
+  </si>
+  <si>
+    <t>396TK26DungGioanMYTTappprlaunchiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c84Apf/</t>
+  </si>
+  <si>
+    <t>398TK26DungGioanMYTTappprlaunchiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8Ehyt/</t>
+  </si>
+  <si>
+    <t>399TK26DungGioanMYTTappprviewctiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8ooCQ/</t>
+  </si>
+  <si>
+    <t>400TK26DungGioanMYTTappprviewctiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8GMn1/</t>
+  </si>
+  <si>
+    <t>401TK26DungGioanMYTTappprviewctiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8xJV3/</t>
+  </si>
+  <si>
+    <t>402TK26DungGioanMYTTappprsubiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8QQBk/</t>
+  </si>
+  <si>
+    <t>403TK26DungGioanMYTTappprsubiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8Tfqx/</t>
+  </si>
+  <si>
+    <t>404TK26DungGioanMYTTappprsubiosvid916dtar260812-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4c8KDSs/</t>
+  </si>
+  <si>
+    <t>6Hw6dAAAAABsbRc3XPlvJGqwAGTZZNBEaVNhLVIpL-UO3eI2rszO4g</t>
+  </si>
+  <si>
+    <t>454TK79ThanhMYwfcpiosvid916d260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckjLvP/</t>
+  </si>
+  <si>
+    <t>2026-08-11T10:00:07.473Z</t>
+  </si>
+  <si>
+    <t>1733932219176945569</t>
+  </si>
+  <si>
+    <t>457TK79ThanhMYwfcpiosvid916d260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ck9JGm/</t>
+  </si>
+  <si>
+    <t>1730374249696297999</t>
+  </si>
+  <si>
+    <t>458TK79ThanhMYwfcpiosvid916d260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckuBYc/</t>
+  </si>
+  <si>
+    <t>1730696291763520966</t>
+  </si>
+  <si>
+    <t>456TK79ThanhMYwfcpiosvid916d260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckjsoF/</t>
+  </si>
+  <si>
+    <t>1730573161338996709</t>
+  </si>
+  <si>
+    <t>459TK26ThanhMYwfeedandfeedn260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckuDE8/</t>
+  </si>
+  <si>
+    <t>1729460275958154700</t>
+  </si>
+  <si>
+    <t>455TK79ThanhMYwfcpiosvid916d260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckrMLh/</t>
+  </si>
+  <si>
+    <t>1733604062204823508</t>
+  </si>
+  <si>
+    <t>460TK26ThanhMYwfeedandfeedn260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cka2gf/</t>
+  </si>
+  <si>
+    <t>1734966448373860198</t>
+  </si>
+  <si>
+    <t>463TK26ThanhMYwfeedandfeedn260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckaRjC/</t>
+  </si>
+  <si>
+    <t>461TK26ThanhMYwfeedandfeedn260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckUURk/</t>
+  </si>
+  <si>
+    <t>462TK26ThanhMYwfeedandfeedn260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckrTyT/</t>
+  </si>
+  <si>
+    <t>1735687986140317456</t>
+  </si>
+  <si>
+    <t>464TK26ThanhMYacapiosvid11260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckaE68/</t>
+  </si>
+  <si>
+    <t>1736860439897080964</t>
+  </si>
+  <si>
+    <t>465TK26ThanhMYacapiosvid11260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckLq68/</t>
+  </si>
+  <si>
+    <t>1735942033363010774</t>
+  </si>
+  <si>
+    <t>466TK26ThanhMYacapiosvid11260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckHP2x/</t>
+  </si>
+  <si>
+    <t>467TK26ThanhMYapaniosanh916d260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckaFH4/</t>
+  </si>
+  <si>
+    <t>468TK26ThanhMYapaniosanh916d260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ck6Eud/</t>
+  </si>
+  <si>
+    <t>469TK26ThanhMYapaniosanh916d260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckPteA/</t>
+  </si>
+  <si>
+    <t>471TK26ThanhMYappprpuriosvid916dtar260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckuw3o/</t>
+  </si>
+  <si>
+    <t>470TK26ThanhMYappprpuriosvid916dtar260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckYUsJ/</t>
+  </si>
+  <si>
+    <t>472TK26ThanhMYappprpuriosvid916dtar260812-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ckPJMF/</t>
+  </si>
+  <si>
+    <t>476TK26ThanhMYwfeedandfeedn260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7qdeg/</t>
+  </si>
+  <si>
+    <t>2026-08-15T15:16:20.242Z</t>
+  </si>
+  <si>
+    <t>473TK79ThanhMYwfcpiosvid916d260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7fFan/</t>
+  </si>
+  <si>
+    <t>477TK26ThanhMYwfeedandfeedn260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL79TAL/</t>
+  </si>
+  <si>
+    <t>474TK79ThanhMYwfcpiosvid916d260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7a8KF/</t>
+  </si>
+  <si>
+    <t>475TK79ThanhMYwfcpiosvid916d260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7GdUv/</t>
+  </si>
+  <si>
+    <t>478TK26ThanhMYwfeedandfeedn260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7PTnH/</t>
+  </si>
+  <si>
+    <t>479TK26ThanhMYwfeedandfeedn260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7UGyK/</t>
+  </si>
+  <si>
+    <t>482TK26ThanhMYappprpuriosvid916dtar260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7skCq/</t>
+  </si>
+  <si>
+    <t>480TK26ThanhMYwfeedandfeedn260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7pdKD/</t>
+  </si>
+  <si>
+    <t>481TK26ThanhMYappprpuriosvid916dtar260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7avBA/</t>
+  </si>
+  <si>
+    <t>484TK26ThanhMYappprsubiosvid916dtar260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7G4GQ/</t>
+  </si>
+  <si>
+    <t>483TK26ThanhMYappprpuriosvid916dtar260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7HoxJ/</t>
+  </si>
+  <si>
+    <t>485TK26ThanhMYappprsubiosvid916dtar260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7mtJu/</t>
+  </si>
+  <si>
+    <t>486TK26ThanhMYappprsubiosvid916dtar260817-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7n5k7/</t>
+  </si>
+  <si>
+    <t>406TK79DungGioanMYTTwfcpiosvid916d260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7C6YY/</t>
+  </si>
+  <si>
+    <t>407TK79DungGioanMYTTwfcpiosvid916d260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7QrjQ/</t>
+  </si>
+  <si>
+    <t>408TK26DungGioanMYTTwfeedandfeedn260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7mYom/</t>
+  </si>
+  <si>
+    <t>409TK26DungGioanMYTTwfeedandfeedn260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7VpG3/</t>
+  </si>
+  <si>
+    <t>410TK26DungGioanMYTTwfeedandfeedn260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7xK76/</t>
+  </si>
+  <si>
+    <t>412TK26DungGioanMYTTwfeedandfeedn260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7gqFH/</t>
+  </si>
+  <si>
+    <t>413TK26DungGioanMYTTappprpuriosvid916dtar260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7HEgG/</t>
+  </si>
+  <si>
+    <t>411TK26DungGioanMYTTwfeedandfeedn260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7VXsS/</t>
+  </si>
+  <si>
+    <t>414TK26DungGioanMYTTappprpuriosvid916dtar260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7WEjr/</t>
+  </si>
+  <si>
+    <t>415TK26DungGioanMYTTappprpuriosvid916dtar260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7swsa/</t>
+  </si>
+  <si>
+    <t>417TK26DungGioanMYTTappprsubiosvid916dtar260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL75hRC/</t>
+  </si>
+  <si>
+    <t>418TK26DungGioanMYTTappprsubiosvid916dtar260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7mx5D/</t>
+  </si>
+  <si>
+    <t>68TK79PhiMYTTwfcpiosvid916d260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL75YXq/</t>
+  </si>
+  <si>
+    <t>69TK79PhiMYTTwfcpiosvid916d260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL75UT5/</t>
+  </si>
+  <si>
+    <t>416TK26DungGioanMYTTappprsubiosvid916dtar260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7uwTL/</t>
+  </si>
+  <si>
+    <t>70TK79PhiMYTTwfcpiosvid916d260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7n5GP/</t>
+  </si>
+  <si>
+    <t>71TK79PhiMYTTwfcpiosvid916d260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL77efb/</t>
+  </si>
+  <si>
+    <t>72TK79PhiMYTTwfcpiosvid916d260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7q9ny/</t>
+  </si>
+  <si>
+    <t>73TK79PhiMYTTwfeedandfeedn260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7VVdy/</t>
+  </si>
+  <si>
+    <t>74TK79PhiMYTTwfeedandfeedn260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7yuXg/</t>
+  </si>
+  <si>
+    <t>75TK79PhiMYTTwfeedandfeedn260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7xn3w/</t>
+  </si>
+  <si>
+    <t>76TK79PhiMYTTwfeedandfeedn260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7ubK8/</t>
+  </si>
+  <si>
+    <t>77TK79PhiMYTTwfeedandfeedn260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7n3SP/</t>
+  </si>
+  <si>
+    <t>79TK79PhiMYTTwfeedandfeedn260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7xcvY/</t>
+  </si>
+  <si>
+    <t>78TK79PhiMYTTwfeedandfeedn260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7Pbrt/</t>
+  </si>
+  <si>
+    <t>80TK79PhiMYTTwfeedandfeedn260817-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7sJ4o/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7UVT9/</t>
+  </si>
+  <si>
+    <t>2026-08-15T15:16:35.526Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7nWuL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7WamC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL74QMw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL74PRG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7bHNm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7QCTV/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7CJpt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7HycS/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7PX4n/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7xwJk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7XgMw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7sPQu/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7PXYa/</t>
+  </si>
+  <si>
+    <t>405TK79DungGioanMYTTwfcpiosvid916d260817-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7Use5/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7gC5S/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7pdL9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7UWjL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL74ueD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7mgDd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7btf8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7G1sr/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7PCK9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7WnPn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL75cmN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL758wG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7bsae/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7PWjJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7apsy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7GFSg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7QwyL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7qBTB/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7X5BU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7f17k/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7uHF2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7QNR1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7nhkQ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7VfqW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL77RHe/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7sy62/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL7ync8/</t>
+  </si>
+  <si>
+    <t>423TK26DungGioanMYTTwfeedandfeedn260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjaeKR2/</t>
+  </si>
+  <si>
+    <t>2026-08-17T07:09:12.652Z</t>
+  </si>
+  <si>
+    <t>1734811012374692875</t>
+  </si>
+  <si>
+    <t>419TK79DungGioanMYTTwfcpiosvid916d260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj5wnVu/</t>
+  </si>
+  <si>
+    <t>1731006979547236054</t>
+  </si>
+  <si>
+    <t>421TK79DungGioanMYTTwfcpiosvid916d260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj5wr9R/</t>
+  </si>
+  <si>
+    <t>1732331803362100889</t>
+  </si>
+  <si>
+    <t>422TK26DungGioanMYTTwfeedandfeedn260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj5KEry/</t>
+  </si>
+  <si>
+    <t>424TK26DungGioanMYTTwfeedandfeedn260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjaLmdr/</t>
+  </si>
+  <si>
+    <t>1729479646204167773</t>
+  </si>
+  <si>
+    <t>428TK26DungGioanMYTTappprpuriosvid916dtar260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjaNjuP/</t>
+  </si>
+  <si>
+    <t>1729604720317598408</t>
+  </si>
+  <si>
+    <t>427TK26DungGioanMYTTappprpuriosvid916dtar260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj5TF3u/</t>
+  </si>
+  <si>
+    <t>1732841271088351101</t>
+  </si>
+  <si>
+    <t>425TK26DungGioanMYTTwfeedandfeedn260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjaYfYM/</t>
+  </si>
+  <si>
+    <t>1729795311089977270</t>
+  </si>
+  <si>
+    <t>426TK26DungGioanMYTTwfeedandfeedn260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVja1VT1/</t>
+  </si>
+  <si>
+    <t>1732147127678633296</t>
+  </si>
+  <si>
+    <t>432TK26DungGioanMYTTappprsubiosvid916dtar260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj5wsAc/</t>
+  </si>
+  <si>
+    <t>1731066289665049632</t>
+  </si>
+  <si>
+    <t>431TK26DungGioanMYTTappprsubiosvid916dtar260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjaLHjK/</t>
+  </si>
+  <si>
+    <t>1735534839320839822</t>
+  </si>
+  <si>
+    <t>430TK26DungGioanMYTTappprsubiosvid916dtar260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjaj6RW/</t>
+  </si>
+  <si>
+    <t>429TK26DungGioanMYTTappprpuriosvid916dtar260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj5E5dp/</t>
+  </si>
+  <si>
+    <t>420TK79DungGioanMYTTwfcpiosvid916d260818-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjaagFo/</t>
+  </si>
+  <si>
+    <t>2026-08-17T07:11:24.216Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVj4BDGK/</t>
+  </si>
+  <si>
+    <t>2026-08-17T08:15:51.664Z</t>
+  </si>
+  <si>
+    <t>83PhiMYTTwfcpiosvid916d260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjg9APL/</t>
+  </si>
+  <si>
+    <t>2026-08-17T08:47:36.666Z</t>
+  </si>
+  <si>
+    <t>81PhiMYTTwfcpiosvid916d260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjg4Amr/</t>
+  </si>
+  <si>
+    <t>82PhiMYTTwfcpiosvid916d260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgpECh/</t>
+  </si>
+  <si>
+    <t>1729457432825400203</t>
+  </si>
+  <si>
+    <t>84PhiMYTTwfcpiosvid916d260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgCbg8/</t>
+  </si>
+  <si>
+    <t>1729522411147462539</t>
+  </si>
+  <si>
+    <t>85PhiMYTTwfcpiosvid916d260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjg9JEH/</t>
+  </si>
+  <si>
+    <t>86PhiMYTTwfeedandfeedn260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgE4Gx/</t>
+  </si>
+  <si>
+    <t>1731303492143842600</t>
+  </si>
+  <si>
+    <t>87PhiMYTTwfeedandfeedn260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgntVF/</t>
+  </si>
+  <si>
+    <t>1729545047972874128</t>
+  </si>
+  <si>
+    <t>88PhiMYTTwfeedandfeedn260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjg9jj5/</t>
+  </si>
+  <si>
+    <t>1730862126212678965</t>
+  </si>
+  <si>
+    <t>90PhiMYTTwfeedandfeedn260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgVsCg/</t>
+  </si>
+  <si>
+    <t>1729665375969184715</t>
+  </si>
+  <si>
+    <t>89PhiMYTTwfeedandfeedn260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgHmBy/</t>
+  </si>
+  <si>
+    <t>1730884812968724098</t>
+  </si>
+  <si>
+    <t>91PhiMYTTwfeedandfeedn260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgtxes/</t>
+  </si>
+  <si>
+    <t>1731604384190662638</t>
+  </si>
+  <si>
+    <t>92PhiMYTTwfeedandfeedn260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgncbq/</t>
+  </si>
+  <si>
+    <t>1729818941257188574</t>
+  </si>
+  <si>
+    <t>93PhiMYTTwfeedandfeedn260818-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjg3bkb/</t>
+  </si>
+  <si>
+    <t>1732012490144056758</t>
+  </si>
+  <si>
+    <t>487TK79ThanhMYwfcpiosvid916d260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgnuA9/</t>
+  </si>
+  <si>
+    <t>488TK79ThanhMYwfcpiosvid916d260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgH7cG/</t>
+  </si>
+  <si>
+    <t>489TK79ThanhMYwfcpiosvid916d260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgXPCy/</t>
+  </si>
+  <si>
+    <t>1731611934130341323</t>
+  </si>
+  <si>
+    <t>491TK26ThanhMYwfeedandfeedn260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgENsG/</t>
+  </si>
+  <si>
+    <t>1734939673442485443</t>
+  </si>
+  <si>
+    <t>490TK26ThanhMYwfeedandfeedn260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgnpNo/</t>
+  </si>
+  <si>
+    <t>1729562407735035195</t>
+  </si>
+  <si>
+    <t>492TK26ThanhMYwfeedandfeedn260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgEtgK/</t>
+  </si>
+  <si>
+    <t>1736738856552006699</t>
+  </si>
+  <si>
+    <t>493TK26ThanhMYwfeedandfeedn260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgGLXs/</t>
+  </si>
+  <si>
+    <t>1732389242871187243</t>
+  </si>
+  <si>
+    <t>494TK26ThanhMYwfeedandfeedn260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgvKGF/</t>
+  </si>
+  <si>
+    <t>1736330232034919750</t>
+  </si>
+  <si>
+    <t>497TK26ThanhMYappprpuriosvid916dtar260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgV8xY/</t>
+  </si>
+  <si>
+    <t>1735531151155299782</t>
+  </si>
+  <si>
+    <t>495TK26ThanhMYappprpuriosvid916dtar260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgpYMh/</t>
+  </si>
+  <si>
+    <t>496TK26ThanhMYappprpuriosvid916dtar260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgHgtK/</t>
+  </si>
+  <si>
+    <t>498TK26ThanhMYappprsubiosvid916dtar260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjg3Ayf/</t>
+  </si>
+  <si>
+    <t>1733338830439679389</t>
+  </si>
+  <si>
+    <t>499TK26ThanhMYappprsubiosvid916dtar260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjgppRv/</t>
+  </si>
+  <si>
+    <t>500TK26ThanhMYappprsubiosvid916dtar260818-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjg7H9S/</t>
+  </si>
+  <si>
+    <t>502TK79ThanhMYapaniosanh916d260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqRxaU/</t>
+  </si>
+  <si>
+    <t>2026-08-18T07:25:21.990Z</t>
+  </si>
+  <si>
+    <t>503TK79ThanhMYapaniosanh916d260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqjVVo/</t>
+  </si>
+  <si>
+    <t>1729491013916788553</t>
+  </si>
+  <si>
+    <t>504TK26ThanhMYwfeedandfeedn260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqL9aP/</t>
+  </si>
+  <si>
+    <t>1729570174035526858</t>
+  </si>
+  <si>
+    <t>505TK26ThanhMYwfeedandfeedn260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVogJu/</t>
+  </si>
+  <si>
+    <t>501TK79ThanhMYapaniosanh916d260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqjBYL/</t>
+  </si>
+  <si>
+    <t>1734126225203299768</t>
+  </si>
+  <si>
+    <t>506TK26ThanhMYwfeedandfeedn260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqjfxb/</t>
+  </si>
+  <si>
+    <t>508TK26ThanhMYwfeedandfeedn260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqj5od/</t>
+  </si>
+  <si>
+    <t>509TK79ThanhMYacapiosvid11260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVwroN/</t>
+  </si>
+  <si>
+    <t>510TK79ThanhMYacapiosvid11260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVKo4M/</t>
+  </si>
+  <si>
+    <t>511TK79ThanhMYacapiosvid11260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqNRoR/</t>
+  </si>
+  <si>
+    <t>1730853654529869765</t>
+  </si>
+  <si>
+    <t>433TK26DungGioanMYTTwfeedandfeedn260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVKPjA/</t>
+  </si>
+  <si>
+    <t>1736675772162606330</t>
+  </si>
+  <si>
+    <t>507TK26ThanhMYwfeedandfeedn260819-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrq1qWw/</t>
+  </si>
+  <si>
+    <t>1731113898682975852</t>
+  </si>
+  <si>
+    <t>434TK26DungGioanMYTTwfeedandfeedn260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVcnhe/</t>
+  </si>
+  <si>
+    <t>1732708290991982320</t>
+  </si>
+  <si>
+    <t>435TK26DungGioanMYTTwfeedandfeedn260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrq11e8/</t>
+  </si>
+  <si>
+    <t>1733731409058105130</t>
+  </si>
+  <si>
+    <t>436TK26DungGioanMYTTwfeedandfeedn260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqe5hA/</t>
+  </si>
+  <si>
+    <t>437TK26DungGioanMYTTwfeedandfeedn260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqLFYT/</t>
+  </si>
+  <si>
+    <t>1735233686298592905</t>
+  </si>
+  <si>
+    <t>438TK26DungGioanMYTTwfeedandfeedn260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqdagd/</t>
+  </si>
+  <si>
+    <t>1735883325575759522</t>
+  </si>
+  <si>
+    <t>440TK26DungGioanMYTTapaniosanh916d260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrq2PWG/</t>
+  </si>
+  <si>
+    <t>1732442968280893405</t>
+  </si>
+  <si>
+    <t>441TK26DungGioanMYTTacapiosvid11260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqjYRK/</t>
+  </si>
+  <si>
+    <t>1732089422949876894</t>
+  </si>
+  <si>
+    <t>439TK26DungGioanMYTTapaniosanh916d260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVoy31/</t>
+  </si>
+  <si>
+    <t>1734474244750280240</t>
+  </si>
+  <si>
+    <t>442TK26DungGioanMYTTacapiosvid11260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVtghf/</t>
+  </si>
+  <si>
+    <t>1731819257087296653</t>
+  </si>
+  <si>
+    <t>443TK26DungGioanMYTTacapiosvid11260819-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVKCPx/</t>
+  </si>
+  <si>
+    <t>1731832594236868310</t>
+  </si>
+  <si>
+    <t>94TK78PhiMYTTapaniosanh916d260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVnHBu/</t>
+  </si>
+  <si>
+    <t>95TK78PhiMYTTapaniosanh916d260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrV7Lgt/</t>
+  </si>
+  <si>
+    <t>1730309442198013843</t>
+  </si>
+  <si>
+    <t>96TK78PhiMYTTapaniosanh916d260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqMQYs/</t>
+  </si>
+  <si>
+    <t>97TK78PhiMYTTappprpuriosvid916dtar260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrq8bqf/</t>
+  </si>
+  <si>
+    <t>1735217048471373159</t>
+  </si>
+  <si>
+    <t>98TK78PhiMYTTappprpuriosvid916dtar260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqeGEP/</t>
+  </si>
+  <si>
+    <t>1729512795723891893</t>
+  </si>
+  <si>
+    <t>100TK78PhiMYTTappprsubiosvid916dtar260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqFVBk/</t>
+  </si>
+  <si>
+    <t>101TK78PhiMYTTappprsubiosvid916dtar260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVWJrL/</t>
+  </si>
+  <si>
+    <t>1729659756878334108</t>
+  </si>
+  <si>
+    <t>102TK78PhiMYTTappprsubiosvid916dtar260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrq2rw2/</t>
+  </si>
+  <si>
+    <t>99TK78PhiMYTTappprpuriosvid916dtar260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrVcdCG/</t>
+  </si>
+  <si>
+    <t>103TK78PhiMYTTacapiosvid11260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqMAss/</t>
+  </si>
+  <si>
+    <t>1729484138443015562</t>
+  </si>
+  <si>
+    <t>105TK78PhiMYTTacapiosvid13260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrV3g4R/</t>
+  </si>
+  <si>
+    <t>104TK78PhiMYTTacapiosvid12260819-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVrqLyLs/</t>
+  </si>
+  <si>
+    <t>1732249200198518171</t>
+  </si>
+  <si>
+    <t>446TK26DungGioanMYTTapaniosanh916d260820-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUqwWv/</t>
+  </si>
+  <si>
+    <t>2026-08-19T04:40:00.719Z</t>
+  </si>
+  <si>
+    <t>1736927588199990496</t>
+  </si>
+  <si>
+    <t>448TK26DungGioanMYTTacapiosvid11260820-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUu3st/</t>
+  </si>
+  <si>
+    <t>1734609734908740677</t>
+  </si>
+  <si>
+    <t>447TK26DungGioanMYTTacapiosvid11260820-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVByLqwt/</t>
+  </si>
+  <si>
+    <t>1735771519041963433</t>
+  </si>
+  <si>
+    <t>444TK26DungGioanMYTTapaniosanh916d260820-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUovUV/</t>
+  </si>
+  <si>
+    <t>1729655121234135977</t>
+  </si>
+  <si>
+    <t>445TK26DungGioanMYTTapaniosanh916d260820-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUpUPm/</t>
+  </si>
+  <si>
+    <t>106TK78PhiMYTTapaniosanh916d260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUoCHa/</t>
+  </si>
+  <si>
+    <t>108TK78PhiMYTTapaniosanh916d260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUTvfX/</t>
+  </si>
+  <si>
+    <t>107TK78PhiMYTTapaniosanh916d260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUQngT/</t>
+  </si>
+  <si>
+    <t>109TK78PhiMYTTappprpuriosvid916dtar260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBU5aUA/</t>
+  </si>
+  <si>
+    <t>1729553934174159894</t>
+  </si>
+  <si>
+    <t>449TK26DungGioanMYTTacapiosvid11260820-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUvG59/</t>
+  </si>
+  <si>
+    <t>110TK78PhiMYTTappprpuriosvid916dtar260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUo5bw/</t>
+  </si>
+  <si>
+    <t>112TK78PhiMYTTappprsubiosvid916dtar260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUGEQE/</t>
+  </si>
+  <si>
+    <t>114TK78PhiMYTTappprsubiosvid916dtar260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBy8exJ/</t>
+  </si>
+  <si>
+    <t>111TK78PhiMYTTappprpuriosvid916dtar260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUgurB/</t>
+  </si>
+  <si>
+    <t>113TK78PhiMYTTappprsubiosvid916dtar260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUqD8o/</t>
+  </si>
+  <si>
+    <t>115TK78PhiMYTTacapiosvid11260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUHBX8/</t>
+  </si>
+  <si>
+    <t>116TK78PhiMYTTacapiosvid12260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUtB91/</t>
+  </si>
+  <si>
+    <t>512TK79ThanhMYapaniosanh916d260820-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUx8gc/</t>
+  </si>
+  <si>
+    <t>117TK78PhiMYTTacapiosvid13260820-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUgoXj/</t>
+  </si>
+  <si>
+    <t>513TK79ThanhMYapaniosanh916d260820-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUT8wp/</t>
+  </si>
+  <si>
+    <t>515TK79ThanhMYacapiosvid11260820-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUg3qj/</t>
+  </si>
+  <si>
+    <t>514TK79ThanhMYapaniosanh916d260820-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUcdWS/</t>
+  </si>
+  <si>
+    <t>517TK79ThanhMYacapiosvid11260820-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUgruW/</t>
+  </si>
+  <si>
+    <t>516TK79ThanhMYacapiosvid11260820-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBUpgbg/</t>
+  </si>
+  <si>
+    <t>1729741111015868397</t>
+  </si>
+  <si>
+    <t>40DungGioanMYTTsomi260821-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDaMdoK/</t>
+  </si>
+  <si>
+    <t>2026-08-20T07:12:56.635Z</t>
+  </si>
+  <si>
+    <t>1729437408609536212</t>
+  </si>
+  <si>
+    <t>39DungGioanMYTTson260821-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD5cP6C/</t>
+  </si>
+  <si>
+    <t>41DungGioanMYTTvay260821-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDaMWVP/</t>
+  </si>
+  <si>
+    <t>1729643532343477503</t>
+  </si>
+  <si>
+    <t>38DungGioanMYTTdep260821-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVD5KcvF/</t>
+  </si>
+  <si>
+    <t>118TK79PhiMYTTwfeedandfeedn260821-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDps2Jy/</t>
+  </si>
+  <si>
+    <t>2026-08-20T09:17:39.405Z</t>
+  </si>
+  <si>
+    <t>119TK79PhiMYTTwfeedandfeedn260821-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDp4Wr2/</t>
+  </si>
+  <si>
+    <t>122TK79PhiMYTTwfeedandfeedn260821-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDpme51/</t>
+  </si>
+  <si>
+    <t>120TK79PhiMYTTwfeedandfeedn260821-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDpgnqL/</t>
+  </si>
+  <si>
+    <t>121TK79PhiMYTTwfeedandfeedn260821-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDp4YaS/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSdHWN/</t>
+  </si>
+  <si>
+    <t>2026-08-21T08:33:19.716Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSyMXj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSdgK6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSD3SU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSRCwS/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSB725/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSPp1D/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSRBN7/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSDKAv/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSdXLd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS2dCc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS8yrq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSBNrR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSdhhf/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS2Cyf/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSySCC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSrF3f/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS2Av9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfShdJU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSkf4F/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSaNeq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSSsbv/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfShpX3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS2B8a/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSYwUd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSaNDm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS2nm8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSaNTq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSA1TH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSdvGG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSS2UU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSPxdV/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSFdYy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS52XM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSUg6e/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSQ4n2/</t>
+  </si>
+  <si>
+    <t>2026-08-21T08:34:35.142Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS3jeM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSmqNe/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSgoXk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSsBpE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSVLfX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSbjQp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSWkv3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSg39J/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS9VPA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSQtGD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSx6TX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSGePq/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSpWMM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS7ufo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSqEYy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSVhR9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSHx8P/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS7n4X/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSVJ1p/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSCBVC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSgwUy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSqHcW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSTE12/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSpfe1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSVHWC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSwL4E/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSCK2a/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSQtbp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSQpmQ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfS3HGj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSuSq6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfScsPR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVfSq5Gs/</t>
+  </si>
+  <si>
+    <t>1729748603531134164</t>
+  </si>
+  <si>
+    <t>518TK26ThanhMYlobsterandshrimpscu260824-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVxdctpP/</t>
+  </si>
+  <si>
+    <t>2026-08-24T09:48:04.327Z</t>
+  </si>
+  <si>
+    <t>522TK26ThanhMYapaniosanh11d260825-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVxjh3fV/</t>
+  </si>
+  <si>
+    <t>2026-08-24T10:47:23.477Z</t>
+  </si>
+  <si>
+    <t>519TK26ThanhMYapaniosanh916d260825-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVxjQ6ys/</t>
+  </si>
+  <si>
+    <t>521TK26ThanhMYapaniosanh11d260825-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVxjHynX/</t>
+  </si>
+  <si>
+    <t>520TK26ThanhMYapaniosanh916d260825-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVxjUdWy/</t>
+  </si>
+  <si>
+    <t>125TK79PhiMYTTwfeedandfeedn260828-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3EuwV/</t>
+  </si>
+  <si>
+    <t>2026-08-27T16:34:54.492Z</t>
+  </si>
+  <si>
+    <t>123TK79PhiMYTTwfeedandfeedn260828-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3gSwd/</t>
+  </si>
+  <si>
+    <t>124TK79PhiMYTTwfeedandfeedn260828-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3n51r/</t>
+  </si>
+  <si>
+    <t>126TK79PhiMYTTwfeedandfeedn260828-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVgTFJYx/</t>
+  </si>
+  <si>
+    <t>127TK79PhiMYTTwfeedandfeedn260828-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg37DEv/</t>
+  </si>
+  <si>
+    <t>131TK78PhiMYTTacapiosvid916dmng260828-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVgT8tGL/</t>
+  </si>
+  <si>
+    <t>129TK78PhiMYTTacapiosvid916dsound260828-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3nEpf/</t>
+  </si>
+  <si>
+    <t>1730700338723325883</t>
+  </si>
+  <si>
+    <t>450TK26DungGioanMYTTwfeedandfeedn260828-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVgT1FHV/</t>
+  </si>
+  <si>
+    <t>130TK78PhiMYTTapaniosvid916dmng260828-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVgTeKq8/</t>
+  </si>
+  <si>
+    <t>1729631191342943085</t>
+  </si>
+  <si>
+    <t>451TK26DungGioanMYTTwfeedandfeedn260828-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVgTRPgU/</t>
+  </si>
+  <si>
+    <t>128TK78PhiMYTTapaniosvid916dsound260828-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3o32N/</t>
+  </si>
+  <si>
+    <t>1729544330910534067</t>
+  </si>
+  <si>
+    <t>452TK26DungGioanMYTTwfeedandfeedn260828-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3WF2e/</t>
+  </si>
+  <si>
+    <t>1737034781193569366</t>
+  </si>
+  <si>
+    <t>453TK26DungGioanMYTTwfeedandfeedn260828-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3ou26/</t>
+  </si>
+  <si>
+    <t>1729652541688612594</t>
+  </si>
+  <si>
+    <t>523TK26ThanhMYwfeedandfeedn260828-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3ndVp/</t>
+  </si>
+  <si>
+    <t>1731118003630802646</t>
+  </si>
+  <si>
+    <t>454TK26DungGioanMYTTwfeedandfeedn260828-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVgTRf6c/</t>
+  </si>
+  <si>
+    <t>525TK26ThanhMYwfeedandfeedn260828-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3v4je/</t>
+  </si>
+  <si>
+    <t>1735679232071075412</t>
+  </si>
+  <si>
+    <t>524TK26ThanhMYwfeedandfeedn260828-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3GVnM/</t>
+  </si>
+  <si>
+    <t>527TK26ThanhMYwfeedandfeedn260828-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3Trxy/</t>
+  </si>
+  <si>
+    <t>526TK26ThanhMYwfeedandfeedn260828-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVg3WgLv/</t>
+  </si>
+  <si>
+    <t>457TK26DungGioanMYTTwfeedandfeedn260902-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV4aUy/</t>
+  </si>
+  <si>
+    <t>2026-09-01T08:56:06.722Z</t>
+  </si>
+  <si>
+    <t>458TK26DungGioanMYTTwfeedandfeedn260902-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVpJnt/</t>
+  </si>
+  <si>
+    <t>459TK26DungGioanMYTTwfeedandfeedn260902-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVGNX3/</t>
+  </si>
+  <si>
+    <t>456TK26DungGioanMYTTwfeedandfeedn260902-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV3RvK/</t>
+  </si>
+  <si>
+    <t>455TK26DungGioanMYTTwfeedandfeedn260902-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVbRvU/</t>
+  </si>
+  <si>
+    <t>460TK26DungGioanMYTTwfeedandfeedn260902-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV4Rux/</t>
+  </si>
+  <si>
+    <t>461TK26DungGioanMYTTwfeedandfeedn260902-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVcssR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVpmNP/</t>
+  </si>
+  <si>
+    <t>2026-09-01T08:56:07.419Z</t>
+  </si>
+  <si>
+    <t>529TK26ThanhMYwfeedandfeedn260902-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVsreM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVVaE4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV5oEQ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVVcUM/</t>
+  </si>
+  <si>
+    <t>528TK26ThanhMYwfeedandfeedn260902-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVbtsD/</t>
+  </si>
+  <si>
+    <t>462TK26DungGioanMYTTwfeedandfeedn260902-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVCXYk/</t>
+  </si>
+  <si>
+    <t>530TK26ThanhMYwfeedandfeedn260902-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVQjvK/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVC5wg/</t>
+  </si>
+  <si>
+    <t>531TK26ThanhMYwfeedandfeedn260902-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVX89g/</t>
+  </si>
+  <si>
+    <t>532TK26ThanhMYwfeedandfeedn260902-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV3u4R/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVGe66/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVGxr3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVcPKF/</t>
+  </si>
+  <si>
+    <t>534TK26ThanhMYwfeedandfeedn260902-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVWmvY/</t>
+  </si>
+  <si>
+    <t>533TK26ThanhMYwfeedandfeedn260902-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV4HDr/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVvcwr/</t>
+  </si>
+  <si>
+    <t>535TK26ThanhMYwfeedandfeedn260902-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVusCD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVmvjv/</t>
+  </si>
+  <si>
+    <t>132TK79PhiMYTTwfeedandfeedn260902-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVggMU/</t>
+  </si>
+  <si>
+    <t>133TK79PhiMYTTwfeedandfeedn260902-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVpX1e/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVCD3L/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVQTkb/</t>
+  </si>
+  <si>
+    <t>135TK79PhiMYTTwfeedandfeedn260902-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVvTAp/</t>
+  </si>
+  <si>
+    <t>136TK79PhiMYTTwfeedandfeedn260902-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVtHYA/</t>
+  </si>
+  <si>
+    <t>137TK79PhiMYTTwfeedandfeedn260902-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVsPD8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVVofq/</t>
+  </si>
+  <si>
+    <t>134TK79PhiMYTTwfeedandfeedn260902-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVtSbx/</t>
+  </si>
+  <si>
+    <t>138TK79PhiMYTTwfeedandfeedn260902-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVWL6N/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVCDuW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVbn1L/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV48Pb/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVcvQM/</t>
+  </si>
+  <si>
+    <t>139TK79PhiMYTTwfeedandfeedn260902-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVsy47/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVcTon/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV3fKS/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVGK7n/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVcRgw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVmBuL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVpnkp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVQVKF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVnYXM/</t>
+  </si>
+  <si>
+    <t>2026-09-01T08:56:12.052Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVsG2Y/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVXmXJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVV2DL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVTBev/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVxTmk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV7nmM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVqQAk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV9dS8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVg7Gw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVa1ko/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVT6KX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVT6gH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVGydN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVGvDN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVg5M4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV7wmy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV38fj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVgvrL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwV55MU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVTSQP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVW36F/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVnjyv/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVwVXFUh/</t>
+  </si>
+  <si>
+    <t>144TK79PhiMYTTwfeedandfeedn260903-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeHMgE/</t>
+  </si>
+  <si>
+    <t>2026-09-02T07:11:54.181Z</t>
+  </si>
+  <si>
+    <t>141TK79PhiMYTTwfeedandfeedn260903-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeBpRw/</t>
+  </si>
+  <si>
+    <t>142TK79PhiMYTTwfeedandfeedn260903-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeL6Vn/</t>
+  </si>
+  <si>
+    <t>140TK79PhiMYTTwfeedandfeedn260903-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeDC9N/</t>
+  </si>
+  <si>
+    <t>143TK79PhiMYTTwfeedandfeedn260903-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoe2LMg/</t>
+  </si>
+  <si>
+    <t>145TK79PhiMYTTwfeedandfeedn260903-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeA39y/</t>
+  </si>
+  <si>
+    <t>147TK79PhiMYTTwfeedandfeedn260903-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoe2Yfb/</t>
+  </si>
+  <si>
+    <t>146TK79PhiMYTTwfeedandfeedn260903-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeALoY/</t>
+  </si>
+  <si>
+    <t>463TK26DungGioanMYTTwfeedandfeedn260903-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeyJPj/</t>
+  </si>
+  <si>
+    <t>464TK26DungGioanMYTTwfeedandfeedn260903-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoefYQR/</t>
+  </si>
+  <si>
+    <t>465TK26DungGioanMYTTwfeedandfeedn260903-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeh7uA/</t>
+  </si>
+  <si>
+    <t>466TK26DungGioanMYTTwfeedandfeedn260903-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoearmW/</t>
+  </si>
+  <si>
+    <t>467TK26DungGioanMYTTwfeedandfeedn260903-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoe2KsW/</t>
+  </si>
+  <si>
+    <t>468TK26DungGioanMYTTwfeedandfeedn260903-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoePJ1W/</t>
+  </si>
+  <si>
+    <t>469TK26DungGioanMYTTwfeedandfeedn260903-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoerehC/</t>
+  </si>
+  <si>
+    <t>470TK26DungGioanMYTTwfeedandfeedn260903-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoekS38/</t>
+  </si>
+  <si>
+    <t>536TK26ThanhMYwfeedandfeedn260903-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoePu9p/</t>
+  </si>
+  <si>
+    <t>537TK26ThanhMYwfeedandfeedn260903-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeAtxE/</t>
+  </si>
+  <si>
+    <t>538TK26ThanhMYwfeedandfeedn260903-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeFKDo/</t>
+  </si>
+  <si>
+    <t>539TK26ThanhMYwfeedandfeedn260903-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoefG8k/</t>
+  </si>
+  <si>
+    <t>540TK26ThanhMYwfeedandfeedn260903-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoe9kye/</t>
+  </si>
+  <si>
+    <t>541TK26ThanhMYwfeedandfeedn260903-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoerfKY/</t>
+  </si>
+  <si>
+    <t>542TK26ThanhMYwfeedandfeedn260903-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeygAP/</t>
+  </si>
+  <si>
+    <t>543TK26ThanhMYwfeedandfeedn260903-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVoeYv8H/</t>
+  </si>
+  <si>
+    <t>544TK26ThanhMYwfeedandfeedn260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNGJjJ/</t>
+  </si>
+  <si>
+    <t>2026-09-03T10:10:36.492Z</t>
+  </si>
+  <si>
+    <t>545TK26ThanhMYwfeedandfeedn260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF19ne/</t>
+  </si>
+  <si>
+    <t>548TK26ThanhMYwfeedandfeedn260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFjTVa/</t>
+  </si>
+  <si>
+    <t>546TK26ThanhMYwfeedandfeedn260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNqV6G/</t>
+  </si>
+  <si>
+    <t>547TK26ThanhMYwfeedandfeedn260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFdNgN/</t>
+  </si>
+  <si>
+    <t>549TK26ThanhMYwfeedandfeedn260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFyvDc/</t>
+  </si>
+  <si>
+    <t>552TK78ThanhMYapaniosanh916d260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNtKUB/</t>
+  </si>
+  <si>
+    <t>551TK26ThanhMYwfeedandfeedn260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeN7W4B/</t>
+  </si>
+  <si>
+    <t>550TK26ThanhMYwfeedandfeedn260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNKeaC/</t>
+  </si>
+  <si>
+    <t>553TK78ThanhMYapaniosanh916d260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNbM8m/</t>
+  </si>
+  <si>
+    <t>554TK78ThanhMYapaniosanh916d260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNWxVx/</t>
+  </si>
+  <si>
+    <t>555TK79ThanhMYwfcpiosvid916d260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNXbLf/</t>
+  </si>
+  <si>
+    <t>557TK79ThanhMYwfcpiosvid916d260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNprTB/</t>
+  </si>
+  <si>
+    <t>556TK79ThanhMYwfcpiosvid916d260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNgjDH/</t>
+  </si>
+  <si>
+    <t>1732518366395204956</t>
+  </si>
+  <si>
+    <t>558TK26ThanhMYwfeedandfeedntoanhoc260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNnGqV/</t>
+  </si>
+  <si>
+    <t>559TK26ThanhMYwfeedandfeedntoanhoc260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNpuHL/</t>
+  </si>
+  <si>
+    <t>560TK26ThanhMYwfeedandfeedntoanhoc260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNGDUP/</t>
+  </si>
+  <si>
+    <t>561TK26ThanhMYwfeedandfeedntoanhoc260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFDfcS/</t>
+  </si>
+  <si>
+    <t>562TK26ThanhMYwfeedandfeedntoanhoc260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNsWAR/</t>
+  </si>
+  <si>
+    <t>1729546946281375342</t>
+  </si>
+  <si>
+    <t>563TK26ThanhMYwfeedandfeednngoaingu260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeN3Fd3/</t>
+  </si>
+  <si>
+    <t>565TK26ThanhMYwfeedandfeednngoaingu260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF25rR/</t>
+  </si>
+  <si>
+    <t>566TK26ThanhMYwfeedandfeednngoaingu260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeN4726/</t>
+  </si>
+  <si>
+    <t>564TK26ThanhMYwfeedandfeednngoaingu260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFjUb5/</t>
+  </si>
+  <si>
+    <t>567TK26ThanhMYwfeedandfeednngoaingu260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFBCxR/</t>
+  </si>
+  <si>
+    <t>1731643616952747168</t>
+  </si>
+  <si>
+    <t>568TK26ThanhMYwfeedandfeedndulich260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFJB2L/</t>
+  </si>
+  <si>
+    <t>570TK26ThanhMYwfeedandfeedndulich260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFYF4Y/</t>
+  </si>
+  <si>
+    <t>569TK26ThanhMYwfeedandfeedndulich260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeN41RR/</t>
+  </si>
+  <si>
+    <t>1730795819139368421</t>
+  </si>
+  <si>
+    <t>571TK26ThanhMYwfeedandfeedndulich260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNtsUn/</t>
+  </si>
+  <si>
+    <t>572TK26ThanhMYwfeedandfeedndulich260904-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF81SV/</t>
+  </si>
+  <si>
+    <t>1729457753423382569</t>
+  </si>
+  <si>
+    <t>471TK26DungGioanMYTTwfeedandfeedn260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNqtr8/</t>
+  </si>
+  <si>
+    <t>1729748844806833311</t>
+  </si>
+  <si>
+    <t>472TK26DungGioanMYTTwfeedandfeedn260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNWpjE/</t>
+  </si>
+  <si>
+    <t>1732268566976169744</t>
+  </si>
+  <si>
+    <t>473TK26DungGioanMYTTwfeedandfeedn260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFdhgh/</t>
+  </si>
+  <si>
+    <t>1729710873935841159</t>
+  </si>
+  <si>
+    <t>474TK26DungGioanMYTTwfeedandfeedn260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFerff/</t>
+  </si>
+  <si>
+    <t>1733968138003055632</t>
+  </si>
+  <si>
+    <t>475TK26DungGioanMYTTwfeedandfeedn260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFj3aB/</t>
+  </si>
+  <si>
+    <t>1729705136967353969</t>
+  </si>
+  <si>
+    <t>477TK26DungGioanMYTTwfeedandfeedn260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFMFDo/</t>
+  </si>
+  <si>
+    <t>1731923578489374313</t>
+  </si>
+  <si>
+    <t>478TK26DungGioanMYTTwfeedandfeedn260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFukQJ/</t>
+  </si>
+  <si>
+    <t>1729636092630239453</t>
+  </si>
+  <si>
+    <t>479TK26DungGioanMYTTwfeedandfeednthienvan260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNKFwn/</t>
+  </si>
+  <si>
+    <t>480TK26DungGioanMYTTwfeedandfeednthienvan260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFYD7c/</t>
+  </si>
+  <si>
+    <t>1730931792258172333</t>
+  </si>
+  <si>
+    <t>476TK26DungGioanMYTTwfeedandfeedn260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNvTFe/</t>
+  </si>
+  <si>
+    <t>481TK26DungGioanMYTTwfeedandfeednthienvan260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFf8Cp/</t>
+  </si>
+  <si>
+    <t>1732055390704535073</t>
+  </si>
+  <si>
+    <t>482TK26DungGioanMYTTwfeedandfeednthienvan260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFr1YV/</t>
+  </si>
+  <si>
+    <t>1730575038705271967</t>
+  </si>
+  <si>
+    <t>484TK26DungGioanMYTTwfeedandfeednvanhoc260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFNeeV/</t>
+  </si>
+  <si>
+    <t>1734317820696495476</t>
+  </si>
+  <si>
+    <t>483TK26DungGioanMYTTwfeedandfeednthienvan260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNEwtS/</t>
+  </si>
+  <si>
+    <t>1732062769075029167</t>
+  </si>
+  <si>
+    <t>485TK26DungGioanMYTTwfeedandfeednvanhoc260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFygXy/</t>
+  </si>
+  <si>
+    <t>486TK26DungGioanMYTTwfeedandfeednvanhoc260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNgx5b/</t>
+  </si>
+  <si>
+    <t>1733167143013746644</t>
+  </si>
+  <si>
+    <t>487TK26DungGioanMYTTwfeedandfeednvanhoc260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFNwF5/</t>
+  </si>
+  <si>
+    <t>1729571242617179017</t>
+  </si>
+  <si>
+    <t>488TK26DungGioanMYTTwfeedandfeednvanhoc260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF6jue/</t>
+  </si>
+  <si>
+    <t>1734165967150876560</t>
+  </si>
+  <si>
+    <t>489TK26DungGioanMYTTwfeedandfeednngoaingu260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNpQXh/</t>
+  </si>
+  <si>
+    <t>1730637002614474147</t>
+  </si>
+  <si>
+    <t>490TK26DungGioanMYTTwfeedandfeednngoaingu260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNWp4M/</t>
+  </si>
+  <si>
+    <t>1731133810947098458</t>
+  </si>
+  <si>
+    <t>491TK26DungGioanMYTTwfeedandfeednngoaingu260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNppvu/</t>
+  </si>
+  <si>
+    <t>494TK78DungGioanMYTTapaniosanh916d260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF8H9A/</t>
+  </si>
+  <si>
+    <t>1734366443270276278</t>
+  </si>
+  <si>
+    <t>492TK26DungGioanMYTTwfeedandfeednngoaingu260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFhaXK/</t>
+  </si>
+  <si>
+    <t>1731001517288686987</t>
+  </si>
+  <si>
+    <t>493TK26DungGioanMYTTwfeedandfeednngoaingu260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFRY1c/</t>
+  </si>
+  <si>
+    <t>1730968033407829420</t>
+  </si>
+  <si>
+    <t>495TK78DungGioanMYTTapaniosanh916d260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFNWRj/</t>
+  </si>
+  <si>
+    <t>497TK79DungGioanMYTTwfcpiosvid916d260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFAeJg/</t>
+  </si>
+  <si>
+    <t>498TK79DungGioanMYTTwfcpiosvid916d260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF8JP5/</t>
+  </si>
+  <si>
+    <t>499TK79DungGioanMYTTwfcpiosvid916d260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNq58y/</t>
+  </si>
+  <si>
+    <t>1737187814690489402</t>
+  </si>
+  <si>
+    <t>496TK78DungGioanMYTTapaniosanh916d260904-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFAQ7r/</t>
+  </si>
+  <si>
+    <t>148TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeNseDp/</t>
+  </si>
+  <si>
+    <t>149TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFLGnH/</t>
+  </si>
+  <si>
+    <t>150TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFa52k/</t>
+  </si>
+  <si>
+    <t>151TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFLj8M/</t>
+  </si>
+  <si>
+    <t>152TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF5yH8/</t>
+  </si>
+  <si>
+    <t>153TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeN4CLq/</t>
+  </si>
+  <si>
+    <t>154TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFNwse/</t>
+  </si>
+  <si>
+    <t>155TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFAeRT/</t>
+  </si>
+  <si>
+    <t>156TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFDYAm/</t>
+  </si>
+  <si>
+    <t>157TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFSvwd/</t>
+  </si>
+  <si>
+    <t>1735770922375414897</t>
+  </si>
+  <si>
+    <t>158TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF236G/</t>
+  </si>
+  <si>
+    <t>159TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFRGnt/</t>
+  </si>
+  <si>
+    <t>161TK78PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFh3xS/</t>
+  </si>
+  <si>
+    <t>1729760649142240729</t>
+  </si>
+  <si>
+    <t>160TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFDDMa/</t>
+  </si>
+  <si>
+    <t>1732421578639443380</t>
+  </si>
+  <si>
+    <t>162TK78PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFSJWj/</t>
+  </si>
+  <si>
+    <t>163TK78PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFS3U4/</t>
+  </si>
+  <si>
+    <t>1731420540166637050</t>
+  </si>
+  <si>
+    <t>164TK78PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFywJJ/</t>
+  </si>
+  <si>
+    <t>1734727491235645188</t>
+  </si>
+  <si>
+    <t>166TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFmw1q/</t>
+  </si>
+  <si>
+    <t>165TK78PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFhAAK/</t>
+  </si>
+  <si>
+    <t>167TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFfwhF/</t>
+  </si>
+  <si>
+    <t>171TK78PhiMYTTapaniosvid916dsound260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFrVK4/</t>
+  </si>
+  <si>
+    <t>1729665382515182074</t>
+  </si>
+  <si>
+    <t>169TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFapCk/</t>
+  </si>
+  <si>
+    <t>1734918249784117156</t>
+  </si>
+  <si>
+    <t>168TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF8Fgs/</t>
+  </si>
+  <si>
+    <t>170TK79PhiMYTTwfeedandfeedn260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFPXsn/</t>
+  </si>
+  <si>
+    <t>172TK78PhiMYTTapaniosvid916dmng260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFhbQy/</t>
+  </si>
+  <si>
+    <t>173TK78PhiMYTTapaniosvid916dmng260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeFPHww/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqeF88hn/</t>
+  </si>
+  <si>
+    <t>178TK79PhiMYTTwfeedandfeednngoaingu260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRFo9CV/</t>
+  </si>
+  <si>
+    <t>2026-09-04T04:42:29.430Z</t>
+  </si>
+  <si>
+    <t>176TK79PhiMYTTwfeedandfeednngoaingu260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYhKFH/</t>
+  </si>
+  <si>
+    <t>177TK79PhiMYTTwfeedandfeednngoaingu260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYLoKb/</t>
+  </si>
+  <si>
+    <t>179TK79PhiMYTTwfeedandfeednngoaingu260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYetSw/</t>
+  </si>
+  <si>
+    <t>175TK79PhiMYTTwfeedandfeednngoaingu260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYJXB2/</t>
+  </si>
+  <si>
+    <t>180TK79PhiMYTTwfeedandfeednkynanggiaotiep260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYjqBY/</t>
+  </si>
+  <si>
+    <t>181TK79PhiMYTTwfeedandfeednkynanggiaotiep260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYrwB9/</t>
+  </si>
+  <si>
+    <t>182TK79PhiMYTTwfeedandfeednkynanggiaotiep260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYBVs1/</t>
+  </si>
+  <si>
+    <t>183TK79PhiMYTTwfeedandfeednkynanggiaotiep260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYkxCV/</t>
+  </si>
+  <si>
+    <t>184TK79PhiMYTTwfeedandfeednkynanggiaotiep260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYJ7HG/</t>
+  </si>
+  <si>
+    <t>1729635115448043556</t>
+  </si>
+  <si>
+    <t>186TK78PhiMYTTwfeedandfeedntamlyhoc260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYUoPJ/</t>
+  </si>
+  <si>
+    <t>1729639052672732046</t>
+  </si>
+  <si>
+    <t>185TK78PhiMYTTwfeedandfeedntamlyhoc260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRY6557/</t>
+  </si>
+  <si>
+    <t>1733179485592520649</t>
+  </si>
+  <si>
+    <t>188TK78PhiMYTTwfeedandfeedntamlyhoc260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYjMYB/</t>
+  </si>
+  <si>
+    <t>1736551663982512120</t>
+  </si>
+  <si>
+    <t>187TK78PhiMYTTwfeedandfeedntamlyhoc260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYB9Ue/</t>
+  </si>
+  <si>
+    <t>1735732988585674393</t>
+  </si>
+  <si>
+    <t>189TK78PhiMYTTwfeedandfeedntamlyhoc260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYAuNF/</t>
+  </si>
+  <si>
+    <t>191TK78PhiMYTTapaniosvid916dsound260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYBb3y/</t>
+  </si>
+  <si>
+    <t>193TK78PhiMYTTapaniosvid916dmng260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYyrtM/</t>
+  </si>
+  <si>
+    <t>190TK78PhiMYTTapaniosvid916dsound260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYAGhT/</t>
+  </si>
+  <si>
+    <t>192TK78PhiMYTTapaniosvid916dmng260905-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYj7MD/</t>
+  </si>
+  <si>
+    <t>573TK26ThanhMYwfeedandfeedn260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYrFoF/</t>
+  </si>
+  <si>
+    <t>2026-09-04T04:43:14.419Z</t>
+  </si>
+  <si>
+    <t>575TK26ThanhMYwfeedandfeedn260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYR7TP/</t>
+  </si>
+  <si>
+    <t>1730416064616957168</t>
+  </si>
+  <si>
+    <t>576TK26ThanhMYwfeedandfeedn260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRY8eCk/</t>
+  </si>
+  <si>
+    <t>1730786760477279761</t>
+  </si>
+  <si>
+    <t>574TK26ThanhMYwfeedandfeedn260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYSVjM/</t>
+  </si>
+  <si>
+    <t>578TK26ThanhMYwfeedandfeedn260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYBbXC/</t>
+  </si>
+  <si>
+    <t>579TK26ThanhMYwfeedandfeedn260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYUhbk/</t>
+  </si>
+  <si>
+    <t>580TK26ThanhMYwfeedandfeedn260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYFFQn/</t>
+  </si>
+  <si>
+    <t>1732064847760557491</t>
+  </si>
+  <si>
+    <t>577TK26ThanhMYwfeedandfeedn260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYBykv/</t>
+  </si>
+  <si>
+    <t>581TK78ThanhMYapaniosanh916d260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYU2Y1/</t>
+  </si>
+  <si>
+    <t>582TK78ThanhMYapaniosanh916d260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYFGgY/</t>
+  </si>
+  <si>
+    <t>584TK79ThanhMYwfcpiosvid916d260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYAehQ/</t>
+  </si>
+  <si>
+    <t>583TK78ThanhMYapaniosanh916d260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYdA5E/</t>
+  </si>
+  <si>
+    <t>585TK79ThanhMYwfcpiosvid916d260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYh3yu/</t>
+  </si>
+  <si>
+    <t>586TK79ThanhMYwfcpiosvid916d260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRY1ns3/</t>
+  </si>
+  <si>
+    <t>587TK26ThanhMYwfeedandfeedntoanhoc260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYAFGM/</t>
+  </si>
+  <si>
+    <t>588TK26ThanhMYwfeedandfeedntoanhoc260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYepuT/</t>
+  </si>
+  <si>
+    <t>589TK26ThanhMYwfeedandfeedntoanhoc260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRY69Pb/</t>
+  </si>
+  <si>
+    <t>591TK26ThanhMYwfeedandfeedntoanhoc260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYSS5H/</t>
+  </si>
+  <si>
+    <t>590TK26ThanhMYwfeedandfeedntoanhoc260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYyhLY/</t>
+  </si>
+  <si>
+    <t>592TK26ThanhMYwfeedandfeednngoaingu260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYYscR/</t>
+  </si>
+  <si>
+    <t>593TK26ThanhMYwfeedandfeednngoaingu260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYjN8U/</t>
+  </si>
+  <si>
+    <t>594TK26ThanhMYwfeedandfeednngoaingu260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYhwoL/</t>
+  </si>
+  <si>
+    <t>595TK26ThanhMYwfeedandfeednngoaingu260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYUJrL/</t>
+  </si>
+  <si>
+    <t>596TK26ThanhMYwfeedandfeednngoaingu260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYBX14/</t>
+  </si>
+  <si>
+    <t>598TK26ThanhMYwfeedandfeedndulich260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYRsm9/</t>
+  </si>
+  <si>
+    <t>599TK26ThanhMYwfeedandfeedndulich260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYjJan/</t>
+  </si>
+  <si>
+    <t>600TK26ThanhMYwfeedandfeedndulich260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYNUhH/</t>
+  </si>
+  <si>
+    <t>601TK26ThanhMYwfeedandfeedndulich260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRY2HCe/</t>
+  </si>
+  <si>
+    <t>597TK26ThanhMYwfeedandfeedndulich260905-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRYrCow/</t>
+  </si>
+  <si>
+    <t>1733586585122408091</t>
+  </si>
+  <si>
+    <t>502TK78DungGioanMYTTapaniosanh916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH9YA3/</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:49:11.888Z</t>
+  </si>
+  <si>
+    <t>1729663771959854954</t>
+  </si>
+  <si>
+    <t>503TK78DungGioanMYTTapaniosanh916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHjwCe/</t>
+  </si>
+  <si>
+    <t>1732374683222836663</t>
+  </si>
+  <si>
+    <t>504TK78DungGioanMYTTapaniosanh916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHfopT/</t>
+  </si>
+  <si>
+    <t>1729730438210946988</t>
+  </si>
+  <si>
+    <t>500TK78DungGioanMYTTapaniosanh916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHFKmk/</t>
+  </si>
+  <si>
+    <t>501TK78DungGioanMYTTapaniosanh916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHBhdb/</t>
+  </si>
+  <si>
+    <t>1736085372950841043</t>
+  </si>
+  <si>
+    <t>506TK79DungGioanMYTTwfcpiosvid916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH6XUF/</t>
+  </si>
+  <si>
+    <t>507TK79DungGioanMYTTwfcpiosvid916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHMG4N/</t>
+  </si>
+  <si>
+    <t>509TK79DungGioanMYTTwfcpiosvid916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHhtUG/</t>
+  </si>
+  <si>
+    <t>1734426103736403729</t>
+  </si>
+  <si>
+    <t>505TK78DungGioanMYTTapaniosanh916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHrmcR/</t>
+  </si>
+  <si>
+    <t>1733719677007857350</t>
+  </si>
+  <si>
+    <t>508TK79DungGioanMYTTwfcpiosvid916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH9go7/</t>
+  </si>
+  <si>
+    <t>512TK79DungGioanMYTTwfeedandfeednngoaingu260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHPYV6/</t>
+  </si>
+  <si>
+    <t>1730881029519148195</t>
+  </si>
+  <si>
+    <t>511TK79DungGioanMYTTwfcpiosvid916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHfdDJ/</t>
+  </si>
+  <si>
+    <t>513TK79DungGioanMYTTwfeedandfeednngoaingu260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHhDdv/</t>
+  </si>
+  <si>
+    <t>1733742658445935775</t>
+  </si>
+  <si>
+    <t>514TK79DungGioanMYTTwfeedandfeednngoaingu260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH2488/</t>
+  </si>
+  <si>
+    <t>1736907158906832786</t>
+  </si>
+  <si>
+    <t>510TK79DungGioanMYTTwfcpiosvid916d260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHFCtm/</t>
+  </si>
+  <si>
+    <t>515TK79DungGioanMYTTwfeedandfeednngoaingu260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH5Swm/</t>
+  </si>
+  <si>
+    <t>1729515411822053224</t>
+  </si>
+  <si>
+    <t>516TK79DungGioanMYTTwfeedandfeednngoaingu260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHa1rY/</t>
+  </si>
+  <si>
+    <t>1729728220238677605</t>
+  </si>
+  <si>
+    <t>517TK78DungGioanMYTTwfeedandfeednvanhoc260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHx2Sc/</t>
+  </si>
+  <si>
+    <t>1729614099624461348</t>
+  </si>
+  <si>
+    <t>518TK78DungGioanMYTTwfeedandfeednvanhoc260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHfQeT/</t>
+  </si>
+  <si>
+    <t>1736713645552797282</t>
+  </si>
+  <si>
+    <t>519TK78DungGioanMYTTwfeedandfeednvanhoc260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHQa2B/</t>
+  </si>
+  <si>
+    <t>520TK78DungGioanMYTTwfeedandfeednvanhoc260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHQstj/</t>
+  </si>
+  <si>
+    <t>1729843420763162571</t>
+  </si>
+  <si>
+    <t>522TK79DungGioanMYTTwfeedandfeednthienvan260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH2oMX/</t>
+  </si>
+  <si>
+    <t>1729639172936533483</t>
+  </si>
+  <si>
+    <t>521TK78DungGioanMYTTwfeedandfeednvanhoc260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHjuF1/</t>
+  </si>
+  <si>
+    <t>1729478477233423421</t>
+  </si>
+  <si>
+    <t>523TK79DungGioanMYTTwfeedandfeednthienvan260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH61ev/</t>
+  </si>
+  <si>
+    <t>524TK79DungGioanMYTTwfeedandfeednthienvan260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHPt8w/</t>
+  </si>
+  <si>
+    <t>1729496096216482968</t>
+  </si>
+  <si>
+    <t>525TK79DungGioanMYTTwfeedandfeednthienvan260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRHxsLM/</t>
+  </si>
+  <si>
+    <t>526TK79DungGioanMYTTwfeedandfeednthienvan260905-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqRH6xQL/</t>
+  </si>
+  <si>
+    <t>1733683463190840617</t>
+  </si>
+  <si>
+    <t>75DungGioanMYTTwfeedandfeednmuzik260708-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqNkdhev/</t>
+  </si>
+  <si>
+    <t>2026-09-05T08:20:00.008Z</t>
+  </si>
+  <si>
+    <t>1729527151210956188</t>
+  </si>
+  <si>
+    <t>74DungGioanMYTTwfeedandfeednmuzik260708-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqNkLNmw/</t>
+  </si>
+  <si>
+    <t>79DungGioanMYTTwfeedandfeednmuzik260709-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqNh39xK/</t>
+  </si>
+  <si>
+    <t>73DungGioanMYTTwfeedandfeednmuzik260708-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqNk6ow2/</t>
+  </si>
+  <si>
+    <t>174TK78PhiMYTTapaniosvid916dmng260904-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqrXLMrQ/</t>
+  </si>
+  <si>
+    <t>2026-09-08T04:39:25.571Z</t>
+  </si>
+  <si>
+    <t>1733431094640936234</t>
+  </si>
+  <si>
+    <t>603TK26ThanhMYwfeedandfeedndoiidbid260908-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqrE83er/</t>
+  </si>
+  <si>
+    <t>2026-09-08T07:23:46.808Z</t>
+  </si>
+  <si>
+    <t>604TK26ThanhMYwfeedandfeedndoiid260908-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqrEyq89/</t>
+  </si>
+  <si>
+    <t>602TK26ThanhMYwfeedandfeedndoiid260908-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqrEJCvh/</t>
+  </si>
+  <si>
+    <t>605TK26ThanhMYwfeedandfeedndoiidbid260908-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqrEMNtJ/</t>
+  </si>
+  <si>
+    <t>528TK26DungGioanMYTTtestfeedios260909-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBq58uw/</t>
+  </si>
+  <si>
+    <t>2026-09-09T05:51:08.902Z</t>
+  </si>
+  <si>
+    <t>529TK26DungGioanMYTTtestfeedios260909-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBq3KkQ/</t>
+  </si>
+  <si>
+    <t>531TK26DungGioanMYTTtestfeedios260909-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBqakJ9/</t>
+  </si>
+  <si>
+    <t>530TK26DungGioanMYTTtestfeedios260909-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBq7SBb/</t>
+  </si>
+  <si>
+    <t>1734466889368372732</t>
+  </si>
+  <si>
+    <t>527TK26DungGioanMYTTtestfeedios260909-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBqp3L9/</t>
+  </si>
+  <si>
+    <t>533TK26DungGioanMYTTtestfeedios260909-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBqQpMp/</t>
+  </si>
+  <si>
+    <t>532TK26DungGioanMYTTtestfeedios260909-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBqX5xm/</t>
+  </si>
+  <si>
+    <t>534TK26DungGioanMYTTtestfeedios260909-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBqHLka/</t>
+  </si>
+  <si>
+    <t>607TK26ThanhMYtestfeedios260909-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBqqMx2/</t>
+  </si>
+  <si>
+    <t>606TK26ThanhMYtestfeedios260909-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWPy8x/</t>
+  </si>
+  <si>
+    <t>2026-09-09T06:55:51.809Z</t>
+  </si>
+  <si>
+    <t>608TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMsovX/</t>
+  </si>
+  <si>
+    <t>2026-09-10T10:49:43.876Z</t>
+  </si>
+  <si>
+    <t>1731675468483888854</t>
+  </si>
+  <si>
+    <t>609TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrJEt9/</t>
+  </si>
+  <si>
+    <t>1729642622662773379</t>
+  </si>
+  <si>
+    <t>612TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrek3e/</t>
+  </si>
+  <si>
+    <t>1735479882661988299</t>
+  </si>
+  <si>
+    <t>611TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMVLu2/</t>
+  </si>
+  <si>
+    <t>610TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMo69F/</t>
+  </si>
+  <si>
+    <t>613TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMpK1R/</t>
+  </si>
+  <si>
+    <t>615TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMgK56/</t>
+  </si>
+  <si>
+    <t>1729635574384919799</t>
+  </si>
+  <si>
+    <t>614TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMc5Vt/</t>
+  </si>
+  <si>
+    <t>616TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMVQjh/</t>
+  </si>
+  <si>
+    <t>617TK26ThanhMYwfeedandfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM4GuW/</t>
+  </si>
+  <si>
+    <t>618TK78ThanhMYapaniosanh916d260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM4Tc5/</t>
+  </si>
+  <si>
+    <t>619TK78ThanhMYapaniosanh916d260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM498e/</t>
+  </si>
+  <si>
+    <t>620TK78ThanhMYapaniosanh916d260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMtJgs/</t>
+  </si>
+  <si>
+    <t>1734196909058918243</t>
+  </si>
+  <si>
+    <t>621TK79ThanhMYwfcpiosvid916d260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM4KaB/</t>
+  </si>
+  <si>
+    <t>622TK79ThanhMYwfcpiosvid916d260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMvm7G/</t>
+  </si>
+  <si>
+    <t>623TK79ThanhMYwfcpiosvid916d260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMGpjq/</t>
+  </si>
+  <si>
+    <t>1729494993391617042</t>
+  </si>
+  <si>
+    <t>624TK79ThanhMYwfeedandfeednamthuc260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMqRRq/</t>
+  </si>
+  <si>
+    <t>1735579083542529045</t>
+  </si>
+  <si>
+    <t>625TK79ThanhMYwfeedandfeednamthuc260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrRGFB/</t>
+  </si>
+  <si>
+    <t>1731555986065884812</t>
+  </si>
+  <si>
+    <t>626TK79ThanhMYwfeedandfeednamthuc260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMT222/</t>
+  </si>
+  <si>
+    <t>1735875690451797523</t>
+  </si>
+  <si>
+    <t>627TK79ThanhMYwfeedandfeednamthuc260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMtuaB/</t>
+  </si>
+  <si>
+    <t>1730590502758614509</t>
+  </si>
+  <si>
+    <t>628TK79ThanhMYwfeedandfeednamthuc260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMvAbX/</t>
+  </si>
+  <si>
+    <t>1736664750240138323</t>
+  </si>
+  <si>
+    <t>629TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrJu9S/</t>
+  </si>
+  <si>
+    <t>630TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMcsDA/</t>
+  </si>
+  <si>
+    <t>632TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMokWd/</t>
+  </si>
+  <si>
+    <t>1729658063476852466</t>
+  </si>
+  <si>
+    <t>635TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMpYyW/</t>
+  </si>
+  <si>
+    <t>636TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMV33K/</t>
+  </si>
+  <si>
+    <t>637TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMKd52/</t>
+  </si>
+  <si>
+    <t>638TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMbx3p/</t>
+  </si>
+  <si>
+    <t>634TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMEVFJ/</t>
+  </si>
+  <si>
+    <t>639TK78ThanhMYwfeediosfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM4MTP/</t>
+  </si>
+  <si>
+    <t>640TK78ThanhMYwfeediosfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUr1KYV/</t>
+  </si>
+  <si>
+    <t>641TK78ThanhMYwfeediosfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMtqk9/</t>
+  </si>
+  <si>
+    <t>642TK78ThanhMYwfeediosfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMTh75/</t>
+  </si>
+  <si>
+    <t>643TK78ThanhMYwfeediosfeedn260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM7SYq/</t>
+  </si>
+  <si>
+    <t>536TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM7Mtu/</t>
+  </si>
+  <si>
+    <t>537TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMGA9W/</t>
+  </si>
+  <si>
+    <t>1733481809181902845</t>
+  </si>
+  <si>
+    <t>538TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUME7UD/</t>
+  </si>
+  <si>
+    <t>539TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMthhA/</t>
+  </si>
+  <si>
+    <t>535TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrJb54/</t>
+  </si>
+  <si>
+    <t>540TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMvc6j/</t>
+  </si>
+  <si>
+    <t>541TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMV4KH/</t>
+  </si>
+  <si>
+    <t>1729616613631494539</t>
+  </si>
+  <si>
+    <t>543TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMbfyH/</t>
+  </si>
+  <si>
+    <t>542TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMKKTG/</t>
+  </si>
+  <si>
+    <t>544TK78DungGioanMYTTwfeedandfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrJebR/</t>
+  </si>
+  <si>
+    <t>545TK26DungGioanMYTTwfeedandfeednngoaingu260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMqd8x/</t>
+  </si>
+  <si>
+    <t>546TK26DungGioanMYTTwfeedandfeednngoaingu260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMECsE/</t>
+  </si>
+  <si>
+    <t>547TK26DungGioanMYTTwfeedandfeednngoaingu260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMTcTu/</t>
+  </si>
+  <si>
+    <t>549TK26DungGioanMYTTwfeedandfeednngoaingu260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMwXQY/</t>
+  </si>
+  <si>
+    <t>548TK26DungGioanMYTTwfeedandfeednngoaingu260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMK3JD/</t>
+  </si>
+  <si>
+    <t>1729588904431879979</t>
+  </si>
+  <si>
+    <t>550TK78DungGioanMYTTwfeedandfeednbongda260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUre55B/</t>
+  </si>
+  <si>
+    <t>551TK78DungGioanMYTTwfeedandfeednbongda260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMcjVJ/</t>
+  </si>
+  <si>
+    <t>552TK78DungGioanMYTTwfeedandfeednbongda260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMgVqk/</t>
+  </si>
+  <si>
+    <t>553TK78DungGioanMYTTwfeedandfeednbongda260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrR7KC/</t>
+  </si>
+  <si>
+    <t>1729424445300312067</t>
+  </si>
+  <si>
+    <t>554TK78DungGioanMYTTwfeedandfeednbongda260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMwqc7/</t>
+  </si>
+  <si>
+    <t>555TK78DungGioanMYTTwfeediosfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMVPHs/</t>
+  </si>
+  <si>
+    <t>556TK78DungGioanMYTTwfeediosfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM7tDv/</t>
+  </si>
+  <si>
+    <t>557TK78DungGioanMYTTwfeediosfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM3hRr/</t>
+  </si>
+  <si>
+    <t>558TK78DungGioanMYTTwfeediosfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUr1CjY/</t>
+  </si>
+  <si>
+    <t>194TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMoSbe/</t>
+  </si>
+  <si>
+    <t>196TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrRsDu/</t>
+  </si>
+  <si>
+    <t>559TK78DungGioanMYTTwfeediosfeedn260911-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrdhSq/</t>
+  </si>
+  <si>
+    <t>197TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMoPBv/</t>
+  </si>
+  <si>
+    <t>198TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMpmET/</t>
+  </si>
+  <si>
+    <t>200TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMwR2C/</t>
+  </si>
+  <si>
+    <t>199TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMtMpb/</t>
+  </si>
+  <si>
+    <t>201TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM3AyD/</t>
+  </si>
+  <si>
+    <t>202TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrRVkf/</t>
+  </si>
+  <si>
+    <t>203TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM7f3p/</t>
+  </si>
+  <si>
+    <t>205TK79PhiMYTTwfcpiosvid916d260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUM3c64/</t>
+  </si>
+  <si>
+    <t>206TK79PhiMYTTwfcpiosvid916d260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMtj2c/</t>
+  </si>
+  <si>
+    <t>204TK79PhiMYTTwfcpiosvid916d260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUr161t/</t>
+  </si>
+  <si>
+    <t>207TK78PhiMYTTwfeedandfeedntamlyhoc260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMq5BU/</t>
+  </si>
+  <si>
+    <t>208TK78PhiMYTTwfeedandfeedntamlyhoc260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMnhsL/</t>
+  </si>
+  <si>
+    <t>209TK78PhiMYTTwfeedandfeedntamlyhoc260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMbU9f/</t>
+  </si>
+  <si>
+    <t>210TK78PhiMYTTwfeedandfeedntamlyhoc260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUreMX9/</t>
+  </si>
+  <si>
+    <t>211TK78PhiMYTTwfeedandfeedntamlyhoc260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUreTx7/</t>
+  </si>
+  <si>
+    <t>212TK78PhiMYTTwfeediosfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMsEtH/</t>
+  </si>
+  <si>
+    <t>213TK78PhiMYTTwfeediosfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMp1pP/</t>
+  </si>
+  <si>
+    <t>214TK78PhiMYTTwfeediosfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMpNCS/</t>
+  </si>
+  <si>
+    <t>215TK78PhiMYTTwfeediosfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrRHuc/</t>
+  </si>
+  <si>
+    <t>217TK78PhiMYTTapaniosanh916d260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMpSvE/</t>
+  </si>
+  <si>
+    <t>216TK78PhiMYTTwfeediosfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMWSUr/</t>
+  </si>
+  <si>
+    <t>218TK78PhiMYTTapaniosanh916d260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMTAx7/</t>
+  </si>
+  <si>
+    <t>220TK26PhiMYTTwfeedandfeednngoaingu260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMVsfe/</t>
+  </si>
+  <si>
+    <t>221TK26PhiMYTTwfeedandfeednngoaingu260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMvgqt/</t>
+  </si>
+  <si>
+    <t>222TK26PhiMYTTwfeedandfeednngoaingu260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrdRt3/</t>
+  </si>
+  <si>
+    <t>219TK78PhiMYTTapaniosanh916d260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrJ7yP/</t>
+  </si>
+  <si>
+    <t>223TK26PhiMYTTwfeedandfeednngoaingu260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUr1RY2/</t>
+  </si>
+  <si>
+    <t>224TK26PhiMYTTwfeedandfeednngoaingu260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMvGFW/</t>
+  </si>
+  <si>
+    <t>226TK26PhiMYTTwfeedandfeedtipchupanh260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUr1d7X/</t>
+  </si>
+  <si>
+    <t>225TK26PhiMYTTwfeedandfeedtipchupanh260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMTkb1/</t>
+  </si>
+  <si>
+    <t>227TK26PhiMYTTwfeedandfeedtipchupanh260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUMKmS4/</t>
+  </si>
+  <si>
+    <t>229TK26PhiMYTTwfeedandfeedtipchupanh260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrRcnf/</t>
+  </si>
+  <si>
+    <t>631TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrjAyD/</t>
+  </si>
+  <si>
+    <t>2026-09-10T10:51:21.227Z</t>
+  </si>
+  <si>
+    <t>195TK79PhiMYTTwfeedandfeedn260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrBe8T/</t>
+  </si>
+  <si>
+    <t>633TK26ThanhMYwfeedandfeednngoaingu260911-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrSGgY/</t>
+  </si>
+  <si>
+    <t>228TK26PhiMYTTwfeedandfeedtipchupanh260911-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqUrbfwc/</t>
+  </si>
+  <si>
+    <t>2026-09-10T10:55:18.402Z</t>
+  </si>
+  <si>
+    <t>230TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWxLuH/</t>
+  </si>
+  <si>
+    <t>2026-09-11T08:35:18.795Z</t>
+  </si>
+  <si>
+    <t>233TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWmmQF/</t>
+  </si>
+  <si>
+    <t>231TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWbngw/</t>
+  </si>
+  <si>
+    <t>234TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfW4tor/</t>
+  </si>
+  <si>
+    <t>235TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWu7Uj/</t>
+  </si>
+  <si>
+    <t>236TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWSwRd/</t>
+  </si>
+  <si>
+    <t>237TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWHC7X/</t>
+  </si>
+  <si>
+    <t>238TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWk9an/</t>
+  </si>
+  <si>
+    <t>232TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWkfmu/</t>
+  </si>
+  <si>
+    <t>239TK79PhiMYTTwfeedandfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWBoLs/</t>
+  </si>
+  <si>
+    <t>240TK78PhiMYTTwfeediosfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWAEaQ/</t>
+  </si>
+  <si>
+    <t>241TK78PhiMYTTwfeediosfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWf8NY/</t>
+  </si>
+  <si>
+    <t>243TK78PhiMYTTwfeediosfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWSDHA/</t>
+  </si>
+  <si>
+    <t>244TK78PhiMYTTwfeediosfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWx2u3/</t>
+  </si>
+  <si>
+    <t>245TK26PhiMYTTwfeedandfeednngoaingu260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWhbJ2/</t>
+  </si>
+  <si>
+    <t>247TK26PhiMYTTwfeedandfeednngoaingu260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWrbtw/</t>
+  </si>
+  <si>
+    <t>248TK26PhiMYTTwfeedandfeednngoaingu260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWBFyN/</t>
+  </si>
+  <si>
+    <t>246TK26PhiMYTTwfeedandfeednngoaingu260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWDWYQ/</t>
+  </si>
+  <si>
+    <t>250TK26PhiMYTTwfeedandfeedtipchupanh260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWP2Sc/</t>
+  </si>
+  <si>
+    <t>249TK26PhiMYTTwfeedandfeednngoaingu260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfW429v/</t>
+  </si>
+  <si>
+    <t>251TK26PhiMYTTwfeedandfeedtipchupanh260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWPxsa/</t>
+  </si>
+  <si>
+    <t>252TK26PhiMYTTwfeedandfeedtipchupanh260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWCGGY/</t>
+  </si>
+  <si>
+    <t>254TK26PhiMYTTwfeedandfeedtipchupanh260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWuXhC/</t>
+  </si>
+  <si>
+    <t>560TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWVeWh/</t>
+  </si>
+  <si>
+    <t>561TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWuqTs/</t>
+  </si>
+  <si>
+    <t>562TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWkbdq/</t>
+  </si>
+  <si>
+    <t>253TK26PhiMYTTwfeedandfeedtipchupanh260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWaaS2/</t>
+  </si>
+  <si>
+    <t>564TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWP814/</t>
+  </si>
+  <si>
+    <t>1730585998949123962</t>
+  </si>
+  <si>
+    <t>566TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWf19W/</t>
+  </si>
+  <si>
+    <t>1730590110781965725</t>
+  </si>
+  <si>
+    <t>567TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWbwVv/</t>
+  </si>
+  <si>
+    <t>1732166244341548227</t>
+  </si>
+  <si>
+    <t>563TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWBHPK/</t>
+  </si>
+  <si>
+    <t>1729444383950539263</t>
+  </si>
+  <si>
+    <t>568TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWUvA3/</t>
+  </si>
+  <si>
+    <t>569TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWXusg/</t>
+  </si>
+  <si>
+    <t>570TK26DungGioanMYTTwfeedandfeednngoaingu260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWCmc9/</t>
+  </si>
+  <si>
+    <t>571TK26DungGioanMYTTwfeedandfeednngoaingu260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWxC5h/</t>
+  </si>
+  <si>
+    <t>573TK26DungGioanMYTTwfeedandfeednngoaingu260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWfTkH/</t>
+  </si>
+  <si>
+    <t>574TK26DungGioanMYTTwfeedandfeednbongda260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWAadK/</t>
+  </si>
+  <si>
+    <t>572TK26DungGioanMYTTwfeedandfeednngoaingu260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWrCfn/</t>
+  </si>
+  <si>
+    <t>575TK26DungGioanMYTTwfeedandfeednbongda260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWq8aG/</t>
+  </si>
+  <si>
+    <t>576TK26DungGioanMYTTwfeedandfeednbongda260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWV9sg/</t>
+  </si>
+  <si>
+    <t>1729646104200973296</t>
+  </si>
+  <si>
+    <t>577TK26DungGioanMYTTwfeedandfeednbongda260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWBgQG/</t>
+  </si>
+  <si>
+    <t>1730745561674581432</t>
+  </si>
+  <si>
+    <t>578TK26DungGioanMYTTwfeedandfeednbongda260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWuJyY/</t>
+  </si>
+  <si>
+    <t>580TK78DungGioanMYTTwfeediosfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWgMEN/</t>
+  </si>
+  <si>
+    <t>579TK26DungGioanMYTTwfeedandfeednbongda260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWSnhM/</t>
+  </si>
+  <si>
+    <t>583TK78DungGioanMYTTwfeediosfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWSBXt/</t>
+  </si>
+  <si>
+    <t>1729609476196107554</t>
+  </si>
+  <si>
+    <t>582TK78DungGioanMYTTwfeediosfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWVqde/</t>
+  </si>
+  <si>
+    <t>1729555915294868739</t>
+  </si>
+  <si>
+    <t>584TK78DungGioanMYTTwfeediosfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWf9V8/</t>
+  </si>
+  <si>
+    <t>1732847113857435424</t>
+  </si>
+  <si>
+    <t>644ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWxvLo/</t>
+  </si>
+  <si>
+    <t>1733616440603739586</t>
+  </si>
+  <si>
+    <t>581TK78DungGioanMYTTwfeediosfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWy3D5/</t>
+  </si>
+  <si>
+    <t>645ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWHQPM/</t>
+  </si>
+  <si>
+    <t>1734488964032333334</t>
+  </si>
+  <si>
+    <t>646ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWAX2w/</t>
+  </si>
+  <si>
+    <t>647ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfW4XJS/</t>
+  </si>
+  <si>
+    <t>1729592873818950228</t>
+  </si>
+  <si>
+    <t>648ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfW5WKF/</t>
+  </si>
+  <si>
+    <t>1732418856769389822</t>
+  </si>
+  <si>
+    <t>650ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWDufh/</t>
+  </si>
+  <si>
+    <t>651ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWQ5mG/</t>
+  </si>
+  <si>
+    <t>649ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWC8mh/</t>
+  </si>
+  <si>
+    <t>654ThanhMYapaniosanh916d260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWfbKq/</t>
+  </si>
+  <si>
+    <t>1729716192694732045</t>
+  </si>
+  <si>
+    <t>653ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWyJn5/</t>
+  </si>
+  <si>
+    <t>652ThanhMYwfeedandfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWbPBh/</t>
+  </si>
+  <si>
+    <t>656ThanhMYapaniosanh916d260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWq9kN/</t>
+  </si>
+  <si>
+    <t>657ThanhMYwfcpiosvid916d260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWyFnG/</t>
+  </si>
+  <si>
+    <t>655ThanhMYapaniosanh916d260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWuMwX/</t>
+  </si>
+  <si>
+    <t>658ThanhMYwfcpiosvid916d260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWSMgu/</t>
+  </si>
+  <si>
+    <t>659ThanhMYwfcpiosvid916d260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWasNk/</t>
+  </si>
+  <si>
+    <t>660ThanhMYwfeedandfeednamthuc260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfW9YPW/</t>
+  </si>
+  <si>
+    <t>661ThanhMYwfeedandfeednamthuc260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWmuwS/</t>
+  </si>
+  <si>
+    <t>662ThanhMYwfeedandfeednamthuc260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWhDs6/</t>
+  </si>
+  <si>
+    <t>664ThanhMYwfeedandfeednamthuc260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWxpa3/</t>
+  </si>
+  <si>
+    <t>663ThanhMYwfeedandfeednamthuc260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWxjqJ/</t>
+  </si>
+  <si>
+    <t>667ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfW4nDt/</t>
+  </si>
+  <si>
+    <t>665ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWhK3K/</t>
+  </si>
+  <si>
+    <t>666ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWPSQb/</t>
+  </si>
+  <si>
+    <t>668ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWCWVQ/</t>
+  </si>
+  <si>
+    <t>670ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWAMvq/</t>
+  </si>
+  <si>
+    <t>671ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWm5eR/</t>
+  </si>
+  <si>
+    <t>672ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfW43D9/</t>
+  </si>
+  <si>
+    <t>673ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWAWcL/</t>
+  </si>
+  <si>
+    <t>669ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWBfyk/</t>
+  </si>
+  <si>
+    <t>674ThanhMYwfeedandfeednngoaingu260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfW9v3c/</t>
+  </si>
+  <si>
+    <t>676TK78ThanhMYwfeediosfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWxtvt/</t>
+  </si>
+  <si>
+    <t>675TK78ThanhMYwfeediosfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWCBRD/</t>
+  </si>
+  <si>
+    <t>677TK78ThanhMYwfeediosfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWUaVx/</t>
+  </si>
+  <si>
+    <t>678TK78ThanhMYwfeediosfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWk4UX/</t>
+  </si>
+  <si>
+    <t>679TK78ThanhMYwfeediosfeedn260912-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWURxF/</t>
+  </si>
+  <si>
+    <t>242TK78PhiMYTTwfeediosfeedn260912-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWsbcp/</t>
+  </si>
+  <si>
+    <t>2026-09-11T08:36:26.218Z</t>
+  </si>
+  <si>
+    <t>565TK78DungGioanMYTTwfeedandfeedn260912-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfWpr2Y/</t>
+  </si>
+  <si>
+    <t>683TK78ThanhMYwfcpiosvid916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBAWag/</t>
+  </si>
+  <si>
+    <t>2026-09-16T07:56:28.890Z</t>
+  </si>
+  <si>
+    <t>680TK78ThanhMYapaniosanh11daux260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqB5pAd/</t>
+  </si>
+  <si>
+    <t>682TK78ThanhMYapaniosanh11daux260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBUFxm/</t>
+  </si>
+  <si>
+    <t>681TK78ThanhMYapaniosanh11daux260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBqkA4/</t>
+  </si>
+  <si>
+    <t>684TK78ThanhMYwfcpiosvid916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBmaSo/</t>
+  </si>
+  <si>
+    <t>686TK78ThanhMYacapiosvid11260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqB4b9T/</t>
+  </si>
+  <si>
+    <t>687TK78ThanhMYacapiosvid11260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBg3FJ/</t>
+  </si>
+  <si>
+    <t>585TK78DungGioanMYTTapaniosanh916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBG12w/</t>
+  </si>
+  <si>
+    <t>586TK78DungGioanMYTTapaniosanh916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBCGds/</t>
+  </si>
+  <si>
+    <t>685TK78ThanhMYwfcpiosvid916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBApvs/</t>
+  </si>
+  <si>
+    <t>589TK110DungGioanMYTTwfcpiosvid916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBgxRv/</t>
+  </si>
+  <si>
+    <t>587TK78DungGioanMYTTapaniosanh916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBsbQL/</t>
+  </si>
+  <si>
+    <t>588TK110DungGioanMYTTwfcpiosvid916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqB9Wcn/</t>
+  </si>
+  <si>
+    <t>590TK110DungGioanMYTTwfcpiosvid916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBqujh/</t>
+  </si>
+  <si>
+    <t>591TK78DungGioanMYTTacapiosvid11260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqByq3U/</t>
+  </si>
+  <si>
+    <t>257TK78PhiMYTTapaniosanh916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBgbcR/</t>
+  </si>
+  <si>
+    <t>592TK78DungGioanMYTTacapiosvid11260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBsMkv/</t>
+  </si>
+  <si>
+    <t>1729650105138776046</t>
+  </si>
+  <si>
+    <t>255TK78PhiMYTTapaniosanh916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqByMW5/</t>
+  </si>
+  <si>
+    <t>1729535475451004628</t>
+  </si>
+  <si>
+    <t>256TK78PhiMYTTapaniosanh916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqB4adj/</t>
+  </si>
+  <si>
+    <t>258TK78PhiMYTTacapiosvid11260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBXR3y/</t>
+  </si>
+  <si>
+    <t>1730327382626174848</t>
+  </si>
+  <si>
+    <t>259TK78PhiMYTTacapiosvid11260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBPdg4/</t>
+  </si>
+  <si>
+    <t>262TK110PhiMYTTwfcpiosvid916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBPYmH/</t>
+  </si>
+  <si>
+    <t>1730955800460690963</t>
+  </si>
+  <si>
+    <t>261TK110PhiMYTTwfcpiosvid916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBt1WA/</t>
+  </si>
+  <si>
+    <t>1734725052105066471</t>
+  </si>
+  <si>
+    <t>260TK110PhiMYTTwfcpiosvid916d260916</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqByvQT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqB5EcW/</t>
+  </si>
+  <si>
+    <t>2026-09-16T07:57:16.018Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBCqRJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBt9F7/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBVc9j/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBHnMh/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBCQ69/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBUNQg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBmwUy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqB9HK9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBXU5x/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBa8Ka/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBs3s2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqByXxn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBtpXr/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBnrpx/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBfYkx/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBsqAF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBypuw/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBgNPY/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBQEnQ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqB4aLP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBm3kj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBCKrD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqBCWw1/</t>
+  </si>
+  <si>
+    <t>593TK110DungGioanMYTTwfeedandfeednnocap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqPHMF5/</t>
+  </si>
+  <si>
+    <t>2026-09-16T08:58:54.976Z</t>
+  </si>
+  <si>
+    <t>594TK110DungGioanMYTTwfeedandfeedncap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqPuoN9/</t>
+  </si>
+  <si>
+    <t>596TK110DungGioanMYTTwfeediosfeedncap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqPyYyu/</t>
+  </si>
+  <si>
+    <t>595TK110DungGioanMYTTwfeediosfeednnocap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqPMHtK/</t>
+  </si>
+  <si>
+    <t>593TK110DungGioanMYTTwfeedandfeednquotenocap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqP6Cq/</t>
+  </si>
+  <si>
+    <t>2026-09-16T10:47:18.103Z</t>
+  </si>
+  <si>
+    <t>596TK110DungGioanMYTTwfeediosfeednquotecap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqmVQh/</t>
+  </si>
+  <si>
+    <t>597TK110DungGioanMYTTwfeedandfeednquotenocap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqYWWJ/</t>
+  </si>
+  <si>
+    <t>595TK110DungGioanMYTTwfeediosfeednquotenocap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqq6Cqk/</t>
+  </si>
+  <si>
+    <t>594TK110DungGioanMYTTwfeedandfeednquotecap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqA5f3/</t>
+  </si>
+  <si>
+    <t>599TK110DungGioanMYTTwfeediosfeednquotenocap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqUC9G/</t>
+  </si>
+  <si>
+    <t>600TK110DungGioanMYTTwfeediosfeednquotecap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqUxCN/</t>
+  </si>
+  <si>
+    <t>598TK110DungGioanMYTTwfeedandfeednquotecap260916-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqmvM3/</t>
+  </si>
+  <si>
+    <t>264TK110PhiMYTTwfeediosfeedncongnghenocap260916-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqBh33/</t>
+  </si>
+  <si>
+    <t>2026-09-16T10:47:55.459Z</t>
+  </si>
+  <si>
+    <t>263TK110PhiMYTTwfeediosfeedncongnghecap260916-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqq2oJN/</t>
+  </si>
+  <si>
+    <t>266TK110PhiMYTTwfeedandfeedncongnghenocap260916-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqMGu8/</t>
+  </si>
+  <si>
+    <t>265TK110PhiMYTTwfeedandfeedncongnghecap260916-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqB2Ld/</t>
+  </si>
+  <si>
+    <t>1729672722951800600</t>
+  </si>
+  <si>
+    <t>267TK110PhiMYTTwfeediosfeedncongnghecap260916-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqhhac/</t>
+  </si>
+  <si>
+    <t>268TK110PhiMYTTwfeediosfeedncongnghenocap260916-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqanPV/</t>
+  </si>
+  <si>
+    <t>270TK110PhiMYTTwfeedandfeedncongnghenocap260916-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqPuuS/</t>
+  </si>
+  <si>
+    <t>269TK110PhiMYTTwfeedandfeedncongnghecap260916-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqqh4s4/</t>
+  </si>
+  <si>
+    <t>690TK101ThanhMYwfeedandfeednquotecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXxNxn/</t>
+  </si>
+  <si>
+    <t>2026-09-17T04:12:34.998Z</t>
+  </si>
+  <si>
+    <t>689TK101ThanhMYwfeediosfeednquotecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXVWg4/</t>
+  </si>
+  <si>
+    <t>688TK101ThanhMYwfeedandfeednquotecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXSv6K/</t>
+  </si>
+  <si>
+    <t>1733586997291091252</t>
+  </si>
+  <si>
+    <t>692TK101ThanhMYwfeedandfeedncongnghecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXgqEe/</t>
+  </si>
+  <si>
+    <t>691TK101ThanhMYwfeediosfeednquotecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXCpqd/</t>
+  </si>
+  <si>
+    <t>693TK101ThanhMYwfeediosfeedncongnghecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXf4bg/</t>
+  </si>
+  <si>
+    <t>1729449428575095446</t>
+  </si>
+  <si>
+    <t>694TK101ThanhMYwfeedandfeedncongnghecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXbLoj/</t>
+  </si>
+  <si>
+    <t>697TK101ThanhMYwfeedandfeednquotecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXmTvH/</t>
+  </si>
+  <si>
+    <t>695TK101ThanhMYwfeediosfeedncongnghecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXCGqC/</t>
+  </si>
+  <si>
+    <t>696TK101ThanhMYwfeediosfeednquotecap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgXDsSp/</t>
+  </si>
+  <si>
+    <t>700TK101ThanhMYwfeediosfeedngaixinhcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtVwfj/</t>
+  </si>
+  <si>
+    <t>2026-09-17T05:34:22.571Z</t>
+  </si>
+  <si>
+    <t>698TK101ThanhMYwfeedandfeedngaixinhcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgttsjp/</t>
+  </si>
+  <si>
+    <t>702TK101ThanhMYwfeedandfeedntrangdiemcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtX23K/</t>
+  </si>
+  <si>
+    <t>699TK101ThanhMYwfeediosfeedngaixinhcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtmJBb/</t>
+  </si>
+  <si>
+    <t>701TK101ThanhMYwfeediosfeedngaixinhcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtX3CE/</t>
+  </si>
+  <si>
+    <t>704TK101ThanhMYwfeedandfeedntrangdiemcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtuewc/</t>
+  </si>
+  <si>
+    <t>705TK101ThanhMYwfeediosfeedntrangdiemcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtu2Me/</t>
+  </si>
+  <si>
+    <t>703TK101ThanhMYwfeediosfeedntrangdiemcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtvoYq/</t>
+  </si>
+  <si>
+    <t>706TK101ThanhMYwfeedandfeedntraidepcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgt75qH/</t>
+  </si>
+  <si>
+    <t>707TK101ThanhMYwfeediosfeedntraidepcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtCfdQ/</t>
+  </si>
+  <si>
+    <t>708TK101ThanhMYwfeedandfeedntraidepcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtvt2C/</t>
+  </si>
+  <si>
+    <t>709TK101ThanhMYwfeediosfeedntraidepcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgtQPEQ/</t>
+  </si>
+  <si>
+    <t>701TK101ThanhMYwfeedandfeedngaixinhcap260917-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpDEBDN/</t>
+  </si>
+  <si>
+    <t>2026-09-17T10:18:25.637Z</t>
+  </si>
+  <si>
+    <t>710TK101ThanhMYwfeediosfeednnauancap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKCDew/</t>
+  </si>
+  <si>
+    <t>2026-09-18T09:09:41.436Z</t>
+  </si>
+  <si>
+    <t>714TK101ThanhMYwfeediosfeedndulichcap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKPPku/</t>
+  </si>
+  <si>
+    <t>713TK101ThanhMYwfeedandfeednnauancap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKkm2d/</t>
+  </si>
+  <si>
+    <t>712TK101ThanhMYwfeediosfeednnauancap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKrXF1/</t>
+  </si>
+  <si>
+    <t>711TK101ThanhMYwfeedandfeednnauancap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKk3EF/</t>
+  </si>
+  <si>
+    <t>716TK101ThanhMYwfeediosfeedndulichcap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKH6jF/</t>
+  </si>
+  <si>
+    <t>717TK101ThanhMYwfeedandfeedndulichcap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKfC4q/</t>
+  </si>
+  <si>
+    <t>719TK101ThanhMYwfeedandfeedntrangdiemcap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKUS8V/</t>
+  </si>
+  <si>
+    <t>718TK101ThanhMYwfeediosfeedntrangdiemcap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKahVt/</t>
+  </si>
+  <si>
+    <t>715TK101ThanhMYwfeedandfeedndulichcap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKBnuU/</t>
+  </si>
+  <si>
+    <t>720TK101ThanhMYwfeediosfeedntrangdiemcap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKVfQs/</t>
+  </si>
+  <si>
+    <t>722TK101ThanhMYwfeediosfeednkienthuccap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKyShg/</t>
+  </si>
+  <si>
+    <t>724TK101ThanhMYwfeediosfeednkienthuccap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKBS5R/</t>
+  </si>
+  <si>
+    <t>726TK101ThanhMYwfeediosfeednngoaingucap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGK4rxc/</t>
+  </si>
+  <si>
+    <t>727TK101ThanhMYwfeedandfeednngoaingucap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKrkfs/</t>
+  </si>
+  <si>
+    <t>728TK101ThanhMYwfeediosfeednngoaingucap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGK6NSw/</t>
+  </si>
+  <si>
+    <t>725TK101ThanhMYwfeedandfeednkienthuccap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKUx9p/</t>
+  </si>
+  <si>
+    <t>729TK101ThanhMYwfeedandfeednngoaingucap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKX7UM/</t>
+  </si>
+  <si>
+    <t>723TK101ThanhMYwfeedandfeednkienthuccap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGE8xMh/</t>
+  </si>
+  <si>
+    <t>2026-09-18T09:11:00.952Z</t>
+  </si>
+  <si>
+    <t>721TK101ThanhMYwfeedandfeedntrangdiemcap260918-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqGKGFDt/</t>
+  </si>
+  <si>
+    <t>1735135867060716703</t>
+  </si>
+  <si>
+    <t>603TK110DungGioanMYTTwfeediosfeedncaloriescap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteDFPH/</t>
+  </si>
+  <si>
+    <t>2026-09-18T09:52:36.007Z</t>
+  </si>
+  <si>
+    <t>1734445742792476429</t>
+  </si>
+  <si>
+    <t>605TK110DungGioanMYTTwfeedandfeednrecipecap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteV1tQ/</t>
+  </si>
+  <si>
+    <t>1734958170947880825</t>
+  </si>
+  <si>
+    <t>604TK110DungGioanMYTTwfeediosfeedncaloriescap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtem8oH/</t>
+  </si>
+  <si>
+    <t>601TK110DungGioanMYTTwfeedandfeedncaloriescap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteunYe/</t>
+  </si>
+  <si>
+    <t>602TK110DungGioanMYTTwfeedandfeedncaloriescap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteD4yQ/</t>
+  </si>
+  <si>
+    <t>606TK110DungGioanMYTTwfeedandfeednrecipecap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtehaTP/</t>
+  </si>
+  <si>
+    <t>607TK110DungGioanMYTTwfeediosfeednrecipecap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteMT6F/</t>
+  </si>
+  <si>
+    <t>609TK110DungGioanMYTTwfeedandfeednthuthachcap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteDESG/</t>
+  </si>
+  <si>
+    <t>608TK110DungGioanMYTTwfeediosfeednrecipecap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteHXoX/</t>
+  </si>
+  <si>
+    <t>1736563988633978747</t>
+  </si>
+  <si>
+    <t>610TK110DungGioanMYTTwfeedandfeednthuthachcap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteyqDL/</t>
+  </si>
+  <si>
+    <t>611TK110DungGioanMYTTwfeediosfeednthuthachcap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtehjk8/</t>
+  </si>
+  <si>
+    <t>612TK110DungGioanMYTTwfeediosfeednthuthachcap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtefbcG/</t>
+  </si>
+  <si>
+    <t>1730731934175561144</t>
+  </si>
+  <si>
+    <t>613TK110DungGioanMYTTwfeedandfeedndulichcap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtexQ2e/</t>
+  </si>
+  <si>
+    <t>1731071236180509856</t>
+  </si>
+  <si>
+    <t>614TK110DungGioanMYTTwfeedandfeedndulichcap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtePc7x/</t>
+  </si>
+  <si>
+    <t>615TK110DungGioanMYTTwfeediosfeedndulichcap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteQbEk/</t>
+  </si>
+  <si>
+    <t>616TK110DungGioanMYTTwfeediosfeedndulichcap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtePRfu/</t>
+  </si>
+  <si>
+    <t>617TK110DungGioanMYTTwfeedandfeednbongdacap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtePPfc/</t>
+  </si>
+  <si>
+    <t>618TK110DungGioanMYTTwfeedandfeednbongdacap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqtePmSk/</t>
+  </si>
+  <si>
+    <t>619TK110DungGioanMYTTwfeediosfeednbongdacap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteBUMS/</t>
+  </si>
+  <si>
+    <t>620TK110DungGioanMYTTwfeediosfeednbongdacap260919-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqteXjLo/</t>
+  </si>
+  <si>
+    <t>272TK110PhiMYTTwfeedandfeednmeovatcap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5KsVu/</t>
+  </si>
+  <si>
+    <t>2026-09-20T03:32:48.303Z</t>
+  </si>
+  <si>
+    <t>273TK110PhiMYTTwfeediosfeednmeovatcap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5cTH1/</t>
+  </si>
+  <si>
+    <t>271TK110PhiMYTTwfeedandfeednmeovatcap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5wJGC/</t>
+  </si>
+  <si>
+    <t>274TK110PhiMYTTwfeediosfeednmeovatcap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5qhb8/</t>
+  </si>
+  <si>
+    <t>275TK110PhiMYTTwfeedandfeedntencap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5oNt4/</t>
+  </si>
+  <si>
+    <t>276TK110PhiMYTTwfeedandfeedntencap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv57PyM/</t>
+  </si>
+  <si>
+    <t>277TK110PhiMYTTwfeediosfeedntencap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5VW4w/</t>
+  </si>
+  <si>
+    <t>279TK110PhiMYTTwfeedandfeednngoaingucap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5tBoU/</t>
+  </si>
+  <si>
+    <t>280TK110PhiMYTTwfeedandfeednngoaingucap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5ENEk/</t>
+  </si>
+  <si>
+    <t>278TK110PhiMYTTwfeediosfeedntencap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5Gvwd/</t>
+  </si>
+  <si>
+    <t>281TK110PhiMYTTwfeediosfeednngoaingucap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5bfnR/</t>
+  </si>
+  <si>
+    <t>283TK110PhiMYTTwfeedandfeedntdialycap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv57Srg/</t>
+  </si>
+  <si>
+    <t>282TK110PhiMYTTwfeediosfeednngoaingucap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5w2t8/</t>
+  </si>
+  <si>
+    <t>285TK110PhiMYTTwfeediosfeedndialycap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqva8rNr/</t>
+  </si>
+  <si>
+    <t>287TK110PhiMYTTwfeedandfeedngiaidocap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqvaJd6e/</t>
+  </si>
+  <si>
+    <t>284TK110PhiMYTTwfeedandfeedntdialycap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqvaRTJf/</t>
+  </si>
+  <si>
+    <t>286TK110PhiMYTTwfeediosfeedndialycap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5Wgda/</t>
+  </si>
+  <si>
+    <t>288TK110PhiMYTTwfeedandfeedngiaidocap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5w8Hp/</t>
+  </si>
+  <si>
+    <t>290TK110PhiMYTTwfeediosfeedngiaidocap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5oxhm/</t>
+  </si>
+  <si>
+    <t>289TK110PhiMYTTwfeediosfeedngiaidocap260920-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqv5K2NK/</t>
+  </si>
+  <si>
+    <t>2026-09-20T03:33:30.925Z</t>
+  </si>
+  <si>
+    <t>731TK101ThanhMYwfeedandfeedngaixinhcap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cNu8R/</t>
+  </si>
+  <si>
+    <t>2026-09-21T03:15:42.074Z</t>
+  </si>
+  <si>
+    <t>734TK101ThanhMYwfeediosfeedntraidepcap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cDfLg/</t>
+  </si>
+  <si>
+    <t>732TK101ThanhMYwfeediosfeedngaixinhcap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cFr8t/</t>
+  </si>
+  <si>
+    <t>730TK101ThanhMYwfeediosfeedngaixinhcap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3crCd6/</t>
+  </si>
+  <si>
+    <t>733TK101ThanhMYwfeedandfeedngaixinhcap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cY7dT/</t>
+  </si>
+  <si>
+    <t>735TK101ThanhMYwfeedandfeedntraidepcap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3vpQcn/</t>
+  </si>
+  <si>
+    <t>738TK101ThanhMYwfeediosfeednquotecap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c5vp7/</t>
+  </si>
+  <si>
+    <t>736TK101ThanhMYwfeediosfeedntraidepcap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3ckf4F/</t>
+  </si>
+  <si>
+    <t>739TK101ThanhMYwfeedandfeednquotecap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3chmBY/</t>
+  </si>
+  <si>
+    <t>740TK101ThanhMYwfeediosfeednquotecap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3ckJEQ/</t>
+  </si>
+  <si>
+    <t>742TK101ThanhMYwfeediosfeednkienthuccap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cPhKB/</t>
+  </si>
+  <si>
+    <t>741TK101ThanhMYwfeedandfeednquotecap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cDo1X/</t>
+  </si>
+  <si>
+    <t>743TK101ThanhMYwfeedandfeednkienthuccap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cdBnY/</t>
+  </si>
+  <si>
+    <t>744TK101ThanhMYwfeediosfeednkienthuccap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cPtUr/</t>
+  </si>
+  <si>
+    <t>745TK101ThanhMYwfeedandfeednkienthuccap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cD55k/</t>
+  </si>
+  <si>
+    <t>746TK101ThanhMYwfeedandfeednnauancap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cHME5/</t>
+  </si>
+  <si>
+    <t>747TK101ThanhMYwfeediosfeednnauancap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c92TG/</t>
+  </si>
+  <si>
+    <t>748TK101ThanhMYwfeedandfeednnauancap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c26Y4/</t>
+  </si>
+  <si>
+    <t>749TK101ThanhMYwfeediosfeednnauancap-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3vVbjU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cytgy/</t>
+  </si>
+  <si>
+    <t>2026-09-21T03:15:54.023Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cLJFs/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cSXft/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c6kbo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cjPR4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c66EC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c6XRS/</t>
+  </si>
+  <si>
+    <t>737TK101ThanhMYwfeedandfeedntraidepcap260921-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cAP9q/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c2bvN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c5Gmo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3crQKo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cjqEA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cfwXS/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c5JuQ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cN3Vy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cuU93/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cN6K4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c6wLd/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c58nn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c9ssS/</t>
+  </si>
+  <si>
+    <t>2026-09-21T03:16:06.797Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cy5QU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cDwhV/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cmVsF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cPWRf/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cyYvn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3chjP6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cFRhA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cD375/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cLSMC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cAbP8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cMJFK/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3c68WD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cLgv9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cASNQ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cP1pn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cjXBe/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cM2y5/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cBTU6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSq3cksEn/</t>
+  </si>
+  <si>
+    <t>1730135047201523374</t>
+  </si>
+  <si>
+    <t>629TK110DungGioanMYTTwfeedandfeedngaicap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpEUtU/</t>
+  </si>
+  <si>
+    <t>2026-09-21T10:24:11.950Z</t>
+  </si>
+  <si>
+    <t>1729625508264708212</t>
+  </si>
+  <si>
+    <t>621TK110DungGioanMYTTwfeedandfeednquotescap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpoUA2/</t>
+  </si>
+  <si>
+    <t>1729491220767409365</t>
+  </si>
+  <si>
+    <t>625TK110DungGioanMYTTwfeedandfeednmusiccap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpc797/</t>
+  </si>
+  <si>
+    <t>1729638293985658026</t>
+  </si>
+  <si>
+    <t>622TK110DungGioanMYTTwfeedandfeednquotescap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpnaMU/</t>
+  </si>
+  <si>
+    <t>630TK110DungGioanMYTTwfeedandfeedngaicap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTs1df8/</t>
+  </si>
+  <si>
+    <t>633TK110DungGioanMYTTwfeedandfeednfoodcap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTs22FU/</t>
+  </si>
+  <si>
+    <t>632TK110DungGioanMYTTwfeediosfeedngaicap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTs2U4M/</t>
+  </si>
+  <si>
+    <t>631TK110DungGioanMYTTwfeediosfeedngaicap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpoXeK/</t>
+  </si>
+  <si>
+    <t>635TK110DungGioanMYTTwfeediosfeednfoodcap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsF1Yy/</t>
+  </si>
+  <si>
+    <t>1729548713993669535</t>
+  </si>
+  <si>
+    <t>634TK110DungGioanMYTTwfeedandfeednfoodcap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpwGJR/</t>
+  </si>
+  <si>
+    <t>1729582540381194610</t>
+  </si>
+  <si>
+    <t>638TK110DungGioanMYTTwfeedandfeedneditphotocap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsRGXE/</t>
+  </si>
+  <si>
+    <t>1737511815026935782</t>
+  </si>
+  <si>
+    <t>637TK110DungGioanMYTTwfeedandfeedneditphotocap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpWkRf/</t>
+  </si>
+  <si>
+    <t>639TK110DungGioanMYTTwfeediosfeedneditphotocap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpcuMg/</t>
+  </si>
+  <si>
+    <t>640TK110DungGioanMYTTwfeediosfeedneditphotocap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpT9r1/</t>
+  </si>
+  <si>
+    <t>636TK110DungGioanMYTTwfeediosfeednfoodcap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpw76g/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTs1jYv/</t>
+  </si>
+  <si>
+    <t>2026-09-21T10:24:23.812Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpw3VP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpTyue/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpTcWC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpwh9K/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsYpAW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsJSLo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTp33dE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpcftL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpKCgn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsFxrk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpnJfD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTs846v/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTs6m3w/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpTErU/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpEFAK/</t>
+  </si>
+  <si>
+    <t>2026-09-21T10:25:39.206Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpoxhX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTp3EBC/</t>
+  </si>
+  <si>
+    <t>624TK110DungGioanMYTTwfeediosfeednquotescap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsLyDf/</t>
+  </si>
+  <si>
+    <t>623TK110DungGioanMYTTwfeediosfeednquotescap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsFKj2/</t>
+  </si>
+  <si>
+    <t>627TK110DungGioanMYTTwfeediosfeednmusiccap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpt3nT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsQhH2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpEp2d/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsNQJt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsRLuH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsAV9s/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTshu3P/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTs6rE9/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpK9Sn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsmGbA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTpvBvJ/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsRjVk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsNpT6/</t>
+  </si>
+  <si>
+    <t>628TK110DungGioanMYTTwfeediosfeednmusiccap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGoQg9/</t>
+  </si>
+  <si>
+    <t>2026-09-21T10:38:59.096Z</t>
+  </si>
+  <si>
+    <t>626TK110DungGioanMYTTwfeedandfeednmusiccap260922-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTGnUhg/</t>
+  </si>
+  <si>
+    <t>292TK110PhiMYTTwfeedandfeednquotecap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kt3Wy/</t>
+  </si>
+  <si>
+    <t>2026-09-23T03:55:02.603Z</t>
+  </si>
+  <si>
+    <t>294TK110PhiMYTTwfeediosfeednquotecap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1ktK6G/</t>
+  </si>
+  <si>
+    <t>1729511031217817358</t>
+  </si>
+  <si>
+    <t>295TK110PhiMYTTwfeedandfeednnauancap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kQWvY/</t>
+  </si>
+  <si>
+    <t>291TK110PhiMYTTwfeedandfeednquotecap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1ktHFW/</t>
+  </si>
+  <si>
+    <t>293TK110PhiMYTTwfeediosfeednquotecap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kt2HW/</t>
+  </si>
+  <si>
+    <t>296TK110PhiMYTTwfeedandfeednnauancap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1k9Uww/</t>
+  </si>
+  <si>
+    <t>297TK110PhiMYTTwfeediosfeednnauancap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1ksN3T/</t>
+  </si>
+  <si>
+    <t>298TK110PhiMYTTwfeediosfeednnauancap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kWCXE/</t>
+  </si>
+  <si>
+    <t>300TK110PhiMYTTwfeedandfeedngaicap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kpmVc/</t>
+  </si>
+  <si>
+    <t>1729620672311232674</t>
+  </si>
+  <si>
+    <t>299TK110PhiMYTTwfeedandfeedngaicap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kwSQp/</t>
+  </si>
+  <si>
+    <t>301TK110PhiMYTTwfeediosfeedngaicap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1k3M4L/</t>
+  </si>
+  <si>
+    <t>303TK110PhiMYTTwfeedandfeedntstreetfoodcap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kubyj/</t>
+  </si>
+  <si>
+    <t>302TK110PhiMYTTwfeediosfeedngaicap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kHapS/</t>
+  </si>
+  <si>
+    <t>304TK110PhiMYTTwfeedandfeedntstreetfoodcap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kcVCV/</t>
+  </si>
+  <si>
+    <t>306TK110PhiMYTTwfeediosfeednstreetfoodcap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1knKCc/</t>
+  </si>
+  <si>
+    <t>305TK110PhiMYTTwfeediosfeednstreetfoodcap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kgw3K/</t>
+  </si>
+  <si>
+    <t>1732083925340686010</t>
+  </si>
+  <si>
+    <t>307TK110PhiMYTTwfeedandfeednkdocap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kpLJ7/</t>
+  </si>
+  <si>
+    <t>309TK110PhiMYTTwfeediosfeednkdocap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kveRP/</t>
+  </si>
+  <si>
+    <t>308TK110PhiMYTTwfeedandfeednkdocap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1kwE5L/</t>
+  </si>
+  <si>
+    <t>310TK110PhiMYTTwfeediosfeednkdocap260922-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1k7GC1/</t>
+  </si>
+  <si>
+    <t>752TK101ThanhMYwfeediosfeednmautruyencap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2vtjE/</t>
+  </si>
+  <si>
+    <t>2026-09-24T13:11:05.927Z</t>
+  </si>
+  <si>
+    <t>753TK101ThanhMYwfeedandfeednmautruyencap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2E3Ex/</t>
+  </si>
+  <si>
+    <t>751TK101ThanhMYwfeedandfeednmautruyencap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2ERSm/</t>
+  </si>
+  <si>
+    <t>750TK101ThanhMYwfeediosfeednmautruyencap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2GWjy/</t>
+  </si>
+  <si>
+    <t>1729549194869573868</t>
+  </si>
+  <si>
+    <t>754TK101ThanhMYwfeediosfeednmeovatcongnghecap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2gfMA/</t>
+  </si>
+  <si>
+    <t>756TK101ThanhMYwfeediosfeednmeovatcongnghecap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2Vjoq/</t>
+  </si>
+  <si>
+    <t>755TK101ThanhMYwfeedandfeednmeovatcongnghecap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2T7ub/</t>
+  </si>
+  <si>
+    <t>757TK101ThanhMYwfeedandfeednmeovatcongnghecap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2byyn/</t>
+  </si>
+  <si>
+    <t>758TK101ThanhMYwfeediosfeednnauancap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2oebG/</t>
+  </si>
+  <si>
+    <t>759TK101ThanhMYwfeedandfeednnauancap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2bnCs/</t>
+  </si>
+  <si>
+    <t>761TK101ThanhMYwfeedandfeednnauancap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2T6Tr/</t>
+  </si>
+  <si>
+    <t>763TK101ThanhMYwfeedandfeednchinhanhcap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2KvJK/</t>
+  </si>
+  <si>
+    <t>762TK101ThanhMYwfeediosfeednchinhanhcap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRj12ve/</t>
+  </si>
+  <si>
+    <t>764TK101ThanhMYwfeediosfeednchinhanhcap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2c45V/</t>
+  </si>
+  <si>
+    <t>760TK101ThanhMYwfeediosfeednnauancap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2bPmN/</t>
+  </si>
+  <si>
+    <t>765TK101ThanhMYwfeedandfeednchinhanhcap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2wrY7/</t>
+  </si>
+  <si>
+    <t>766TK101ThanhMYwfeediosfeedntrangdiemcap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2QcF9/</t>
+  </si>
+  <si>
+    <t>768TK101ThanhMYwfeediosfeedntrangdiemcap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2q5TL/</t>
+  </si>
+  <si>
+    <t>769TK101ThanhMYwfeedandfeedntrangdiemcap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2qT1C/</t>
+  </si>
+  <si>
+    <t>767TK101ThanhMYwfeedandfeedntrangdiemcap260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR2pw4y/</t>
+  </si>
+  <si>
+    <t>644TK110DungGioanMYTTwfeedandinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkdxUW/</t>
+  </si>
+  <si>
+    <t>2026-09-25T09:10:59.208Z</t>
+  </si>
+  <si>
+    <t>1732175696188376417</t>
+  </si>
+  <si>
+    <t>641TK110DungGioanMYTTwfeedandinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkjREQ/</t>
+  </si>
+  <si>
+    <t>1730842895021933781</t>
+  </si>
+  <si>
+    <t>642TK110DungGioanMYTTwfeedandinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkkqho/</t>
+  </si>
+  <si>
+    <t>1735405888112526875</t>
+  </si>
+  <si>
+    <t>645TK110DungGioanMYTTwfeedandinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLk2Cwn/</t>
+  </si>
+  <si>
+    <t>1730908121446122765</t>
+  </si>
+  <si>
+    <t>643TK110DungGioanMYTTwfeedandinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkuUDx/</t>
+  </si>
+  <si>
+    <t>647TK110DungGioanMYTTwfeediosinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkmGSg/</t>
+  </si>
+  <si>
+    <t>646TK110DungGioanMYTTwfeediosinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkhwD6/</t>
+  </si>
+  <si>
+    <t>648TK110DungGioanMYTTwfeediosinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkh7wp/</t>
+  </si>
+  <si>
+    <t>649TK110DungGioanMYTTwfeediosinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkre6u/</t>
+  </si>
+  <si>
+    <t>650TK110DungGioanMYTTwfeediosinter260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkMLsR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkkc8Y/</t>
+  </si>
+  <si>
+    <t>2026-09-25T09:11:21.651Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkMdoa/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkyW6N/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkPpCm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkjmS6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkDHXE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkdogL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkfoPM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkLyFR/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbLkU1pg/</t>
+  </si>
+  <si>
+    <t>311TK110PhiMYTTwfeedandfeedngaicap260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAQGCs/</t>
+  </si>
+  <si>
+    <t>2026-09-26T04:31:35.865Z</t>
+  </si>
+  <si>
+    <t>313TK110PhiMYTTwfeediosfeedngaicap260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAVC3X/</t>
+  </si>
+  <si>
+    <t>312TK110PhiMYTTwfeedandfeedngaicap260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFADw1N/</t>
+  </si>
+  <si>
+    <t>315TK110PhiMYTTwfeedandfeednquotecap260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFA9uJ3/</t>
+  </si>
+  <si>
+    <t>314TK110PhiMYTTwfeediosfeedngaicap260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAphEn/</t>
+  </si>
+  <si>
+    <t>316TK110PhiMYTTwfeedandfeednquotecap260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAyqgL/</t>
+  </si>
+  <si>
+    <t>317TK110PhiMYTTwfeediosfeednquotecap260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFASGLV/</t>
+  </si>
+  <si>
+    <t>318TK110PhiMYTTwfeediosfeednquotecap260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAboDG/</t>
+  </si>
+  <si>
+    <t>1729499595089217031</t>
+  </si>
+  <si>
+    <t>320TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAyawH/</t>
+  </si>
+  <si>
+    <t>1729651401072085623</t>
+  </si>
+  <si>
+    <t>319TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFApULd/</t>
+  </si>
+  <si>
+    <t>1735777955916908009</t>
+  </si>
+  <si>
+    <t>321TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAaaqA/</t>
+  </si>
+  <si>
+    <t>1729741940862453120</t>
+  </si>
+  <si>
+    <t>322TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAuVYh/</t>
+  </si>
+  <si>
+    <t>1729596231032146455</t>
+  </si>
+  <si>
+    <t>323TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAH2ML/</t>
+  </si>
+  <si>
+    <t>324TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAHhEY/</t>
+  </si>
+  <si>
+    <t>327TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFASd6C/</t>
+  </si>
+  <si>
+    <t>326TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAmgkT/</t>
+  </si>
+  <si>
+    <t>325TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFAmLTY/</t>
+  </si>
+  <si>
+    <t>328TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFADdHn/</t>
+  </si>
+  <si>
+    <t>652TK110DungGioanMYTTwfeedandfeednratingcap260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwfJH6/</t>
+  </si>
+  <si>
+    <t>2026-09-26T09:29:29.109Z</t>
+  </si>
+  <si>
+    <t>655TK110DungGioanMYTTwfeediosfeednratingcap260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwXpRv/</t>
+  </si>
+  <si>
+    <t>1729489149481420211</t>
+  </si>
+  <si>
+    <t>653TK110DungGioanMYTTwfeedandfeednlessoncap260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwCBWy/</t>
+  </si>
+  <si>
+    <t>1729575134806836520</t>
+  </si>
+  <si>
+    <t>654TK110DungGioanMYTTwfeedandfeednlessoncap260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwbKKx/</t>
+  </si>
+  <si>
+    <t>656TK110DungGioanMYTTwfeediosfeednratingcap260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwP5NN/</t>
+  </si>
+  <si>
+    <t>658TK110DungGioanMYTTwfeediosfeednlessoncap260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwt4hc/</t>
+  </si>
+  <si>
+    <t>657TK110DungGioanMYTTwfeediosfeednlessoncap260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwURbD/</t>
+  </si>
+  <si>
+    <t>1734417589955037140</t>
+  </si>
+  <si>
+    <t>659TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwyVRx/</t>
+  </si>
+  <si>
+    <t>1730797203064981393</t>
+  </si>
+  <si>
+    <t>661TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwGPHc/</t>
+  </si>
+  <si>
+    <t>1729609399791749746</t>
+  </si>
+  <si>
+    <t>660TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwQ9bM/</t>
+  </si>
+  <si>
+    <t>1733507480878155165</t>
+  </si>
+  <si>
+    <t>663TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwsEUX/</t>
+  </si>
+  <si>
+    <t>664TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwsRAH/</t>
+  </si>
+  <si>
+    <t>662TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwyk4G/</t>
+  </si>
+  <si>
+    <t>1731760198429934884</t>
+  </si>
+  <si>
+    <t>665TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwamBB/</t>
+  </si>
+  <si>
+    <t>668TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwunWr/</t>
+  </si>
+  <si>
+    <t>1735868034800453496</t>
+  </si>
+  <si>
+    <t>666TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFw5CDs/</t>
+  </si>
+  <si>
+    <t>1736982959342389063</t>
+  </si>
+  <si>
+    <t>667TK110DungGioanMYTTwfeedandinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwGxCs/</t>
+  </si>
+  <si>
+    <t>669TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFw9BU4/</t>
+  </si>
+  <si>
+    <t>670TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFw92xk/</t>
+  </si>
+  <si>
+    <t>671TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwmP7T/</t>
+  </si>
+  <si>
+    <t>672TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwPcPY/</t>
+  </si>
+  <si>
+    <t>673TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwW2cR/</t>
+  </si>
+  <si>
+    <t>674TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwHJ9g/</t>
+  </si>
+  <si>
+    <t>675TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwx4m1/</t>
+  </si>
+  <si>
+    <t>676TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwsVon/</t>
+  </si>
+  <si>
+    <t>677TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwPnSf/</t>
+  </si>
+  <si>
+    <t>678TK110DungGioanMYTTwfeediosinter260927-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwQ95P/</t>
+  </si>
+  <si>
+    <t>651TK110DungGioanMYTTwfeedandfeednratingcap260926-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwuMR4/</t>
+  </si>
+  <si>
+    <t>2026-09-26T09:30:13.613Z</t>
+  </si>
+  <si>
+    <t>774TK101ThanhMYwfeedandinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwnVNd/</t>
+  </si>
+  <si>
+    <t>2026-09-26T09:30:57.074Z</t>
+  </si>
+  <si>
+    <t>773TK101ThanhMYwfeediosinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwmcLE/</t>
+  </si>
+  <si>
+    <t>772TK101ThanhMYwfeedandinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwnc3C/</t>
+  </si>
+  <si>
+    <t>1729667399442204391</t>
+  </si>
+  <si>
+    <t>770TK101ThanhMYwfeedandinter260926-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwCU2G/</t>
+  </si>
+  <si>
+    <t>771TK101ThanhMYwfeediosinter260926-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwuhUo/</t>
+  </si>
+  <si>
+    <t>775TK101ThanhMYwfeediosinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwD8oJ/</t>
+  </si>
+  <si>
+    <t>1729507644013840344</t>
+  </si>
+  <si>
+    <t>776TK101ThanhMYwfeedandinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwqFoN/</t>
+  </si>
+  <si>
+    <t>777TK101ThanhMYwfeediosinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwVuey/</t>
+  </si>
+  <si>
+    <t>1730404523927439102</t>
+  </si>
+  <si>
+    <t>778TK101ThanhMYwfeedandinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwDAdP/</t>
+  </si>
+  <si>
+    <t>779TK101ThanhMYwfeediosinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwtK3K/</t>
+  </si>
+  <si>
+    <t>780TK101ThanhMYwfeedandinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwyVGF/</t>
+  </si>
+  <si>
+    <t>781TK101ThanhMYwfeediosinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFws5jg/</t>
+  </si>
+  <si>
+    <t>1731457573673469201</t>
+  </si>
+  <si>
+    <t>782TK101ThanhMYwfeedandinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwgRAe/</t>
+  </si>
+  <si>
+    <t>1735377927650116916</t>
+  </si>
+  <si>
+    <t>783TK101ThanhMYwfeediosinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwDXoV/</t>
+  </si>
+  <si>
+    <t>785TK101ThanhMYwfeediosinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwbcf3/</t>
+  </si>
+  <si>
+    <t>1730657602616919663</t>
+  </si>
+  <si>
+    <t>787TK101ThanhMYwfeediosinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFw9RMj/</t>
+  </si>
+  <si>
+    <t>788TK101ThanhMYwfeedandinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwfBMv/</t>
+  </si>
+  <si>
+    <t>786TK101ThanhMYwfeedandinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwg2hP/</t>
+  </si>
+  <si>
+    <t>789TK101ThanhMYwfeediosinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwWFju/</t>
+  </si>
+  <si>
+    <t>784TK101ThanhMYwfeedandinter260925-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbFwabQT/</t>
+  </si>
+  <si>
+    <t>2026-09-26T09:32:03.220Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2vrKdw/</t>
+  </si>
+  <si>
+    <t>2026-09-27T05:02:37.125Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2vCSLm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2v5RFA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2vrvBL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2vac33/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2vmbdo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2vm1yg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2v4aX3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2vPBwc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb2vfCvA/</t>
+  </si>
+  <si>
+    <t>329TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMrNnKu/</t>
+  </si>
+  <si>
+    <t>2026-09-28T04:55:28.274Z</t>
+  </si>
+  <si>
+    <t>332TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMrj9LQ/</t>
+  </si>
+  <si>
+    <t>331TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMMEAoo/</t>
+  </si>
+  <si>
+    <t>330TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMr1R5X/</t>
+  </si>
+  <si>
+    <t>333TK110PhiMYTTwfeedandinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMrdTfW/</t>
+  </si>
+  <si>
+    <t>336TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMrd8s6/</t>
+  </si>
+  <si>
+    <t>334TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMMn5p3/</t>
+  </si>
+  <si>
+    <t>337TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMr2JM4/</t>
+  </si>
+  <si>
+    <t>335TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMr6kWL/</t>
+  </si>
+  <si>
+    <t>338TK110PhiMYTTwfeediosinter260926-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMrYMVH/</t>
+  </si>
+  <si>
+    <t>339TK78PhiMYTTwfeedandfeedn260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM379DB/</t>
+  </si>
+  <si>
+    <t>2026-09-28T10:21:49.377Z</t>
+  </si>
+  <si>
+    <t>340TK78PhiMYTTwfeedandfeedn260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3X2B9/</t>
+  </si>
+  <si>
+    <t>342TK78PhiMYTTwfeediosfeedn260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTJv8D/</t>
+  </si>
+  <si>
+    <t>341TK78PhiMYTTwfeediosfeedn260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTDF15/</t>
+  </si>
+  <si>
+    <t>1729568109125274261</t>
+  </si>
+  <si>
+    <t>343TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3nJRu/</t>
+  </si>
+  <si>
+    <t>1730606149394269204</t>
+  </si>
+  <si>
+    <t>344TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTDHqJ/</t>
+  </si>
+  <si>
+    <t>1731592861441623060</t>
+  </si>
+  <si>
+    <t>345TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMThnbr/</t>
+  </si>
+  <si>
+    <t>1729478392618321475</t>
+  </si>
+  <si>
+    <t>346TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3EdJc/</t>
+  </si>
+  <si>
+    <t>1732123929316001237</t>
+  </si>
+  <si>
+    <t>350TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTA6Q6/</t>
+  </si>
+  <si>
+    <t>1729550078597498029</t>
+  </si>
+  <si>
+    <t>349TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMT8KQL/</t>
+  </si>
+  <si>
+    <t>1729431966671145832</t>
+  </si>
+  <si>
+    <t>348TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTFP6Y/</t>
+  </si>
+  <si>
+    <t>1729638417245112493</t>
+  </si>
+  <si>
+    <t>347TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTDRpE/</t>
+  </si>
+  <si>
+    <t>355TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTynC1/</t>
+  </si>
+  <si>
+    <t>1729604444192541170</t>
+  </si>
+  <si>
+    <t>351TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTyVGs/</t>
+  </si>
+  <si>
+    <t>1729567527181191062</t>
+  </si>
+  <si>
+    <t>353TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTrPPj/</t>
+  </si>
+  <si>
+    <t>1729418618714557192</t>
+  </si>
+  <si>
+    <t>352TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMT67HQ/</t>
+  </si>
+  <si>
+    <t>1729492565465531395</t>
+  </si>
+  <si>
+    <t>354TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTrKaC/</t>
+  </si>
+  <si>
+    <t>1729578169684689975</t>
+  </si>
+  <si>
+    <t>357TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMThSEv/</t>
+  </si>
+  <si>
+    <t>1729648219866171787</t>
+  </si>
+  <si>
+    <t>356TK110PhiMYTTwfeedallinter260929-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTJJoj/</t>
+  </si>
+  <si>
+    <t>1731561860259284187</t>
+  </si>
+  <si>
+    <t>682TK78DungGioanMYTTwfeediosfeedn260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTjJnQ/</t>
+  </si>
+  <si>
+    <t>2026-09-28T10:24:43.932Z</t>
+  </si>
+  <si>
+    <t>1729638305396851882</t>
+  </si>
+  <si>
+    <t>681TK78DungGioanMYTTwfeediosfeedn260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMThdEm/</t>
+  </si>
+  <si>
+    <t>1733679790199572204</t>
+  </si>
+  <si>
+    <t>683TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTPwQE/</t>
+  </si>
+  <si>
+    <t>680TK78DungGioanMYTTwfeedandfeedn260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTYCQG/</t>
+  </si>
+  <si>
+    <t>679TK78DungGioanMYTTwfeedandfeedn260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTkEt7/</t>
+  </si>
+  <si>
+    <t>1729608129482884383</t>
+  </si>
+  <si>
+    <t>685TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTUttx/</t>
+  </si>
+  <si>
+    <t>1729591609487754669</t>
+  </si>
+  <si>
+    <t>687TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMT6TEJ/</t>
+  </si>
+  <si>
+    <t>1730200721937499979</t>
+  </si>
+  <si>
+    <t>688TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTUtKk/</t>
+  </si>
+  <si>
+    <t>1732320318670406783</t>
+  </si>
+  <si>
+    <t>686TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTYY1S/</t>
+  </si>
+  <si>
+    <t>1737143558737134744</t>
+  </si>
+  <si>
+    <t>684TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTFEYr/</t>
+  </si>
+  <si>
+    <t>1729583482114378542</t>
+  </si>
+  <si>
+    <t>690TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTyLa2/</t>
+  </si>
+  <si>
+    <t>1729620414968203168</t>
+  </si>
+  <si>
+    <t>692TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTBvQV/</t>
+  </si>
+  <si>
+    <t>1729479637398619762</t>
+  </si>
+  <si>
+    <t>689TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTDj2W/</t>
+  </si>
+  <si>
+    <t>1730898363399636430</t>
+  </si>
+  <si>
+    <t>691TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTjE1r/</t>
+  </si>
+  <si>
+    <t>1730389670041191650</t>
+  </si>
+  <si>
+    <t>693TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTBFvp/</t>
+  </si>
+  <si>
+    <t>695TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTN8s8/</t>
+  </si>
+  <si>
+    <t>1729430965418822572</t>
+  </si>
+  <si>
+    <t>694TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTB2aY/</t>
+  </si>
+  <si>
+    <t>1729631599215478088</t>
+  </si>
+  <si>
+    <t>696TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTk4dT/</t>
+  </si>
+  <si>
+    <t>1734303802294437298</t>
+  </si>
+  <si>
+    <t>697TK110DungGioanMYTTwfeedallinter260929-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTrAHa/</t>
+  </si>
+  <si>
+    <t>794TK26ThanhMYacapiosvid11260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMT9XPr/</t>
+  </si>
+  <si>
+    <t>2026-09-28T10:28:41.984Z</t>
+  </si>
+  <si>
+    <t>1735039753729181542</t>
+  </si>
+  <si>
+    <t>792TK78ThanhMYwfeediosfeedn260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTHdCH/</t>
+  </si>
+  <si>
+    <t>1736489003145725128</t>
+  </si>
+  <si>
+    <t>793TK78ThanhMYwfeediosfeedn260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTq1bW/</t>
+  </si>
+  <si>
+    <t>1737040484515284962</t>
+  </si>
+  <si>
+    <t>791TK78ThanhMYwfeedandfeedn260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTmfvH/</t>
+  </si>
+  <si>
+    <t>790TK78ThanhMYwfeedandfeedn260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTaAUr/</t>
+  </si>
+  <si>
+    <t>1729435422539876862</t>
+  </si>
+  <si>
+    <t>796TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTsWYh/</t>
+  </si>
+  <si>
+    <t>1734457535116903761</t>
+  </si>
+  <si>
+    <t>798TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTuyhN/</t>
+  </si>
+  <si>
+    <t>1729518645937997390</t>
+  </si>
+  <si>
+    <t>795TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTb5uA/</t>
+  </si>
+  <si>
+    <t>1729655454131324173</t>
+  </si>
+  <si>
+    <t>797TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTQMSv/</t>
+  </si>
+  <si>
+    <t>1732655348704118251</t>
+  </si>
+  <si>
+    <t>799TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTGVD2/</t>
+  </si>
+  <si>
+    <t>1729559584699943192</t>
+  </si>
+  <si>
+    <t>801TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTufYQ/</t>
+  </si>
+  <si>
+    <t>1736733151395611946</t>
+  </si>
+  <si>
+    <t>803TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTVufC/</t>
+  </si>
+  <si>
+    <t>1729785834080994772</t>
+  </si>
+  <si>
+    <t>802TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTtfLe/</t>
+  </si>
+  <si>
+    <t>800TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTsdF1/</t>
+  </si>
+  <si>
+    <t>805TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMT7rqg/</t>
+  </si>
+  <si>
+    <t>806TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTtN7D/</t>
+  </si>
+  <si>
+    <t>807TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTcDa1/</t>
+  </si>
+  <si>
+    <t>808TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTx9Df/</t>
+  </si>
+  <si>
+    <t>1729510856854176941</t>
+  </si>
+  <si>
+    <t>804TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTTN5b/</t>
+  </si>
+  <si>
+    <t>809TK101ThanhMYwfeedallinter260929-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMTvand/</t>
+  </si>
+  <si>
+    <t>698TK78DungGioanMYTTwfeedandfeedn260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjNcpv/</t>
+  </si>
+  <si>
+    <t>2026-09-29T07:25:25.752Z</t>
+  </si>
+  <si>
+    <t>1735932591700543218</t>
+  </si>
+  <si>
+    <t>701TK78DungGioanMYTTwfeediosfeedn260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjF84o/</t>
+  </si>
+  <si>
+    <t>1730366810826115010</t>
+  </si>
+  <si>
+    <t>702TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjDgMa/</t>
+  </si>
+  <si>
+    <t>700TK78DungGioanMYTTwfeediosfeedn260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj2Urm/</t>
+  </si>
+  <si>
+    <t>699TK78DungGioanMYTTwfeedandfeedn260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjBrQd/</t>
+  </si>
+  <si>
+    <t>1729577650915675052</t>
+  </si>
+  <si>
+    <t>703TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkja2p1/</t>
+  </si>
+  <si>
+    <t>704TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj2o85/</t>
+  </si>
+  <si>
+    <t>1729615243157014889</t>
+  </si>
+  <si>
+    <t>707TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjBuqe/</t>
+  </si>
+  <si>
+    <t>705TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjA8Sc/</t>
+  </si>
+  <si>
+    <t>706TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjDm8r/</t>
+  </si>
+  <si>
+    <t>1733973369735185800</t>
+  </si>
+  <si>
+    <t>710TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjU4Mg/</t>
+  </si>
+  <si>
+    <t>1729497293375441461</t>
+  </si>
+  <si>
+    <t>708TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjMHQQ/</t>
+  </si>
+  <si>
+    <t>1736413334890382338</t>
+  </si>
+  <si>
+    <t>711TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjy6sd/</t>
+  </si>
+  <si>
+    <t>1731288940331304769</t>
+  </si>
+  <si>
+    <t>709TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjrdtb/</t>
+  </si>
+  <si>
+    <t>1734642677612709773</t>
+  </si>
+  <si>
+    <t>712TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjLDst/</t>
+  </si>
+  <si>
+    <t>715TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjUgTk/</t>
+  </si>
+  <si>
+    <t>714TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjYoHF/</t>
+  </si>
+  <si>
+    <t>716TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj2Yox/</t>
+  </si>
+  <si>
+    <t>1736188788185335335</t>
+  </si>
+  <si>
+    <t>713TK110DungGioanMYTTwfeedallinter260930-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjayUs/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjutVp/</t>
+  </si>
+  <si>
+    <t>2026-09-29T07:27:45.702Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj9hjs/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj4fga/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj4FN8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj7879/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjG236/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjXv4B/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjT1Yo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjXTbW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjEJte/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjHGT1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjWRhm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjq1Q1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj7ypA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjKsv5/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjq41J/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjxbSy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjqee1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjnDrs/</t>
+  </si>
+  <si>
+    <t>1729437410385299668</t>
+  </si>
+  <si>
+    <t>360TK78PhiMYTTwfeediosfeedn260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjKFvL/</t>
+  </si>
+  <si>
+    <t>2026-09-29T07:28:03.322Z</t>
+  </si>
+  <si>
+    <t>1729559679387338567</t>
+  </si>
+  <si>
+    <t>361TK78PhiMYTTwfeediosfeedn260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjQrFM/</t>
+  </si>
+  <si>
+    <t>1729613749224573147</t>
+  </si>
+  <si>
+    <t>362TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjnvfh/</t>
+  </si>
+  <si>
+    <t>358TK78PhiMYTTwfeedandfeedn260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjTeHk/</t>
+  </si>
+  <si>
+    <t>359TK78PhiMYTTwfeedandfeedn260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjsbSP/</t>
+  </si>
+  <si>
+    <t>1730875848754824543</t>
+  </si>
+  <si>
+    <t>364TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjgaqH/</t>
+  </si>
+  <si>
+    <t>1729593348727933937</t>
+  </si>
+  <si>
+    <t>363TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjWkvg/</t>
+  </si>
+  <si>
+    <t>1730644466936023001</t>
+  </si>
+  <si>
+    <t>367TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjXhcr/</t>
+  </si>
+  <si>
+    <t>1732029958577817372</t>
+  </si>
+  <si>
+    <t>366TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjtqbh/</t>
+  </si>
+  <si>
+    <t>1732737048737187272</t>
+  </si>
+  <si>
+    <t>365TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjs21X/</t>
+  </si>
+  <si>
+    <t>1729543787905975368</t>
+  </si>
+  <si>
+    <t>368TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjtBMa/</t>
+  </si>
+  <si>
+    <t>1729501374099653805</t>
+  </si>
+  <si>
+    <t>369TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj3eD7/</t>
+  </si>
+  <si>
+    <t>1731059526489310719</t>
+  </si>
+  <si>
+    <t>370TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj3Dxf/</t>
+  </si>
+  <si>
+    <t>1729540667656865053</t>
+  </si>
+  <si>
+    <t>372TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjHySD/</t>
+  </si>
+  <si>
+    <t>1733698103527113792</t>
+  </si>
+  <si>
+    <t>371TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjcN2r/</t>
+  </si>
+  <si>
+    <t>1729589210632194947</t>
+  </si>
+  <si>
+    <t>373TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjX9yE/</t>
+  </si>
+  <si>
+    <t>377TK78PhiMYTTwfeedandfeedn261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjCUBF/</t>
+  </si>
+  <si>
+    <t>1729642654721541429</t>
+  </si>
+  <si>
+    <t>375TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjg9bT/</t>
+  </si>
+  <si>
+    <t>1729444775291227099</t>
+  </si>
+  <si>
+    <t>376TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjC1mg/</t>
+  </si>
+  <si>
+    <t>379TK78PhiMYTTwfeediosfeedn261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjWghk/</t>
+  </si>
+  <si>
+    <t>1730295549168027463</t>
+  </si>
+  <si>
+    <t>378TK78PhiMYTTwfeedandfeedn261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjw33r/</t>
+  </si>
+  <si>
+    <t>380TK78PhiMYTTwfeediosfeedn261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjqHEp/</t>
+  </si>
+  <si>
+    <t>1735371501346981743</t>
+  </si>
+  <si>
+    <t>381TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjVHDo/</t>
+  </si>
+  <si>
+    <t>1732062878378854283</t>
+  </si>
+  <si>
+    <t>382TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj4nN5/</t>
+  </si>
+  <si>
+    <t>1730006080091555477</t>
+  </si>
+  <si>
+    <t>383TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjW2eP/</t>
+  </si>
+  <si>
+    <t>1730756132793452435</t>
+  </si>
+  <si>
+    <t>384TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjvSME/</t>
+  </si>
+  <si>
+    <t>387TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjGHUq/</t>
+  </si>
+  <si>
+    <t>1729487497760441998</t>
+  </si>
+  <si>
+    <t>385TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjXNCv/</t>
+  </si>
+  <si>
+    <t>1729641743727101978</t>
+  </si>
+  <si>
+    <t>386TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjqYda/</t>
+  </si>
+  <si>
+    <t>388TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjgsvP/</t>
+  </si>
+  <si>
+    <t>1729444384426396159</t>
+  </si>
+  <si>
+    <t>391TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjQ4WW/</t>
+  </si>
+  <si>
+    <t>1729655539578866388</t>
+  </si>
+  <si>
+    <t>389TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjtkRX/</t>
+  </si>
+  <si>
+    <t>1729547368370113278</t>
+  </si>
+  <si>
+    <t>390TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjK7YX/</t>
+  </si>
+  <si>
+    <t>1730148934190204373</t>
+  </si>
+  <si>
+    <t>392TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj7Xhr/</t>
+  </si>
+  <si>
+    <t>1733375397310202900</t>
+  </si>
+  <si>
+    <t>393TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjp937/</t>
+  </si>
+  <si>
+    <t>1729528709063214100</t>
+  </si>
+  <si>
+    <t>395TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjsreL/</t>
+  </si>
+  <si>
+    <t>1733989384734803803</t>
+  </si>
+  <si>
+    <t>394TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj35hT/</t>
+  </si>
+  <si>
+    <t>814TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjnFC4/</t>
+  </si>
+  <si>
+    <t>2026-09-29T07:30:57.918Z</t>
+  </si>
+  <si>
+    <t>812TK78ThanhMYwfeediosfeedn260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjWkmr/</t>
+  </si>
+  <si>
+    <t>813TK78ThanhMYwfeediosfeedn260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjGdL4/</t>
+  </si>
+  <si>
+    <t>811TK78ThanhMYwfeedandfeedn260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjVeHJ/</t>
+  </si>
+  <si>
+    <t>810TK78ThanhMYwfeedandfeedn260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjKdTY/</t>
+  </si>
+  <si>
+    <t>817TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjCyyv/</t>
+  </si>
+  <si>
+    <t>1729588877807422402</t>
+  </si>
+  <si>
+    <t>815TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjq6Kj/</t>
+  </si>
+  <si>
+    <t>1729621164706268445</t>
+  </si>
+  <si>
+    <t>818TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj4gbQ/</t>
+  </si>
+  <si>
+    <t>1729424985845434787</t>
+  </si>
+  <si>
+    <t>816TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjckNq/</t>
+  </si>
+  <si>
+    <t>1729511220991984660</t>
+  </si>
+  <si>
+    <t>820TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjxAjW/</t>
+  </si>
+  <si>
+    <t>1729522770437637335</t>
+  </si>
+  <si>
+    <t>821TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjskKt/</t>
+  </si>
+  <si>
+    <t>1731945047467329527</t>
+  </si>
+  <si>
+    <t>819TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjwR9t/</t>
+  </si>
+  <si>
+    <t>1734568451076621622</t>
+  </si>
+  <si>
+    <t>822TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj4PwP/</t>
+  </si>
+  <si>
+    <t>824TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjC5Uw/</t>
+  </si>
+  <si>
+    <t>825TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjKwBk/</t>
+  </si>
+  <si>
+    <t>1729576396325422395</t>
+  </si>
+  <si>
+    <t>823TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj9qtT/</t>
+  </si>
+  <si>
+    <t>827TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjwCW8/</t>
+  </si>
+  <si>
+    <t>828TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjbdem/</t>
+  </si>
+  <si>
+    <t>829TK26ThanhMYacapiosvid11260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjVxJK/</t>
+  </si>
+  <si>
+    <t>830TK26ThanhMYacapiosvid11260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkj38Kr/</t>
+  </si>
+  <si>
+    <t>831TK26ThanhMYacapiosvid11260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjcYRC/</t>
+  </si>
+  <si>
+    <t>826TK101ThanhMYwfeedallinter260930-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkjXxPE/</t>
+  </si>
+  <si>
+    <t>1729441553300359390</t>
+  </si>
+  <si>
+    <t>374TK110PhiMYTTwfeedallinter260930-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbkMwcXj/</t>
+  </si>
+  <si>
+    <t>2026-09-29T07:50:29.290Z</t>
+  </si>
+  <si>
+    <t>835TK78ThanhMYwfeedandfeedn261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3KQar/</t>
+  </si>
+  <si>
+    <t>2026-09-30T07:09:25.020Z</t>
+  </si>
+  <si>
+    <t>833TK26ThanhMYwfcpiosvid916d261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3bj8u/</t>
+  </si>
+  <si>
+    <t>832TK26ThanhMYwfcpiosvid916d261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbST1NSa/</t>
+  </si>
+  <si>
+    <t>836TK78ThanhMYwfeedandfeedn261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3QAJy/</t>
+  </si>
+  <si>
+    <t>834TK26ThanhMYwfcpiosvid916d261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3w3pe/</t>
+  </si>
+  <si>
+    <t>837TK78ThanhMYwfeediosfeedn261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3T7pn/</t>
+  </si>
+  <si>
+    <t>1729727547188086779</t>
+  </si>
+  <si>
+    <t>840TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3vraf/</t>
+  </si>
+  <si>
+    <t>838TK78ThanhMYwfeediosfeedn261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbST1b8b/</t>
+  </si>
+  <si>
+    <t>1736506129920591511</t>
+  </si>
+  <si>
+    <t>839TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3g3NH/</t>
+  </si>
+  <si>
+    <t>1731910531527312690</t>
+  </si>
+  <si>
+    <t>841TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3xoxp/</t>
+  </si>
+  <si>
+    <t>844TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3prkr/</t>
+  </si>
+  <si>
+    <t>1735768840724187118</t>
+  </si>
+  <si>
+    <t>842TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3XJcB/</t>
+  </si>
+  <si>
+    <t>843TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3Q6sU/</t>
+  </si>
+  <si>
+    <t>845TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3G7oe/</t>
+  </si>
+  <si>
+    <t>846TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS37Gba/</t>
+  </si>
+  <si>
+    <t>847TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS34Xn5/</t>
+  </si>
+  <si>
+    <t>1733936813336856015</t>
+  </si>
+  <si>
+    <t>848TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3na2k/</t>
+  </si>
+  <si>
+    <t>1730899662966196094</t>
+  </si>
+  <si>
+    <t>849TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3CnRC/</t>
+  </si>
+  <si>
+    <t>1729598968517920914</t>
+  </si>
+  <si>
+    <t>850TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3c9n9/</t>
+  </si>
+  <si>
+    <t>1731478332688140070</t>
+  </si>
+  <si>
+    <t>851TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3cNCb/</t>
+  </si>
+  <si>
+    <t>1729572963344352619</t>
+  </si>
+  <si>
+    <t>852TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3CgBt/</t>
+  </si>
+  <si>
+    <t>1729581174812019526</t>
+  </si>
+  <si>
+    <t>853TK101ThanhMYwfeedallinter261001-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbS3gCoV/</t>
+  </si>
+  <si>
+    <t>718TK78DungGioanMYTTwfeedandfeedn261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1cUuk/</t>
+  </si>
+  <si>
+    <t>2026-09-30T08:00:00.234Z</t>
+  </si>
+  <si>
+    <t>717TK78DungGioanMYTTwfeedandfeedn261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1g6LS/</t>
+  </si>
+  <si>
+    <t>1730663214890780067</t>
+  </si>
+  <si>
+    <t>721TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1Vpd1/</t>
+  </si>
+  <si>
+    <t>1729589151575738379</t>
+  </si>
+  <si>
+    <t>719TK78DungGioanMYTTwfeediosfeedn261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1vfpC/</t>
+  </si>
+  <si>
+    <t>1730404567822862017</t>
+  </si>
+  <si>
+    <t>720TK78DungGioanMYTTwfeediosfeedn261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1TRwL/</t>
+  </si>
+  <si>
+    <t>1731895149250578085</t>
+  </si>
+  <si>
+    <t>722TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1pHCM/</t>
+  </si>
+  <si>
+    <t>1735485781681473273</t>
+  </si>
+  <si>
+    <t>723TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1ncVY/</t>
+  </si>
+  <si>
+    <t>1734159680576521674</t>
+  </si>
+  <si>
+    <t>724TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1TrhR/</t>
+  </si>
+  <si>
+    <t>1729491727124300806</t>
+  </si>
+  <si>
+    <t>725TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1sE6J/</t>
+  </si>
+  <si>
+    <t>728TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1sa5J/</t>
+  </si>
+  <si>
+    <t>1733538326218179604</t>
+  </si>
+  <si>
+    <t>727TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA19Gy4/</t>
+  </si>
+  <si>
+    <t>1729593261397673995</t>
+  </si>
+  <si>
+    <t>730TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1td4V/</t>
+  </si>
+  <si>
+    <t>1733605892168714005</t>
+  </si>
+  <si>
+    <t>726TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1QfcX/</t>
+  </si>
+  <si>
+    <t>1736299123820955644</t>
+  </si>
+  <si>
+    <t>729TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA14xax/</t>
+  </si>
+  <si>
+    <t>1730327924119274964</t>
+  </si>
+  <si>
+    <t>732TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1ck89/</t>
+  </si>
+  <si>
+    <t>1729554943498093877</t>
+  </si>
+  <si>
+    <t>731TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1pByL/</t>
+  </si>
+  <si>
+    <t>1729743579226736279</t>
+  </si>
+  <si>
+    <t>733TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1bBWA/</t>
+  </si>
+  <si>
+    <t>1734316197998200379</t>
+  </si>
+  <si>
+    <t>734TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA13mn4/</t>
+  </si>
+  <si>
+    <t>735TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbA1HG7e/</t>
+  </si>
+  <si>
+    <t>396TK110PhiMYTTwfeedallinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUMr7wa/</t>
+  </si>
+  <si>
+    <t>2026-10-01T04:28:43.410Z</t>
+  </si>
+  <si>
+    <t>737TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUMkWPG/</t>
+  </si>
+  <si>
+    <t>736TK110DungGioanMYTTwfeedallinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6Tc1S/</t>
+  </si>
+  <si>
+    <t>737TK110DungGioanMYTTwfeedandinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUMq2j8/</t>
+  </si>
+  <si>
+    <t>2026-10-01T04:32:41.647Z</t>
+  </si>
+  <si>
+    <t>396TK110PhiMYTTwfeedandinter261001-Phi-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUM9FYb/</t>
+  </si>
+  <si>
+    <t>736TK110DungGioanMYTTwfeedandinter261001-DungGioan-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUMs4RC/</t>
+  </si>
+  <si>
+    <t>1729583773036153787</t>
+  </si>
+  <si>
+    <t>858TK110ThanhMYwfeedallinter261002-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPrkbMM/</t>
+  </si>
+  <si>
+    <t>2026-10-02T07:30:49.302Z</t>
+  </si>
+  <si>
+    <t>1729576532516047803</t>
+  </si>
+  <si>
+    <t>854TK110ThanhMYwfeedallinter261002-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPrANSV/</t>
+  </si>
+  <si>
+    <t>1735897244154365399</t>
+  </si>
+  <si>
+    <t>855TK110ThanhMYwfeedallinter261002-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPrBJLV/</t>
+  </si>
+  <si>
+    <t>1729713313839875885</t>
+  </si>
+  <si>
+    <t>857TK110ThanhMYwfeedallinter261002-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPrpuGR/</t>
+  </si>
+  <si>
+    <t>1729619228029191935</t>
+  </si>
+  <si>
+    <t>856TK110ThanhMYwfeedallinter261002-Thanh-MY-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPrPpm5/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5768,51 +15857,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G753"/>
+  <dimension ref="A1:G2367"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="30" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
@@ -23096,50 +33185,37172 @@
       <c r="G752" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="753" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
         <v>7</v>
       </c>
       <c r="B753" t="s">
         <v>8</v>
       </c>
       <c r="C753" t="s">
         <v>169</v>
       </c>
       <c r="D753" t="s">
         <v>8</v>
       </c>
       <c r="E753" t="s">
         <v>1790</v>
       </c>
       <c r="F753" t="s">
         <v>1791</v>
       </c>
       <c r="G753" t="s">
         <v>1781</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>7</v>
+      </c>
+      <c r="B754" t="s">
+        <v>8</v>
+      </c>
+      <c r="C754" t="s">
+        <v>169</v>
+      </c>
+      <c r="D754" t="s">
+        <v>8</v>
+      </c>
+      <c r="E754" t="s">
+        <v>1792</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1793</v>
+      </c>
+      <c r="G754" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>7</v>
+      </c>
+      <c r="B755" t="s">
+        <v>8</v>
+      </c>
+      <c r="C755" t="s">
+        <v>21</v>
+      </c>
+      <c r="D755" t="s">
+        <v>8</v>
+      </c>
+      <c r="E755" t="s">
+        <v>1795</v>
+      </c>
+      <c r="F755" t="s">
+        <v>1796</v>
+      </c>
+      <c r="G755" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>7</v>
+      </c>
+      <c r="B756" t="s">
+        <v>8</v>
+      </c>
+      <c r="C756" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D756" t="s">
+        <v>8</v>
+      </c>
+      <c r="E756" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F756" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G756" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>7</v>
+      </c>
+      <c r="B757" t="s">
+        <v>8</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D757" t="s">
+        <v>8</v>
+      </c>
+      <c r="E757" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F757" t="s">
+        <v>1801</v>
+      </c>
+      <c r="G757" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>7</v>
+      </c>
+      <c r="B758" t="s">
+        <v>8</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D758" t="s">
+        <v>8</v>
+      </c>
+      <c r="E758" t="s">
+        <v>1802</v>
+      </c>
+      <c r="F758" t="s">
+        <v>1803</v>
+      </c>
+      <c r="G758" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>7</v>
+      </c>
+      <c r="B759" t="s">
+        <v>8</v>
+      </c>
+      <c r="C759" t="s">
+        <v>169</v>
+      </c>
+      <c r="D759" t="s">
+        <v>8</v>
+      </c>
+      <c r="E759" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G759" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>7</v>
+      </c>
+      <c r="B760" t="s">
+        <v>8</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D760" t="s">
+        <v>8</v>
+      </c>
+      <c r="E760" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G760" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>7</v>
+      </c>
+      <c r="B761" t="s">
+        <v>8</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D761" t="s">
+        <v>8</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G761" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>7</v>
+      </c>
+      <c r="B762" t="s">
+        <v>8</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D762" t="s">
+        <v>8</v>
+      </c>
+      <c r="E762" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G762" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>7</v>
+      </c>
+      <c r="B763" t="s">
+        <v>8</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D763" t="s">
+        <v>8</v>
+      </c>
+      <c r="E763" t="s">
+        <v>1813</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1814</v>
+      </c>
+      <c r="G763" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>7</v>
+      </c>
+      <c r="B764" t="s">
+        <v>8</v>
+      </c>
+      <c r="C764" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D764" t="s">
+        <v>8</v>
+      </c>
+      <c r="E764" t="s">
+        <v>1815</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G764" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>7</v>
+      </c>
+      <c r="B765" t="s">
+        <v>8</v>
+      </c>
+      <c r="C765" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D765" t="s">
+        <v>8</v>
+      </c>
+      <c r="E765" t="s">
+        <v>1817</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1818</v>
+      </c>
+      <c r="G765" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
+        <v>7</v>
+      </c>
+      <c r="B766" t="s">
+        <v>8</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D766" t="s">
+        <v>8</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F766" t="s">
+        <v>1820</v>
+      </c>
+      <c r="G766" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>7</v>
+      </c>
+      <c r="B767" t="s">
+        <v>8</v>
+      </c>
+      <c r="C767" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D767" t="s">
+        <v>8</v>
+      </c>
+      <c r="E767" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1822</v>
+      </c>
+      <c r="G767" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>7</v>
+      </c>
+      <c r="B768" t="s">
+        <v>8</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D768" t="s">
+        <v>8</v>
+      </c>
+      <c r="E768" t="s">
+        <v>1823</v>
+      </c>
+      <c r="F768" t="s">
+        <v>1824</v>
+      </c>
+      <c r="G768" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>7</v>
+      </c>
+      <c r="B769" t="s">
+        <v>8</v>
+      </c>
+      <c r="C769" t="s">
+        <v>272</v>
+      </c>
+      <c r="D769" t="s">
+        <v>8</v>
+      </c>
+      <c r="E769" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G769" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>7</v>
+      </c>
+      <c r="B770" t="s">
+        <v>8</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D770" t="s">
+        <v>8</v>
+      </c>
+      <c r="E770" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G770" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="771" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>7</v>
+      </c>
+      <c r="B771" t="s">
+        <v>8</v>
+      </c>
+      <c r="C771" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D771" t="s">
+        <v>8</v>
+      </c>
+      <c r="E771" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F771" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G771" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>7</v>
+      </c>
+      <c r="B772" t="s">
+        <v>8</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D772" t="s">
+        <v>8</v>
+      </c>
+      <c r="E772" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F772" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G772" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>7</v>
+      </c>
+      <c r="B773" t="s">
+        <v>8</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D773" t="s">
+        <v>8</v>
+      </c>
+      <c r="E773" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F773" t="s">
+        <v>1838</v>
+      </c>
+      <c r="G773" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="774" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>7</v>
+      </c>
+      <c r="B774" t="s">
+        <v>8</v>
+      </c>
+      <c r="C774" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D774" t="s">
+        <v>8</v>
+      </c>
+      <c r="E774" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1841</v>
+      </c>
+      <c r="G774" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>7</v>
+      </c>
+      <c r="B775" t="s">
+        <v>8</v>
+      </c>
+      <c r="C775" t="s">
+        <v>21</v>
+      </c>
+      <c r="D775" t="s">
+        <v>8</v>
+      </c>
+      <c r="E775" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G775" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>7</v>
+      </c>
+      <c r="B776" t="s">
+        <v>8</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D776" t="s">
+        <v>8</v>
+      </c>
+      <c r="E776" t="s">
+        <v>1845</v>
+      </c>
+      <c r="F776" t="s">
+        <v>1846</v>
+      </c>
+      <c r="G776" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>7</v>
+      </c>
+      <c r="B777" t="s">
+        <v>8</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D777" t="s">
+        <v>8</v>
+      </c>
+      <c r="E777" t="s">
+        <v>1848</v>
+      </c>
+      <c r="F777" t="s">
+        <v>1849</v>
+      </c>
+      <c r="G777" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>7</v>
+      </c>
+      <c r="B778" t="s">
+        <v>8</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D778" t="s">
+        <v>8</v>
+      </c>
+      <c r="E778" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F778" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G778" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>7</v>
+      </c>
+      <c r="B779" t="s">
+        <v>8</v>
+      </c>
+      <c r="C779" t="s">
+        <v>21</v>
+      </c>
+      <c r="D779" t="s">
+        <v>8</v>
+      </c>
+      <c r="E779" t="s">
+        <v>1853</v>
+      </c>
+      <c r="F779" t="s">
+        <v>1854</v>
+      </c>
+      <c r="G779" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
+        <v>7</v>
+      </c>
+      <c r="B780" t="s">
+        <v>8</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D780" t="s">
+        <v>8</v>
+      </c>
+      <c r="E780" t="s">
+        <v>1856</v>
+      </c>
+      <c r="F780" t="s">
+        <v>1857</v>
+      </c>
+      <c r="G780" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>7</v>
+      </c>
+      <c r="B781" t="s">
+        <v>8</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D781" t="s">
+        <v>8</v>
+      </c>
+      <c r="E781" t="s">
+        <v>1859</v>
+      </c>
+      <c r="F781" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G781" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>7</v>
+      </c>
+      <c r="B782" t="s">
+        <v>8</v>
+      </c>
+      <c r="C782" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D782" t="s">
+        <v>8</v>
+      </c>
+      <c r="E782" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F782" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G782" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>7</v>
+      </c>
+      <c r="B783" t="s">
+        <v>8</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D783" t="s">
+        <v>8</v>
+      </c>
+      <c r="E783" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F783" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G783" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>7</v>
+      </c>
+      <c r="B784" t="s">
+        <v>8</v>
+      </c>
+      <c r="C784" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D784" t="s">
+        <v>8</v>
+      </c>
+      <c r="E784" t="s">
+        <v>1868</v>
+      </c>
+      <c r="F784" t="s">
+        <v>1869</v>
+      </c>
+      <c r="G784" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>7</v>
+      </c>
+      <c r="B785" t="s">
+        <v>8</v>
+      </c>
+      <c r="C785" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D785" t="s">
+        <v>8</v>
+      </c>
+      <c r="E785" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F785" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G785" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>7</v>
+      </c>
+      <c r="B786" t="s">
+        <v>8</v>
+      </c>
+      <c r="C786" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D786" t="s">
+        <v>8</v>
+      </c>
+      <c r="E786" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F786" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G786" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>7</v>
+      </c>
+      <c r="B787" t="s">
+        <v>8</v>
+      </c>
+      <c r="C787" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D787" t="s">
+        <v>8</v>
+      </c>
+      <c r="E787" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F787" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G787" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A788" t="s">
+        <v>7</v>
+      </c>
+      <c r="B788" t="s">
+        <v>8</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D788" t="s">
+        <v>8</v>
+      </c>
+      <c r="E788" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F788" t="s">
+        <v>1881</v>
+      </c>
+      <c r="G788" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A789" t="s">
+        <v>7</v>
+      </c>
+      <c r="B789" t="s">
+        <v>8</v>
+      </c>
+      <c r="C789" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D789" t="s">
+        <v>8</v>
+      </c>
+      <c r="E789" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F789" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G789" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>7</v>
+      </c>
+      <c r="B790" t="s">
+        <v>8</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D790" t="s">
+        <v>8</v>
+      </c>
+      <c r="E790" t="s">
+        <v>1886</v>
+      </c>
+      <c r="F790" t="s">
+        <v>1887</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>7</v>
+      </c>
+      <c r="B791" t="s">
+        <v>8</v>
+      </c>
+      <c r="C791" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D791" t="s">
+        <v>8</v>
+      </c>
+      <c r="E791" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F791" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G791" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>7</v>
+      </c>
+      <c r="B792" t="s">
+        <v>8</v>
+      </c>
+      <c r="C792" t="s">
+        <v>422</v>
+      </c>
+      <c r="D792" t="s">
+        <v>8</v>
+      </c>
+      <c r="E792" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F792" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G792" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="793" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A793" t="s">
+        <v>7</v>
+      </c>
+      <c r="B793" t="s">
+        <v>8</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D793" t="s">
+        <v>8</v>
+      </c>
+      <c r="E793" t="s">
+        <v>1894</v>
+      </c>
+      <c r="F793" t="s">
+        <v>1895</v>
+      </c>
+      <c r="G793" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>7</v>
+      </c>
+      <c r="B794" t="s">
+        <v>8</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D794" t="s">
+        <v>8</v>
+      </c>
+      <c r="E794" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F794" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G794" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>7</v>
+      </c>
+      <c r="B795" t="s">
+        <v>8</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D795" t="s">
+        <v>8</v>
+      </c>
+      <c r="E795" t="s">
+        <v>1900</v>
+      </c>
+      <c r="F795" t="s">
+        <v>1901</v>
+      </c>
+      <c r="G795" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>7</v>
+      </c>
+      <c r="B796" t="s">
+        <v>8</v>
+      </c>
+      <c r="C796" t="s">
+        <v>21</v>
+      </c>
+      <c r="D796" t="s">
+        <v>8</v>
+      </c>
+      <c r="E796" t="s">
+        <v>1902</v>
+      </c>
+      <c r="F796" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G796" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>7</v>
+      </c>
+      <c r="B797" t="s">
+        <v>8</v>
+      </c>
+      <c r="C797" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D797" t="s">
+        <v>8</v>
+      </c>
+      <c r="E797" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F797" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G797" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>7</v>
+      </c>
+      <c r="B798" t="s">
+        <v>8</v>
+      </c>
+      <c r="C798" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D798" t="s">
+        <v>8</v>
+      </c>
+      <c r="E798" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F798" t="s">
+        <v>1908</v>
+      </c>
+      <c r="G798" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>7</v>
+      </c>
+      <c r="B799" t="s">
+        <v>8</v>
+      </c>
+      <c r="C799" t="s">
+        <v>736</v>
+      </c>
+      <c r="D799" t="s">
+        <v>8</v>
+      </c>
+      <c r="E799" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F799" t="s">
+        <v>1910</v>
+      </c>
+      <c r="G799" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>7</v>
+      </c>
+      <c r="B800" t="s">
+        <v>8</v>
+      </c>
+      <c r="C800" t="s">
+        <v>422</v>
+      </c>
+      <c r="D800" t="s">
+        <v>8</v>
+      </c>
+      <c r="E800" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F800" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G800" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>7</v>
+      </c>
+      <c r="B801" t="s">
+        <v>8</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D801" t="s">
+        <v>8</v>
+      </c>
+      <c r="E801" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F801" t="s">
+        <v>1914</v>
+      </c>
+      <c r="G801" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>7</v>
+      </c>
+      <c r="B802" t="s">
+        <v>8</v>
+      </c>
+      <c r="C802" t="s">
+        <v>272</v>
+      </c>
+      <c r="D802" t="s">
+        <v>8</v>
+      </c>
+      <c r="E802" t="s">
+        <v>1915</v>
+      </c>
+      <c r="F802" t="s">
+        <v>1916</v>
+      </c>
+      <c r="G802" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>7</v>
+      </c>
+      <c r="B803" t="s">
+        <v>8</v>
+      </c>
+      <c r="C803" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D803" t="s">
+        <v>8</v>
+      </c>
+      <c r="E803" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F803" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G803" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>7</v>
+      </c>
+      <c r="B804" t="s">
+        <v>8</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D804" t="s">
+        <v>8</v>
+      </c>
+      <c r="E804" t="s">
+        <v>1922</v>
+      </c>
+      <c r="F804" t="s">
+        <v>1923</v>
+      </c>
+      <c r="G804" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>7</v>
+      </c>
+      <c r="B805" t="s">
+        <v>8</v>
+      </c>
+      <c r="C805" t="s">
+        <v>21</v>
+      </c>
+      <c r="D805" t="s">
+        <v>8</v>
+      </c>
+      <c r="E805" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F805" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G805" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>7</v>
+      </c>
+      <c r="B806" t="s">
+        <v>8</v>
+      </c>
+      <c r="C806" t="s">
+        <v>736</v>
+      </c>
+      <c r="D806" t="s">
+        <v>8</v>
+      </c>
+      <c r="E806" t="s">
+        <v>1926</v>
+      </c>
+      <c r="F806" t="s">
+        <v>1927</v>
+      </c>
+      <c r="G806" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>7</v>
+      </c>
+      <c r="B807" t="s">
+        <v>8</v>
+      </c>
+      <c r="C807" t="s">
+        <v>21</v>
+      </c>
+      <c r="D807" t="s">
+        <v>8</v>
+      </c>
+      <c r="E807" t="s">
+        <v>1928</v>
+      </c>
+      <c r="F807" t="s">
+        <v>1929</v>
+      </c>
+      <c r="G807" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>7</v>
+      </c>
+      <c r="B808" t="s">
+        <v>8</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D808" t="s">
+        <v>8</v>
+      </c>
+      <c r="E808" t="s">
+        <v>289</v>
+      </c>
+      <c r="F808" t="s">
+        <v>1931</v>
+      </c>
+      <c r="G808" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>7</v>
+      </c>
+      <c r="B809" t="s">
+        <v>8</v>
+      </c>
+      <c r="C809" t="s">
+        <v>247</v>
+      </c>
+      <c r="D809" t="s">
+        <v>8</v>
+      </c>
+      <c r="E809" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F809" t="s">
+        <v>1933</v>
+      </c>
+      <c r="G809" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
+        <v>7</v>
+      </c>
+      <c r="B810" t="s">
+        <v>8</v>
+      </c>
+      <c r="C810" t="s">
+        <v>21</v>
+      </c>
+      <c r="D810" t="s">
+        <v>8</v>
+      </c>
+      <c r="E810" t="s">
+        <v>1935</v>
+      </c>
+      <c r="F810" t="s">
+        <v>1936</v>
+      </c>
+      <c r="G810" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>7</v>
+      </c>
+      <c r="B811" t="s">
+        <v>8</v>
+      </c>
+      <c r="C811" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D811" t="s">
+        <v>8</v>
+      </c>
+      <c r="E811" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F811" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G811" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>7</v>
+      </c>
+      <c r="B812" t="s">
+        <v>8</v>
+      </c>
+      <c r="C812" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D812" t="s">
+        <v>8</v>
+      </c>
+      <c r="E812" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F812" t="s">
+        <v>1940</v>
+      </c>
+      <c r="G812" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>7</v>
+      </c>
+      <c r="B813" t="s">
+        <v>8</v>
+      </c>
+      <c r="C813" t="s">
+        <v>836</v>
+      </c>
+      <c r="D813" t="s">
+        <v>8</v>
+      </c>
+      <c r="E813" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F813" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G813" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A814" t="s">
+        <v>7</v>
+      </c>
+      <c r="B814" t="s">
+        <v>8</v>
+      </c>
+      <c r="C814" t="s">
+        <v>736</v>
+      </c>
+      <c r="D814" t="s">
+        <v>8</v>
+      </c>
+      <c r="E814" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F814" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G814" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A815" t="s">
+        <v>7</v>
+      </c>
+      <c r="B815" t="s">
+        <v>8</v>
+      </c>
+      <c r="C815" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D815" t="s">
+        <v>8</v>
+      </c>
+      <c r="E815" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F815" t="s">
+        <v>1946</v>
+      </c>
+      <c r="G815" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A816" t="s">
+        <v>7</v>
+      </c>
+      <c r="B816" t="s">
+        <v>8</v>
+      </c>
+      <c r="C816" t="s">
+        <v>267</v>
+      </c>
+      <c r="D816" t="s">
+        <v>8</v>
+      </c>
+      <c r="E816" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F816" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G816" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>7</v>
+      </c>
+      <c r="B817" t="s">
+        <v>8</v>
+      </c>
+      <c r="C817" t="s">
+        <v>169</v>
+      </c>
+      <c r="D817" t="s">
+        <v>8</v>
+      </c>
+      <c r="E817" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F817" t="s">
+        <v>1950</v>
+      </c>
+      <c r="G817" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>7</v>
+      </c>
+      <c r="B818" t="s">
+        <v>8</v>
+      </c>
+      <c r="C818" t="s">
+        <v>736</v>
+      </c>
+      <c r="D818" t="s">
+        <v>8</v>
+      </c>
+      <c r="E818" t="s">
+        <v>1952</v>
+      </c>
+      <c r="F818" t="s">
+        <v>1953</v>
+      </c>
+      <c r="G818" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>7</v>
+      </c>
+      <c r="B819" t="s">
+        <v>8</v>
+      </c>
+      <c r="C819" t="s">
+        <v>422</v>
+      </c>
+      <c r="D819" t="s">
+        <v>8</v>
+      </c>
+      <c r="E819" t="s">
+        <v>1954</v>
+      </c>
+      <c r="F819" t="s">
+        <v>1955</v>
+      </c>
+      <c r="G819" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>7</v>
+      </c>
+      <c r="B820" t="s">
+        <v>8</v>
+      </c>
+      <c r="C820" t="s">
+        <v>177</v>
+      </c>
+      <c r="D820" t="s">
+        <v>8</v>
+      </c>
+      <c r="E820" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F820" t="s">
+        <v>1957</v>
+      </c>
+      <c r="G820" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>7</v>
+      </c>
+      <c r="B821" t="s">
+        <v>8</v>
+      </c>
+      <c r="C821" t="s">
+        <v>163</v>
+      </c>
+      <c r="D821" t="s">
+        <v>8</v>
+      </c>
+      <c r="E821" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F821" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G821" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A822" t="s">
+        <v>7</v>
+      </c>
+      <c r="B822" t="s">
+        <v>8</v>
+      </c>
+      <c r="C822" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D822" t="s">
+        <v>8</v>
+      </c>
+      <c r="E822" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F822" t="s">
+        <v>1961</v>
+      </c>
+      <c r="G822" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A823" t="s">
+        <v>7</v>
+      </c>
+      <c r="B823" t="s">
+        <v>8</v>
+      </c>
+      <c r="C823" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D823" t="s">
+        <v>8</v>
+      </c>
+      <c r="E823" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F823" t="s">
+        <v>1963</v>
+      </c>
+      <c r="G823" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>7</v>
+      </c>
+      <c r="B824" t="s">
+        <v>8</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D824" t="s">
+        <v>8</v>
+      </c>
+      <c r="E824" t="s">
+        <v>1964</v>
+      </c>
+      <c r="F824" t="s">
+        <v>1965</v>
+      </c>
+      <c r="G824" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>7</v>
+      </c>
+      <c r="B825" t="s">
+        <v>8</v>
+      </c>
+      <c r="C825" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D825" t="s">
+        <v>8</v>
+      </c>
+      <c r="E825" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F825" t="s">
+        <v>1967</v>
+      </c>
+      <c r="G825" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>7</v>
+      </c>
+      <c r="B826" t="s">
+        <v>8</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D826" t="s">
+        <v>8</v>
+      </c>
+      <c r="E826" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F826" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G826" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>7</v>
+      </c>
+      <c r="B827" t="s">
+        <v>8</v>
+      </c>
+      <c r="C827" t="s">
+        <v>21</v>
+      </c>
+      <c r="D827" t="s">
+        <v>8</v>
+      </c>
+      <c r="E827" t="s">
+        <v>1970</v>
+      </c>
+      <c r="F827" t="s">
+        <v>1971</v>
+      </c>
+      <c r="G827" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>7</v>
+      </c>
+      <c r="B828" t="s">
+        <v>8</v>
+      </c>
+      <c r="C828" t="s">
+        <v>177</v>
+      </c>
+      <c r="D828" t="s">
+        <v>8</v>
+      </c>
+      <c r="E828" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F828" t="s">
+        <v>1973</v>
+      </c>
+      <c r="G828" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>7</v>
+      </c>
+      <c r="B829" t="s">
+        <v>8</v>
+      </c>
+      <c r="C829" t="s">
+        <v>169</v>
+      </c>
+      <c r="D829" t="s">
+        <v>8</v>
+      </c>
+      <c r="E829" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F829" t="s">
+        <v>1975</v>
+      </c>
+      <c r="G829" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>7</v>
+      </c>
+      <c r="B830" t="s">
+        <v>8</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D830" t="s">
+        <v>8</v>
+      </c>
+      <c r="E830" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F830" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G830" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>7</v>
+      </c>
+      <c r="B831" t="s">
+        <v>8</v>
+      </c>
+      <c r="C831" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D831" t="s">
+        <v>8</v>
+      </c>
+      <c r="E831" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F831" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G831" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>7</v>
+      </c>
+      <c r="B832" t="s">
+        <v>8</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D832" t="s">
+        <v>8</v>
+      </c>
+      <c r="E832" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F832" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G832" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>7</v>
+      </c>
+      <c r="B833" t="s">
+        <v>8</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D833" t="s">
+        <v>8</v>
+      </c>
+      <c r="E833" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F833" t="s">
+        <v>1983</v>
+      </c>
+      <c r="G833" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>7</v>
+      </c>
+      <c r="B834" t="s">
+        <v>8</v>
+      </c>
+      <c r="C834" t="s">
+        <v>169</v>
+      </c>
+      <c r="D834" t="s">
+        <v>8</v>
+      </c>
+      <c r="E834" t="s">
+        <v>1984</v>
+      </c>
+      <c r="F834" t="s">
+        <v>1985</v>
+      </c>
+      <c r="G834" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>7</v>
+      </c>
+      <c r="B835" t="s">
+        <v>8</v>
+      </c>
+      <c r="C835" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D835" t="s">
+        <v>8</v>
+      </c>
+      <c r="E835" t="s">
+        <v>1986</v>
+      </c>
+      <c r="F835" t="s">
+        <v>1987</v>
+      </c>
+      <c r="G835" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>7</v>
+      </c>
+      <c r="B836" t="s">
+        <v>8</v>
+      </c>
+      <c r="C836" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D836" t="s">
+        <v>8</v>
+      </c>
+      <c r="E836" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F836" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G836" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>7</v>
+      </c>
+      <c r="B837" t="s">
+        <v>8</v>
+      </c>
+      <c r="C837" t="s">
+        <v>177</v>
+      </c>
+      <c r="D837" t="s">
+        <v>8</v>
+      </c>
+      <c r="E837" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F837" t="s">
+        <v>1991</v>
+      </c>
+      <c r="G837" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>7</v>
+      </c>
+      <c r="B838" t="s">
+        <v>8</v>
+      </c>
+      <c r="C838" t="s">
+        <v>736</v>
+      </c>
+      <c r="D838" t="s">
+        <v>8</v>
+      </c>
+      <c r="E838" t="s">
+        <v>1992</v>
+      </c>
+      <c r="F838" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G838" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>7</v>
+      </c>
+      <c r="B839" t="s">
+        <v>8</v>
+      </c>
+      <c r="C839" t="s">
+        <v>422</v>
+      </c>
+      <c r="D839" t="s">
+        <v>8</v>
+      </c>
+      <c r="E839" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F839" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G839" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>7</v>
+      </c>
+      <c r="B840" t="s">
+        <v>8</v>
+      </c>
+      <c r="C840" t="s">
+        <v>163</v>
+      </c>
+      <c r="D840" t="s">
+        <v>8</v>
+      </c>
+      <c r="E840" t="s">
+        <v>1996</v>
+      </c>
+      <c r="F840" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G840" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>7</v>
+      </c>
+      <c r="B841" t="s">
+        <v>8</v>
+      </c>
+      <c r="C841" t="s">
+        <v>272</v>
+      </c>
+      <c r="D841" t="s">
+        <v>8</v>
+      </c>
+      <c r="E841" t="s">
+        <v>1998</v>
+      </c>
+      <c r="F841" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G841" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>7</v>
+      </c>
+      <c r="B842" t="s">
+        <v>8</v>
+      </c>
+      <c r="C842" t="s">
+        <v>272</v>
+      </c>
+      <c r="D842" t="s">
+        <v>8</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2000</v>
+      </c>
+      <c r="F842" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G842" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="843" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A843" t="s">
+        <v>7</v>
+      </c>
+      <c r="B843" t="s">
+        <v>8</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D843" t="s">
+        <v>8</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2002</v>
+      </c>
+      <c r="F843" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G843" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>7</v>
+      </c>
+      <c r="B844" t="s">
+        <v>8</v>
+      </c>
+      <c r="C844" t="s">
+        <v>362</v>
+      </c>
+      <c r="D844" t="s">
+        <v>8</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2004</v>
+      </c>
+      <c r="F844" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G844" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>7</v>
+      </c>
+      <c r="B845" t="s">
+        <v>8</v>
+      </c>
+      <c r="C845" t="s">
+        <v>21</v>
+      </c>
+      <c r="D845" t="s">
+        <v>8</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F845" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G845" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>7</v>
+      </c>
+      <c r="B846" t="s">
+        <v>8</v>
+      </c>
+      <c r="C846" t="s">
+        <v>362</v>
+      </c>
+      <c r="D846" t="s">
+        <v>8</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2008</v>
+      </c>
+      <c r="F846" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G846" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="847" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A847" t="s">
+        <v>7</v>
+      </c>
+      <c r="B847" t="s">
+        <v>8</v>
+      </c>
+      <c r="C847" t="s">
+        <v>169</v>
+      </c>
+      <c r="D847" t="s">
+        <v>8</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F847" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G847" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A848" t="s">
+        <v>7</v>
+      </c>
+      <c r="B848" t="s">
+        <v>8</v>
+      </c>
+      <c r="C848" t="s">
+        <v>177</v>
+      </c>
+      <c r="D848" t="s">
+        <v>8</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2012</v>
+      </c>
+      <c r="F848" t="s">
+        <v>2013</v>
+      </c>
+      <c r="G848" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A849" t="s">
+        <v>7</v>
+      </c>
+      <c r="B849" t="s">
+        <v>8</v>
+      </c>
+      <c r="C849" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D849" t="s">
+        <v>8</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2014</v>
+      </c>
+      <c r="F849" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G849" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="850" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A850" t="s">
+        <v>7</v>
+      </c>
+      <c r="B850" t="s">
+        <v>8</v>
+      </c>
+      <c r="C850" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D850" t="s">
+        <v>8</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2016</v>
+      </c>
+      <c r="F850" t="s">
+        <v>2017</v>
+      </c>
+      <c r="G850" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>7</v>
+      </c>
+      <c r="B851" t="s">
+        <v>8</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D851" t="s">
+        <v>8</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F851" t="s">
+        <v>2019</v>
+      </c>
+      <c r="G851" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>7</v>
+      </c>
+      <c r="B852" t="s">
+        <v>8</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D852" t="s">
+        <v>8</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F852" t="s">
+        <v>2021</v>
+      </c>
+      <c r="G852" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>7</v>
+      </c>
+      <c r="B853" t="s">
+        <v>8</v>
+      </c>
+      <c r="C853" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D853" t="s">
+        <v>8</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2022</v>
+      </c>
+      <c r="F853" t="s">
+        <v>2023</v>
+      </c>
+      <c r="G853" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A854" t="s">
+        <v>7</v>
+      </c>
+      <c r="B854" t="s">
+        <v>8</v>
+      </c>
+      <c r="C854" t="s">
+        <v>17</v>
+      </c>
+      <c r="D854" t="s">
+        <v>8</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F854" t="s">
+        <v>2025</v>
+      </c>
+      <c r="G854" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A855" t="s">
+        <v>7</v>
+      </c>
+      <c r="B855" t="s">
+        <v>8</v>
+      </c>
+      <c r="C855" t="s">
+        <v>59</v>
+      </c>
+      <c r="D855" t="s">
+        <v>8</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F855" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G855" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A856" t="s">
+        <v>7</v>
+      </c>
+      <c r="B856" t="s">
+        <v>8</v>
+      </c>
+      <c r="C856" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D856" t="s">
+        <v>8</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F856" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G856" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A857" t="s">
+        <v>7</v>
+      </c>
+      <c r="B857" t="s">
+        <v>8</v>
+      </c>
+      <c r="C857" t="s">
+        <v>51</v>
+      </c>
+      <c r="D857" t="s">
+        <v>8</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2030</v>
+      </c>
+      <c r="F857" t="s">
+        <v>2031</v>
+      </c>
+      <c r="G857" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A858" t="s">
+        <v>7</v>
+      </c>
+      <c r="B858" t="s">
+        <v>8</v>
+      </c>
+      <c r="C858" t="s">
+        <v>177</v>
+      </c>
+      <c r="D858" t="s">
+        <v>8</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F858" t="s">
+        <v>2033</v>
+      </c>
+      <c r="G858" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>7</v>
+      </c>
+      <c r="B859" t="s">
+        <v>8</v>
+      </c>
+      <c r="C859" t="s">
+        <v>185</v>
+      </c>
+      <c r="D859" t="s">
+        <v>8</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2034</v>
+      </c>
+      <c r="F859" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G859" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>7</v>
+      </c>
+      <c r="B860" t="s">
+        <v>8</v>
+      </c>
+      <c r="C860" t="s">
+        <v>368</v>
+      </c>
+      <c r="D860" t="s">
+        <v>8</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F860" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G860" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>7</v>
+      </c>
+      <c r="B861" t="s">
+        <v>8</v>
+      </c>
+      <c r="C861" t="s">
+        <v>373</v>
+      </c>
+      <c r="D861" t="s">
+        <v>8</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F861" t="s">
+        <v>2039</v>
+      </c>
+      <c r="G861" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="862" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>7</v>
+      </c>
+      <c r="B862" t="s">
+        <v>8</v>
+      </c>
+      <c r="C862" t="s">
+        <v>180</v>
+      </c>
+      <c r="D862" t="s">
+        <v>8</v>
+      </c>
+      <c r="E862" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F862" t="s">
+        <v>2041</v>
+      </c>
+      <c r="G862" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="863" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>7</v>
+      </c>
+      <c r="B863" t="s">
+        <v>8</v>
+      </c>
+      <c r="C863" t="s">
+        <v>422</v>
+      </c>
+      <c r="D863" t="s">
+        <v>8</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F863" t="s">
+        <v>2043</v>
+      </c>
+      <c r="G863" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="864" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>7</v>
+      </c>
+      <c r="B864" t="s">
+        <v>8</v>
+      </c>
+      <c r="C864" t="s">
+        <v>272</v>
+      </c>
+      <c r="D864" t="s">
+        <v>8</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F864" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G864" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="865" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>7</v>
+      </c>
+      <c r="B865" t="s">
+        <v>8</v>
+      </c>
+      <c r="C865" t="s">
+        <v>449</v>
+      </c>
+      <c r="D865" t="s">
+        <v>8</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2046</v>
+      </c>
+      <c r="F865" t="s">
+        <v>2047</v>
+      </c>
+      <c r="G865" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>7</v>
+      </c>
+      <c r="B866" t="s">
+        <v>8</v>
+      </c>
+      <c r="C866" t="s">
+        <v>169</v>
+      </c>
+      <c r="D866" t="s">
+        <v>8</v>
+      </c>
+      <c r="E866" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F866" t="s">
+        <v>2049</v>
+      </c>
+      <c r="G866" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="867" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>7</v>
+      </c>
+      <c r="B867" t="s">
+        <v>8</v>
+      </c>
+      <c r="C867" t="s">
+        <v>239</v>
+      </c>
+      <c r="D867" t="s">
+        <v>8</v>
+      </c>
+      <c r="E867" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F867" t="s">
+        <v>2051</v>
+      </c>
+      <c r="G867" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>7</v>
+      </c>
+      <c r="B868" t="s">
+        <v>8</v>
+      </c>
+      <c r="C868" t="s">
+        <v>247</v>
+      </c>
+      <c r="D868" t="s">
+        <v>8</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F868" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G868" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="869" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>7</v>
+      </c>
+      <c r="B869" t="s">
+        <v>8</v>
+      </c>
+      <c r="C869" t="s">
+        <v>264</v>
+      </c>
+      <c r="D869" t="s">
+        <v>8</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2054</v>
+      </c>
+      <c r="F869" t="s">
+        <v>2055</v>
+      </c>
+      <c r="G869" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="870" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>7</v>
+      </c>
+      <c r="B870" t="s">
+        <v>8</v>
+      </c>
+      <c r="C870" t="s">
+        <v>318</v>
+      </c>
+      <c r="D870" t="s">
+        <v>8</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F870" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G870" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>7</v>
+      </c>
+      <c r="B871" t="s">
+        <v>8</v>
+      </c>
+      <c r="C871" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D871" t="s">
+        <v>8</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F871" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G871" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>7</v>
+      </c>
+      <c r="B872" t="s">
+        <v>8</v>
+      </c>
+      <c r="C872" t="s">
+        <v>286</v>
+      </c>
+      <c r="D872" t="s">
+        <v>8</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2060</v>
+      </c>
+      <c r="F872" t="s">
+        <v>2061</v>
+      </c>
+      <c r="G872" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>7</v>
+      </c>
+      <c r="B873" t="s">
+        <v>8</v>
+      </c>
+      <c r="C873" t="s">
+        <v>331</v>
+      </c>
+      <c r="D873" t="s">
+        <v>8</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F873" t="s">
+        <v>2063</v>
+      </c>
+      <c r="G873" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A874" t="s">
+        <v>7</v>
+      </c>
+      <c r="B874" t="s">
+        <v>8</v>
+      </c>
+      <c r="C874" t="s">
+        <v>339</v>
+      </c>
+      <c r="D874" t="s">
+        <v>8</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F874" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G874" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A875" t="s">
+        <v>7</v>
+      </c>
+      <c r="B875" t="s">
+        <v>8</v>
+      </c>
+      <c r="C875" t="s">
+        <v>347</v>
+      </c>
+      <c r="D875" t="s">
+        <v>8</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2066</v>
+      </c>
+      <c r="F875" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G875" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A876" t="s">
+        <v>7</v>
+      </c>
+      <c r="B876" t="s">
+        <v>8</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D876" t="s">
+        <v>8</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2068</v>
+      </c>
+      <c r="F876" t="s">
+        <v>2069</v>
+      </c>
+      <c r="G876" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>7</v>
+      </c>
+      <c r="B877" t="s">
+        <v>8</v>
+      </c>
+      <c r="C877" t="s">
+        <v>353</v>
+      </c>
+      <c r="D877" t="s">
+        <v>8</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2070</v>
+      </c>
+      <c r="F877" t="s">
+        <v>2071</v>
+      </c>
+      <c r="G877" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>7</v>
+      </c>
+      <c r="B878" t="s">
+        <v>8</v>
+      </c>
+      <c r="C878" t="s">
+        <v>362</v>
+      </c>
+      <c r="D878" t="s">
+        <v>8</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2072</v>
+      </c>
+      <c r="F878" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G878" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A879" t="s">
+        <v>7</v>
+      </c>
+      <c r="B879" t="s">
+        <v>8</v>
+      </c>
+      <c r="C879" t="s">
+        <v>456</v>
+      </c>
+      <c r="D879" t="s">
+        <v>8</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2074</v>
+      </c>
+      <c r="F879" t="s">
+        <v>2075</v>
+      </c>
+      <c r="G879" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A880" t="s">
+        <v>7</v>
+      </c>
+      <c r="B880" t="s">
+        <v>8</v>
+      </c>
+      <c r="C880" t="s">
+        <v>459</v>
+      </c>
+      <c r="D880" t="s">
+        <v>8</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2076</v>
+      </c>
+      <c r="F880" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G880" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>7</v>
+      </c>
+      <c r="B881" t="s">
+        <v>8</v>
+      </c>
+      <c r="C881" t="s">
+        <v>21</v>
+      </c>
+      <c r="D881" t="s">
+        <v>8</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2078</v>
+      </c>
+      <c r="F881" t="s">
+        <v>2079</v>
+      </c>
+      <c r="G881" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>7</v>
+      </c>
+      <c r="B882" t="s">
+        <v>8</v>
+      </c>
+      <c r="C882" t="s">
+        <v>462</v>
+      </c>
+      <c r="D882" t="s">
+        <v>8</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2080</v>
+      </c>
+      <c r="F882" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G882" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>7</v>
+      </c>
+      <c r="B883" t="s">
+        <v>8</v>
+      </c>
+      <c r="C883" t="s">
+        <v>472</v>
+      </c>
+      <c r="D883" t="s">
+        <v>8</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2082</v>
+      </c>
+      <c r="F883" t="s">
+        <v>2083</v>
+      </c>
+      <c r="G883" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>7</v>
+      </c>
+      <c r="B884" t="s">
+        <v>8</v>
+      </c>
+      <c r="C884" t="s">
+        <v>477</v>
+      </c>
+      <c r="D884" t="s">
+        <v>8</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F884" t="s">
+        <v>2085</v>
+      </c>
+      <c r="G884" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>7</v>
+      </c>
+      <c r="B885" t="s">
+        <v>8</v>
+      </c>
+      <c r="C885" t="s">
+        <v>485</v>
+      </c>
+      <c r="D885" t="s">
+        <v>8</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F885" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G885" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>7</v>
+      </c>
+      <c r="B886" t="s">
+        <v>8</v>
+      </c>
+      <c r="C886" t="s">
+        <v>496</v>
+      </c>
+      <c r="D886" t="s">
+        <v>8</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F886" t="s">
+        <v>2089</v>
+      </c>
+      <c r="G886" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>7</v>
+      </c>
+      <c r="B887" t="s">
+        <v>8</v>
+      </c>
+      <c r="C887" t="s">
+        <v>545</v>
+      </c>
+      <c r="D887" t="s">
+        <v>8</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2090</v>
+      </c>
+      <c r="F887" t="s">
+        <v>2091</v>
+      </c>
+      <c r="G887" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>7</v>
+      </c>
+      <c r="B888" t="s">
+        <v>8</v>
+      </c>
+      <c r="C888" t="s">
+        <v>499</v>
+      </c>
+      <c r="D888" t="s">
+        <v>8</v>
+      </c>
+      <c r="E888" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F888" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G888" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>7</v>
+      </c>
+      <c r="B889" t="s">
+        <v>8</v>
+      </c>
+      <c r="C889" t="s">
+        <v>551</v>
+      </c>
+      <c r="D889" t="s">
+        <v>8</v>
+      </c>
+      <c r="E889" t="s">
+        <v>2094</v>
+      </c>
+      <c r="F889" t="s">
+        <v>2095</v>
+      </c>
+      <c r="G889" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>7</v>
+      </c>
+      <c r="B890" t="s">
+        <v>8</v>
+      </c>
+      <c r="C890" t="s">
+        <v>554</v>
+      </c>
+      <c r="D890" t="s">
+        <v>8</v>
+      </c>
+      <c r="E890" t="s">
+        <v>2096</v>
+      </c>
+      <c r="F890" t="s">
+        <v>2097</v>
+      </c>
+      <c r="G890" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>7</v>
+      </c>
+      <c r="B891" t="s">
+        <v>8</v>
+      </c>
+      <c r="C891" t="s">
+        <v>571</v>
+      </c>
+      <c r="D891" t="s">
+        <v>8</v>
+      </c>
+      <c r="E891" t="s">
+        <v>2098</v>
+      </c>
+      <c r="F891" t="s">
+        <v>2099</v>
+      </c>
+      <c r="G891" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>7</v>
+      </c>
+      <c r="B892" t="s">
+        <v>8</v>
+      </c>
+      <c r="C892" t="s">
+        <v>568</v>
+      </c>
+      <c r="D892" t="s">
+        <v>8</v>
+      </c>
+      <c r="E892" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F892" t="s">
+        <v>2101</v>
+      </c>
+      <c r="G892" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>7</v>
+      </c>
+      <c r="B893" t="s">
+        <v>8</v>
+      </c>
+      <c r="C893" t="s">
+        <v>577</v>
+      </c>
+      <c r="D893" t="s">
+        <v>8</v>
+      </c>
+      <c r="E893" t="s">
+        <v>2102</v>
+      </c>
+      <c r="F893" t="s">
+        <v>2103</v>
+      </c>
+      <c r="G893" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>7</v>
+      </c>
+      <c r="B894" t="s">
+        <v>8</v>
+      </c>
+      <c r="C894" t="s">
+        <v>560</v>
+      </c>
+      <c r="D894" t="s">
+        <v>8</v>
+      </c>
+      <c r="E894" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F894" t="s">
+        <v>2105</v>
+      </c>
+      <c r="G894" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>7</v>
+      </c>
+      <c r="B895" t="s">
+        <v>8</v>
+      </c>
+      <c r="C895" t="s">
+        <v>598</v>
+      </c>
+      <c r="D895" t="s">
+        <v>8</v>
+      </c>
+      <c r="E895" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F895" t="s">
+        <v>2107</v>
+      </c>
+      <c r="G895" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>7</v>
+      </c>
+      <c r="B896" t="s">
+        <v>8</v>
+      </c>
+      <c r="C896" t="s">
+        <v>745</v>
+      </c>
+      <c r="D896" t="s">
+        <v>8</v>
+      </c>
+      <c r="E896" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F896" t="s">
+        <v>2109</v>
+      </c>
+      <c r="G896" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>7</v>
+      </c>
+      <c r="B897" t="s">
+        <v>8</v>
+      </c>
+      <c r="C897" t="s">
+        <v>754</v>
+      </c>
+      <c r="D897" t="s">
+        <v>8</v>
+      </c>
+      <c r="E897" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F897" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G897" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>7</v>
+      </c>
+      <c r="B898" t="s">
+        <v>8</v>
+      </c>
+      <c r="C898" t="s">
+        <v>879</v>
+      </c>
+      <c r="D898" t="s">
+        <v>8</v>
+      </c>
+      <c r="E898" t="s">
+        <v>2112</v>
+      </c>
+      <c r="F898" t="s">
+        <v>2113</v>
+      </c>
+      <c r="G898" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>7</v>
+      </c>
+      <c r="B899" t="s">
+        <v>8</v>
+      </c>
+      <c r="C899" t="s">
+        <v>819</v>
+      </c>
+      <c r="D899" t="s">
+        <v>8</v>
+      </c>
+      <c r="E899" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F899" t="s">
+        <v>2115</v>
+      </c>
+      <c r="G899" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A900" t="s">
+        <v>7</v>
+      </c>
+      <c r="B900" t="s">
+        <v>8</v>
+      </c>
+      <c r="C900" t="s">
+        <v>965</v>
+      </c>
+      <c r="D900" t="s">
+        <v>8</v>
+      </c>
+      <c r="E900" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F900" t="s">
+        <v>2117</v>
+      </c>
+      <c r="G900" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>7</v>
+      </c>
+      <c r="B901" t="s">
+        <v>8</v>
+      </c>
+      <c r="C901" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D901" t="s">
+        <v>8</v>
+      </c>
+      <c r="E901" t="s">
+        <v>2118</v>
+      </c>
+      <c r="F901" t="s">
+        <v>2119</v>
+      </c>
+      <c r="G901" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>7</v>
+      </c>
+      <c r="B902" t="s">
+        <v>8</v>
+      </c>
+      <c r="C902" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D902" t="s">
+        <v>8</v>
+      </c>
+      <c r="E902" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F902" t="s">
+        <v>2121</v>
+      </c>
+      <c r="G902" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>7</v>
+      </c>
+      <c r="B903" t="s">
+        <v>8</v>
+      </c>
+      <c r="C903" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D903" t="s">
+        <v>8</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F903" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G903" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A904" t="s">
+        <v>7</v>
+      </c>
+      <c r="B904" t="s">
+        <v>8</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D904" t="s">
+        <v>8</v>
+      </c>
+      <c r="E904" t="s">
+        <v>2125</v>
+      </c>
+      <c r="F904" t="s">
+        <v>2126</v>
+      </c>
+      <c r="G904" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A905" t="s">
+        <v>7</v>
+      </c>
+      <c r="B905" t="s">
+        <v>8</v>
+      </c>
+      <c r="C905" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D905" t="s">
+        <v>8</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2127</v>
+      </c>
+      <c r="F905" t="s">
+        <v>2128</v>
+      </c>
+      <c r="G905" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A906" t="s">
+        <v>7</v>
+      </c>
+      <c r="B906" t="s">
+        <v>8</v>
+      </c>
+      <c r="C906" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D906" t="s">
+        <v>8</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F906" t="s">
+        <v>2130</v>
+      </c>
+      <c r="G906" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A907" t="s">
+        <v>7</v>
+      </c>
+      <c r="B907" t="s">
+        <v>8</v>
+      </c>
+      <c r="C907" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D907" t="s">
+        <v>8</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2131</v>
+      </c>
+      <c r="F907" t="s">
+        <v>2132</v>
+      </c>
+      <c r="G907" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A908" t="s">
+        <v>7</v>
+      </c>
+      <c r="B908" t="s">
+        <v>8</v>
+      </c>
+      <c r="C908" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D908" t="s">
+        <v>8</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2133</v>
+      </c>
+      <c r="F908" t="s">
+        <v>2134</v>
+      </c>
+      <c r="G908" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>7</v>
+      </c>
+      <c r="B909" t="s">
+        <v>8</v>
+      </c>
+      <c r="C909" t="s">
+        <v>51</v>
+      </c>
+      <c r="D909" t="s">
+        <v>8</v>
+      </c>
+      <c r="E909" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F909" t="s">
+        <v>2136</v>
+      </c>
+      <c r="G909" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>7</v>
+      </c>
+      <c r="B910" t="s">
+        <v>8</v>
+      </c>
+      <c r="C910" t="s">
+        <v>163</v>
+      </c>
+      <c r="D910" t="s">
+        <v>8</v>
+      </c>
+      <c r="E910" t="s">
+        <v>2137</v>
+      </c>
+      <c r="F910" t="s">
+        <v>2138</v>
+      </c>
+      <c r="G910" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>7</v>
+      </c>
+      <c r="B911" t="s">
+        <v>8</v>
+      </c>
+      <c r="C911" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D911" t="s">
+        <v>8</v>
+      </c>
+      <c r="E911" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F911" t="s">
+        <v>2140</v>
+      </c>
+      <c r="G911" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>7</v>
+      </c>
+      <c r="B912" t="s">
+        <v>8</v>
+      </c>
+      <c r="C912" t="s">
+        <v>43</v>
+      </c>
+      <c r="D912" t="s">
+        <v>8</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F912" t="s">
+        <v>2142</v>
+      </c>
+      <c r="G912" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>7</v>
+      </c>
+      <c r="B913" t="s">
+        <v>8</v>
+      </c>
+      <c r="C913" t="s">
+        <v>422</v>
+      </c>
+      <c r="D913" t="s">
+        <v>8</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F913" t="s">
+        <v>2144</v>
+      </c>
+      <c r="G913" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>7</v>
+      </c>
+      <c r="B914" t="s">
+        <v>8</v>
+      </c>
+      <c r="C914" t="s">
+        <v>422</v>
+      </c>
+      <c r="D914" t="s">
+        <v>8</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F914" t="s">
+        <v>2146</v>
+      </c>
+      <c r="G914" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A915" t="s">
+        <v>7</v>
+      </c>
+      <c r="B915" t="s">
+        <v>8</v>
+      </c>
+      <c r="C915" t="s">
+        <v>422</v>
+      </c>
+      <c r="D915" t="s">
+        <v>8</v>
+      </c>
+      <c r="E915" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F915" t="s">
+        <v>2148</v>
+      </c>
+      <c r="G915" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A916" t="s">
+        <v>7</v>
+      </c>
+      <c r="B916" t="s">
+        <v>8</v>
+      </c>
+      <c r="C916" t="s">
+        <v>21</v>
+      </c>
+      <c r="D916" t="s">
+        <v>8</v>
+      </c>
+      <c r="E916" t="s">
+        <v>2149</v>
+      </c>
+      <c r="F916" t="s">
+        <v>2150</v>
+      </c>
+      <c r="G916" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A917" t="s">
+        <v>7</v>
+      </c>
+      <c r="B917" t="s">
+        <v>8</v>
+      </c>
+      <c r="C917" t="s">
+        <v>169</v>
+      </c>
+      <c r="D917" t="s">
+        <v>8</v>
+      </c>
+      <c r="E917" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F917" t="s">
+        <v>2152</v>
+      </c>
+      <c r="G917" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>7</v>
+      </c>
+      <c r="B918" t="s">
+        <v>8</v>
+      </c>
+      <c r="C918" t="s">
+        <v>177</v>
+      </c>
+      <c r="D918" t="s">
+        <v>8</v>
+      </c>
+      <c r="E918" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F918" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G918" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>7</v>
+      </c>
+      <c r="B919" t="s">
+        <v>8</v>
+      </c>
+      <c r="C919" t="s">
+        <v>169</v>
+      </c>
+      <c r="D919" t="s">
+        <v>8</v>
+      </c>
+      <c r="E919" t="s">
+        <v>2155</v>
+      </c>
+      <c r="F919" t="s">
+        <v>2156</v>
+      </c>
+      <c r="G919" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A920" t="s">
+        <v>7</v>
+      </c>
+      <c r="B920" t="s">
+        <v>8</v>
+      </c>
+      <c r="C920" t="s">
+        <v>839</v>
+      </c>
+      <c r="D920" t="s">
+        <v>8</v>
+      </c>
+      <c r="E920" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F920" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G920" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A921" t="s">
+        <v>7</v>
+      </c>
+      <c r="B921" t="s">
+        <v>8</v>
+      </c>
+      <c r="C921" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D921" t="s">
+        <v>8</v>
+      </c>
+      <c r="E921" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F921" t="s">
+        <v>2160</v>
+      </c>
+      <c r="G921" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A922" t="s">
+        <v>7</v>
+      </c>
+      <c r="B922" t="s">
+        <v>8</v>
+      </c>
+      <c r="C922" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D922" t="s">
+        <v>8</v>
+      </c>
+      <c r="E922" t="s">
+        <v>2161</v>
+      </c>
+      <c r="F922" t="s">
+        <v>2162</v>
+      </c>
+      <c r="G922" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A923" t="s">
+        <v>7</v>
+      </c>
+      <c r="B923" t="s">
+        <v>8</v>
+      </c>
+      <c r="C923" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D923" t="s">
+        <v>8</v>
+      </c>
+      <c r="E923" t="s">
+        <v>2163</v>
+      </c>
+      <c r="F923" t="s">
+        <v>2164</v>
+      </c>
+      <c r="G923" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A924" t="s">
+        <v>7</v>
+      </c>
+      <c r="B924" t="s">
+        <v>8</v>
+      </c>
+      <c r="C924" t="s">
+        <v>554</v>
+      </c>
+      <c r="D924" t="s">
+        <v>8</v>
+      </c>
+      <c r="E924" t="s">
+        <v>2165</v>
+      </c>
+      <c r="F924" t="s">
+        <v>2166</v>
+      </c>
+      <c r="G924" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A925" t="s">
+        <v>7</v>
+      </c>
+      <c r="B925" t="s">
+        <v>8</v>
+      </c>
+      <c r="C925" t="s">
+        <v>554</v>
+      </c>
+      <c r="D925" t="s">
+        <v>8</v>
+      </c>
+      <c r="E925" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F925" t="s">
+        <v>2168</v>
+      </c>
+      <c r="G925" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A926" t="s">
+        <v>7</v>
+      </c>
+      <c r="B926" t="s">
+        <v>8</v>
+      </c>
+      <c r="C926" t="s">
+        <v>272</v>
+      </c>
+      <c r="D926" t="s">
+        <v>8</v>
+      </c>
+      <c r="E926" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F926" t="s">
+        <v>2170</v>
+      </c>
+      <c r="G926" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
+        <v>7</v>
+      </c>
+      <c r="B927" t="s">
+        <v>8</v>
+      </c>
+      <c r="C927" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D927" t="s">
+        <v>8</v>
+      </c>
+      <c r="E927" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F927" t="s">
+        <v>2172</v>
+      </c>
+      <c r="G927" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>7</v>
+      </c>
+      <c r="B928" t="s">
+        <v>8</v>
+      </c>
+      <c r="C928" t="s">
+        <v>469</v>
+      </c>
+      <c r="D928" t="s">
+        <v>8</v>
+      </c>
+      <c r="E928" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F928" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G928" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>7</v>
+      </c>
+      <c r="B929" t="s">
+        <v>8</v>
+      </c>
+      <c r="C929" t="s">
+        <v>362</v>
+      </c>
+      <c r="D929" t="s">
+        <v>8</v>
+      </c>
+      <c r="E929" t="s">
+        <v>2175</v>
+      </c>
+      <c r="F929" t="s">
+        <v>2176</v>
+      </c>
+      <c r="G929" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>7</v>
+      </c>
+      <c r="B930" t="s">
+        <v>8</v>
+      </c>
+      <c r="C930" t="s">
+        <v>362</v>
+      </c>
+      <c r="D930" t="s">
+        <v>8</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F930" t="s">
+        <v>2178</v>
+      </c>
+      <c r="G930" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>7</v>
+      </c>
+      <c r="B931" t="s">
+        <v>8</v>
+      </c>
+      <c r="C931" t="s">
+        <v>297</v>
+      </c>
+      <c r="D931" t="s">
+        <v>8</v>
+      </c>
+      <c r="E931" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F931" t="s">
+        <v>2180</v>
+      </c>
+      <c r="G931" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>7</v>
+      </c>
+      <c r="B932" t="s">
+        <v>8</v>
+      </c>
+      <c r="C932" t="s">
+        <v>469</v>
+      </c>
+      <c r="D932" t="s">
+        <v>8</v>
+      </c>
+      <c r="E932" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F932" t="s">
+        <v>2182</v>
+      </c>
+      <c r="G932" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>7</v>
+      </c>
+      <c r="B933" t="s">
+        <v>8</v>
+      </c>
+      <c r="C933" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D933" t="s">
+        <v>8</v>
+      </c>
+      <c r="E933" t="s">
+        <v>2183</v>
+      </c>
+      <c r="F933" t="s">
+        <v>2184</v>
+      </c>
+      <c r="G933" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>7</v>
+      </c>
+      <c r="B934" t="s">
+        <v>8</v>
+      </c>
+      <c r="C934" t="s">
+        <v>462</v>
+      </c>
+      <c r="D934" t="s">
+        <v>8</v>
+      </c>
+      <c r="E934" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F934" t="s">
+        <v>2186</v>
+      </c>
+      <c r="G934" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
+        <v>7</v>
+      </c>
+      <c r="B935" t="s">
+        <v>8</v>
+      </c>
+      <c r="C935" t="s">
+        <v>462</v>
+      </c>
+      <c r="D935" t="s">
+        <v>8</v>
+      </c>
+      <c r="E935" t="s">
+        <v>2187</v>
+      </c>
+      <c r="F935" t="s">
+        <v>2188</v>
+      </c>
+      <c r="G935" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>7</v>
+      </c>
+      <c r="B936" t="s">
+        <v>8</v>
+      </c>
+      <c r="C936" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D936" t="s">
+        <v>8</v>
+      </c>
+      <c r="E936" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F936" t="s">
+        <v>2190</v>
+      </c>
+      <c r="G936" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>7</v>
+      </c>
+      <c r="B937" t="s">
+        <v>8</v>
+      </c>
+      <c r="C937" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D937" t="s">
+        <v>8</v>
+      </c>
+      <c r="E937" t="s">
+        <v>2191</v>
+      </c>
+      <c r="F937" t="s">
+        <v>2192</v>
+      </c>
+      <c r="G937" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A938" t="s">
+        <v>7</v>
+      </c>
+      <c r="B938" t="s">
+        <v>8</v>
+      </c>
+      <c r="C938" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D938" t="s">
+        <v>8</v>
+      </c>
+      <c r="E938" t="s">
+        <v>2131</v>
+      </c>
+      <c r="F938" t="s">
+        <v>2193</v>
+      </c>
+      <c r="G938" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="939" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A939" t="s">
+        <v>7</v>
+      </c>
+      <c r="B939" t="s">
+        <v>8</v>
+      </c>
+      <c r="C939" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D939" t="s">
+        <v>8</v>
+      </c>
+      <c r="E939" t="s">
+        <v>2125</v>
+      </c>
+      <c r="F939" t="s">
+        <v>2195</v>
+      </c>
+      <c r="G939" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="940" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A940" t="s">
+        <v>7</v>
+      </c>
+      <c r="B940" t="s">
+        <v>8</v>
+      </c>
+      <c r="C940" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D940" t="s">
+        <v>8</v>
+      </c>
+      <c r="E940" t="s">
+        <v>2127</v>
+      </c>
+      <c r="F940" t="s">
+        <v>2196</v>
+      </c>
+      <c r="G940" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="941" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A941" t="s">
+        <v>7</v>
+      </c>
+      <c r="B941" t="s">
+        <v>8</v>
+      </c>
+      <c r="C941" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D941" t="s">
+        <v>8</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F941" t="s">
+        <v>2197</v>
+      </c>
+      <c r="G941" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="942" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>7</v>
+      </c>
+      <c r="B942" t="s">
+        <v>8</v>
+      </c>
+      <c r="C942" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D942" t="s">
+        <v>8</v>
+      </c>
+      <c r="E942" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F942" t="s">
+        <v>2198</v>
+      </c>
+      <c r="G942" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>7</v>
+      </c>
+      <c r="B943" t="s">
+        <v>8</v>
+      </c>
+      <c r="C943" t="s">
+        <v>51</v>
+      </c>
+      <c r="D943" t="s">
+        <v>8</v>
+      </c>
+      <c r="E943" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F943" t="s">
+        <v>2199</v>
+      </c>
+      <c r="G943" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>7</v>
+      </c>
+      <c r="B944" t="s">
+        <v>8</v>
+      </c>
+      <c r="C944" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D944" t="s">
+        <v>8</v>
+      </c>
+      <c r="E944" t="s">
+        <v>2133</v>
+      </c>
+      <c r="F944" t="s">
+        <v>2200</v>
+      </c>
+      <c r="G944" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="945" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>7</v>
+      </c>
+      <c r="B945" t="s">
+        <v>8</v>
+      </c>
+      <c r="C945" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D945" t="s">
+        <v>8</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F945" t="s">
+        <v>2201</v>
+      </c>
+      <c r="G945" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="946" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>7</v>
+      </c>
+      <c r="B946" t="s">
+        <v>8</v>
+      </c>
+      <c r="C946" t="s">
+        <v>43</v>
+      </c>
+      <c r="D946" t="s">
+        <v>8</v>
+      </c>
+      <c r="E946" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F946" t="s">
+        <v>2202</v>
+      </c>
+      <c r="G946" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="947" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
+        <v>7</v>
+      </c>
+      <c r="B947" t="s">
+        <v>8</v>
+      </c>
+      <c r="C947" t="s">
+        <v>163</v>
+      </c>
+      <c r="D947" t="s">
+        <v>8</v>
+      </c>
+      <c r="E947" t="s">
+        <v>2137</v>
+      </c>
+      <c r="F947" t="s">
+        <v>2203</v>
+      </c>
+      <c r="G947" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="948" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>7</v>
+      </c>
+      <c r="B948" t="s">
+        <v>8</v>
+      </c>
+      <c r="C948" t="s">
+        <v>422</v>
+      </c>
+      <c r="D948" t="s">
+        <v>8</v>
+      </c>
+      <c r="E948" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F948" t="s">
+        <v>2204</v>
+      </c>
+      <c r="G948" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="949" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>7</v>
+      </c>
+      <c r="B949" t="s">
+        <v>8</v>
+      </c>
+      <c r="C949" t="s">
+        <v>422</v>
+      </c>
+      <c r="D949" t="s">
+        <v>8</v>
+      </c>
+      <c r="E949" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F949" t="s">
+        <v>2205</v>
+      </c>
+      <c r="G949" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="950" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>7</v>
+      </c>
+      <c r="B950" t="s">
+        <v>8</v>
+      </c>
+      <c r="C950" t="s">
+        <v>422</v>
+      </c>
+      <c r="D950" t="s">
+        <v>8</v>
+      </c>
+      <c r="E950" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F950" t="s">
+        <v>2206</v>
+      </c>
+      <c r="G950" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="951" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>7</v>
+      </c>
+      <c r="B951" t="s">
+        <v>8</v>
+      </c>
+      <c r="C951" t="s">
+        <v>169</v>
+      </c>
+      <c r="D951" t="s">
+        <v>8</v>
+      </c>
+      <c r="E951" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F951" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G951" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="952" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>7</v>
+      </c>
+      <c r="B952" t="s">
+        <v>8</v>
+      </c>
+      <c r="C952" t="s">
+        <v>21</v>
+      </c>
+      <c r="D952" t="s">
+        <v>8</v>
+      </c>
+      <c r="E952" t="s">
+        <v>2149</v>
+      </c>
+      <c r="F952" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G952" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="953" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>7</v>
+      </c>
+      <c r="B953" t="s">
+        <v>8</v>
+      </c>
+      <c r="C953" t="s">
+        <v>177</v>
+      </c>
+      <c r="D953" t="s">
+        <v>8</v>
+      </c>
+      <c r="E953" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F953" t="s">
+        <v>2209</v>
+      </c>
+      <c r="G953" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="954" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>7</v>
+      </c>
+      <c r="B954" t="s">
+        <v>8</v>
+      </c>
+      <c r="C954" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D954" t="s">
+        <v>8</v>
+      </c>
+      <c r="E954" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F954" t="s">
+        <v>2210</v>
+      </c>
+      <c r="G954" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="955" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>7</v>
+      </c>
+      <c r="B955" t="s">
+        <v>8</v>
+      </c>
+      <c r="C955" t="s">
+        <v>169</v>
+      </c>
+      <c r="D955" t="s">
+        <v>8</v>
+      </c>
+      <c r="E955" t="s">
+        <v>2155</v>
+      </c>
+      <c r="F955" t="s">
+        <v>2211</v>
+      </c>
+      <c r="G955" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="956" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A956" t="s">
+        <v>7</v>
+      </c>
+      <c r="B956" t="s">
+        <v>8</v>
+      </c>
+      <c r="C956" t="s">
+        <v>839</v>
+      </c>
+      <c r="D956" t="s">
+        <v>8</v>
+      </c>
+      <c r="E956" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F956" t="s">
+        <v>2212</v>
+      </c>
+      <c r="G956" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="957" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>7</v>
+      </c>
+      <c r="B957" t="s">
+        <v>8</v>
+      </c>
+      <c r="C957" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D957" t="s">
+        <v>8</v>
+      </c>
+      <c r="E957" t="s">
+        <v>2163</v>
+      </c>
+      <c r="F957" t="s">
+        <v>2213</v>
+      </c>
+      <c r="G957" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="958" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>7</v>
+      </c>
+      <c r="B958" t="s">
+        <v>8</v>
+      </c>
+      <c r="C958" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D958" t="s">
+        <v>8</v>
+      </c>
+      <c r="E958" t="s">
+        <v>2161</v>
+      </c>
+      <c r="F958" t="s">
+        <v>2214</v>
+      </c>
+      <c r="G958" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="959" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A959" t="s">
+        <v>7</v>
+      </c>
+      <c r="B959" t="s">
+        <v>8</v>
+      </c>
+      <c r="C959" t="s">
+        <v>272</v>
+      </c>
+      <c r="D959" t="s">
+        <v>8</v>
+      </c>
+      <c r="E959" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F959" t="s">
+        <v>2215</v>
+      </c>
+      <c r="G959" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="960" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A960" t="s">
+        <v>7</v>
+      </c>
+      <c r="B960" t="s">
+        <v>8</v>
+      </c>
+      <c r="C960" t="s">
+        <v>554</v>
+      </c>
+      <c r="D960" t="s">
+        <v>8</v>
+      </c>
+      <c r="E960" t="s">
+        <v>2165</v>
+      </c>
+      <c r="F960" t="s">
+        <v>2216</v>
+      </c>
+      <c r="G960" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="961" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>7</v>
+      </c>
+      <c r="B961" t="s">
+        <v>8</v>
+      </c>
+      <c r="C961" t="s">
+        <v>362</v>
+      </c>
+      <c r="D961" t="s">
+        <v>8</v>
+      </c>
+      <c r="E961" t="s">
+        <v>2175</v>
+      </c>
+      <c r="F961" t="s">
+        <v>2217</v>
+      </c>
+      <c r="G961" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="962" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>7</v>
+      </c>
+      <c r="B962" t="s">
+        <v>8</v>
+      </c>
+      <c r="C962" t="s">
+        <v>554</v>
+      </c>
+      <c r="D962" t="s">
+        <v>8</v>
+      </c>
+      <c r="E962" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F962" t="s">
+        <v>2218</v>
+      </c>
+      <c r="G962" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>7</v>
+      </c>
+      <c r="B963" t="s">
+        <v>8</v>
+      </c>
+      <c r="C963" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D963" t="s">
+        <v>8</v>
+      </c>
+      <c r="E963" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F963" t="s">
+        <v>2219</v>
+      </c>
+      <c r="G963" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="964" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>7</v>
+      </c>
+      <c r="B964" t="s">
+        <v>8</v>
+      </c>
+      <c r="C964" t="s">
+        <v>469</v>
+      </c>
+      <c r="D964" t="s">
+        <v>8</v>
+      </c>
+      <c r="E964" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F964" t="s">
+        <v>2220</v>
+      </c>
+      <c r="G964" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="965" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>7</v>
+      </c>
+      <c r="B965" t="s">
+        <v>8</v>
+      </c>
+      <c r="C965" t="s">
+        <v>362</v>
+      </c>
+      <c r="D965" t="s">
+        <v>8</v>
+      </c>
+      <c r="E965" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F965" t="s">
+        <v>2221</v>
+      </c>
+      <c r="G965" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="966" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>7</v>
+      </c>
+      <c r="B966" t="s">
+        <v>8</v>
+      </c>
+      <c r="C966" t="s">
+        <v>297</v>
+      </c>
+      <c r="D966" t="s">
+        <v>8</v>
+      </c>
+      <c r="E966" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F966" t="s">
+        <v>2222</v>
+      </c>
+      <c r="G966" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="967" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A967" t="s">
+        <v>7</v>
+      </c>
+      <c r="B967" t="s">
+        <v>8</v>
+      </c>
+      <c r="C967" t="s">
+        <v>469</v>
+      </c>
+      <c r="D967" t="s">
+        <v>8</v>
+      </c>
+      <c r="E967" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F967" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G967" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="968" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A968" t="s">
+        <v>7</v>
+      </c>
+      <c r="B968" t="s">
+        <v>8</v>
+      </c>
+      <c r="C968" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D968" t="s">
+        <v>8</v>
+      </c>
+      <c r="E968" t="s">
+        <v>2183</v>
+      </c>
+      <c r="F968" t="s">
+        <v>2224</v>
+      </c>
+      <c r="G968" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="969" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A969" t="s">
+        <v>7</v>
+      </c>
+      <c r="B969" t="s">
+        <v>8</v>
+      </c>
+      <c r="C969" t="s">
+        <v>462</v>
+      </c>
+      <c r="D969" t="s">
+        <v>8</v>
+      </c>
+      <c r="E969" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F969" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G969" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="970" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A970" t="s">
+        <v>7</v>
+      </c>
+      <c r="B970" t="s">
+        <v>8</v>
+      </c>
+      <c r="C970" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D970" t="s">
+        <v>8</v>
+      </c>
+      <c r="E970" t="s">
+        <v>2191</v>
+      </c>
+      <c r="F970" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G970" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="971" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>7</v>
+      </c>
+      <c r="B971" t="s">
+        <v>8</v>
+      </c>
+      <c r="C971" t="s">
+        <v>462</v>
+      </c>
+      <c r="D971" t="s">
+        <v>8</v>
+      </c>
+      <c r="E971" t="s">
+        <v>2187</v>
+      </c>
+      <c r="F971" t="s">
+        <v>2227</v>
+      </c>
+      <c r="G971" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="972" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>7</v>
+      </c>
+      <c r="B972" t="s">
+        <v>8</v>
+      </c>
+      <c r="C972" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D972" t="s">
+        <v>8</v>
+      </c>
+      <c r="E972" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F972" t="s">
+        <v>2228</v>
+      </c>
+      <c r="G972" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="973" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A973" t="s">
+        <v>7</v>
+      </c>
+      <c r="B973" t="s">
+        <v>8</v>
+      </c>
+      <c r="C973" t="s">
+        <v>192</v>
+      </c>
+      <c r="D973" t="s">
+        <v>8</v>
+      </c>
+      <c r="E973" t="s">
+        <v>2229</v>
+      </c>
+      <c r="F973" t="s">
+        <v>2230</v>
+      </c>
+      <c r="G973" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="974" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A974" t="s">
+        <v>7</v>
+      </c>
+      <c r="B974" t="s">
+        <v>8</v>
+      </c>
+      <c r="C974" t="s">
+        <v>185</v>
+      </c>
+      <c r="D974" t="s">
+        <v>8</v>
+      </c>
+      <c r="E974" t="s">
+        <v>2232</v>
+      </c>
+      <c r="F974" t="s">
+        <v>2233</v>
+      </c>
+      <c r="G974" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="975" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A975" t="s">
+        <v>7</v>
+      </c>
+      <c r="B975" t="s">
+        <v>8</v>
+      </c>
+      <c r="C975" t="s">
+        <v>185</v>
+      </c>
+      <c r="D975" t="s">
+        <v>8</v>
+      </c>
+      <c r="E975" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F975" t="s">
+        <v>2235</v>
+      </c>
+      <c r="G975" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="976" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A976" t="s">
+        <v>7</v>
+      </c>
+      <c r="B976" t="s">
+        <v>8</v>
+      </c>
+      <c r="C976" t="s">
+        <v>21</v>
+      </c>
+      <c r="D976" t="s">
+        <v>8</v>
+      </c>
+      <c r="E976" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F976" t="s">
+        <v>2237</v>
+      </c>
+      <c r="G976" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="977" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A977" t="s">
+        <v>7</v>
+      </c>
+      <c r="B977" t="s">
+        <v>8</v>
+      </c>
+      <c r="C977" t="s">
+        <v>43</v>
+      </c>
+      <c r="D977" t="s">
+        <v>8</v>
+      </c>
+      <c r="E977" t="s">
+        <v>2239</v>
+      </c>
+      <c r="F977" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G977" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="978" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A978" t="s">
+        <v>7</v>
+      </c>
+      <c r="B978" t="s">
+        <v>8</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D978" t="s">
+        <v>8</v>
+      </c>
+      <c r="E978" t="s">
+        <v>2242</v>
+      </c>
+      <c r="F978" t="s">
+        <v>2243</v>
+      </c>
+      <c r="G978" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="979" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A979" t="s">
+        <v>7</v>
+      </c>
+      <c r="B979" t="s">
+        <v>8</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D979" t="s">
+        <v>8</v>
+      </c>
+      <c r="E979" t="s">
+        <v>2245</v>
+      </c>
+      <c r="F979" t="s">
+        <v>2246</v>
+      </c>
+      <c r="G979" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="980" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A980" t="s">
+        <v>7</v>
+      </c>
+      <c r="B980" t="s">
+        <v>8</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D980" t="s">
+        <v>8</v>
+      </c>
+      <c r="E980" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F980" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G980" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="981" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A981" t="s">
+        <v>7</v>
+      </c>
+      <c r="B981" t="s">
+        <v>8</v>
+      </c>
+      <c r="C981" t="s">
+        <v>334</v>
+      </c>
+      <c r="D981" t="s">
+        <v>8</v>
+      </c>
+      <c r="E981" t="s">
+        <v>2250</v>
+      </c>
+      <c r="F981" t="s">
+        <v>2251</v>
+      </c>
+      <c r="G981" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="982" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A982" t="s">
+        <v>7</v>
+      </c>
+      <c r="B982" t="s">
+        <v>8</v>
+      </c>
+      <c r="C982" t="s">
+        <v>362</v>
+      </c>
+      <c r="D982" t="s">
+        <v>8</v>
+      </c>
+      <c r="E982" t="s">
+        <v>2252</v>
+      </c>
+      <c r="F982" t="s">
+        <v>2253</v>
+      </c>
+      <c r="G982" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="983" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A983" t="s">
+        <v>7</v>
+      </c>
+      <c r="B983" t="s">
+        <v>8</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D983" t="s">
+        <v>8</v>
+      </c>
+      <c r="E983" t="s">
+        <v>2255</v>
+      </c>
+      <c r="F983" t="s">
+        <v>2256</v>
+      </c>
+      <c r="G983" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="984" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A984" t="s">
+        <v>7</v>
+      </c>
+      <c r="B984" t="s">
+        <v>8</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D984" t="s">
+        <v>8</v>
+      </c>
+      <c r="E984" t="s">
+        <v>2258</v>
+      </c>
+      <c r="F984" t="s">
+        <v>2259</v>
+      </c>
+      <c r="G984" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="985" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A985" t="s">
+        <v>7</v>
+      </c>
+      <c r="B985" t="s">
+        <v>8</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D985" t="s">
+        <v>8</v>
+      </c>
+      <c r="E985" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F985" t="s">
+        <v>2262</v>
+      </c>
+      <c r="G985" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="986" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A986" t="s">
+        <v>7</v>
+      </c>
+      <c r="B986" t="s">
+        <v>8</v>
+      </c>
+      <c r="C986" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D986" t="s">
+        <v>8</v>
+      </c>
+      <c r="E986" t="s">
+        <v>2263</v>
+      </c>
+      <c r="F986" t="s">
+        <v>2264</v>
+      </c>
+      <c r="G986" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A987" t="s">
+        <v>7</v>
+      </c>
+      <c r="B987" t="s">
+        <v>8</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D987" t="s">
+        <v>8</v>
+      </c>
+      <c r="E987" t="s">
+        <v>2266</v>
+      </c>
+      <c r="F987" t="s">
+        <v>2267</v>
+      </c>
+      <c r="G987" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="988" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A988" t="s">
+        <v>7</v>
+      </c>
+      <c r="B988" t="s">
+        <v>8</v>
+      </c>
+      <c r="C988" t="s">
+        <v>422</v>
+      </c>
+      <c r="D988" t="s">
+        <v>8</v>
+      </c>
+      <c r="E988" t="s">
+        <v>2268</v>
+      </c>
+      <c r="F988" t="s">
+        <v>2269</v>
+      </c>
+      <c r="G988" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A989" t="s">
+        <v>7</v>
+      </c>
+      <c r="B989" t="s">
+        <v>8</v>
+      </c>
+      <c r="C989" t="s">
+        <v>422</v>
+      </c>
+      <c r="D989" t="s">
+        <v>8</v>
+      </c>
+      <c r="E989" t="s">
+        <v>2270</v>
+      </c>
+      <c r="F989" t="s">
+        <v>2271</v>
+      </c>
+      <c r="G989" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A990" t="s">
+        <v>7</v>
+      </c>
+      <c r="B990" t="s">
+        <v>8</v>
+      </c>
+      <c r="C990" t="s">
+        <v>185</v>
+      </c>
+      <c r="D990" t="s">
+        <v>8</v>
+      </c>
+      <c r="E990" t="s">
+        <v>2272</v>
+      </c>
+      <c r="F990" t="s">
+        <v>2273</v>
+      </c>
+      <c r="G990" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A991" t="s">
+        <v>7</v>
+      </c>
+      <c r="B991" t="s">
+        <v>8</v>
+      </c>
+      <c r="C991" t="s">
+        <v>192</v>
+      </c>
+      <c r="D991" t="s">
+        <v>8</v>
+      </c>
+      <c r="E991" t="s">
+        <v>2274</v>
+      </c>
+      <c r="F991" t="s">
+        <v>2275</v>
+      </c>
+      <c r="G991" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A992" t="s">
+        <v>7</v>
+      </c>
+      <c r="B992" t="s">
+        <v>8</v>
+      </c>
+      <c r="C992" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D992" t="s">
+        <v>8</v>
+      </c>
+      <c r="E992" t="s">
+        <v>2276</v>
+      </c>
+      <c r="F992" t="s">
+        <v>2277</v>
+      </c>
+      <c r="G992" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="993" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A993" t="s">
+        <v>7</v>
+      </c>
+      <c r="B993" t="s">
+        <v>8</v>
+      </c>
+      <c r="C993" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D993" t="s">
+        <v>8</v>
+      </c>
+      <c r="E993" t="s">
+        <v>2278</v>
+      </c>
+      <c r="F993" t="s">
+        <v>2279</v>
+      </c>
+      <c r="G993" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A994" t="s">
+        <v>7</v>
+      </c>
+      <c r="B994" t="s">
+        <v>8</v>
+      </c>
+      <c r="C994" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D994" t="s">
+        <v>8</v>
+      </c>
+      <c r="E994" t="s">
+        <v>2280</v>
+      </c>
+      <c r="F994" t="s">
+        <v>2281</v>
+      </c>
+      <c r="G994" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A995" t="s">
+        <v>7</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C995" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D995" t="s">
+        <v>8</v>
+      </c>
+      <c r="E995" t="s">
+        <v>2283</v>
+      </c>
+      <c r="F995" t="s">
+        <v>2284</v>
+      </c>
+      <c r="G995" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A996" t="s">
+        <v>7</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D996" t="s">
+        <v>8</v>
+      </c>
+      <c r="E996" t="s">
+        <v>2287</v>
+      </c>
+      <c r="F996" t="s">
+        <v>2288</v>
+      </c>
+      <c r="G996" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A997" t="s">
+        <v>7</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D997" t="s">
+        <v>8</v>
+      </c>
+      <c r="E997" t="s">
+        <v>2290</v>
+      </c>
+      <c r="F997" t="s">
+        <v>2291</v>
+      </c>
+      <c r="G997" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A998" t="s">
+        <v>7</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D998" t="s">
+        <v>8</v>
+      </c>
+      <c r="E998" t="s">
+        <v>2293</v>
+      </c>
+      <c r="F998" t="s">
+        <v>2294</v>
+      </c>
+      <c r="G998" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A999" t="s">
+        <v>7</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D999" t="s">
+        <v>8</v>
+      </c>
+      <c r="E999" t="s">
+        <v>2296</v>
+      </c>
+      <c r="F999" t="s">
+        <v>2297</v>
+      </c>
+      <c r="G999" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>2299</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>2302</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>2303</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1002" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>2305</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>2306</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1003" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>318</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>2308</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1004" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>2309</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>2310</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1005" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>2312</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1006" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>2315</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>2316</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1007" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>2318</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>2319</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1008" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>2321</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1009" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>2322</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>2323</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1010" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>2324</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>2325</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1011" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>2327</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1012" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>2328</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>2329</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1013" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>318</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>2330</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>2331</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1014" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>2332</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>2333</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1015" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1016" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>302</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1017" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>2339</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>2340</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1018" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>2341</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>2342</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1019" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>462</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>2343</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>2344</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1020" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1021" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>2348</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1022" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>2349</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1023" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>2352</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1024" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>2353</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>2354</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1025" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1026" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1027" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1028" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>2362</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1029" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1030" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>2365</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>2366</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1031" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>2367</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>2368</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1032" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>2370</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1033" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>2372</v>
+      </c>
+      <c r="G1033" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1034" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>2374</v>
+      </c>
+      <c r="G1034" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1035" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>2375</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>2376</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1036" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>2378</v>
+      </c>
+      <c r="G1036" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1037" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G1037" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1038" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>2381</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>2382</v>
+      </c>
+      <c r="G1038" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1039" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>2384</v>
+      </c>
+      <c r="G1039" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1040" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>2385</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>2386</v>
+      </c>
+      <c r="G1040" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1041" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>2387</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G1041" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1042" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>2389</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>2390</v>
+      </c>
+      <c r="G1042" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1043" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>2392</v>
+      </c>
+      <c r="G1043" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1044" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>2394</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1045" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>736</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>2395</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G1045" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1046" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>2397</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>2398</v>
+      </c>
+      <c r="G1046" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1047" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>2400</v>
+      </c>
+      <c r="G1047" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1048" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>2401</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G1048" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1049" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>2403</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>2404</v>
+      </c>
+      <c r="G1049" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1050" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>2405</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G1050" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1051" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>2408</v>
+      </c>
+      <c r="G1051" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1052" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>2409</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1053" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>2412</v>
+      </c>
+      <c r="G1053" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1054" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>302</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>2413</v>
+      </c>
+      <c r="G1054" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1055" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>2341</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>2415</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1056" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>2416</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1057" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>2332</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>2417</v>
+      </c>
+      <c r="G1057" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1058" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>2339</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>2418</v>
+      </c>
+      <c r="G1058" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1059" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>2349</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>2419</v>
+      </c>
+      <c r="G1059" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1060" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>2420</v>
+      </c>
+      <c r="G1060" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1061" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>462</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>2343</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>2421</v>
+      </c>
+      <c r="G1061" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1062" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>2422</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1063" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>2423</v>
+      </c>
+      <c r="G1063" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1064" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>2353</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>2424</v>
+      </c>
+      <c r="G1064" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1065" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>2425</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1066" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>2426</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1067" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>2427</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1068" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>2428</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>2429</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1069" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>2430</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1070" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>2431</v>
+      </c>
+      <c r="G1070" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1071" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>2365</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1072" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>2367</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>2433</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1073" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>2434</v>
+      </c>
+      <c r="G1073" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1074" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>2375</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>2435</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1075" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>2371</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>2436</v>
+      </c>
+      <c r="G1075" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1076" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>2437</v>
+      </c>
+      <c r="G1076" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1077" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>2438</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1078" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>2389</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>2439</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1079" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>2440</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1080" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>2381</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>2441</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1081" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1082" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>2385</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1083" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>2444</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1084" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>2445</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1085" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>2387</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>2446</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1086" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>736</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>2395</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>2447</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1087" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>2397</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1088" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>2449</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1089" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>2401</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>2450</v>
+      </c>
+      <c r="G1089" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1090" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>2405</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>2451</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1091" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>2403</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>2452</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1092" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>2409</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>2453</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1093" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>2454</v>
+      </c>
+      <c r="G1093" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1094" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>2455</v>
+      </c>
+      <c r="G1094" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1095" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>302</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>2456</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>2457</v>
+      </c>
+      <c r="G1095" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1096" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>2460</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>2461</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1097" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>2463</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>2464</v>
+      </c>
+      <c r="G1097" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1098" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>2467</v>
+      </c>
+      <c r="G1098" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1099" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>2468</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>2469</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1100" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>2471</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>2472</v>
+      </c>
+      <c r="G1100" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1101" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>2474</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>2475</v>
+      </c>
+      <c r="G1101" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1102" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>2477</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>2478</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1103" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>2480</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>2481</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1104" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>2484</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1105" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>2486</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>2487</v>
+      </c>
+      <c r="G1105" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1106" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>2489</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>2490</v>
+      </c>
+      <c r="G1106" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1107" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>2491</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>2492</v>
+      </c>
+      <c r="G1107" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1108" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>2493</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>2494</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1109" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>875</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>2496</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1110" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>2498</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>2499</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>2501</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>2502</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1112" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>2503</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>2504</v>
+      </c>
+      <c r="G1112" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1113" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G1113" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1114" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>2509</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>2510</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1115" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>2511</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>2512</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1116" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>2515</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1117" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>2517</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>2518</v>
+      </c>
+      <c r="G1117" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1118" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>2520</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>2521</v>
+      </c>
+      <c r="G1118" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1119" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>2523</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>2524</v>
+      </c>
+      <c r="G1119" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1120" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>2526</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>2527</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1121" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>2530</v>
+      </c>
+      <c r="G1121" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1122" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>2532</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>2533</v>
+      </c>
+      <c r="G1122" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1123" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>2535</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>2536</v>
+      </c>
+      <c r="G1123" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1124" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>2537</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>2538</v>
+      </c>
+      <c r="G1124" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1125" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>2539</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>2540</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1126" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>2542</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>2543</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1127" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>2545</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>2546</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1128" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>2548</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>2549</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1129" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>2551</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>2552</v>
+      </c>
+      <c r="G1129" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1130" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>2554</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>2555</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1131" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>2558</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1132" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>2560</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>2561</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1133" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>2562</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>2563</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>2564</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>2565</v>
+      </c>
+      <c r="G1134" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1135" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>2567</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>2568</v>
+      </c>
+      <c r="G1135" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1136" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>2569</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>2570</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1137" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>2571</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>2572</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1138" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>2574</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>2575</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1139" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1140" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>2580</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>2581</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1141" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>2582</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>2583</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1142" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>2585</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>2586</v>
+      </c>
+      <c r="G1142" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1143" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>2587</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>2588</v>
+      </c>
+      <c r="G1143" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1144" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>2589</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>2590</v>
+      </c>
+      <c r="G1144" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1145" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>2591</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>2592</v>
+      </c>
+      <c r="G1145" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1146" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>2593</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>2594</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1147" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>2597</v>
+      </c>
+      <c r="G1147" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1148" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>2600</v>
+      </c>
+      <c r="G1148" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1149" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>2602</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>2603</v>
+      </c>
+      <c r="G1149" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1150" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>2605</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>2606</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1151" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>2608</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>2609</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1152" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>2611</v>
+      </c>
+      <c r="G1152" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1153" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>2614</v>
+      </c>
+      <c r="G1153" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1154" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>2616</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G1154" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1155" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>2620</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1156" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>2622</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>2623</v>
+      </c>
+      <c r="G1156" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1157" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>2626</v>
+      </c>
+      <c r="G1157" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1158" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>2629</v>
+      </c>
+      <c r="G1158" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1159" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>2631</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>2632</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1160" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>2634</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1161" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>2636</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>2637</v>
+      </c>
+      <c r="G1161" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1162" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>2638</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>2639</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1163" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>2641</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>2642</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1164" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>2645</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1165" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>2646</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>2647</v>
+      </c>
+      <c r="G1165" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1166" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>2649</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>2650</v>
+      </c>
+      <c r="G1166" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1167" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G1167" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1168" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>2653</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>2654</v>
+      </c>
+      <c r="G1168" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1169" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>2656</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>2657</v>
+      </c>
+      <c r="G1169" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1170" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>2658</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>2659</v>
+      </c>
+      <c r="G1170" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1171" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>2661</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>2662</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1172" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>2665</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>2666</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1173" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>2668</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>2669</v>
+      </c>
+      <c r="G1173" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1174" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>2671</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>2672</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1175" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>2674</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>2675</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1176" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>2677</v>
+      </c>
+      <c r="G1176" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1177" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>2678</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>2679</v>
+      </c>
+      <c r="G1177" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1178" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>2680</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>2681</v>
+      </c>
+      <c r="G1178" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1179" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>2682</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>2683</v>
+      </c>
+      <c r="G1179" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1180" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>2686</v>
+      </c>
+      <c r="G1180" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1181" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>736</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>2687</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>2688</v>
+      </c>
+      <c r="G1181" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1182" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>2690</v>
+      </c>
+      <c r="G1182" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1183" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>2691</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>2692</v>
+      </c>
+      <c r="G1183" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1184" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>2694</v>
+      </c>
+      <c r="G1184" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1185" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>2695</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>2696</v>
+      </c>
+      <c r="G1185" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1186" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>2697</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>2698</v>
+      </c>
+      <c r="G1186" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1187" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>2699</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>2700</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1188" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>2701</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>2702</v>
+      </c>
+      <c r="G1188" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1189" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>2703</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>2704</v>
+      </c>
+      <c r="G1189" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1190" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>2705</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>2706</v>
+      </c>
+      <c r="G1190" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1191" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>2707</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G1191" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1192" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>2709</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>2710</v>
+      </c>
+      <c r="G1192" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1193" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>2711</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>2712</v>
+      </c>
+      <c r="G1193" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1194" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>2713</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>2714</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1195" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>2716</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>2717</v>
+      </c>
+      <c r="G1195" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1196" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>2720</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>2721</v>
+      </c>
+      <c r="G1196" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1197" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>2722</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>2723</v>
+      </c>
+      <c r="G1197" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1198" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>2725</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>2726</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1199" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>551</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>2727</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>2728</v>
+      </c>
+      <c r="G1199" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1200" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>2731</v>
+      </c>
+      <c r="G1200" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1201" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1202" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>2734</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>2735</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1203" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>2736</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>2737</v>
+      </c>
+      <c r="G1203" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1204" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>2127</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>2738</v>
+      </c>
+      <c r="G1204" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1205" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G1205" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1206" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>2125</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>2741</v>
+      </c>
+      <c r="G1206" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1207" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>2742</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1208" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>2131</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>2743</v>
+      </c>
+      <c r="G1208" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1209" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>2133</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>2744</v>
+      </c>
+      <c r="G1209" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1210" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>51</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>2745</v>
+      </c>
+      <c r="G1210" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1211" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>2746</v>
+      </c>
+      <c r="G1211" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1212" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>2137</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>2747</v>
+      </c>
+      <c r="G1212" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1213" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>2748</v>
+      </c>
+      <c r="G1213" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1214" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>2749</v>
+      </c>
+      <c r="G1214" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1215" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>2750</v>
+      </c>
+      <c r="G1215" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1216" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>2147</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>2751</v>
+      </c>
+      <c r="G1216" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1217" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>2149</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>2752</v>
+      </c>
+      <c r="G1217" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1218" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>2753</v>
+      </c>
+      <c r="G1218" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1219" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>2754</v>
+      </c>
+      <c r="G1219" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1220" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>2755</v>
+      </c>
+      <c r="G1220" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1221" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>169</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>2155</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>2756</v>
+      </c>
+      <c r="G1221" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1222" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>839</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>2757</v>
+      </c>
+      <c r="G1222" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1223" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>2163</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>2758</v>
+      </c>
+      <c r="G1223" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1224" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>2161</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>2759</v>
+      </c>
+      <c r="G1224" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1225" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>554</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G1225" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1226" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>2761</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1227" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>2762</v>
+      </c>
+      <c r="G1227" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1228" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>554</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>2165</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>2763</v>
+      </c>
+      <c r="G1228" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1229" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>2175</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>2764</v>
+      </c>
+      <c r="G1229" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1230" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>2765</v>
+      </c>
+      <c r="G1230" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1231" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>297</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>2766</v>
+      </c>
+      <c r="G1231" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1232" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>469</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>2767</v>
+      </c>
+      <c r="G1232" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1233" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>2183</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G1233" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>469</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>2769</v>
+      </c>
+      <c r="G1234" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1235" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>2191</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>2770</v>
+      </c>
+      <c r="G1235" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1236" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>462</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>2771</v>
+      </c>
+      <c r="G1236" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1237" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>2772</v>
+      </c>
+      <c r="G1237" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1238" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>462</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>2187</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>2773</v>
+      </c>
+      <c r="G1238" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1239" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>2774</v>
+      </c>
+      <c r="G1239" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1240" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>2574</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>2776</v>
+      </c>
+      <c r="G1240" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1241" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>2582</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>2777</v>
+      </c>
+      <c r="G1241" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1242" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>2571</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>2778</v>
+      </c>
+      <c r="G1242" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1243" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>2580</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>2779</v>
+      </c>
+      <c r="G1243" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1244" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>2587</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>2780</v>
+      </c>
+      <c r="G1244" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1245" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>2585</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>2781</v>
+      </c>
+      <c r="G1245" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1246" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>2782</v>
+      </c>
+      <c r="G1246" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1247" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>2591</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>2783</v>
+      </c>
+      <c r="G1247" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1248" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>2589</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>2784</v>
+      </c>
+      <c r="G1248" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1249" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>2602</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>2785</v>
+      </c>
+      <c r="G1249" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1250" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>2605</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>2786</v>
+      </c>
+      <c r="G1250" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1251" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>2593</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>2787</v>
+      </c>
+      <c r="G1251" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1252" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>2788</v>
+      </c>
+      <c r="G1252" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1253" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>2608</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>2789</v>
+      </c>
+      <c r="G1253" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1254" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>2790</v>
+      </c>
+      <c r="G1254" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1255" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>2791</v>
+      </c>
+      <c r="G1255" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1256" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>2622</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>2792</v>
+      </c>
+      <c r="G1256" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1257" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>2616</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>2793</v>
+      </c>
+      <c r="G1257" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1258" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>2794</v>
+      </c>
+      <c r="G1258" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1259" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>2795</v>
+      </c>
+      <c r="G1259" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1260" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>2796</v>
+      </c>
+      <c r="G1260" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1261" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>2631</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>2797</v>
+      </c>
+      <c r="G1261" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1262" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>2798</v>
+      </c>
+      <c r="G1262" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1263" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>2636</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>2799</v>
+      </c>
+      <c r="G1263" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1264" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>2638</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>2800</v>
+      </c>
+      <c r="G1264" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1265" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>2641</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>2801</v>
+      </c>
+      <c r="G1265" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1266" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>2802</v>
+      </c>
+      <c r="G1266" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1267" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G1267" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1268" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>2646</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>2804</v>
+      </c>
+      <c r="G1268" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1269" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>2649</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>2805</v>
+      </c>
+      <c r="G1269" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1270" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>2653</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>2806</v>
+      </c>
+      <c r="G1270" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>2658</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>2807</v>
+      </c>
+      <c r="G1271" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1272" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>2656</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>2808</v>
+      </c>
+      <c r="G1272" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1273" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>2809</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>2811</v>
+      </c>
+      <c r="G1273" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1274" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>2813</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>2814</v>
+      </c>
+      <c r="G1274" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1275" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>2816</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>2817</v>
+      </c>
+      <c r="G1275" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1276" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>2818</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>2819</v>
+      </c>
+      <c r="G1276" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1277" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>2820</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>2821</v>
+      </c>
+      <c r="G1277" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1278" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>2822</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>2823</v>
+      </c>
+      <c r="G1278" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1279" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>2825</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>2826</v>
+      </c>
+      <c r="G1279" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1280" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>2827</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>2828</v>
+      </c>
+      <c r="G1280" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1281" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>2829</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>2830</v>
+      </c>
+      <c r="G1281" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1282" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>2831</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>2832</v>
+      </c>
+      <c r="G1282" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1283" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>2833</v>
+      </c>
+      <c r="F1283" t="s">
+        <v>2834</v>
+      </c>
+      <c r="G1283" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1284" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>2835</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>2836</v>
+      </c>
+      <c r="G1284" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1285" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>2837</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>2838</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>2839</v>
+      </c>
+      <c r="G1285" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1286" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>2840</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>2841</v>
+      </c>
+      <c r="G1286" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1287" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>2843</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>2844</v>
+      </c>
+      <c r="G1287" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1288" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>2845</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>2846</v>
+      </c>
+      <c r="G1288" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1289" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>2848</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>2849</v>
+      </c>
+      <c r="G1289" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1290" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1291" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>2854</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>2855</v>
+      </c>
+      <c r="G1291" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1292" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>2857</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>2858</v>
+      </c>
+      <c r="G1292" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1293" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>2859</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>2860</v>
+      </c>
+      <c r="G1293" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1294" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>2861</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F1294" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G1294" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1295" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F1295" t="s">
+        <v>2865</v>
+      </c>
+      <c r="G1295" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1296" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>2866</v>
+      </c>
+      <c r="F1296" t="s">
+        <v>2867</v>
+      </c>
+      <c r="G1296" t="s">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1297" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>2868</v>
+      </c>
+      <c r="F1297" t="s">
+        <v>2869</v>
+      </c>
+      <c r="G1297" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1298" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>2871</v>
+      </c>
+      <c r="F1298" t="s">
+        <v>2872</v>
+      </c>
+      <c r="G1298" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1299" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>2873</v>
+      </c>
+      <c r="F1299" t="s">
+        <v>2874</v>
+      </c>
+      <c r="G1299" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1300" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>297</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F1300" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G1300" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1301" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>2877</v>
+      </c>
+      <c r="F1301" t="s">
+        <v>2878</v>
+      </c>
+      <c r="G1301" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1302" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F1302" t="s">
+        <v>2880</v>
+      </c>
+      <c r="G1302" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1303" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>2881</v>
+      </c>
+      <c r="F1303" t="s">
+        <v>2882</v>
+      </c>
+      <c r="G1303" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1304" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>2877</v>
+      </c>
+      <c r="F1304" t="s">
+        <v>2883</v>
+      </c>
+      <c r="G1304" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1305" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>2885</v>
+      </c>
+      <c r="F1305" t="s">
+        <v>2886</v>
+      </c>
+      <c r="G1305" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1306" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>2873</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>2887</v>
+      </c>
+      <c r="G1306" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1307" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>2868</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>2888</v>
+      </c>
+      <c r="G1307" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1308" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>2871</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>2889</v>
+      </c>
+      <c r="G1308" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1309" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>2890</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>2891</v>
+      </c>
+      <c r="G1309" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1310" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>462</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>2892</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>2893</v>
+      </c>
+      <c r="G1310" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1311" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>2894</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>2895</v>
+      </c>
+      <c r="G1311" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1312" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>297</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F1312" t="s">
+        <v>2896</v>
+      </c>
+      <c r="G1312" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1313" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>2897</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>2898</v>
+      </c>
+      <c r="G1313" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1314" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>2899</v>
+      </c>
+      <c r="F1314" t="s">
+        <v>2900</v>
+      </c>
+      <c r="G1314" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1315" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>2901</v>
+      </c>
+      <c r="G1315" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1316" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>462</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>2892</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>2902</v>
+      </c>
+      <c r="G1316" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1317" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>2890</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>2903</v>
+      </c>
+      <c r="G1317" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1318" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>302</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G1318" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1319" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>2907</v>
+      </c>
+      <c r="G1319" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1320" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>2881</v>
+      </c>
+      <c r="F1320" t="s">
+        <v>2908</v>
+      </c>
+      <c r="G1320" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1321" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F1321" t="s">
+        <v>2910</v>
+      </c>
+      <c r="G1321" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1322" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>2885</v>
+      </c>
+      <c r="F1322" t="s">
+        <v>2911</v>
+      </c>
+      <c r="G1322" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1323" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>2912</v>
+      </c>
+      <c r="F1323" t="s">
+        <v>2913</v>
+      </c>
+      <c r="G1323" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1324" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>2914</v>
+      </c>
+      <c r="F1324" t="s">
+        <v>2915</v>
+      </c>
+      <c r="G1324" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1325" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>2897</v>
+      </c>
+      <c r="F1325" t="s">
+        <v>2916</v>
+      </c>
+      <c r="G1325" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1326" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>2894</v>
+      </c>
+      <c r="F1326" t="s">
+        <v>2917</v>
+      </c>
+      <c r="G1326" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1327" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>2918</v>
+      </c>
+      <c r="F1327" t="s">
+        <v>2919</v>
+      </c>
+      <c r="G1327" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1328" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>2920</v>
+      </c>
+      <c r="F1328" t="s">
+        <v>2921</v>
+      </c>
+      <c r="G1328" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1329" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>2922</v>
+      </c>
+      <c r="F1329" t="s">
+        <v>2923</v>
+      </c>
+      <c r="G1329" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1330" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>302</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1330" t="s">
+        <v>2924</v>
+      </c>
+      <c r="G1330" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1331" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>2925</v>
+      </c>
+      <c r="F1331" t="s">
+        <v>2926</v>
+      </c>
+      <c r="G1331" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1332" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>2927</v>
+      </c>
+      <c r="F1332" t="s">
+        <v>2928</v>
+      </c>
+      <c r="G1332" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1333" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F1333" t="s">
+        <v>2929</v>
+      </c>
+      <c r="G1333" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1334" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F1334" t="s">
+        <v>2930</v>
+      </c>
+      <c r="G1334" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1335" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>2912</v>
+      </c>
+      <c r="F1335" t="s">
+        <v>2931</v>
+      </c>
+      <c r="G1335" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1336" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>2899</v>
+      </c>
+      <c r="F1336" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G1336" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1337" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>472</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F1337" t="s">
+        <v>2934</v>
+      </c>
+      <c r="G1337" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1338" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>2914</v>
+      </c>
+      <c r="F1338" t="s">
+        <v>2935</v>
+      </c>
+      <c r="G1338" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1339" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>2925</v>
+      </c>
+      <c r="F1339" t="s">
+        <v>2936</v>
+      </c>
+      <c r="G1339" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1340" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1340" t="s">
+        <v>2920</v>
+      </c>
+      <c r="F1340" t="s">
+        <v>2937</v>
+      </c>
+      <c r="G1340" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1341" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1341" t="s">
+        <v>2918</v>
+      </c>
+      <c r="F1341" t="s">
+        <v>2938</v>
+      </c>
+      <c r="G1341" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1342" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>2922</v>
+      </c>
+      <c r="F1342" t="s">
+        <v>2939</v>
+      </c>
+      <c r="G1342" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1343" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1343" t="s">
+        <v>2927</v>
+      </c>
+      <c r="F1343" t="s">
+        <v>2940</v>
+      </c>
+      <c r="G1343" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1344" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>472</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1344" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F1344" t="s">
+        <v>2941</v>
+      </c>
+      <c r="G1344" t="s">
+        <v>2884</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1345" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1345" t="s">
+        <v>2873</v>
+      </c>
+      <c r="F1345" t="s">
+        <v>2942</v>
+      </c>
+      <c r="G1345" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1346" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>2871</v>
+      </c>
+      <c r="F1346" t="s">
+        <v>2944</v>
+      </c>
+      <c r="G1346" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1347" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>297</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1347" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F1347" t="s">
+        <v>2945</v>
+      </c>
+      <c r="G1347" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1348" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>2877</v>
+      </c>
+      <c r="F1348" t="s">
+        <v>2946</v>
+      </c>
+      <c r="G1348" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1349" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>2868</v>
+      </c>
+      <c r="F1349" t="s">
+        <v>2947</v>
+      </c>
+      <c r="G1349" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1350" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1350" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F1350" t="s">
+        <v>2948</v>
+      </c>
+      <c r="G1350" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1351" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>462</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1351" t="s">
+        <v>2892</v>
+      </c>
+      <c r="F1351" t="s">
+        <v>2949</v>
+      </c>
+      <c r="G1351" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1352" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>2890</v>
+      </c>
+      <c r="F1352" t="s">
+        <v>2950</v>
+      </c>
+      <c r="G1352" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1353" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>2881</v>
+      </c>
+      <c r="F1353" t="s">
+        <v>2951</v>
+      </c>
+      <c r="G1353" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1354" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>2885</v>
+      </c>
+      <c r="F1354" t="s">
+        <v>2952</v>
+      </c>
+      <c r="G1354" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1355" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>2899</v>
+      </c>
+      <c r="F1355" t="s">
+        <v>2953</v>
+      </c>
+      <c r="G1355" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1356" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>2897</v>
+      </c>
+      <c r="F1356" t="s">
+        <v>2954</v>
+      </c>
+      <c r="G1356" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1357" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1357" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F1357" t="s">
+        <v>2955</v>
+      </c>
+      <c r="G1357" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1358" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>2894</v>
+      </c>
+      <c r="F1358" t="s">
+        <v>2956</v>
+      </c>
+      <c r="G1358" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1359" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>302</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F1359" t="s">
+        <v>2957</v>
+      </c>
+      <c r="G1359" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1360" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1360" t="s">
+        <v>2912</v>
+      </c>
+      <c r="F1360" t="s">
+        <v>2958</v>
+      </c>
+      <c r="G1360" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1361" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1361" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F1361" t="s">
+        <v>2959</v>
+      </c>
+      <c r="G1361" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1362" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1362" t="s">
+        <v>2914</v>
+      </c>
+      <c r="F1362" t="s">
+        <v>2960</v>
+      </c>
+      <c r="G1362" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1363" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1363" t="s">
+        <v>2925</v>
+      </c>
+      <c r="F1363" t="s">
+        <v>2961</v>
+      </c>
+      <c r="G1363" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1364" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1364" t="s">
+        <v>2918</v>
+      </c>
+      <c r="F1364" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G1364" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1365" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1365" t="s">
+        <v>2922</v>
+      </c>
+      <c r="F1365" t="s">
+        <v>2963</v>
+      </c>
+      <c r="G1365" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1366" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>472</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1366" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F1366" t="s">
+        <v>2964</v>
+      </c>
+      <c r="G1366" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1367" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1367" t="s">
+        <v>2927</v>
+      </c>
+      <c r="F1367" t="s">
+        <v>2965</v>
+      </c>
+      <c r="G1367" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1368" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1368" t="s">
+        <v>2920</v>
+      </c>
+      <c r="F1368" t="s">
+        <v>2966</v>
+      </c>
+      <c r="G1368" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1369" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1369" t="s">
+        <v>2967</v>
+      </c>
+      <c r="F1369" t="s">
+        <v>2968</v>
+      </c>
+      <c r="G1369" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1370" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1370" t="s">
+        <v>2970</v>
+      </c>
+      <c r="F1370" t="s">
+        <v>2971</v>
+      </c>
+      <c r="G1370" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1371" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1371" t="s">
+        <v>2972</v>
+      </c>
+      <c r="F1371" t="s">
+        <v>2973</v>
+      </c>
+      <c r="G1371" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1372" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>2974</v>
+      </c>
+      <c r="F1372" t="s">
+        <v>2975</v>
+      </c>
+      <c r="G1372" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1373" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1373" t="s">
+        <v>2976</v>
+      </c>
+      <c r="F1373" t="s">
+        <v>2977</v>
+      </c>
+      <c r="G1373" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1374" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1374" t="s">
+        <v>2978</v>
+      </c>
+      <c r="F1374" t="s">
+        <v>2979</v>
+      </c>
+      <c r="G1374" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1375" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>2980</v>
+      </c>
+      <c r="F1375" t="s">
+        <v>2981</v>
+      </c>
+      <c r="G1375" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1376" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F1376" t="s">
+        <v>2983</v>
+      </c>
+      <c r="G1376" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1377" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1377" t="s">
+        <v>2984</v>
+      </c>
+      <c r="F1377" t="s">
+        <v>2985</v>
+      </c>
+      <c r="G1377" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1378" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>322</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1378" t="s">
+        <v>2986</v>
+      </c>
+      <c r="F1378" t="s">
+        <v>2987</v>
+      </c>
+      <c r="G1378" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1379" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>472</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>2988</v>
+      </c>
+      <c r="F1379" t="s">
+        <v>2989</v>
+      </c>
+      <c r="G1379" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1380" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>322</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1380" t="s">
+        <v>2990</v>
+      </c>
+      <c r="F1380" t="s">
+        <v>2991</v>
+      </c>
+      <c r="G1380" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1381" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1381" t="s">
+        <v>2992</v>
+      </c>
+      <c r="F1381" t="s">
+        <v>2993</v>
+      </c>
+      <c r="G1381" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1382" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1382" t="s">
+        <v>2994</v>
+      </c>
+      <c r="F1382" t="s">
+        <v>2995</v>
+      </c>
+      <c r="G1382" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1383" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1383" t="s">
+        <v>2996</v>
+      </c>
+      <c r="F1383" t="s">
+        <v>2997</v>
+      </c>
+      <c r="G1383" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1384" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>456</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1384" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F1384" t="s">
+        <v>2999</v>
+      </c>
+      <c r="G1384" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1385" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>3000</v>
+      </c>
+      <c r="F1385" t="s">
+        <v>3001</v>
+      </c>
+      <c r="G1385" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1386" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>3002</v>
+      </c>
+      <c r="F1386" t="s">
+        <v>3003</v>
+      </c>
+      <c r="G1386" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1387" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>3004</v>
+      </c>
+      <c r="F1387" t="s">
+        <v>3005</v>
+      </c>
+      <c r="G1387" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1388" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F1388" t="s">
+        <v>3007</v>
+      </c>
+      <c r="G1388" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1389" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>192</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>3008</v>
+      </c>
+      <c r="F1389" t="s">
+        <v>3009</v>
+      </c>
+      <c r="G1389" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1390" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1390" t="s">
+        <v>3010</v>
+      </c>
+      <c r="F1390" t="s">
+        <v>3011</v>
+      </c>
+      <c r="G1390" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1391" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>3012</v>
+      </c>
+      <c r="F1391" t="s">
+        <v>3013</v>
+      </c>
+      <c r="G1391" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1392" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>3014</v>
+      </c>
+      <c r="F1392" t="s">
+        <v>3015</v>
+      </c>
+      <c r="G1392" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1393" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1393" t="s">
+        <v>3016</v>
+      </c>
+      <c r="F1393" t="s">
+        <v>3017</v>
+      </c>
+      <c r="G1393" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1394" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1394" t="s">
+        <v>3019</v>
+      </c>
+      <c r="F1394" t="s">
+        <v>3020</v>
+      </c>
+      <c r="G1394" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1395" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1395" t="s">
+        <v>3021</v>
+      </c>
+      <c r="F1395" t="s">
+        <v>3022</v>
+      </c>
+      <c r="G1395" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1396" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>302</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1396" t="s">
+        <v>3023</v>
+      </c>
+      <c r="F1396" t="s">
+        <v>3024</v>
+      </c>
+      <c r="G1396" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1397" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1397" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F1397" t="s">
+        <v>3026</v>
+      </c>
+      <c r="G1397" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1398" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1398" t="s">
+        <v>3027</v>
+      </c>
+      <c r="F1398" t="s">
+        <v>3028</v>
+      </c>
+      <c r="G1398" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1399" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1399" t="s">
+        <v>3029</v>
+      </c>
+      <c r="F1399" t="s">
+        <v>3030</v>
+      </c>
+      <c r="G1399" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1400" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1400" t="s">
+        <v>3031</v>
+      </c>
+      <c r="F1400" t="s">
+        <v>3032</v>
+      </c>
+      <c r="G1400" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1401" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>302</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1401" t="s">
+        <v>3033</v>
+      </c>
+      <c r="F1401" t="s">
+        <v>3034</v>
+      </c>
+      <c r="G1401" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1402" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1402" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F1402" t="s">
+        <v>3036</v>
+      </c>
+      <c r="G1402" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1403" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1403" t="s">
+        <v>3037</v>
+      </c>
+      <c r="F1403" t="s">
+        <v>3038</v>
+      </c>
+      <c r="G1403" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1404" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1404" t="s">
+        <v>3039</v>
+      </c>
+      <c r="F1404" t="s">
+        <v>3040</v>
+      </c>
+      <c r="G1404" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1405" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1405" t="s">
+        <v>3041</v>
+      </c>
+      <c r="F1405" t="s">
+        <v>3042</v>
+      </c>
+      <c r="G1405" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1406" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1406" t="s">
+        <v>3043</v>
+      </c>
+      <c r="F1406" t="s">
+        <v>3044</v>
+      </c>
+      <c r="G1406" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1407" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1407" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F1407" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G1407" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1408" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1408" t="s">
+        <v>3048</v>
+      </c>
+      <c r="F1408" t="s">
+        <v>3049</v>
+      </c>
+      <c r="G1408" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1409" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1409" t="s">
+        <v>3050</v>
+      </c>
+      <c r="F1409" t="s">
+        <v>3051</v>
+      </c>
+      <c r="G1409" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1410" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1410" t="s">
+        <v>3052</v>
+      </c>
+      <c r="F1410" t="s">
+        <v>3053</v>
+      </c>
+      <c r="G1410" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1411" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1411" t="s">
+        <v>3054</v>
+      </c>
+      <c r="F1411" t="s">
+        <v>3055</v>
+      </c>
+      <c r="G1411" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1412" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1412" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F1412" t="s">
+        <v>3058</v>
+      </c>
+      <c r="G1412" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1413" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1413" t="s">
+        <v>3059</v>
+      </c>
+      <c r="F1413" t="s">
+        <v>3060</v>
+      </c>
+      <c r="G1413" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1414" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1414" t="s">
+        <v>3061</v>
+      </c>
+      <c r="F1414" t="s">
+        <v>3062</v>
+      </c>
+      <c r="G1414" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1415" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1415" t="s">
+        <v>3063</v>
+      </c>
+      <c r="F1415" t="s">
+        <v>3064</v>
+      </c>
+      <c r="G1415" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1416" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1416" t="s">
+        <v>3065</v>
+      </c>
+      <c r="F1416" t="s">
+        <v>3066</v>
+      </c>
+      <c r="G1416" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1417" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1417" t="s">
+        <v>3068</v>
+      </c>
+      <c r="F1417" t="s">
+        <v>3069</v>
+      </c>
+      <c r="G1417" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1418" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1418" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F1418" t="s">
+        <v>3071</v>
+      </c>
+      <c r="G1418" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1419" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1419" t="s">
+        <v>3072</v>
+      </c>
+      <c r="F1419" t="s">
+        <v>3073</v>
+      </c>
+      <c r="G1419" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1420" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1420" t="s">
+        <v>3075</v>
+      </c>
+      <c r="F1420" t="s">
+        <v>3076</v>
+      </c>
+      <c r="G1420" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1421" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1421" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F1421" t="s">
+        <v>3078</v>
+      </c>
+      <c r="G1421" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1422" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1422" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F1422" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G1422" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1423" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>3083</v>
+      </c>
+      <c r="F1423" t="s">
+        <v>3084</v>
+      </c>
+      <c r="G1423" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1424" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>3086</v>
+      </c>
+      <c r="F1424" t="s">
+        <v>3087</v>
+      </c>
+      <c r="G1424" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1425" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1425" t="s">
+        <v>3089</v>
+      </c>
+      <c r="F1425" t="s">
+        <v>3090</v>
+      </c>
+      <c r="G1425" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1426" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1426" t="s">
+        <v>3092</v>
+      </c>
+      <c r="F1426" t="s">
+        <v>3093</v>
+      </c>
+      <c r="G1426" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1427" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1427" t="s">
+        <v>3095</v>
+      </c>
+      <c r="F1427" t="s">
+        <v>3096</v>
+      </c>
+      <c r="G1427" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1428" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1428" t="s">
+        <v>3098</v>
+      </c>
+      <c r="F1428" t="s">
+        <v>3099</v>
+      </c>
+      <c r="G1428" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1429" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1429" t="s">
+        <v>3101</v>
+      </c>
+      <c r="F1429" t="s">
+        <v>3102</v>
+      </c>
+      <c r="G1429" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1430" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1430" t="s">
+        <v>3103</v>
+      </c>
+      <c r="F1430" t="s">
+        <v>3104</v>
+      </c>
+      <c r="G1430" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1431" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1431" t="s">
+        <v>3106</v>
+      </c>
+      <c r="F1431" t="s">
+        <v>3107</v>
+      </c>
+      <c r="G1431" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1432" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1432" t="s">
+        <v>3108</v>
+      </c>
+      <c r="F1432" t="s">
+        <v>3109</v>
+      </c>
+      <c r="G1432" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1433" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1433" t="s">
+        <v>3111</v>
+      </c>
+      <c r="F1433" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G1433" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1434" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1434" t="s">
+        <v>3114</v>
+      </c>
+      <c r="F1434" t="s">
+        <v>3115</v>
+      </c>
+      <c r="G1434" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1435" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1435" t="s">
+        <v>3117</v>
+      </c>
+      <c r="F1435" t="s">
+        <v>3118</v>
+      </c>
+      <c r="G1435" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1436" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1436" t="s">
+        <v>3120</v>
+      </c>
+      <c r="F1436" t="s">
+        <v>3121</v>
+      </c>
+      <c r="G1436" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1437" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1437" t="s">
+        <v>3122</v>
+      </c>
+      <c r="F1437" t="s">
+        <v>3123</v>
+      </c>
+      <c r="G1437" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1438" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1438" t="s">
+        <v>3125</v>
+      </c>
+      <c r="F1438" t="s">
+        <v>3126</v>
+      </c>
+      <c r="G1438" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1439" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1439" t="s">
+        <v>3128</v>
+      </c>
+      <c r="F1439" t="s">
+        <v>3129</v>
+      </c>
+      <c r="G1439" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1440" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1440" t="s">
+        <v>3131</v>
+      </c>
+      <c r="F1440" t="s">
+        <v>3132</v>
+      </c>
+      <c r="G1440" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1441" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1441" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F1441" t="s">
+        <v>3135</v>
+      </c>
+      <c r="G1441" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1442" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1442" t="s">
+        <v>3137</v>
+      </c>
+      <c r="F1442" t="s">
+        <v>3138</v>
+      </c>
+      <c r="G1442" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1443" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1443" t="s">
+        <v>3139</v>
+      </c>
+      <c r="F1443" t="s">
+        <v>3140</v>
+      </c>
+      <c r="G1443" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1444" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1444" t="s">
+        <v>3142</v>
+      </c>
+      <c r="F1444" t="s">
+        <v>3143</v>
+      </c>
+      <c r="G1444" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1445" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1445" t="s">
+        <v>3145</v>
+      </c>
+      <c r="F1445" t="s">
+        <v>3146</v>
+      </c>
+      <c r="G1445" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1446" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1446" t="s">
+        <v>3148</v>
+      </c>
+      <c r="F1446" t="s">
+        <v>3149</v>
+      </c>
+      <c r="G1446" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1447" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1447" t="s">
+        <v>3150</v>
+      </c>
+      <c r="F1447" t="s">
+        <v>3151</v>
+      </c>
+      <c r="G1447" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1448" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1448" t="s">
+        <v>3152</v>
+      </c>
+      <c r="F1448" t="s">
+        <v>3153</v>
+      </c>
+      <c r="G1448" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1449" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1449" t="s">
+        <v>3154</v>
+      </c>
+      <c r="F1449" t="s">
+        <v>3155</v>
+      </c>
+      <c r="G1449" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1450" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1450" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F1450" t="s">
+        <v>3158</v>
+      </c>
+      <c r="G1450" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1451" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1451" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1451" t="s">
+        <v>3160</v>
+      </c>
+      <c r="G1451" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1452" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1452" t="s">
+        <v>3161</v>
+      </c>
+      <c r="F1452" t="s">
+        <v>3162</v>
+      </c>
+      <c r="G1452" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1453" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1453" t="s">
+        <v>3163</v>
+      </c>
+      <c r="F1453" t="s">
+        <v>3164</v>
+      </c>
+      <c r="G1453" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1454" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1454" t="s">
+        <v>3165</v>
+      </c>
+      <c r="F1454" t="s">
+        <v>3166</v>
+      </c>
+      <c r="G1454" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1455" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1455" t="s">
+        <v>3167</v>
+      </c>
+      <c r="F1455" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G1455" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1456" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1456" t="s">
+        <v>3169</v>
+      </c>
+      <c r="F1456" t="s">
+        <v>3170</v>
+      </c>
+      <c r="G1456" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1457" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1457" t="s">
+        <v>3171</v>
+      </c>
+      <c r="F1457" t="s">
+        <v>3172</v>
+      </c>
+      <c r="G1457" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1458" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1458" t="s">
+        <v>3173</v>
+      </c>
+      <c r="F1458" t="s">
+        <v>3174</v>
+      </c>
+      <c r="G1458" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1459" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1459" t="s">
+        <v>3175</v>
+      </c>
+      <c r="F1459" t="s">
+        <v>3176</v>
+      </c>
+      <c r="G1459" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1460" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1460" t="s">
+        <v>3177</v>
+      </c>
+      <c r="F1460" t="s">
+        <v>3178</v>
+      </c>
+      <c r="G1460" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1461" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1461" t="s">
+        <v>3180</v>
+      </c>
+      <c r="F1461" t="s">
+        <v>3181</v>
+      </c>
+      <c r="G1461" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1462" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1462" t="s">
+        <v>3182</v>
+      </c>
+      <c r="F1462" t="s">
+        <v>3183</v>
+      </c>
+      <c r="G1462" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1463" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1463" t="s">
+        <v>3184</v>
+      </c>
+      <c r="F1463" t="s">
+        <v>3185</v>
+      </c>
+      <c r="G1463" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1464" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1464" t="s">
+        <v>3187</v>
+      </c>
+      <c r="F1464" t="s">
+        <v>3188</v>
+      </c>
+      <c r="G1464" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1465" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1465" t="s">
+        <v>3190</v>
+      </c>
+      <c r="F1465" t="s">
+        <v>3191</v>
+      </c>
+      <c r="G1465" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1466" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1466" t="s">
+        <v>3192</v>
+      </c>
+      <c r="F1466" t="s">
+        <v>3193</v>
+      </c>
+      <c r="G1466" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1467" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1467" t="s">
+        <v>3195</v>
+      </c>
+      <c r="F1467" t="s">
+        <v>3196</v>
+      </c>
+      <c r="G1467" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1468" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1468" t="s">
+        <v>3198</v>
+      </c>
+      <c r="F1468" t="s">
+        <v>3199</v>
+      </c>
+      <c r="G1468" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1469" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1469" t="s">
+        <v>3200</v>
+      </c>
+      <c r="F1469" t="s">
+        <v>3201</v>
+      </c>
+      <c r="G1469" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1470" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1470" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1470" t="s">
+        <v>3203</v>
+      </c>
+      <c r="G1470" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1471" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1471" t="s">
+        <v>3204</v>
+      </c>
+      <c r="F1471" t="s">
+        <v>3205</v>
+      </c>
+      <c r="G1471" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1472" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1472" t="s">
+        <v>3207</v>
+      </c>
+      <c r="F1472" t="s">
+        <v>3208</v>
+      </c>
+      <c r="G1472" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1473" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1473" t="s">
+        <v>3210</v>
+      </c>
+      <c r="F1473" t="s">
+        <v>3211</v>
+      </c>
+      <c r="G1473" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1474" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1474" t="s">
+        <v>3212</v>
+      </c>
+      <c r="F1474" t="s">
+        <v>3213</v>
+      </c>
+      <c r="G1474" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1475" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1475" t="s">
+        <v>3214</v>
+      </c>
+      <c r="F1475" t="s">
+        <v>3215</v>
+      </c>
+      <c r="G1475" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1476" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1476" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F1476" t="s">
+        <v>3217</v>
+      </c>
+      <c r="G1476" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1477" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1477" t="s">
+        <v>3216</v>
+      </c>
+      <c r="F1477" t="s">
+        <v>3218</v>
+      </c>
+      <c r="G1477" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1478" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1478" t="s">
+        <v>3219</v>
+      </c>
+      <c r="F1478" t="s">
+        <v>3220</v>
+      </c>
+      <c r="G1478" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1479" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1479" t="s">
+        <v>3222</v>
+      </c>
+      <c r="F1479" t="s">
+        <v>3223</v>
+      </c>
+      <c r="G1479" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1480" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1480" t="s">
+        <v>3224</v>
+      </c>
+      <c r="F1480" t="s">
+        <v>3225</v>
+      </c>
+      <c r="G1480" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1481" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1481" t="s">
+        <v>3226</v>
+      </c>
+      <c r="F1481" t="s">
+        <v>3227</v>
+      </c>
+      <c r="G1481" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1482" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1482" t="s">
+        <v>3228</v>
+      </c>
+      <c r="F1482" t="s">
+        <v>3229</v>
+      </c>
+      <c r="G1482" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1483" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1483" t="s">
+        <v>3230</v>
+      </c>
+      <c r="F1483" t="s">
+        <v>3231</v>
+      </c>
+      <c r="G1483" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1484" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1484" t="s">
+        <v>3232</v>
+      </c>
+      <c r="F1484" t="s">
+        <v>3233</v>
+      </c>
+      <c r="G1484" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1485" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1485" t="s">
+        <v>3234</v>
+      </c>
+      <c r="F1485" t="s">
+        <v>3235</v>
+      </c>
+      <c r="G1485" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1486" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1486" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F1486" t="s">
+        <v>3237</v>
+      </c>
+      <c r="G1486" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1487" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1487" t="s">
+        <v>3238</v>
+      </c>
+      <c r="F1487" t="s">
+        <v>3239</v>
+      </c>
+      <c r="G1487" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1488" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1488" t="s">
+        <v>3241</v>
+      </c>
+      <c r="F1488" t="s">
+        <v>3242</v>
+      </c>
+      <c r="G1488" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1489" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1489" t="s">
+        <v>3244</v>
+      </c>
+      <c r="F1489" t="s">
+        <v>3245</v>
+      </c>
+      <c r="G1489" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1490" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1490" t="s">
+        <v>3247</v>
+      </c>
+      <c r="F1490" t="s">
+        <v>3248</v>
+      </c>
+      <c r="G1490" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1491" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1491" t="s">
+        <v>3250</v>
+      </c>
+      <c r="F1491" t="s">
+        <v>3251</v>
+      </c>
+      <c r="G1491" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1492" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1492" t="s">
+        <v>3253</v>
+      </c>
+      <c r="F1492" t="s">
+        <v>3254</v>
+      </c>
+      <c r="G1492" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1493" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1493" t="s">
+        <v>3255</v>
+      </c>
+      <c r="F1493" t="s">
+        <v>3256</v>
+      </c>
+      <c r="G1493" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1494" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1494" t="s">
+        <v>3257</v>
+      </c>
+      <c r="F1494" t="s">
+        <v>3258</v>
+      </c>
+      <c r="G1494" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1495" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1495" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1495" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1495" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1496" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1496" t="s">
+        <v>3261</v>
+      </c>
+      <c r="F1496" t="s">
+        <v>3262</v>
+      </c>
+      <c r="G1496" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1497" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1497" t="s">
+        <v>3263</v>
+      </c>
+      <c r="F1497" t="s">
+        <v>3264</v>
+      </c>
+      <c r="G1497" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1498" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1498" t="s">
+        <v>3266</v>
+      </c>
+      <c r="F1498" t="s">
+        <v>3267</v>
+      </c>
+      <c r="G1498" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1499" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1499" t="s">
+        <v>3269</v>
+      </c>
+      <c r="F1499" t="s">
+        <v>3270</v>
+      </c>
+      <c r="G1499" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1500" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1500" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F1500" t="s">
+        <v>3273</v>
+      </c>
+      <c r="G1500" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1501" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1501" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F1501" t="s">
+        <v>3275</v>
+      </c>
+      <c r="G1501" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1502" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1502" t="s">
+        <v>3276</v>
+      </c>
+      <c r="F1502" t="s">
+        <v>3277</v>
+      </c>
+      <c r="G1502" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1503" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1503" t="s">
+        <v>3278</v>
+      </c>
+      <c r="F1503" t="s">
+        <v>3279</v>
+      </c>
+      <c r="G1503" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1504" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1504" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F1504" t="s">
+        <v>3282</v>
+      </c>
+      <c r="G1504" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1505" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1505" t="s">
+        <v>3283</v>
+      </c>
+      <c r="F1505" t="s">
+        <v>3284</v>
+      </c>
+      <c r="G1505" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1506" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1506" t="s">
+        <v>3285</v>
+      </c>
+      <c r="F1506" t="s">
+        <v>3286</v>
+      </c>
+      <c r="G1506" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1507" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1507" t="s">
+        <v>3287</v>
+      </c>
+      <c r="F1507" t="s">
+        <v>3288</v>
+      </c>
+      <c r="G1507" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1508" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1508" t="s">
+        <v>3289</v>
+      </c>
+      <c r="F1508" t="s">
+        <v>3290</v>
+      </c>
+      <c r="G1508" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1509" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1509" t="s">
+        <v>3291</v>
+      </c>
+      <c r="F1509" t="s">
+        <v>3292</v>
+      </c>
+      <c r="G1509" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1510" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1510" t="s">
+        <v>3293</v>
+      </c>
+      <c r="F1510" t="s">
+        <v>3294</v>
+      </c>
+      <c r="G1510" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1511" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1511" t="s">
+        <v>3295</v>
+      </c>
+      <c r="F1511" t="s">
+        <v>3296</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1512" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1512" t="s">
+        <v>3297</v>
+      </c>
+      <c r="F1512" t="s">
+        <v>3298</v>
+      </c>
+      <c r="G1512" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1513" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1513" t="s">
+        <v>3299</v>
+      </c>
+      <c r="F1513" t="s">
+        <v>3300</v>
+      </c>
+      <c r="G1513" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1514" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1514" t="s">
+        <v>3301</v>
+      </c>
+      <c r="F1514" t="s">
+        <v>3302</v>
+      </c>
+      <c r="G1514" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1515" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1515" t="s">
+        <v>3303</v>
+      </c>
+      <c r="F1515" t="s">
+        <v>3304</v>
+      </c>
+      <c r="G1515" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1516" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1516" t="s">
+        <v>3305</v>
+      </c>
+      <c r="F1516" t="s">
+        <v>3306</v>
+      </c>
+      <c r="G1516" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1517" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1517" t="s">
+        <v>3307</v>
+      </c>
+      <c r="F1517" t="s">
+        <v>3308</v>
+      </c>
+      <c r="G1517" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1518" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1518" t="s">
+        <v>3309</v>
+      </c>
+      <c r="F1518" t="s">
+        <v>3310</v>
+      </c>
+      <c r="G1518" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1519" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1519" t="s">
+        <v>3311</v>
+      </c>
+      <c r="F1519" t="s">
+        <v>3312</v>
+      </c>
+      <c r="G1519" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1520" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>3056</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1520" t="s">
+        <v>3313</v>
+      </c>
+      <c r="F1520" t="s">
+        <v>3314</v>
+      </c>
+      <c r="G1520" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1521" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1521" t="s">
+        <v>3315</v>
+      </c>
+      <c r="F1521" t="s">
+        <v>3316</v>
+      </c>
+      <c r="G1521" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1522" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1522" t="s">
+        <v>3317</v>
+      </c>
+      <c r="F1522" t="s">
+        <v>3318</v>
+      </c>
+      <c r="G1522" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1523" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1523" t="s">
+        <v>3319</v>
+      </c>
+      <c r="F1523" t="s">
+        <v>3320</v>
+      </c>
+      <c r="G1523" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1524" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1524" t="s">
+        <v>3321</v>
+      </c>
+      <c r="F1524" t="s">
+        <v>3322</v>
+      </c>
+      <c r="G1524" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1525" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1525" t="s">
+        <v>3323</v>
+      </c>
+      <c r="F1525" t="s">
+        <v>3324</v>
+      </c>
+      <c r="G1525" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1526" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1526" t="s">
+        <v>3326</v>
+      </c>
+      <c r="F1526" t="s">
+        <v>3327</v>
+      </c>
+      <c r="G1526" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1527" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1527" t="s">
+        <v>3330</v>
+      </c>
+      <c r="F1527" t="s">
+        <v>3331</v>
+      </c>
+      <c r="G1527" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1528" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1528" t="s">
+        <v>3333</v>
+      </c>
+      <c r="F1528" t="s">
+        <v>3334</v>
+      </c>
+      <c r="G1528" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1529" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1529" t="s">
+        <v>3336</v>
+      </c>
+      <c r="F1529" t="s">
+        <v>3337</v>
+      </c>
+      <c r="G1529" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1530" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1530" t="s">
+        <v>3338</v>
+      </c>
+      <c r="F1530" t="s">
+        <v>3339</v>
+      </c>
+      <c r="G1530" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1531" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1531" t="s">
+        <v>3341</v>
+      </c>
+      <c r="F1531" t="s">
+        <v>3342</v>
+      </c>
+      <c r="G1531" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1532" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1532" t="s">
+        <v>3343</v>
+      </c>
+      <c r="F1532" t="s">
+        <v>3344</v>
+      </c>
+      <c r="G1532" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1533" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1533" t="s">
+        <v>3345</v>
+      </c>
+      <c r="F1533" t="s">
+        <v>3346</v>
+      </c>
+      <c r="G1533" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1534" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1534" t="s">
+        <v>3348</v>
+      </c>
+      <c r="F1534" t="s">
+        <v>3349</v>
+      </c>
+      <c r="G1534" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1535" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1535" t="s">
+        <v>3351</v>
+      </c>
+      <c r="F1535" t="s">
+        <v>3352</v>
+      </c>
+      <c r="G1535" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1536" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1536" t="s">
+        <v>3353</v>
+      </c>
+      <c r="F1536" t="s">
+        <v>3354</v>
+      </c>
+      <c r="G1536" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1537" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1537" t="s">
+        <v>3356</v>
+      </c>
+      <c r="F1537" t="s">
+        <v>3357</v>
+      </c>
+      <c r="G1537" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1538" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1538" t="s">
+        <v>3358</v>
+      </c>
+      <c r="F1538" t="s">
+        <v>3359</v>
+      </c>
+      <c r="G1538" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1539" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1539" t="s">
+        <v>3361</v>
+      </c>
+      <c r="F1539" t="s">
+        <v>3362</v>
+      </c>
+      <c r="G1539" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1540" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>3363</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1540" t="s">
+        <v>3364</v>
+      </c>
+      <c r="F1540" t="s">
+        <v>3365</v>
+      </c>
+      <c r="G1540" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1541" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1541" t="s">
+        <v>3366</v>
+      </c>
+      <c r="F1541" t="s">
+        <v>3367</v>
+      </c>
+      <c r="G1541" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1542" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1542" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F1542" t="s">
+        <v>3370</v>
+      </c>
+      <c r="G1542" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1543" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1543" t="s">
+        <v>3372</v>
+      </c>
+      <c r="F1543" t="s">
+        <v>3373</v>
+      </c>
+      <c r="G1543" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1544" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1544" t="s">
+        <v>3375</v>
+      </c>
+      <c r="F1544" t="s">
+        <v>3376</v>
+      </c>
+      <c r="G1544" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1545" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1545" t="s">
+        <v>3378</v>
+      </c>
+      <c r="F1545" t="s">
+        <v>3379</v>
+      </c>
+      <c r="G1545" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1546" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1546" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F1546" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G1546" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1547" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1547" t="s">
+        <v>3383</v>
+      </c>
+      <c r="F1547" t="s">
+        <v>3384</v>
+      </c>
+      <c r="G1547" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1548" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1548" t="s">
+        <v>3386</v>
+      </c>
+      <c r="F1548" t="s">
+        <v>3387</v>
+      </c>
+      <c r="G1548" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1549" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1549" t="s">
+        <v>3389</v>
+      </c>
+      <c r="F1549" t="s">
+        <v>3390</v>
+      </c>
+      <c r="G1549" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1550" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1550" t="s">
+        <v>3391</v>
+      </c>
+      <c r="F1550" t="s">
+        <v>3392</v>
+      </c>
+      <c r="G1550" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1551" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1551" t="s">
+        <v>3394</v>
+      </c>
+      <c r="F1551" t="s">
+        <v>3395</v>
+      </c>
+      <c r="G1551" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1552" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1552" t="s">
+        <v>3396</v>
+      </c>
+      <c r="F1552" t="s">
+        <v>3397</v>
+      </c>
+      <c r="G1552" t="s">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1553" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1553" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1553" t="s">
+        <v>3400</v>
+      </c>
+      <c r="G1553" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1554" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1554" t="s">
+        <v>3403</v>
+      </c>
+      <c r="F1554" t="s">
+        <v>3404</v>
+      </c>
+      <c r="G1554" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1555" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1555" t="s">
+        <v>3405</v>
+      </c>
+      <c r="F1555" t="s">
+        <v>3406</v>
+      </c>
+      <c r="G1555" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1556" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1556" t="s">
+        <v>3407</v>
+      </c>
+      <c r="F1556" t="s">
+        <v>3408</v>
+      </c>
+      <c r="G1556" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1557" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1557" t="s">
+        <v>3409</v>
+      </c>
+      <c r="F1557" t="s">
+        <v>3410</v>
+      </c>
+      <c r="G1557" t="s">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1558" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1558" t="s">
+        <v>3413</v>
+      </c>
+      <c r="F1558" t="s">
+        <v>3414</v>
+      </c>
+      <c r="G1558" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1559" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1559" t="s">
+        <v>3416</v>
+      </c>
+      <c r="F1559" t="s">
+        <v>3417</v>
+      </c>
+      <c r="G1559" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1560" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1560" t="s">
+        <v>3418</v>
+      </c>
+      <c r="F1560" t="s">
+        <v>3419</v>
+      </c>
+      <c r="G1560" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1561" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1561" t="s">
+        <v>3420</v>
+      </c>
+      <c r="F1561" t="s">
+        <v>3421</v>
+      </c>
+      <c r="G1561" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1562" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1562" t="s">
+        <v>3422</v>
+      </c>
+      <c r="F1562" t="s">
+        <v>3423</v>
+      </c>
+      <c r="G1562" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1563" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1563" t="s">
+        <v>3425</v>
+      </c>
+      <c r="F1563" t="s">
+        <v>3426</v>
+      </c>
+      <c r="G1563" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1564" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1564" t="s">
+        <v>3427</v>
+      </c>
+      <c r="F1564" t="s">
+        <v>3428</v>
+      </c>
+      <c r="G1564" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1565" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1565" t="s">
+        <v>3429</v>
+      </c>
+      <c r="F1565" t="s">
+        <v>3430</v>
+      </c>
+      <c r="G1565" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1566" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1566" t="s">
+        <v>3432</v>
+      </c>
+      <c r="F1566" t="s">
+        <v>3433</v>
+      </c>
+      <c r="G1566" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1567" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1567" t="s">
+        <v>3434</v>
+      </c>
+      <c r="F1567" t="s">
+        <v>3435</v>
+      </c>
+      <c r="G1567" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1568" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1568" t="s">
+        <v>3436</v>
+      </c>
+      <c r="F1568" t="s">
+        <v>3437</v>
+      </c>
+      <c r="G1568" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1569" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>239</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1569" t="s">
+        <v>3438</v>
+      </c>
+      <c r="F1569" t="s">
+        <v>3439</v>
+      </c>
+      <c r="G1569" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1570" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1570" t="s">
+        <v>3440</v>
+      </c>
+      <c r="F1570" t="s">
+        <v>3441</v>
+      </c>
+      <c r="G1570" t="s">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1571" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>35</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1571" t="s">
+        <v>3442</v>
+      </c>
+      <c r="F1571" t="s">
+        <v>3443</v>
+      </c>
+      <c r="G1571" t="s">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1572" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1572" t="s">
+        <v>3445</v>
+      </c>
+      <c r="F1572" t="s">
+        <v>3446</v>
+      </c>
+      <c r="G1572" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1573" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1573" t="s">
+        <v>3449</v>
+      </c>
+      <c r="F1573" t="s">
+        <v>3450</v>
+      </c>
+      <c r="G1573" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1574" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1574" t="s">
+        <v>3452</v>
+      </c>
+      <c r="F1574" t="s">
+        <v>3453</v>
+      </c>
+      <c r="G1574" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1575" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1575" t="s">
+        <v>3455</v>
+      </c>
+      <c r="F1575" t="s">
+        <v>3456</v>
+      </c>
+      <c r="G1575" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1576" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1576" t="s">
+        <v>3457</v>
+      </c>
+      <c r="F1576" t="s">
+        <v>3458</v>
+      </c>
+      <c r="G1576" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1577" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>469</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1577" t="s">
+        <v>3459</v>
+      </c>
+      <c r="F1577" t="s">
+        <v>3460</v>
+      </c>
+      <c r="G1577" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1578" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1578" t="s">
+        <v>3461</v>
+      </c>
+      <c r="F1578" t="s">
+        <v>3462</v>
+      </c>
+      <c r="G1578" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1579" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1579" t="s">
+        <v>3464</v>
+      </c>
+      <c r="F1579" t="s">
+        <v>3465</v>
+      </c>
+      <c r="G1579" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1580" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1580" t="s">
+        <v>3466</v>
+      </c>
+      <c r="F1580" t="s">
+        <v>3467</v>
+      </c>
+      <c r="G1580" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1581" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1581" t="s">
+        <v>3468</v>
+      </c>
+      <c r="F1581" t="s">
+        <v>3469</v>
+      </c>
+      <c r="G1581" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1582" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1582" t="s">
+        <v>3470</v>
+      </c>
+      <c r="F1582" t="s">
+        <v>3471</v>
+      </c>
+      <c r="G1582" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1583" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1583" t="s">
+        <v>3472</v>
+      </c>
+      <c r="F1583" t="s">
+        <v>3473</v>
+      </c>
+      <c r="G1583" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1584" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1584" t="s">
+        <v>3474</v>
+      </c>
+      <c r="F1584" t="s">
+        <v>3475</v>
+      </c>
+      <c r="G1584" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1585" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1585" t="s">
+        <v>3477</v>
+      </c>
+      <c r="F1585" t="s">
+        <v>3478</v>
+      </c>
+      <c r="G1585" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1586" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1586" t="s">
+        <v>3479</v>
+      </c>
+      <c r="F1586" t="s">
+        <v>3480</v>
+      </c>
+      <c r="G1586" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1587" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1587" t="s">
+        <v>3481</v>
+      </c>
+      <c r="F1587" t="s">
+        <v>3482</v>
+      </c>
+      <c r="G1587" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1588" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1588" t="s">
+        <v>3484</v>
+      </c>
+      <c r="F1588" t="s">
+        <v>3485</v>
+      </c>
+      <c r="G1588" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1589" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1589" t="s">
+        <v>3487</v>
+      </c>
+      <c r="F1589" t="s">
+        <v>3488</v>
+      </c>
+      <c r="G1589" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1590" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1590" t="s">
+        <v>3490</v>
+      </c>
+      <c r="F1590" t="s">
+        <v>3491</v>
+      </c>
+      <c r="G1590" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1591" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1591" t="s">
+        <v>3493</v>
+      </c>
+      <c r="F1591" t="s">
+        <v>3494</v>
+      </c>
+      <c r="G1591" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1592" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1592" t="s">
+        <v>3496</v>
+      </c>
+      <c r="F1592" t="s">
+        <v>3497</v>
+      </c>
+      <c r="G1592" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1593" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1593" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F1593" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G1593" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1594" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1594" t="s">
+        <v>3501</v>
+      </c>
+      <c r="F1594" t="s">
+        <v>3502</v>
+      </c>
+      <c r="G1594" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1595" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1595" t="s">
+        <v>3503</v>
+      </c>
+      <c r="F1595" t="s">
+        <v>3504</v>
+      </c>
+      <c r="G1595" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1596" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1596" t="s">
+        <v>3506</v>
+      </c>
+      <c r="F1596" t="s">
+        <v>3507</v>
+      </c>
+      <c r="G1596" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1597" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1597" t="s">
+        <v>3508</v>
+      </c>
+      <c r="F1597" t="s">
+        <v>3509</v>
+      </c>
+      <c r="G1597" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1598" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1598" t="s">
+        <v>3510</v>
+      </c>
+      <c r="F1598" t="s">
+        <v>3511</v>
+      </c>
+      <c r="G1598" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1599" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1599" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F1599" t="s">
+        <v>3513</v>
+      </c>
+      <c r="G1599" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1600" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1600" t="s">
+        <v>3514</v>
+      </c>
+      <c r="F1600" t="s">
+        <v>3515</v>
+      </c>
+      <c r="G1600" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1601" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1601" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F1601" t="s">
+        <v>3517</v>
+      </c>
+      <c r="G1601" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1602" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1602" t="s">
+        <v>3518</v>
+      </c>
+      <c r="F1602" t="s">
+        <v>3519</v>
+      </c>
+      <c r="G1602" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1603" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1603" t="s">
+        <v>3520</v>
+      </c>
+      <c r="F1603" t="s">
+        <v>3521</v>
+      </c>
+      <c r="G1603" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1604" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>469</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1604" t="s">
+        <v>3522</v>
+      </c>
+      <c r="F1604" t="s">
+        <v>3523</v>
+      </c>
+      <c r="G1604" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1605" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1605" t="s">
+        <v>3524</v>
+      </c>
+      <c r="F1605" t="s">
+        <v>3525</v>
+      </c>
+      <c r="G1605" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1606" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1606" t="s">
+        <v>3526</v>
+      </c>
+      <c r="F1606" t="s">
+        <v>3527</v>
+      </c>
+      <c r="G1606" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1607" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1607" t="s">
+        <v>3528</v>
+      </c>
+      <c r="F1607" t="s">
+        <v>3529</v>
+      </c>
+      <c r="G1607" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1608" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1608" t="s">
+        <v>3531</v>
+      </c>
+      <c r="F1608" t="s">
+        <v>3532</v>
+      </c>
+      <c r="G1608" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1609" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1609" t="s">
+        <v>3533</v>
+      </c>
+      <c r="F1609" t="s">
+        <v>3534</v>
+      </c>
+      <c r="G1609" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1610" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1610" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F1610" t="s">
+        <v>3536</v>
+      </c>
+      <c r="G1610" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1611" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1611" t="s">
+        <v>3537</v>
+      </c>
+      <c r="F1611" t="s">
+        <v>3538</v>
+      </c>
+      <c r="G1611" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1612" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1612" t="s">
+        <v>3539</v>
+      </c>
+      <c r="F1612" t="s">
+        <v>3540</v>
+      </c>
+      <c r="G1612" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1613" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1613" t="s">
+        <v>3542</v>
+      </c>
+      <c r="F1613" t="s">
+        <v>3543</v>
+      </c>
+      <c r="G1613" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1614" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1614" t="s">
+        <v>3544</v>
+      </c>
+      <c r="F1614" t="s">
+        <v>3545</v>
+      </c>
+      <c r="G1614" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1615" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1615" t="s">
+        <v>3546</v>
+      </c>
+      <c r="F1615" t="s">
+        <v>3547</v>
+      </c>
+      <c r="G1615" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1616" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1616" t="s">
+        <v>3548</v>
+      </c>
+      <c r="F1616" t="s">
+        <v>3549</v>
+      </c>
+      <c r="G1616" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1617" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1617" t="s">
+        <v>3550</v>
+      </c>
+      <c r="F1617" t="s">
+        <v>3551</v>
+      </c>
+      <c r="G1617" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1618" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1618" t="s">
+        <v>3552</v>
+      </c>
+      <c r="F1618" t="s">
+        <v>3553</v>
+      </c>
+      <c r="G1618" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1619" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1619" t="s">
+        <v>3554</v>
+      </c>
+      <c r="F1619" t="s">
+        <v>3555</v>
+      </c>
+      <c r="G1619" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1620" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1620" t="s">
+        <v>3556</v>
+      </c>
+      <c r="F1620" t="s">
+        <v>3557</v>
+      </c>
+      <c r="G1620" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1621" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1621" t="s">
+        <v>3559</v>
+      </c>
+      <c r="F1621" t="s">
+        <v>3560</v>
+      </c>
+      <c r="G1621" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1622" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1622" t="s">
+        <v>3561</v>
+      </c>
+      <c r="F1622" t="s">
+        <v>3562</v>
+      </c>
+      <c r="G1622" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1623" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1623" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F1623" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G1623" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1624" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1624" t="s">
+        <v>3565</v>
+      </c>
+      <c r="F1624" t="s">
+        <v>3566</v>
+      </c>
+      <c r="G1624" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1625" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1625" t="s">
+        <v>3568</v>
+      </c>
+      <c r="F1625" t="s">
+        <v>3569</v>
+      </c>
+      <c r="G1625" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1626" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1626" t="s">
+        <v>3570</v>
+      </c>
+      <c r="F1626" t="s">
+        <v>3571</v>
+      </c>
+      <c r="G1626" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1627" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1627" t="s">
+        <v>3572</v>
+      </c>
+      <c r="F1627" t="s">
+        <v>3573</v>
+      </c>
+      <c r="G1627" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1628" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1628" t="s">
+        <v>3574</v>
+      </c>
+      <c r="F1628" t="s">
+        <v>3575</v>
+      </c>
+      <c r="G1628" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1629" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1629" t="s">
+        <v>3576</v>
+      </c>
+      <c r="F1629" t="s">
+        <v>3577</v>
+      </c>
+      <c r="G1629" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1630" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1630" t="s">
+        <v>3578</v>
+      </c>
+      <c r="F1630" t="s">
+        <v>3579</v>
+      </c>
+      <c r="G1630" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1631" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1631" t="s">
+        <v>3580</v>
+      </c>
+      <c r="F1631" t="s">
+        <v>3581</v>
+      </c>
+      <c r="G1631" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1632" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>177</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1632" t="s">
+        <v>3582</v>
+      </c>
+      <c r="F1632" t="s">
+        <v>3583</v>
+      </c>
+      <c r="G1632" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1633" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1633" t="s">
+        <v>3584</v>
+      </c>
+      <c r="F1633" t="s">
+        <v>3585</v>
+      </c>
+      <c r="G1633" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1634" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1634" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F1634" t="s">
+        <v>3587</v>
+      </c>
+      <c r="G1634" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1635" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1635" t="s">
+        <v>3588</v>
+      </c>
+      <c r="F1635" t="s">
+        <v>3589</v>
+      </c>
+      <c r="G1635" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1636" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1636" t="s">
+        <v>3590</v>
+      </c>
+      <c r="F1636" t="s">
+        <v>3591</v>
+      </c>
+      <c r="G1636" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1637" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1637" t="s">
+        <v>3592</v>
+      </c>
+      <c r="F1637" t="s">
+        <v>3593</v>
+      </c>
+      <c r="G1637" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1638" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1638" t="s">
+        <v>3594</v>
+      </c>
+      <c r="F1638" t="s">
+        <v>3595</v>
+      </c>
+      <c r="G1638" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1639" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1639" t="s">
+        <v>3596</v>
+      </c>
+      <c r="F1639" t="s">
+        <v>3597</v>
+      </c>
+      <c r="G1639" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1640" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1640" t="s">
+        <v>3598</v>
+      </c>
+      <c r="F1640" t="s">
+        <v>3599</v>
+      </c>
+      <c r="G1640" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1641" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1641" t="s">
+        <v>3600</v>
+      </c>
+      <c r="F1641" t="s">
+        <v>3601</v>
+      </c>
+      <c r="G1641" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1642" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1642" t="s">
+        <v>3602</v>
+      </c>
+      <c r="F1642" t="s">
+        <v>3603</v>
+      </c>
+      <c r="G1642" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1643" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1643" t="s">
+        <v>3604</v>
+      </c>
+      <c r="F1643" t="s">
+        <v>3605</v>
+      </c>
+      <c r="G1643" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1644" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1644" t="s">
+        <v>3606</v>
+      </c>
+      <c r="F1644" t="s">
+        <v>3607</v>
+      </c>
+      <c r="G1644" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1645" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1645" t="s">
+        <v>3608</v>
+      </c>
+      <c r="F1645" t="s">
+        <v>3609</v>
+      </c>
+      <c r="G1645" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1646" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1646" t="s">
+        <v>3610</v>
+      </c>
+      <c r="F1646" t="s">
+        <v>3611</v>
+      </c>
+      <c r="G1646" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1647" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1647" t="s">
+        <v>3612</v>
+      </c>
+      <c r="F1647" t="s">
+        <v>3613</v>
+      </c>
+      <c r="G1647" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1648" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1648" t="s">
+        <v>3614</v>
+      </c>
+      <c r="F1648" t="s">
+        <v>3615</v>
+      </c>
+      <c r="G1648" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1649" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1649" t="s">
+        <v>3616</v>
+      </c>
+      <c r="F1649" t="s">
+        <v>3617</v>
+      </c>
+      <c r="G1649" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1650" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1650" t="s">
+        <v>3618</v>
+      </c>
+      <c r="F1650" t="s">
+        <v>3619</v>
+      </c>
+      <c r="G1650" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1651" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1651" t="s">
+        <v>3620</v>
+      </c>
+      <c r="F1651" t="s">
+        <v>3621</v>
+      </c>
+      <c r="G1651" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1652" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1652" t="s">
+        <v>3622</v>
+      </c>
+      <c r="F1652" t="s">
+        <v>3623</v>
+      </c>
+      <c r="G1652" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1653" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1653" t="s">
+        <v>3624</v>
+      </c>
+      <c r="F1653" t="s">
+        <v>3625</v>
+      </c>
+      <c r="G1653" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1654" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1654" t="s">
+        <v>3626</v>
+      </c>
+      <c r="F1654" t="s">
+        <v>3627</v>
+      </c>
+      <c r="G1654" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1655" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1655" t="s">
+        <v>3628</v>
+      </c>
+      <c r="F1655" t="s">
+        <v>3629</v>
+      </c>
+      <c r="G1655" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1656" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1656" t="s">
+        <v>3630</v>
+      </c>
+      <c r="F1656" t="s">
+        <v>3631</v>
+      </c>
+      <c r="G1656" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1657" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1657" t="s">
+        <v>3632</v>
+      </c>
+      <c r="F1657" t="s">
+        <v>3633</v>
+      </c>
+      <c r="G1657" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1658" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1658" t="s">
+        <v>3634</v>
+      </c>
+      <c r="F1658" t="s">
+        <v>3635</v>
+      </c>
+      <c r="G1658" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1659" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1659" t="s">
+        <v>3636</v>
+      </c>
+      <c r="F1659" t="s">
+        <v>3637</v>
+      </c>
+      <c r="G1659" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1660" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1660" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F1660" t="s">
+        <v>3639</v>
+      </c>
+      <c r="G1660" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1661" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1661" t="s">
+        <v>3640</v>
+      </c>
+      <c r="F1661" t="s">
+        <v>3641</v>
+      </c>
+      <c r="G1661" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1662" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1662" t="s">
+        <v>3642</v>
+      </c>
+      <c r="F1662" t="s">
+        <v>3643</v>
+      </c>
+      <c r="G1662" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1663" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1663" t="s">
+        <v>3644</v>
+      </c>
+      <c r="F1663" t="s">
+        <v>3645</v>
+      </c>
+      <c r="G1663" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1664" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>347</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1664" t="s">
+        <v>3646</v>
+      </c>
+      <c r="F1664" t="s">
+        <v>3647</v>
+      </c>
+      <c r="G1664" t="s">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1665" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1665" t="s">
+        <v>3648</v>
+      </c>
+      <c r="F1665" t="s">
+        <v>3649</v>
+      </c>
+      <c r="G1665" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1666" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1666" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1666" t="s">
+        <v>3651</v>
+      </c>
+      <c r="F1666" t="s">
+        <v>3652</v>
+      </c>
+      <c r="G1666" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1667" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1667" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1667" t="s">
+        <v>3653</v>
+      </c>
+      <c r="F1667" t="s">
+        <v>3654</v>
+      </c>
+      <c r="G1667" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1668" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1668" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1668" t="s">
+        <v>3655</v>
+      </c>
+      <c r="F1668" t="s">
+        <v>3656</v>
+      </c>
+      <c r="G1668" t="s">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1669" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1669" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1669" t="s">
+        <v>3658</v>
+      </c>
+      <c r="F1669" t="s">
+        <v>3659</v>
+      </c>
+      <c r="G1669" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1670" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1670" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1670" t="s">
+        <v>3661</v>
+      </c>
+      <c r="F1670" t="s">
+        <v>3662</v>
+      </c>
+      <c r="G1670" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1671" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1671" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1671" t="s">
+        <v>3663</v>
+      </c>
+      <c r="F1671" t="s">
+        <v>3664</v>
+      </c>
+      <c r="G1671" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1672" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1672" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1672" t="s">
+        <v>3665</v>
+      </c>
+      <c r="F1672" t="s">
+        <v>3666</v>
+      </c>
+      <c r="G1672" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1673" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1673" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1673" t="s">
+        <v>3667</v>
+      </c>
+      <c r="F1673" t="s">
+        <v>3668</v>
+      </c>
+      <c r="G1673" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1674" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1674" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1674" t="s">
+        <v>3669</v>
+      </c>
+      <c r="F1674" t="s">
+        <v>3670</v>
+      </c>
+      <c r="G1674" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1675" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1675" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1675" t="s">
+        <v>3671</v>
+      </c>
+      <c r="F1675" t="s">
+        <v>3672</v>
+      </c>
+      <c r="G1675" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1676" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1676" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1676" t="s">
+        <v>3673</v>
+      </c>
+      <c r="F1676" t="s">
+        <v>3674</v>
+      </c>
+      <c r="G1676" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1677" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1677" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1677" t="s">
+        <v>3675</v>
+      </c>
+      <c r="F1677" t="s">
+        <v>3676</v>
+      </c>
+      <c r="G1677" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1678" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1678" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1678" t="s">
+        <v>3677</v>
+      </c>
+      <c r="F1678" t="s">
+        <v>3678</v>
+      </c>
+      <c r="G1678" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1679" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1679" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1679" t="s">
+        <v>3679</v>
+      </c>
+      <c r="F1679" t="s">
+        <v>3680</v>
+      </c>
+      <c r="G1679" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1680" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1680" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1680" t="s">
+        <v>3681</v>
+      </c>
+      <c r="F1680" t="s">
+        <v>3682</v>
+      </c>
+      <c r="G1680" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1681" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1681" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1681" t="s">
+        <v>3683</v>
+      </c>
+      <c r="F1681" t="s">
+        <v>3684</v>
+      </c>
+      <c r="G1681" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1682" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1682" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1682" t="s">
+        <v>3685</v>
+      </c>
+      <c r="F1682" t="s">
+        <v>3686</v>
+      </c>
+      <c r="G1682" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1683" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1683" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1683" t="s">
+        <v>3687</v>
+      </c>
+      <c r="F1683" t="s">
+        <v>3688</v>
+      </c>
+      <c r="G1683" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1684" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1684" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1684" t="s">
+        <v>3689</v>
+      </c>
+      <c r="F1684" t="s">
+        <v>3690</v>
+      </c>
+      <c r="G1684" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1685" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1685" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1685" t="s">
+        <v>3691</v>
+      </c>
+      <c r="F1685" t="s">
+        <v>3692</v>
+      </c>
+      <c r="G1685" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1686" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1686" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1686" t="s">
+        <v>3693</v>
+      </c>
+      <c r="F1686" t="s">
+        <v>3694</v>
+      </c>
+      <c r="G1686" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1687" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1687" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1687" t="s">
+        <v>3695</v>
+      </c>
+      <c r="F1687" t="s">
+        <v>3696</v>
+      </c>
+      <c r="G1687" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1688" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1688" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1688" t="s">
+        <v>3697</v>
+      </c>
+      <c r="F1688" t="s">
+        <v>3698</v>
+      </c>
+      <c r="G1688" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1689" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1689" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1689" t="s">
+        <v>3699</v>
+      </c>
+      <c r="F1689" t="s">
+        <v>3700</v>
+      </c>
+      <c r="G1689" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1690" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>272</v>
+      </c>
+      <c r="D1690" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1690" t="s">
+        <v>3701</v>
+      </c>
+      <c r="F1690" t="s">
+        <v>3702</v>
+      </c>
+      <c r="G1690" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1691" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>347</v>
+      </c>
+      <c r="D1691" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1691" t="s">
+        <v>3703</v>
+      </c>
+      <c r="F1691" t="s">
+        <v>3704</v>
+      </c>
+      <c r="G1691" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1692" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1692" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1692" t="s">
+        <v>3705</v>
+      </c>
+      <c r="F1692" t="s">
+        <v>3706</v>
+      </c>
+      <c r="G1692" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1693" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1693" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1693" t="s">
+        <v>3707</v>
+      </c>
+      <c r="F1693" t="s">
+        <v>3708</v>
+      </c>
+      <c r="G1693" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1694" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1694" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1694" t="s">
+        <v>3709</v>
+      </c>
+      <c r="F1694" t="s">
+        <v>3710</v>
+      </c>
+      <c r="G1694" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1695" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1695" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1695" t="s">
+        <v>3711</v>
+      </c>
+      <c r="F1695" t="s">
+        <v>3712</v>
+      </c>
+      <c r="G1695" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1696" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1696" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1696" t="s">
+        <v>3713</v>
+      </c>
+      <c r="F1696" t="s">
+        <v>3714</v>
+      </c>
+      <c r="G1696" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1697" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>3715</v>
+      </c>
+      <c r="D1697" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1697" t="s">
+        <v>3716</v>
+      </c>
+      <c r="F1697" t="s">
+        <v>3717</v>
+      </c>
+      <c r="G1697" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1698" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>3718</v>
+      </c>
+      <c r="D1698" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1698" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F1698" t="s">
+        <v>3720</v>
+      </c>
+      <c r="G1698" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1699" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>3721</v>
+      </c>
+      <c r="D1699" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1699" t="s">
+        <v>3722</v>
+      </c>
+      <c r="F1699" t="s">
+        <v>3723</v>
+      </c>
+      <c r="G1699" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1700" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>3724</v>
+      </c>
+      <c r="D1700" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1700" t="s">
+        <v>3725</v>
+      </c>
+      <c r="F1700" t="s">
+        <v>3726</v>
+      </c>
+      <c r="G1700" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1701" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>3724</v>
+      </c>
+      <c r="D1701" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1701" t="s">
+        <v>3727</v>
+      </c>
+      <c r="F1701" t="s">
+        <v>3728</v>
+      </c>
+      <c r="G1701" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1702" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1702" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1702" t="s">
+        <v>3729</v>
+      </c>
+      <c r="F1702" t="s">
+        <v>3730</v>
+      </c>
+      <c r="G1702" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1703" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1703" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1703" t="s">
+        <v>3731</v>
+      </c>
+      <c r="F1703" t="s">
+        <v>3732</v>
+      </c>
+      <c r="G1703" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1704" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1704" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1704" t="s">
+        <v>3733</v>
+      </c>
+      <c r="F1704" t="s">
+        <v>3734</v>
+      </c>
+      <c r="G1704" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1705" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1705" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1705" t="s">
+        <v>3735</v>
+      </c>
+      <c r="F1705" t="s">
+        <v>3736</v>
+      </c>
+      <c r="G1705" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1706" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1706" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1706" t="s">
+        <v>3737</v>
+      </c>
+      <c r="F1706" t="s">
+        <v>3738</v>
+      </c>
+      <c r="G1706" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1707" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1707" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1707" t="s">
+        <v>3739</v>
+      </c>
+      <c r="F1707" t="s">
+        <v>3740</v>
+      </c>
+      <c r="G1707" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1708" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1708" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1708" t="s">
+        <v>3741</v>
+      </c>
+      <c r="F1708" t="s">
+        <v>3742</v>
+      </c>
+      <c r="G1708" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1709" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1709" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1709" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1709" t="s">
+        <v>3744</v>
+      </c>
+      <c r="F1709" t="s">
+        <v>3745</v>
+      </c>
+      <c r="G1709" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1710" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1710" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1710" t="s">
+        <v>3747</v>
+      </c>
+      <c r="F1710" t="s">
+        <v>3748</v>
+      </c>
+      <c r="G1710" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1711" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1711" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1711" t="s">
+        <v>3749</v>
+      </c>
+      <c r="F1711" t="s">
+        <v>3750</v>
+      </c>
+      <c r="G1711" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1712" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1712" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1712" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1712" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1712" t="s">
+        <v>3751</v>
+      </c>
+      <c r="F1712" t="s">
+        <v>3752</v>
+      </c>
+      <c r="G1712" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1713" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1713" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1713" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1713" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1713" t="s">
+        <v>3753</v>
+      </c>
+      <c r="F1713" t="s">
+        <v>3754</v>
+      </c>
+      <c r="G1713" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1714" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1714" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1714" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1714" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1714" t="s">
+        <v>3756</v>
+      </c>
+      <c r="F1714" t="s">
+        <v>3757</v>
+      </c>
+      <c r="G1714" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1715" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1715" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1715" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1715" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1715" t="s">
+        <v>3759</v>
+      </c>
+      <c r="F1715" t="s">
+        <v>3760</v>
+      </c>
+      <c r="G1715" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1716" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1716" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1716" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1716" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1716" t="s">
+        <v>3762</v>
+      </c>
+      <c r="F1716" t="s">
+        <v>3763</v>
+      </c>
+      <c r="G1716" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1717" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1717" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1717" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1717" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1717" t="s">
+        <v>3765</v>
+      </c>
+      <c r="F1717" t="s">
+        <v>3766</v>
+      </c>
+      <c r="G1717" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1718" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1718" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1718" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1718" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1718" t="s">
+        <v>3767</v>
+      </c>
+      <c r="F1718" t="s">
+        <v>3768</v>
+      </c>
+      <c r="G1718" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1719" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1719" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1719" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1719" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1719" t="s">
+        <v>3770</v>
+      </c>
+      <c r="F1719" t="s">
+        <v>3771</v>
+      </c>
+      <c r="G1719" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1720" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1720" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1720" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1720" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1720" t="s">
+        <v>3772</v>
+      </c>
+      <c r="F1720" t="s">
+        <v>3773</v>
+      </c>
+      <c r="G1720" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1721" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1721" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1721" t="s">
+        <v>3774</v>
+      </c>
+      <c r="D1721" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1721" t="s">
+        <v>3775</v>
+      </c>
+      <c r="F1721" t="s">
+        <v>3776</v>
+      </c>
+      <c r="G1721" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1722" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1722" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1722" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1722" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1722" t="s">
+        <v>3778</v>
+      </c>
+      <c r="F1722" t="s">
+        <v>3779</v>
+      </c>
+      <c r="G1722" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1723" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1723" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1723" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1723" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1723" t="s">
+        <v>3780</v>
+      </c>
+      <c r="F1723" t="s">
+        <v>3781</v>
+      </c>
+      <c r="G1723" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1724" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1724" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1724" t="s">
+        <v>3774</v>
+      </c>
+      <c r="D1724" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1724" t="s">
+        <v>3782</v>
+      </c>
+      <c r="F1724" t="s">
+        <v>3783</v>
+      </c>
+      <c r="G1724" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1725" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1725" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1725" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1725" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1725" t="s">
+        <v>3784</v>
+      </c>
+      <c r="F1725" t="s">
+        <v>3785</v>
+      </c>
+      <c r="G1725" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1726" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1726" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1726" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1726" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1726" t="s">
+        <v>3787</v>
+      </c>
+      <c r="F1726" t="s">
+        <v>3788</v>
+      </c>
+      <c r="G1726" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1727" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1727" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1727" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1727" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1727" t="s">
+        <v>3789</v>
+      </c>
+      <c r="F1727" t="s">
+        <v>3790</v>
+      </c>
+      <c r="G1727" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1728" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1728" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1728" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1728" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1728" t="s">
+        <v>3791</v>
+      </c>
+      <c r="F1728" t="s">
+        <v>3792</v>
+      </c>
+      <c r="G1728" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1729" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1729" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1729" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1729" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1729" t="s">
+        <v>3793</v>
+      </c>
+      <c r="F1729" t="s">
+        <v>3794</v>
+      </c>
+      <c r="G1729" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1730" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1730" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1730" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1730" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1730" t="s">
+        <v>3795</v>
+      </c>
+      <c r="F1730" t="s">
+        <v>3796</v>
+      </c>
+      <c r="G1730" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1731" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1731" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1731" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1731" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1731" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F1731" t="s">
+        <v>3798</v>
+      </c>
+      <c r="G1731" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1732" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1732" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1732" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1732" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1732" t="s">
+        <v>3799</v>
+      </c>
+      <c r="F1732" t="s">
+        <v>3800</v>
+      </c>
+      <c r="G1732" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1733" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1733" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1733" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1733" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1733" t="s">
+        <v>3801</v>
+      </c>
+      <c r="F1733" t="s">
+        <v>3802</v>
+      </c>
+      <c r="G1733" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1734" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1734" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1734" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1734" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1734" t="s">
+        <v>3803</v>
+      </c>
+      <c r="F1734" t="s">
+        <v>3804</v>
+      </c>
+      <c r="G1734" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1735" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1735" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1735" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1735" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1735" t="s">
+        <v>3805</v>
+      </c>
+      <c r="F1735" t="s">
+        <v>3806</v>
+      </c>
+      <c r="G1735" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1736" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1736" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1736" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1736" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1736" t="s">
+        <v>3807</v>
+      </c>
+      <c r="F1736" t="s">
+        <v>3808</v>
+      </c>
+      <c r="G1736" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1737" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1737" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1737" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1737" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1737" t="s">
+        <v>3809</v>
+      </c>
+      <c r="F1737" t="s">
+        <v>3810</v>
+      </c>
+      <c r="G1737" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1738" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1738" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1738" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1738" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1738" t="s">
+        <v>3811</v>
+      </c>
+      <c r="F1738" t="s">
+        <v>3812</v>
+      </c>
+      <c r="G1738" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1739" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1739" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1739" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1739" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1739" t="s">
+        <v>3813</v>
+      </c>
+      <c r="F1739" t="s">
+        <v>3814</v>
+      </c>
+      <c r="G1739" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1740" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1740" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1740" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1740" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1740" t="s">
+        <v>3815</v>
+      </c>
+      <c r="F1740" t="s">
+        <v>3816</v>
+      </c>
+      <c r="G1740" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1741" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1741" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1741" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1741" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1741" t="s">
+        <v>3817</v>
+      </c>
+      <c r="F1741" t="s">
+        <v>3818</v>
+      </c>
+      <c r="G1741" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1742" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1742" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1742" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1742" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1742" t="s">
+        <v>3819</v>
+      </c>
+      <c r="F1742" t="s">
+        <v>3820</v>
+      </c>
+      <c r="G1742" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1743" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1743" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1743" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1743" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1743" t="s">
+        <v>3821</v>
+      </c>
+      <c r="F1743" t="s">
+        <v>3822</v>
+      </c>
+      <c r="G1743" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1744" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1744" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1744" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1744" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1744" t="s">
+        <v>3823</v>
+      </c>
+      <c r="F1744" t="s">
+        <v>3824</v>
+      </c>
+      <c r="G1744" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1745" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1745" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1745" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1745" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1745" t="s">
+        <v>3825</v>
+      </c>
+      <c r="F1745" t="s">
+        <v>3826</v>
+      </c>
+      <c r="G1745" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1746" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1746" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1746" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1746" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1746" t="s">
+        <v>3827</v>
+      </c>
+      <c r="F1746" t="s">
+        <v>3828</v>
+      </c>
+      <c r="G1746" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1747" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1747" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1747" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1747" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1747" t="s">
+        <v>3829</v>
+      </c>
+      <c r="F1747" t="s">
+        <v>3830</v>
+      </c>
+      <c r="G1747" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1748" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1748" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1748" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1748" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1748" t="s">
+        <v>3831</v>
+      </c>
+      <c r="F1748" t="s">
+        <v>3832</v>
+      </c>
+      <c r="G1748" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1749" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1749" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1749" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1749" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1749" t="s">
+        <v>3833</v>
+      </c>
+      <c r="F1749" t="s">
+        <v>3834</v>
+      </c>
+      <c r="G1749" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1750" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1750" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1750" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1750" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1750" t="s">
+        <v>3835</v>
+      </c>
+      <c r="F1750" t="s">
+        <v>3836</v>
+      </c>
+      <c r="G1750" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1751" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1751" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1751" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1751" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1751" t="s">
+        <v>3837</v>
+      </c>
+      <c r="F1751" t="s">
+        <v>3838</v>
+      </c>
+      <c r="G1751" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1752" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1752" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1752" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1752" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1752" t="s">
+        <v>3839</v>
+      </c>
+      <c r="F1752" t="s">
+        <v>3840</v>
+      </c>
+      <c r="G1752" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1753" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1753" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1753" t="s">
+        <v>362</v>
+      </c>
+      <c r="D1753" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1753" t="s">
+        <v>3841</v>
+      </c>
+      <c r="F1753" t="s">
+        <v>3842</v>
+      </c>
+      <c r="G1753" t="s">
+        <v>3843</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1754" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1754" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1754" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D1754" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1754" t="s">
+        <v>3844</v>
+      </c>
+      <c r="F1754" t="s">
+        <v>3845</v>
+      </c>
+      <c r="G1754" t="s">
+        <v>3843</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1755" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1755" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1755" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1755" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1755" t="s">
+        <v>3846</v>
+      </c>
+      <c r="F1755" t="s">
+        <v>3847</v>
+      </c>
+      <c r="G1755" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1756" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1756" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1756" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1756" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1756" t="s">
+        <v>3849</v>
+      </c>
+      <c r="F1756" t="s">
+        <v>3850</v>
+      </c>
+      <c r="G1756" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1757" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1757" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1757" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1757" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1757" t="s">
+        <v>3851</v>
+      </c>
+      <c r="F1757" t="s">
+        <v>3852</v>
+      </c>
+      <c r="G1757" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1758" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1758" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1758" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1758" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1758" t="s">
+        <v>3853</v>
+      </c>
+      <c r="F1758" t="s">
+        <v>3854</v>
+      </c>
+      <c r="G1758" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1759" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1759" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1759" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1759" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1759" t="s">
+        <v>3855</v>
+      </c>
+      <c r="F1759" t="s">
+        <v>3856</v>
+      </c>
+      <c r="G1759" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1760" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1760" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1760" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1760" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1760" t="s">
+        <v>3857</v>
+      </c>
+      <c r="F1760" t="s">
+        <v>3858</v>
+      </c>
+      <c r="G1760" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1761" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1761" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1761" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1761" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1761" t="s">
+        <v>3859</v>
+      </c>
+      <c r="F1761" t="s">
+        <v>3860</v>
+      </c>
+      <c r="G1761" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1762" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1762" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1762" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1762" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1762" t="s">
+        <v>3861</v>
+      </c>
+      <c r="F1762" t="s">
+        <v>3862</v>
+      </c>
+      <c r="G1762" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1763" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1763" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1763" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1763" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1763" t="s">
+        <v>3863</v>
+      </c>
+      <c r="F1763" t="s">
+        <v>3864</v>
+      </c>
+      <c r="G1763" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1764" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1764" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1764" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1764" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1764" t="s">
+        <v>3865</v>
+      </c>
+      <c r="F1764" t="s">
+        <v>3866</v>
+      </c>
+      <c r="G1764" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1765" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1765" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1765" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1765" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1765" t="s">
+        <v>3867</v>
+      </c>
+      <c r="F1765" t="s">
+        <v>3868</v>
+      </c>
+      <c r="G1765" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1766" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1766" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1766" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1766" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1766" t="s">
+        <v>3869</v>
+      </c>
+      <c r="F1766" t="s">
+        <v>3870</v>
+      </c>
+      <c r="G1766" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1767" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1767" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1767" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1767" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1767" t="s">
+        <v>3871</v>
+      </c>
+      <c r="F1767" t="s">
+        <v>3872</v>
+      </c>
+      <c r="G1767" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1768" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1768" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1768" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1768" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1768" t="s">
+        <v>3873</v>
+      </c>
+      <c r="F1768" t="s">
+        <v>3874</v>
+      </c>
+      <c r="G1768" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1769" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1769" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1769" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1769" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1769" t="s">
+        <v>3875</v>
+      </c>
+      <c r="F1769" t="s">
+        <v>3876</v>
+      </c>
+      <c r="G1769" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1770" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1770" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1770" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1770" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1770" t="s">
+        <v>3877</v>
+      </c>
+      <c r="F1770" t="s">
+        <v>3878</v>
+      </c>
+      <c r="G1770" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1771" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1771" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1771" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1771" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1771" t="s">
+        <v>3879</v>
+      </c>
+      <c r="F1771" t="s">
+        <v>3880</v>
+      </c>
+      <c r="G1771" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1772" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1772" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1772" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1772" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1772" t="s">
+        <v>3882</v>
+      </c>
+      <c r="F1772" t="s">
+        <v>3883</v>
+      </c>
+      <c r="G1772" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1773" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1773" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1773" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D1773" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1773" t="s">
+        <v>3885</v>
+      </c>
+      <c r="F1773" t="s">
+        <v>3886</v>
+      </c>
+      <c r="G1773" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1774" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1774" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1774" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1774" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1774" t="s">
+        <v>3887</v>
+      </c>
+      <c r="F1774" t="s">
+        <v>3888</v>
+      </c>
+      <c r="G1774" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1775" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1775" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1775" t="s">
+        <v>3889</v>
+      </c>
+      <c r="D1775" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1775" t="s">
+        <v>3890</v>
+      </c>
+      <c r="F1775" t="s">
+        <v>3891</v>
+      </c>
+      <c r="G1775" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1776" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1776" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1776" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1776" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1776" t="s">
+        <v>3892</v>
+      </c>
+      <c r="F1776" t="s">
+        <v>3893</v>
+      </c>
+      <c r="G1776" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1777" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1777" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1777" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D1777" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1777" t="s">
+        <v>3895</v>
+      </c>
+      <c r="F1777" t="s">
+        <v>3896</v>
+      </c>
+      <c r="G1777" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1778" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1778" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1778" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1778" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1778" t="s">
+        <v>3898</v>
+      </c>
+      <c r="F1778" t="s">
+        <v>3899</v>
+      </c>
+      <c r="G1778" t="s">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1779" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1779" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1779" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1779" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1779" t="s">
+        <v>3851</v>
+      </c>
+      <c r="F1779" t="s">
+        <v>3900</v>
+      </c>
+      <c r="G1779" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1780" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1780" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1780" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1780" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1780" t="s">
+        <v>3846</v>
+      </c>
+      <c r="F1780" t="s">
+        <v>3902</v>
+      </c>
+      <c r="G1780" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1781" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1781" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1781" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1781" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1781" t="s">
+        <v>3849</v>
+      </c>
+      <c r="F1781" t="s">
+        <v>3903</v>
+      </c>
+      <c r="G1781" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1782" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1782" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1782" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1782" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1782" t="s">
+        <v>3853</v>
+      </c>
+      <c r="F1782" t="s">
+        <v>3904</v>
+      </c>
+      <c r="G1782" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1783" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1783" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1783" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1783" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1783" t="s">
+        <v>3855</v>
+      </c>
+      <c r="F1783" t="s">
+        <v>3905</v>
+      </c>
+      <c r="G1783" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1784" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1784" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1784" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1784" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1784" t="s">
+        <v>3857</v>
+      </c>
+      <c r="F1784" t="s">
+        <v>3906</v>
+      </c>
+      <c r="G1784" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1785" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1785" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1785" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1785" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1785" t="s">
+        <v>3865</v>
+      </c>
+      <c r="F1785" t="s">
+        <v>3907</v>
+      </c>
+      <c r="G1785" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1786" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1786" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1786" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1786" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1786" t="s">
+        <v>3861</v>
+      </c>
+      <c r="F1786" t="s">
+        <v>3908</v>
+      </c>
+      <c r="G1786" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1787" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1787" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1787" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1787" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1787" t="s">
+        <v>3859</v>
+      </c>
+      <c r="F1787" t="s">
+        <v>3909</v>
+      </c>
+      <c r="G1787" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1788" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1788" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1788" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1788" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1788" t="s">
+        <v>3863</v>
+      </c>
+      <c r="F1788" t="s">
+        <v>3910</v>
+      </c>
+      <c r="G1788" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1789" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1789" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1789" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1789" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1789" t="s">
+        <v>3869</v>
+      </c>
+      <c r="F1789" t="s">
+        <v>3911</v>
+      </c>
+      <c r="G1789" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1790" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1790" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1790" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1790" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1790" t="s">
+        <v>3871</v>
+      </c>
+      <c r="F1790" t="s">
+        <v>3912</v>
+      </c>
+      <c r="G1790" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1791" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1791" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1791" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1791" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1791" t="s">
+        <v>3873</v>
+      </c>
+      <c r="F1791" t="s">
+        <v>3913</v>
+      </c>
+      <c r="G1791" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1792" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1792" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1792" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1792" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1792" t="s">
+        <v>3875</v>
+      </c>
+      <c r="F1792" t="s">
+        <v>3914</v>
+      </c>
+      <c r="G1792" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1793" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1793" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1793" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1793" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1793" t="s">
+        <v>3879</v>
+      </c>
+      <c r="F1793" t="s">
+        <v>3915</v>
+      </c>
+      <c r="G1793" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1794" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1794" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1794" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1794" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1794" t="s">
+        <v>3882</v>
+      </c>
+      <c r="F1794" t="s">
+        <v>3916</v>
+      </c>
+      <c r="G1794" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1795" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1795" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1795" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1795" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1795" t="s">
+        <v>3867</v>
+      </c>
+      <c r="F1795" t="s">
+        <v>3917</v>
+      </c>
+      <c r="G1795" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1796" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1796" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1796" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1796" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1796" t="s">
+        <v>3877</v>
+      </c>
+      <c r="F1796" t="s">
+        <v>3918</v>
+      </c>
+      <c r="G1796" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1797" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1797" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1797" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D1797" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1797" t="s">
+        <v>3885</v>
+      </c>
+      <c r="F1797" t="s">
+        <v>3919</v>
+      </c>
+      <c r="G1797" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1798" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1798" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1798" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1798" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1798" t="s">
+        <v>3887</v>
+      </c>
+      <c r="F1798" t="s">
+        <v>3920</v>
+      </c>
+      <c r="G1798" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1799" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1799" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1799" t="s">
+        <v>3889</v>
+      </c>
+      <c r="D1799" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1799" t="s">
+        <v>3890</v>
+      </c>
+      <c r="F1799" t="s">
+        <v>3921</v>
+      </c>
+      <c r="G1799" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1800" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1800" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1800" t="s">
+        <v>3897</v>
+      </c>
+      <c r="D1800" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1800" t="s">
+        <v>3898</v>
+      </c>
+      <c r="F1800" t="s">
+        <v>3922</v>
+      </c>
+      <c r="G1800" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1801" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1801" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1801" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1801" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1801" t="s">
+        <v>3892</v>
+      </c>
+      <c r="F1801" t="s">
+        <v>3923</v>
+      </c>
+      <c r="G1801" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1802" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1802" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1802" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D1802" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1802" t="s">
+        <v>3895</v>
+      </c>
+      <c r="F1802" t="s">
+        <v>3924</v>
+      </c>
+      <c r="G1802" t="s">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1803" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1803" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1803" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1803" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1803" t="s">
+        <v>3925</v>
+      </c>
+      <c r="F1803" t="s">
+        <v>3926</v>
+      </c>
+      <c r="G1803" t="s">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1804" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1804" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1804" t="s">
+        <v>331</v>
+      </c>
+      <c r="D1804" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1804" t="s">
+        <v>3928</v>
+      </c>
+      <c r="F1804" t="s">
+        <v>3929</v>
+      </c>
+      <c r="G1804" t="s">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1805" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1805" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1805" t="s">
+        <v>331</v>
+      </c>
+      <c r="D1805" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1805" t="s">
+        <v>3930</v>
+      </c>
+      <c r="F1805" t="s">
+        <v>3931</v>
+      </c>
+      <c r="G1805" t="s">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1806" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1806" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1806" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1806" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1806" t="s">
+        <v>3932</v>
+      </c>
+      <c r="F1806" t="s">
+        <v>3933</v>
+      </c>
+      <c r="G1806" t="s">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1807" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1807" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1807" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1807" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1807" t="s">
+        <v>3934</v>
+      </c>
+      <c r="F1807" t="s">
+        <v>3935</v>
+      </c>
+      <c r="G1807" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1808" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1808" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1808" t="s">
+        <v>331</v>
+      </c>
+      <c r="D1808" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1808" t="s">
+        <v>3937</v>
+      </c>
+      <c r="F1808" t="s">
+        <v>3938</v>
+      </c>
+      <c r="G1808" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1809" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1809" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1809" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1809" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1809" t="s">
+        <v>3939</v>
+      </c>
+      <c r="F1809" t="s">
+        <v>3940</v>
+      </c>
+      <c r="G1809" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1810" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1810" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1810" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1810" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1810" t="s">
+        <v>3941</v>
+      </c>
+      <c r="F1810" t="s">
+        <v>3942</v>
+      </c>
+      <c r="G1810" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1811" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1811" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1811" t="s">
+        <v>331</v>
+      </c>
+      <c r="D1811" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1811" t="s">
+        <v>3943</v>
+      </c>
+      <c r="F1811" t="s">
+        <v>3944</v>
+      </c>
+      <c r="G1811" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1812" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1812" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1812" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1812" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1812" t="s">
+        <v>3945</v>
+      </c>
+      <c r="F1812" t="s">
+        <v>3946</v>
+      </c>
+      <c r="G1812" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1813" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1813" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1813" t="s">
+        <v>331</v>
+      </c>
+      <c r="D1813" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1813" t="s">
+        <v>3947</v>
+      </c>
+      <c r="F1813" t="s">
+        <v>3948</v>
+      </c>
+      <c r="G1813" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1814" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1814" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1814" t="s">
+        <v>331</v>
+      </c>
+      <c r="D1814" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1814" t="s">
+        <v>3949</v>
+      </c>
+      <c r="F1814" t="s">
+        <v>3950</v>
+      </c>
+      <c r="G1814" t="s">
+        <v>3936</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1815" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1815" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1815" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1815" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1815" t="s">
+        <v>3951</v>
+      </c>
+      <c r="F1815" t="s">
+        <v>3952</v>
+      </c>
+      <c r="G1815" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1816" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1816" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1816" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1816" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1816" t="s">
+        <v>3954</v>
+      </c>
+      <c r="F1816" t="s">
+        <v>3955</v>
+      </c>
+      <c r="G1816" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1817" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1817" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1817" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1817" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1817" t="s">
+        <v>3956</v>
+      </c>
+      <c r="F1817" t="s">
+        <v>3957</v>
+      </c>
+      <c r="G1817" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1818" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1818" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1818" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1818" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1818" t="s">
+        <v>3958</v>
+      </c>
+      <c r="F1818" t="s">
+        <v>3959</v>
+      </c>
+      <c r="G1818" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1819" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1819" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1819" t="s">
+        <v>3960</v>
+      </c>
+      <c r="D1819" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1819" t="s">
+        <v>3961</v>
+      </c>
+      <c r="F1819" t="s">
+        <v>3962</v>
+      </c>
+      <c r="G1819" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1820" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1820" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1820" t="s">
+        <v>3960</v>
+      </c>
+      <c r="D1820" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1820" t="s">
+        <v>3963</v>
+      </c>
+      <c r="F1820" t="s">
+        <v>3964</v>
+      </c>
+      <c r="G1820" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1821" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1821" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1821" t="s">
+        <v>3960</v>
+      </c>
+      <c r="D1821" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1821" t="s">
+        <v>3965</v>
+      </c>
+      <c r="F1821" t="s">
+        <v>3966</v>
+      </c>
+      <c r="G1821" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1822" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1822" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1822" t="s">
+        <v>3960</v>
+      </c>
+      <c r="D1822" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1822" t="s">
+        <v>3967</v>
+      </c>
+      <c r="F1822" t="s">
+        <v>3968</v>
+      </c>
+      <c r="G1822" t="s">
+        <v>3953</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1823" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1823" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1823" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1823" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1823" t="s">
+        <v>3969</v>
+      </c>
+      <c r="F1823" t="s">
+        <v>3970</v>
+      </c>
+      <c r="G1823" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1824" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1824" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1824" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1824" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1824" t="s">
+        <v>3972</v>
+      </c>
+      <c r="F1824" t="s">
+        <v>3973</v>
+      </c>
+      <c r="G1824" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1825" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1825" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1825" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1825" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1825" t="s">
+        <v>3974</v>
+      </c>
+      <c r="F1825" t="s">
+        <v>3975</v>
+      </c>
+      <c r="G1825" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1826" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1826" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1826" t="s">
+        <v>3976</v>
+      </c>
+      <c r="D1826" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1826" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F1826" t="s">
+        <v>3978</v>
+      </c>
+      <c r="G1826" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1827" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1827" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1827" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1827" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1827" t="s">
+        <v>3979</v>
+      </c>
+      <c r="F1827" t="s">
+        <v>3980</v>
+      </c>
+      <c r="G1827" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1828" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1828" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1828" t="s">
+        <v>3976</v>
+      </c>
+      <c r="D1828" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1828" t="s">
+        <v>3981</v>
+      </c>
+      <c r="F1828" t="s">
+        <v>3982</v>
+      </c>
+      <c r="G1828" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1829" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1829" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1829" t="s">
+        <v>3983</v>
+      </c>
+      <c r="D1829" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1829" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1829" t="s">
+        <v>3985</v>
+      </c>
+      <c r="G1829" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1830" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1830" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1830" t="s">
+        <v>331</v>
+      </c>
+      <c r="D1830" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1830" t="s">
+        <v>3986</v>
+      </c>
+      <c r="F1830" t="s">
+        <v>3987</v>
+      </c>
+      <c r="G1830" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1831" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1831" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1831" t="s">
+        <v>3983</v>
+      </c>
+      <c r="D1831" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1831" t="s">
+        <v>3988</v>
+      </c>
+      <c r="F1831" t="s">
+        <v>3989</v>
+      </c>
+      <c r="G1831" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1832" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1832" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1832" t="s">
+        <v>331</v>
+      </c>
+      <c r="D1832" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1832" t="s">
+        <v>3990</v>
+      </c>
+      <c r="F1832" t="s">
+        <v>3991</v>
+      </c>
+      <c r="G1832" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1833" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1833" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1833" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1833" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1833" t="s">
+        <v>3992</v>
+      </c>
+      <c r="F1833" t="s">
+        <v>3993</v>
+      </c>
+      <c r="G1833" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1834" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1834" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1834" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1834" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1834" t="s">
+        <v>3995</v>
+      </c>
+      <c r="F1834" t="s">
+        <v>3996</v>
+      </c>
+      <c r="G1834" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1835" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1835" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1835" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1835" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1835" t="s">
+        <v>3997</v>
+      </c>
+      <c r="F1835" t="s">
+        <v>3998</v>
+      </c>
+      <c r="G1835" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1836" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1836" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1836" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1836" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1836" t="s">
+        <v>3999</v>
+      </c>
+      <c r="F1836" t="s">
+        <v>4000</v>
+      </c>
+      <c r="G1836" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1837" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1837" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1837" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1837" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1837" t="s">
+        <v>4001</v>
+      </c>
+      <c r="F1837" t="s">
+        <v>4002</v>
+      </c>
+      <c r="G1837" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1838" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1838" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1838" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1838" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1838" t="s">
+        <v>4003</v>
+      </c>
+      <c r="F1838" t="s">
+        <v>4004</v>
+      </c>
+      <c r="G1838" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1839" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1839" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1839" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1839" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1839" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F1839" t="s">
+        <v>4006</v>
+      </c>
+      <c r="G1839" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1840" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1840" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1840" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1840" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1840" t="s">
+        <v>4007</v>
+      </c>
+      <c r="F1840" t="s">
+        <v>4008</v>
+      </c>
+      <c r="G1840" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1841" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1841" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1841" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1841" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1841" t="s">
+        <v>4009</v>
+      </c>
+      <c r="F1841" t="s">
+        <v>4010</v>
+      </c>
+      <c r="G1841" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1842" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1842" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1842" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1842" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1842" t="s">
+        <v>4011</v>
+      </c>
+      <c r="F1842" t="s">
+        <v>4012</v>
+      </c>
+      <c r="G1842" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1843" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1843" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1843" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1843" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1843" t="s">
+        <v>4013</v>
+      </c>
+      <c r="F1843" t="s">
+        <v>4014</v>
+      </c>
+      <c r="G1843" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1844" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1844" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1844" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1844" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1844" t="s">
+        <v>4015</v>
+      </c>
+      <c r="F1844" t="s">
+        <v>4016</v>
+      </c>
+      <c r="G1844" t="s">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1845" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1845" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1845" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1845" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1845" t="s">
+        <v>4017</v>
+      </c>
+      <c r="F1845" t="s">
+        <v>4018</v>
+      </c>
+      <c r="G1845" t="s">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1846" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1846" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1846" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1846" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1846" t="s">
+        <v>4020</v>
+      </c>
+      <c r="F1846" t="s">
+        <v>4021</v>
+      </c>
+      <c r="G1846" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1847" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1847" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1847" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1847" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1847" t="s">
+        <v>4023</v>
+      </c>
+      <c r="F1847" t="s">
+        <v>4024</v>
+      </c>
+      <c r="G1847" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1848" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1848" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1848" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1848" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1848" t="s">
+        <v>4025</v>
+      </c>
+      <c r="F1848" t="s">
+        <v>4026</v>
+      </c>
+      <c r="G1848" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1849" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1849" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1849" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1849" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1849" t="s">
+        <v>4027</v>
+      </c>
+      <c r="F1849" t="s">
+        <v>4028</v>
+      </c>
+      <c r="G1849" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1850" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1850" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1850" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1850" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1850" t="s">
+        <v>4029</v>
+      </c>
+      <c r="F1850" t="s">
+        <v>4030</v>
+      </c>
+      <c r="G1850" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1851" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1851" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1851" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1851" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1851" t="s">
+        <v>4031</v>
+      </c>
+      <c r="F1851" t="s">
+        <v>4032</v>
+      </c>
+      <c r="G1851" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1852" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1852" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1852" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1852" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1852" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F1852" t="s">
+        <v>4034</v>
+      </c>
+      <c r="G1852" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1853" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1853" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1853" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1853" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1853" t="s">
+        <v>4035</v>
+      </c>
+      <c r="F1853" t="s">
+        <v>4036</v>
+      </c>
+      <c r="G1853" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1854" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1854" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1854" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1854" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1854" t="s">
+        <v>4037</v>
+      </c>
+      <c r="F1854" t="s">
+        <v>4038</v>
+      </c>
+      <c r="G1854" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1855" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1855" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1855" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D1855" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1855" t="s">
+        <v>4039</v>
+      </c>
+      <c r="F1855" t="s">
+        <v>4040</v>
+      </c>
+      <c r="G1855" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1856" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1856" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1856" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1856" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1856" t="s">
+        <v>4041</v>
+      </c>
+      <c r="F1856" t="s">
+        <v>4042</v>
+      </c>
+      <c r="G1856" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1857" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1857" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1857" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1857" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1857" t="s">
+        <v>4043</v>
+      </c>
+      <c r="F1857" t="s">
+        <v>4044</v>
+      </c>
+      <c r="G1857" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1858" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1858" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1858" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1858" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1858" t="s">
+        <v>4045</v>
+      </c>
+      <c r="F1858" t="s">
+        <v>4046</v>
+      </c>
+      <c r="G1858" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1859" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1859" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1859" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1859" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1859" t="s">
+        <v>4047</v>
+      </c>
+      <c r="F1859" t="s">
+        <v>4048</v>
+      </c>
+      <c r="G1859" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1860" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1860" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1860" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1860" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1860" t="s">
+        <v>4049</v>
+      </c>
+      <c r="F1860" t="s">
+        <v>4050</v>
+      </c>
+      <c r="G1860" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1861" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1861" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1861" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1861" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1861" t="s">
+        <v>4051</v>
+      </c>
+      <c r="F1861" t="s">
+        <v>4052</v>
+      </c>
+      <c r="G1861" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1862" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1862" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1862" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1862" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1862" t="s">
+        <v>4053</v>
+      </c>
+      <c r="F1862" t="s">
+        <v>4054</v>
+      </c>
+      <c r="G1862" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1863" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1863" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1863" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1863" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1863" t="s">
+        <v>4055</v>
+      </c>
+      <c r="F1863" t="s">
+        <v>4056</v>
+      </c>
+      <c r="G1863" t="s">
+        <v>4022</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1864" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1864" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1864" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D1864" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1864" t="s">
+        <v>4057</v>
+      </c>
+      <c r="F1864" t="s">
+        <v>4058</v>
+      </c>
+      <c r="G1864" t="s">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1865" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1865" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1865" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1865" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1865" t="s">
+        <v>4060</v>
+      </c>
+      <c r="F1865" t="s">
+        <v>4061</v>
+      </c>
+      <c r="G1865" t="s">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1866" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1866" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1866" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1866" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1866" t="s">
+        <v>4063</v>
+      </c>
+      <c r="F1866" t="s">
+        <v>4064</v>
+      </c>
+      <c r="G1866" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1867" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1867" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1867" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1867" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1867" t="s">
+        <v>4067</v>
+      </c>
+      <c r="F1867" t="s">
+        <v>4068</v>
+      </c>
+      <c r="G1867" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1868" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1868" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1868" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1868" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1868" t="s">
+        <v>4070</v>
+      </c>
+      <c r="F1868" t="s">
+        <v>4071</v>
+      </c>
+      <c r="G1868" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1869" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1869" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1869" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1869" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1869" t="s">
+        <v>4072</v>
+      </c>
+      <c r="F1869" t="s">
+        <v>4073</v>
+      </c>
+      <c r="G1869" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1870" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1870" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1870" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1870" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1870" t="s">
+        <v>4074</v>
+      </c>
+      <c r="F1870" t="s">
+        <v>4075</v>
+      </c>
+      <c r="G1870" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1871" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1871" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1871" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1871" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1871" t="s">
+        <v>4076</v>
+      </c>
+      <c r="F1871" t="s">
+        <v>4077</v>
+      </c>
+      <c r="G1871" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1872" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1872" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1872" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1872" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1872" t="s">
+        <v>4078</v>
+      </c>
+      <c r="F1872" t="s">
+        <v>4079</v>
+      </c>
+      <c r="G1872" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1873" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1873" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1873" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1873" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1873" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F1873" t="s">
+        <v>4081</v>
+      </c>
+      <c r="G1873" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1874" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1874" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1874" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1874" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1874" t="s">
+        <v>4082</v>
+      </c>
+      <c r="F1874" t="s">
+        <v>4083</v>
+      </c>
+      <c r="G1874" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1875" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1875" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1875" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D1875" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1875" t="s">
+        <v>4085</v>
+      </c>
+      <c r="F1875" t="s">
+        <v>4086</v>
+      </c>
+      <c r="G1875" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1876" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1876" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1876" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D1876" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1876" t="s">
+        <v>4087</v>
+      </c>
+      <c r="F1876" t="s">
+        <v>4088</v>
+      </c>
+      <c r="G1876" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1877" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1877" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1877" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D1877" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1877" t="s">
+        <v>4089</v>
+      </c>
+      <c r="F1877" t="s">
+        <v>4090</v>
+      </c>
+      <c r="G1877" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1878" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1878" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1878" t="s">
+        <v>4091</v>
+      </c>
+      <c r="D1878" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1878" t="s">
+        <v>4092</v>
+      </c>
+      <c r="F1878" t="s">
+        <v>4093</v>
+      </c>
+      <c r="G1878" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1879" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1879" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1879" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D1879" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1879" t="s">
+        <v>4095</v>
+      </c>
+      <c r="F1879" t="s">
+        <v>4096</v>
+      </c>
+      <c r="G1879" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1880" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1880" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1880" t="s">
+        <v>4091</v>
+      </c>
+      <c r="D1880" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1880" t="s">
+        <v>4097</v>
+      </c>
+      <c r="F1880" t="s">
+        <v>4098</v>
+      </c>
+      <c r="G1880" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1881" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1881" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1881" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D1881" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1881" t="s">
+        <v>4099</v>
+      </c>
+      <c r="F1881" t="s">
+        <v>4100</v>
+      </c>
+      <c r="G1881" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1882" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1882" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1882" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1882" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1882" t="s">
+        <v>4101</v>
+      </c>
+      <c r="F1882" t="s">
+        <v>4102</v>
+      </c>
+      <c r="G1882" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1883" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1883" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1883" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1883" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1883" t="s">
+        <v>4103</v>
+      </c>
+      <c r="F1883" t="s">
+        <v>4104</v>
+      </c>
+      <c r="G1883" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1884" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1884" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1884" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1884" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1884" t="s">
+        <v>4105</v>
+      </c>
+      <c r="F1884" t="s">
+        <v>4106</v>
+      </c>
+      <c r="G1884" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1885" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1885" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1885" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1885" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1885" t="s">
+        <v>4107</v>
+      </c>
+      <c r="F1885" t="s">
+        <v>4108</v>
+      </c>
+      <c r="G1885" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1886" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1886" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1886" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1886" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1886" t="s">
+        <v>4109</v>
+      </c>
+      <c r="F1886" t="s">
+        <v>4110</v>
+      </c>
+      <c r="G1886" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1887" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1887" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1887" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1887" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1887" t="s">
+        <v>4112</v>
+      </c>
+      <c r="F1887" t="s">
+        <v>4113</v>
+      </c>
+      <c r="G1887" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1888" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1888" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1888" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1888" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1888" t="s">
+        <v>4114</v>
+      </c>
+      <c r="F1888" t="s">
+        <v>4115</v>
+      </c>
+      <c r="G1888" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1889" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1889" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1889" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1889" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1889" t="s">
+        <v>4116</v>
+      </c>
+      <c r="F1889" t="s">
+        <v>4117</v>
+      </c>
+      <c r="G1889" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1890" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1890" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1890" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1890" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1890" t="s">
+        <v>4118</v>
+      </c>
+      <c r="F1890" t="s">
+        <v>4119</v>
+      </c>
+      <c r="G1890" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1891" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1891" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1891" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1891" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1891" t="s">
+        <v>4120</v>
+      </c>
+      <c r="F1891" t="s">
+        <v>4121</v>
+      </c>
+      <c r="G1891" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1892" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1892" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1892" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1892" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1892" t="s">
+        <v>4122</v>
+      </c>
+      <c r="F1892" t="s">
+        <v>4123</v>
+      </c>
+      <c r="G1892" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1893" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1893" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1893" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1893" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1893" t="s">
+        <v>4124</v>
+      </c>
+      <c r="F1893" t="s">
+        <v>4125</v>
+      </c>
+      <c r="G1893" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1894" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1894" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1894" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1894" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1894" t="s">
+        <v>4126</v>
+      </c>
+      <c r="F1894" t="s">
+        <v>4127</v>
+      </c>
+      <c r="G1894" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1895" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1895" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1895" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1895" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1895" t="s">
+        <v>4128</v>
+      </c>
+      <c r="F1895" t="s">
+        <v>4129</v>
+      </c>
+      <c r="G1895" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1896" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1896" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1896" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1896" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1896" t="s">
+        <v>4130</v>
+      </c>
+      <c r="F1896" t="s">
+        <v>4131</v>
+      </c>
+      <c r="G1896" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1897" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1897" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1897" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1897" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1897" t="s">
+        <v>4132</v>
+      </c>
+      <c r="F1897" t="s">
+        <v>4133</v>
+      </c>
+      <c r="G1897" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1898" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1898" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1898" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1898" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1898" t="s">
+        <v>4134</v>
+      </c>
+      <c r="F1898" t="s">
+        <v>4135</v>
+      </c>
+      <c r="G1898" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1899" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1899" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1899" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1899" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1899" t="s">
+        <v>4136</v>
+      </c>
+      <c r="F1899" t="s">
+        <v>4137</v>
+      </c>
+      <c r="G1899" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1900" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1900" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1900" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1900" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1900" t="s">
+        <v>4138</v>
+      </c>
+      <c r="F1900" t="s">
+        <v>4139</v>
+      </c>
+      <c r="G1900" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1901" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1901" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1901" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1901" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1901" t="s">
+        <v>4140</v>
+      </c>
+      <c r="F1901" t="s">
+        <v>4141</v>
+      </c>
+      <c r="G1901" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1902" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1902" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1902" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1902" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1902" t="s">
+        <v>4142</v>
+      </c>
+      <c r="F1902" t="s">
+        <v>4143</v>
+      </c>
+      <c r="G1902" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1903" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1903" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1903" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1903" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1903" t="s">
+        <v>4144</v>
+      </c>
+      <c r="F1903" t="s">
+        <v>4145</v>
+      </c>
+      <c r="G1903" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1904" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1904" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1904" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1904" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1904" t="s">
+        <v>4146</v>
+      </c>
+      <c r="F1904" t="s">
+        <v>4147</v>
+      </c>
+      <c r="G1904" t="s">
+        <v>4111</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1905" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1905" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1905" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1905" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1905" t="s">
+        <v>4148</v>
+      </c>
+      <c r="F1905" t="s">
+        <v>4149</v>
+      </c>
+      <c r="G1905" t="s">
+        <v>4150</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1906" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1906" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1906" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1906" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1906" t="s">
+        <v>4151</v>
+      </c>
+      <c r="F1906" t="s">
+        <v>4152</v>
+      </c>
+      <c r="G1906" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1907" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1907" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1907" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1907" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1907" t="s">
+        <v>4154</v>
+      </c>
+      <c r="F1907" t="s">
+        <v>4155</v>
+      </c>
+      <c r="G1907" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1908" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1908" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1908" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1908" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1908" t="s">
+        <v>4156</v>
+      </c>
+      <c r="F1908" t="s">
+        <v>4157</v>
+      </c>
+      <c r="G1908" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1909" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1909" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1909" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1909" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1909" t="s">
+        <v>4158</v>
+      </c>
+      <c r="F1909" t="s">
+        <v>4159</v>
+      </c>
+      <c r="G1909" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1910" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1910" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1910" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1910" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1910" t="s">
+        <v>4160</v>
+      </c>
+      <c r="F1910" t="s">
+        <v>4161</v>
+      </c>
+      <c r="G1910" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1911" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1911" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1911" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1911" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1911" t="s">
+        <v>4162</v>
+      </c>
+      <c r="F1911" t="s">
+        <v>4163</v>
+      </c>
+      <c r="G1911" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1912" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1912" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1912" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1912" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1912" t="s">
+        <v>4164</v>
+      </c>
+      <c r="F1912" t="s">
+        <v>4165</v>
+      </c>
+      <c r="G1912" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1913" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1913" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1913" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1913" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1913" t="s">
+        <v>4166</v>
+      </c>
+      <c r="F1913" t="s">
+        <v>4167</v>
+      </c>
+      <c r="G1913" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1914" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1914" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1914" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1914" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1914" t="s">
+        <v>4168</v>
+      </c>
+      <c r="F1914" t="s">
+        <v>4169</v>
+      </c>
+      <c r="G1914" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1915" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1915" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1915" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1915" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1915" t="s">
+        <v>4170</v>
+      </c>
+      <c r="F1915" t="s">
+        <v>4171</v>
+      </c>
+      <c r="G1915" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1916" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1916" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1916" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1916" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1916" t="s">
+        <v>4172</v>
+      </c>
+      <c r="F1916" t="s">
+        <v>4173</v>
+      </c>
+      <c r="G1916" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1917" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1917" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1917" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1917" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1917" t="s">
+        <v>4174</v>
+      </c>
+      <c r="F1917" t="s">
+        <v>4175</v>
+      </c>
+      <c r="G1917" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1918" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1918" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1918" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1918" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1918" t="s">
+        <v>4176</v>
+      </c>
+      <c r="F1918" t="s">
+        <v>4177</v>
+      </c>
+      <c r="G1918" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1919" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1919" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1919" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1919" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1919" t="s">
+        <v>4178</v>
+      </c>
+      <c r="F1919" t="s">
+        <v>4179</v>
+      </c>
+      <c r="G1919" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1920" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1920" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1920" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1920" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1920" t="s">
+        <v>4180</v>
+      </c>
+      <c r="F1920" t="s">
+        <v>4181</v>
+      </c>
+      <c r="G1920" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1921" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1921" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1921" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1921" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1921" t="s">
+        <v>4182</v>
+      </c>
+      <c r="F1921" t="s">
+        <v>4183</v>
+      </c>
+      <c r="G1921" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1922" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1922" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1922" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1922" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1922" t="s">
+        <v>4184</v>
+      </c>
+      <c r="F1922" t="s">
+        <v>4185</v>
+      </c>
+      <c r="G1922" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1923" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1923" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1923" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1923" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1923" t="s">
+        <v>4186</v>
+      </c>
+      <c r="F1923" t="s">
+        <v>4187</v>
+      </c>
+      <c r="G1923" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1924" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1924" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1924" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1924" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1924" t="s">
+        <v>4188</v>
+      </c>
+      <c r="F1924" t="s">
+        <v>4189</v>
+      </c>
+      <c r="G1924" t="s">
+        <v>4153</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1925" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1925" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1925" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1925" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1925" t="s">
+        <v>4160</v>
+      </c>
+      <c r="F1925" t="s">
+        <v>4190</v>
+      </c>
+      <c r="G1925" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1926" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1926" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1926" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1926" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1926" t="s">
+        <v>4158</v>
+      </c>
+      <c r="F1926" t="s">
+        <v>4192</v>
+      </c>
+      <c r="G1926" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1927" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1927" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1927" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1927" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1927" t="s">
+        <v>4154</v>
+      </c>
+      <c r="F1927" t="s">
+        <v>4193</v>
+      </c>
+      <c r="G1927" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1928" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1928" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1928" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1928" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1928" t="s">
+        <v>4156</v>
+      </c>
+      <c r="F1928" t="s">
+        <v>4194</v>
+      </c>
+      <c r="G1928" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1929" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1929" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1929" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1929" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1929" t="s">
+        <v>4151</v>
+      </c>
+      <c r="F1929" t="s">
+        <v>4195</v>
+      </c>
+      <c r="G1929" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1930" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1930" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1930" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1930" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1930" t="s">
+        <v>4162</v>
+      </c>
+      <c r="F1930" t="s">
+        <v>4196</v>
+      </c>
+      <c r="G1930" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1931" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1931" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1931" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1931" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1931" t="s">
+        <v>4166</v>
+      </c>
+      <c r="F1931" t="s">
+        <v>4197</v>
+      </c>
+      <c r="G1931" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1932" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1932" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1932" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1932" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1932" t="s">
+        <v>4198</v>
+      </c>
+      <c r="F1932" t="s">
+        <v>4199</v>
+      </c>
+      <c r="G1932" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1933" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1933" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1933" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1933" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1933" t="s">
+        <v>4164</v>
+      </c>
+      <c r="F1933" t="s">
+        <v>4200</v>
+      </c>
+      <c r="G1933" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1934" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1934" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1934" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1934" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1934" t="s">
+        <v>4170</v>
+      </c>
+      <c r="F1934" t="s">
+        <v>4201</v>
+      </c>
+      <c r="G1934" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1935" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1935" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1935" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1935" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1935" t="s">
+        <v>4174</v>
+      </c>
+      <c r="F1935" t="s">
+        <v>4202</v>
+      </c>
+      <c r="G1935" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1936" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1936" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1936" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1936" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1936" t="s">
+        <v>4172</v>
+      </c>
+      <c r="F1936" t="s">
+        <v>4203</v>
+      </c>
+      <c r="G1936" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1937" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1937" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1937" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1937" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1937" t="s">
+        <v>4176</v>
+      </c>
+      <c r="F1937" t="s">
+        <v>4204</v>
+      </c>
+      <c r="G1937" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1938" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1938" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1938" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1938" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1938" t="s">
+        <v>4178</v>
+      </c>
+      <c r="F1938" t="s">
+        <v>4205</v>
+      </c>
+      <c r="G1938" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1939" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1939" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1939" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1939" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1939" t="s">
+        <v>4180</v>
+      </c>
+      <c r="F1939" t="s">
+        <v>4206</v>
+      </c>
+      <c r="G1939" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1940" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1940" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1940" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1940" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1940" t="s">
+        <v>4182</v>
+      </c>
+      <c r="F1940" t="s">
+        <v>4207</v>
+      </c>
+      <c r="G1940" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1941" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1941" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1941" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1941" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1941" t="s">
+        <v>4186</v>
+      </c>
+      <c r="F1941" t="s">
+        <v>4208</v>
+      </c>
+      <c r="G1941" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1942" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1942" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1942" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1942" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1942" t="s">
+        <v>4188</v>
+      </c>
+      <c r="F1942" t="s">
+        <v>4209</v>
+      </c>
+      <c r="G1942" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1943" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1943" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1943" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1943" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1943" t="s">
+        <v>4184</v>
+      </c>
+      <c r="F1943" t="s">
+        <v>4210</v>
+      </c>
+      <c r="G1943" t="s">
+        <v>4191</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1944" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1944" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1944" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1944" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1944" t="s">
+        <v>4154</v>
+      </c>
+      <c r="F1944" t="s">
+        <v>4211</v>
+      </c>
+      <c r="G1944" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1945" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1945" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1945" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1945" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1945" t="s">
+        <v>4158</v>
+      </c>
+      <c r="F1945" t="s">
+        <v>4213</v>
+      </c>
+      <c r="G1945" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1946" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1946" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1946" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1946" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1946" t="s">
+        <v>4156</v>
+      </c>
+      <c r="F1946" t="s">
+        <v>4214</v>
+      </c>
+      <c r="G1946" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1947" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1947" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1947" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1947" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1947" t="s">
+        <v>4151</v>
+      </c>
+      <c r="F1947" t="s">
+        <v>4215</v>
+      </c>
+      <c r="G1947" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1948" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1948" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1948" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1948" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1948" t="s">
+        <v>4162</v>
+      </c>
+      <c r="F1948" t="s">
+        <v>4216</v>
+      </c>
+      <c r="G1948" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1949" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1949" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1949" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1949" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1949" t="s">
+        <v>4166</v>
+      </c>
+      <c r="F1949" t="s">
+        <v>4217</v>
+      </c>
+      <c r="G1949" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1950" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1950" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1950" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1950" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1950" t="s">
+        <v>4160</v>
+      </c>
+      <c r="F1950" t="s">
+        <v>4218</v>
+      </c>
+      <c r="G1950" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1951" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1951" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1951" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1951" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1951" t="s">
+        <v>4164</v>
+      </c>
+      <c r="F1951" t="s">
+        <v>4219</v>
+      </c>
+      <c r="G1951" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1952" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1952" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1952" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D1952" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1952" t="s">
+        <v>4198</v>
+      </c>
+      <c r="F1952" t="s">
+        <v>4220</v>
+      </c>
+      <c r="G1952" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1953" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1953" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1953" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1953" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1953" t="s">
+        <v>4168</v>
+      </c>
+      <c r="F1953" t="s">
+        <v>4221</v>
+      </c>
+      <c r="G1953" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1954" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1954" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1954" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1954" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1954" t="s">
+        <v>4170</v>
+      </c>
+      <c r="F1954" t="s">
+        <v>4222</v>
+      </c>
+      <c r="G1954" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1955" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1955" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1955" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1955" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1955" t="s">
+        <v>4174</v>
+      </c>
+      <c r="F1955" t="s">
+        <v>4223</v>
+      </c>
+      <c r="G1955" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1956" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1956" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1956" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1956" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1956" t="s">
+        <v>4172</v>
+      </c>
+      <c r="F1956" t="s">
+        <v>4224</v>
+      </c>
+      <c r="G1956" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1957" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1957" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1957" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1957" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1957" t="s">
+        <v>4176</v>
+      </c>
+      <c r="F1957" t="s">
+        <v>4225</v>
+      </c>
+      <c r="G1957" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1958" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1958" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1958" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1958" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1958" t="s">
+        <v>4178</v>
+      </c>
+      <c r="F1958" t="s">
+        <v>4226</v>
+      </c>
+      <c r="G1958" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1959" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1959" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1959" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1959" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1959" t="s">
+        <v>4180</v>
+      </c>
+      <c r="F1959" t="s">
+        <v>4227</v>
+      </c>
+      <c r="G1959" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1960" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1960" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1960" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1960" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1960" t="s">
+        <v>4182</v>
+      </c>
+      <c r="F1960" t="s">
+        <v>4228</v>
+      </c>
+      <c r="G1960" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1961" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1961" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1961" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1961" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1961" t="s">
+        <v>4184</v>
+      </c>
+      <c r="F1961" t="s">
+        <v>4229</v>
+      </c>
+      <c r="G1961" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1962" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1962" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1962" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1962" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1962" t="s">
+        <v>4186</v>
+      </c>
+      <c r="F1962" t="s">
+        <v>4230</v>
+      </c>
+      <c r="G1962" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1963" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1963" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1963" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1963" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1963" t="s">
+        <v>4188</v>
+      </c>
+      <c r="F1963" t="s">
+        <v>4231</v>
+      </c>
+      <c r="G1963" t="s">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1964" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1964" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1964" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D1964" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1964" t="s">
+        <v>4233</v>
+      </c>
+      <c r="F1964" t="s">
+        <v>4234</v>
+      </c>
+      <c r="G1964" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1965" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1965" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1965" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1965" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1965" t="s">
+        <v>4237</v>
+      </c>
+      <c r="F1965" t="s">
+        <v>4238</v>
+      </c>
+      <c r="G1965" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1966" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1966" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1966" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1966" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1966" t="s">
+        <v>4240</v>
+      </c>
+      <c r="F1966" t="s">
+        <v>4241</v>
+      </c>
+      <c r="G1966" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1967" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1967" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1967" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1967" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1967" t="s">
+        <v>4243</v>
+      </c>
+      <c r="F1967" t="s">
+        <v>4244</v>
+      </c>
+      <c r="G1967" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1968" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1968" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1968" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1968" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1968" t="s">
+        <v>4245</v>
+      </c>
+      <c r="F1968" t="s">
+        <v>4246</v>
+      </c>
+      <c r="G1968" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1969" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1969" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1969" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1969" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1969" t="s">
+        <v>4247</v>
+      </c>
+      <c r="F1969" t="s">
+        <v>4248</v>
+      </c>
+      <c r="G1969" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1970" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1970" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1970" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1970" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1970" t="s">
+        <v>4249</v>
+      </c>
+      <c r="F1970" t="s">
+        <v>4250</v>
+      </c>
+      <c r="G1970" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1971" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1971" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1971" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D1971" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1971" t="s">
+        <v>4251</v>
+      </c>
+      <c r="F1971" t="s">
+        <v>4252</v>
+      </c>
+      <c r="G1971" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1972" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1972" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1972" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1972" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1972" t="s">
+        <v>4253</v>
+      </c>
+      <c r="F1972" t="s">
+        <v>4254</v>
+      </c>
+      <c r="G1972" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1973" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1973" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1973" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D1973" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1973" t="s">
+        <v>4256</v>
+      </c>
+      <c r="F1973" t="s">
+        <v>4257</v>
+      </c>
+      <c r="G1973" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1974" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1974" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1974" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D1974" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1974" t="s">
+        <v>4259</v>
+      </c>
+      <c r="F1974" t="s">
+        <v>4260</v>
+      </c>
+      <c r="G1974" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1975" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1975" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1975" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D1975" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1975" t="s">
+        <v>4262</v>
+      </c>
+      <c r="F1975" t="s">
+        <v>4263</v>
+      </c>
+      <c r="G1975" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1976" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1976" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1976" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D1976" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1976" t="s">
+        <v>4264</v>
+      </c>
+      <c r="F1976" t="s">
+        <v>4265</v>
+      </c>
+      <c r="G1976" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1977" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1977" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1977" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D1977" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1977" t="s">
+        <v>4266</v>
+      </c>
+      <c r="F1977" t="s">
+        <v>4267</v>
+      </c>
+      <c r="G1977" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1978" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1978" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1978" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D1978" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1978" t="s">
+        <v>4268</v>
+      </c>
+      <c r="F1978" t="s">
+        <v>4269</v>
+      </c>
+      <c r="G1978" t="s">
+        <v>4235</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1979" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1979" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1979" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1979" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1979" t="s">
+        <v>4237</v>
+      </c>
+      <c r="F1979" t="s">
+        <v>4270</v>
+      </c>
+      <c r="G1979" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1980" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1980" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1980" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1980" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1980" t="s">
+        <v>4243</v>
+      </c>
+      <c r="F1980" t="s">
+        <v>4272</v>
+      </c>
+      <c r="G1980" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1981" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1981" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1981" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1981" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1981" t="s">
+        <v>4240</v>
+      </c>
+      <c r="F1981" t="s">
+        <v>4273</v>
+      </c>
+      <c r="G1981" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1982" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1982" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1982" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D1982" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1982" t="s">
+        <v>4233</v>
+      </c>
+      <c r="F1982" t="s">
+        <v>4274</v>
+      </c>
+      <c r="G1982" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1983" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1983" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1983" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1983" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1983" t="s">
+        <v>4245</v>
+      </c>
+      <c r="F1983" t="s">
+        <v>4275</v>
+      </c>
+      <c r="G1983" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1984" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1984" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1984" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D1984" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1984" t="s">
+        <v>4251</v>
+      </c>
+      <c r="F1984" t="s">
+        <v>4276</v>
+      </c>
+      <c r="G1984" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1985" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1985" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1985" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1985" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1985" t="s">
+        <v>4249</v>
+      </c>
+      <c r="F1985" t="s">
+        <v>4277</v>
+      </c>
+      <c r="G1985" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1986" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1986" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1986" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1986" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1986" t="s">
+        <v>4247</v>
+      </c>
+      <c r="F1986" t="s">
+        <v>4278</v>
+      </c>
+      <c r="G1986" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1987" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1987" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1987" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D1987" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1987" t="s">
+        <v>4256</v>
+      </c>
+      <c r="F1987" t="s">
+        <v>4279</v>
+      </c>
+      <c r="G1987" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1988" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1988" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1988" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D1988" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1988" t="s">
+        <v>4268</v>
+      </c>
+      <c r="F1988" t="s">
+        <v>4280</v>
+      </c>
+      <c r="G1988" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1989" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1989" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1989" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1989" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1989" t="s">
+        <v>4253</v>
+      </c>
+      <c r="F1989" t="s">
+        <v>4281</v>
+      </c>
+      <c r="G1989" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1990" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1990" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1990" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D1990" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1990" t="s">
+        <v>4262</v>
+      </c>
+      <c r="F1990" t="s">
+        <v>4282</v>
+      </c>
+      <c r="G1990" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1991" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1991" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1991" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D1991" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1991" t="s">
+        <v>4259</v>
+      </c>
+      <c r="F1991" t="s">
+        <v>4283</v>
+      </c>
+      <c r="G1991" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1992" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1992" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1992" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D1992" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1992" t="s">
+        <v>4264</v>
+      </c>
+      <c r="F1992" t="s">
+        <v>4284</v>
+      </c>
+      <c r="G1992" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1993" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1993" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1993" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D1993" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1993" t="s">
+        <v>4266</v>
+      </c>
+      <c r="F1993" t="s">
+        <v>4285</v>
+      </c>
+      <c r="G1993" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1994" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1994" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1994" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1994" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1994" t="s">
+        <v>4243</v>
+      </c>
+      <c r="F1994" t="s">
+        <v>4286</v>
+      </c>
+      <c r="G1994" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1995" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1995" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1995" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1995" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1995" t="s">
+        <v>4240</v>
+      </c>
+      <c r="F1995" t="s">
+        <v>4288</v>
+      </c>
+      <c r="G1995" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1996" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1996" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1996" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1996" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1996" t="s">
+        <v>4237</v>
+      </c>
+      <c r="F1996" t="s">
+        <v>4289</v>
+      </c>
+      <c r="G1996" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1997" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1997" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1997" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1997" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1997" t="s">
+        <v>4290</v>
+      </c>
+      <c r="F1997" t="s">
+        <v>4291</v>
+      </c>
+      <c r="G1997" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1998" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1998" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1998" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1998" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1998" t="s">
+        <v>4292</v>
+      </c>
+      <c r="F1998" t="s">
+        <v>4293</v>
+      </c>
+      <c r="G1998" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1999" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1999" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1999" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1999" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1999" t="s">
+        <v>4294</v>
+      </c>
+      <c r="F1999" t="s">
+        <v>4295</v>
+      </c>
+      <c r="G1999" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2000" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2000" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2000" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D2000" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2000" t="s">
+        <v>4233</v>
+      </c>
+      <c r="F2000" t="s">
+        <v>4296</v>
+      </c>
+      <c r="G2000" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2001" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2001" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2001" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D2001" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2001" t="s">
+        <v>4245</v>
+      </c>
+      <c r="F2001" t="s">
+        <v>4297</v>
+      </c>
+      <c r="G2001" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2002" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2002" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2002" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D2002" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2002" t="s">
+        <v>4251</v>
+      </c>
+      <c r="F2002" t="s">
+        <v>4298</v>
+      </c>
+      <c r="G2002" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2003" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2003" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2003" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D2003" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2003" t="s">
+        <v>4256</v>
+      </c>
+      <c r="F2003" t="s">
+        <v>4299</v>
+      </c>
+      <c r="G2003" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2004" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2004" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2004" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D2004" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2004" t="s">
+        <v>4253</v>
+      </c>
+      <c r="F2004" t="s">
+        <v>4300</v>
+      </c>
+      <c r="G2004" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2005" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2005" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2005" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D2005" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2005" t="s">
+        <v>4249</v>
+      </c>
+      <c r="F2005" t="s">
+        <v>4301</v>
+      </c>
+      <c r="G2005" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2006" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2006" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2006" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D2006" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2006" t="s">
+        <v>4247</v>
+      </c>
+      <c r="F2006" t="s">
+        <v>4302</v>
+      </c>
+      <c r="G2006" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2007" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2007" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2007" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D2007" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2007" t="s">
+        <v>4268</v>
+      </c>
+      <c r="F2007" t="s">
+        <v>4303</v>
+      </c>
+      <c r="G2007" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2008" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2008" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2008" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D2008" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2008" t="s">
+        <v>4262</v>
+      </c>
+      <c r="F2008" t="s">
+        <v>4304</v>
+      </c>
+      <c r="G2008" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2009" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2009" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2009" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D2009" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2009" t="s">
+        <v>4264</v>
+      </c>
+      <c r="F2009" t="s">
+        <v>4305</v>
+      </c>
+      <c r="G2009" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2010" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2010" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2010" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D2010" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2010" t="s">
+        <v>4259</v>
+      </c>
+      <c r="F2010" t="s">
+        <v>4306</v>
+      </c>
+      <c r="G2010" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2011" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2011" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2011" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D2011" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2011" t="s">
+        <v>4266</v>
+      </c>
+      <c r="F2011" t="s">
+        <v>4307</v>
+      </c>
+      <c r="G2011" t="s">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2012" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2012" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2012" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D2012" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2012" t="s">
+        <v>4308</v>
+      </c>
+      <c r="F2012" t="s">
+        <v>4309</v>
+      </c>
+      <c r="G2012" t="s">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2013" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2013" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2013" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D2013" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2013" t="s">
+        <v>4311</v>
+      </c>
+      <c r="F2013" t="s">
+        <v>4312</v>
+      </c>
+      <c r="G2013" t="s">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2014" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2014" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2014" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D2014" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2014" t="s">
+        <v>4313</v>
+      </c>
+      <c r="F2014" t="s">
+        <v>4314</v>
+      </c>
+      <c r="G2014" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2015" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2015" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2015" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D2015" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2015" t="s">
+        <v>4316</v>
+      </c>
+      <c r="F2015" t="s">
+        <v>4317</v>
+      </c>
+      <c r="G2015" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2016" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2016" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2016" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D2016" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2016" t="s">
+        <v>4319</v>
+      </c>
+      <c r="F2016" t="s">
+        <v>4320</v>
+      </c>
+      <c r="G2016" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2017" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2017" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2017" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D2017" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2017" t="s">
+        <v>4321</v>
+      </c>
+      <c r="F2017" t="s">
+        <v>4322</v>
+      </c>
+      <c r="G2017" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2018" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2018" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2018" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D2018" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2018" t="s">
+        <v>4323</v>
+      </c>
+      <c r="F2018" t="s">
+        <v>4324</v>
+      </c>
+      <c r="G2018" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2019" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2019" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2019" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D2019" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2019" t="s">
+        <v>4325</v>
+      </c>
+      <c r="F2019" t="s">
+        <v>4326</v>
+      </c>
+      <c r="G2019" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2020" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2020" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2020" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D2020" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2020" t="s">
+        <v>4327</v>
+      </c>
+      <c r="F2020" t="s">
+        <v>4328</v>
+      </c>
+      <c r="G2020" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2021" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2021" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2021" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D2021" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2021" t="s">
+        <v>4329</v>
+      </c>
+      <c r="F2021" t="s">
+        <v>4330</v>
+      </c>
+      <c r="G2021" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2022" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2022" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2022" t="s">
+        <v>469</v>
+      </c>
+      <c r="D2022" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2022" t="s">
+        <v>4331</v>
+      </c>
+      <c r="F2022" t="s">
+        <v>4332</v>
+      </c>
+      <c r="G2022" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2023" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2023" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2023" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D2023" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2023" t="s">
+        <v>4334</v>
+      </c>
+      <c r="F2023" t="s">
+        <v>4335</v>
+      </c>
+      <c r="G2023" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2024" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2024" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2024" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D2024" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2024" t="s">
+        <v>4336</v>
+      </c>
+      <c r="F2024" t="s">
+        <v>4337</v>
+      </c>
+      <c r="G2024" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2025" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2025" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2025" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D2025" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2025" t="s">
+        <v>4338</v>
+      </c>
+      <c r="F2025" t="s">
+        <v>4339</v>
+      </c>
+      <c r="G2025" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2026" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2026" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2026" t="s">
+        <v>469</v>
+      </c>
+      <c r="D2026" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2026" t="s">
+        <v>4340</v>
+      </c>
+      <c r="F2026" t="s">
+        <v>4341</v>
+      </c>
+      <c r="G2026" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2027" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2027" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2027" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D2027" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2027" t="s">
+        <v>4342</v>
+      </c>
+      <c r="F2027" t="s">
+        <v>4343</v>
+      </c>
+      <c r="G2027" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2028" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2028" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2028" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D2028" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2028" t="s">
+        <v>4344</v>
+      </c>
+      <c r="F2028" t="s">
+        <v>4345</v>
+      </c>
+      <c r="G2028" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2029" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2029" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2029" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D2029" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2029" t="s">
+        <v>4346</v>
+      </c>
+      <c r="F2029" t="s">
+        <v>4347</v>
+      </c>
+      <c r="G2029" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2030" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2030" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2030" t="s">
+        <v>4348</v>
+      </c>
+      <c r="D2030" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2030" t="s">
+        <v>4349</v>
+      </c>
+      <c r="F2030" t="s">
+        <v>4350</v>
+      </c>
+      <c r="G2030" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2031" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2031" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2031" t="s">
+        <v>4348</v>
+      </c>
+      <c r="D2031" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2031" t="s">
+        <v>4351</v>
+      </c>
+      <c r="F2031" t="s">
+        <v>4352</v>
+      </c>
+      <c r="G2031" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2032" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2032" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2032" t="s">
+        <v>4348</v>
+      </c>
+      <c r="D2032" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2032" t="s">
+        <v>4353</v>
+      </c>
+      <c r="F2032" t="s">
+        <v>4354</v>
+      </c>
+      <c r="G2032" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2033" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2033" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2033" t="s">
+        <v>4348</v>
+      </c>
+      <c r="D2033" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2033" t="s">
+        <v>4355</v>
+      </c>
+      <c r="F2033" t="s">
+        <v>4356</v>
+      </c>
+      <c r="G2033" t="s">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2034" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2034" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2034" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D2034" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2034" t="s">
+        <v>4357</v>
+      </c>
+      <c r="F2034" t="s">
+        <v>4358</v>
+      </c>
+      <c r="G2034" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2035" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2035" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2035" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D2035" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2035" t="s">
+        <v>4360</v>
+      </c>
+      <c r="F2035" t="s">
+        <v>4361</v>
+      </c>
+      <c r="G2035" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2036" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2036" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2036" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D2036" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2036" t="s">
+        <v>4362</v>
+      </c>
+      <c r="F2036" t="s">
+        <v>4363</v>
+      </c>
+      <c r="G2036" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2037" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2037" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2037" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D2037" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2037" t="s">
+        <v>4364</v>
+      </c>
+      <c r="F2037" t="s">
+        <v>4365</v>
+      </c>
+      <c r="G2037" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2038" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2038" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2038" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D2038" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2038" t="s">
+        <v>4367</v>
+      </c>
+      <c r="F2038" t="s">
+        <v>4368</v>
+      </c>
+      <c r="G2038" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2039" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2039" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2039" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D2039" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2039" t="s">
+        <v>4369</v>
+      </c>
+      <c r="F2039" t="s">
+        <v>4370</v>
+      </c>
+      <c r="G2039" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2040" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2040" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2040" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D2040" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2040" t="s">
+        <v>4371</v>
+      </c>
+      <c r="F2040" t="s">
+        <v>4372</v>
+      </c>
+      <c r="G2040" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2041" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2041" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2041" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D2041" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2041" t="s">
+        <v>4373</v>
+      </c>
+      <c r="F2041" t="s">
+        <v>4374</v>
+      </c>
+      <c r="G2041" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2042" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2042" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2042" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D2042" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2042" t="s">
+        <v>4375</v>
+      </c>
+      <c r="F2042" t="s">
+        <v>4376</v>
+      </c>
+      <c r="G2042" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2043" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2043" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2043" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D2043" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2043" t="s">
+        <v>4377</v>
+      </c>
+      <c r="F2043" t="s">
+        <v>4378</v>
+      </c>
+      <c r="G2043" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2044" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2044" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2044" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D2044" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2044" t="s">
+        <v>4379</v>
+      </c>
+      <c r="F2044" t="s">
+        <v>4380</v>
+      </c>
+      <c r="G2044" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2045" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2045" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2045" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D2045" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2045" t="s">
+        <v>4381</v>
+      </c>
+      <c r="F2045" t="s">
+        <v>4382</v>
+      </c>
+      <c r="G2045" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2046" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2046" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2046" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D2046" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2046" t="s">
+        <v>4383</v>
+      </c>
+      <c r="F2046" t="s">
+        <v>4384</v>
+      </c>
+      <c r="G2046" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2047" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2047" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2047" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D2047" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2047" t="s">
+        <v>4385</v>
+      </c>
+      <c r="F2047" t="s">
+        <v>4386</v>
+      </c>
+      <c r="G2047" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2048" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2048" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2048" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D2048" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2048" t="s">
+        <v>4387</v>
+      </c>
+      <c r="F2048" t="s">
+        <v>4388</v>
+      </c>
+      <c r="G2048" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2049" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2049" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2049" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D2049" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2049" t="s">
+        <v>4389</v>
+      </c>
+      <c r="F2049" t="s">
+        <v>4390</v>
+      </c>
+      <c r="G2049" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2050" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2050" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2050" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2050" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2050" t="s">
+        <v>4391</v>
+      </c>
+      <c r="F2050" t="s">
+        <v>4392</v>
+      </c>
+      <c r="G2050" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2051" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2051" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2051" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2051" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2051" t="s">
+        <v>4393</v>
+      </c>
+      <c r="F2051" t="s">
+        <v>4394</v>
+      </c>
+      <c r="G2051" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2052" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2052" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2052" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2052" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2052" t="s">
+        <v>4395</v>
+      </c>
+      <c r="F2052" t="s">
+        <v>4396</v>
+      </c>
+      <c r="G2052" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2053" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2053" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2053" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2053" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2053" t="s">
+        <v>4397</v>
+      </c>
+      <c r="F2053" t="s">
+        <v>4398</v>
+      </c>
+      <c r="G2053" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2054" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2054" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2054" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D2054" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2054" t="s">
+        <v>4399</v>
+      </c>
+      <c r="F2054" t="s">
+        <v>4400</v>
+      </c>
+      <c r="G2054" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2055" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2055" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2055" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D2055" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2055" t="s">
+        <v>4403</v>
+      </c>
+      <c r="F2055" t="s">
+        <v>4404</v>
+      </c>
+      <c r="G2055" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2056" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2056" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2056" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D2056" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2056" t="s">
+        <v>4406</v>
+      </c>
+      <c r="F2056" t="s">
+        <v>4407</v>
+      </c>
+      <c r="G2056" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2057" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2057" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2057" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D2057" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2057" t="s">
+        <v>4409</v>
+      </c>
+      <c r="F2057" t="s">
+        <v>4410</v>
+      </c>
+      <c r="G2057" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2058" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2058" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2058" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D2058" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2058" t="s">
+        <v>4412</v>
+      </c>
+      <c r="F2058" t="s">
+        <v>4413</v>
+      </c>
+      <c r="G2058" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2059" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2059" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2059" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D2059" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2059" t="s">
+        <v>4414</v>
+      </c>
+      <c r="F2059" t="s">
+        <v>4415</v>
+      </c>
+      <c r="G2059" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2060" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2060" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2060" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D2060" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2060" t="s">
+        <v>4416</v>
+      </c>
+      <c r="F2060" t="s">
+        <v>4417</v>
+      </c>
+      <c r="G2060" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2061" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2061" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2061" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D2061" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2061" t="s">
+        <v>4418</v>
+      </c>
+      <c r="F2061" t="s">
+        <v>4419</v>
+      </c>
+      <c r="G2061" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2062" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2062" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2062" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D2062" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2062" t="s">
+        <v>4420</v>
+      </c>
+      <c r="F2062" t="s">
+        <v>4421</v>
+      </c>
+      <c r="G2062" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2063" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2063" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2063" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D2063" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2063" t="s">
+        <v>4422</v>
+      </c>
+      <c r="F2063" t="s">
+        <v>4423</v>
+      </c>
+      <c r="G2063" t="s">
+        <v>4401</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2064" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2064" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2064" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D2064" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2064" t="s">
+        <v>4399</v>
+      </c>
+      <c r="F2064" t="s">
+        <v>4424</v>
+      </c>
+      <c r="G2064" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2065" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2065" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2065" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D2065" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2065" t="s">
+        <v>4409</v>
+      </c>
+      <c r="F2065" t="s">
+        <v>4426</v>
+      </c>
+      <c r="G2065" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2066" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2066" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2066" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D2066" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2066" t="s">
+        <v>4403</v>
+      </c>
+      <c r="F2066" t="s">
+        <v>4427</v>
+      </c>
+      <c r="G2066" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2067" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2067" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2067" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D2067" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2067" t="s">
+        <v>4406</v>
+      </c>
+      <c r="F2067" t="s">
+        <v>4428</v>
+      </c>
+      <c r="G2067" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2068" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2068" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2068" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D2068" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2068" t="s">
+        <v>4412</v>
+      </c>
+      <c r="F2068" t="s">
+        <v>4429</v>
+      </c>
+      <c r="G2068" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2069" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2069" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2069" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D2069" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2069" t="s">
+        <v>4414</v>
+      </c>
+      <c r="F2069" t="s">
+        <v>4430</v>
+      </c>
+      <c r="G2069" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2070" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2070" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2070" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D2070" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2070" t="s">
+        <v>4418</v>
+      </c>
+      <c r="F2070" t="s">
+        <v>4431</v>
+      </c>
+      <c r="G2070" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2071" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2071" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2071" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D2071" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2071" t="s">
+        <v>4420</v>
+      </c>
+      <c r="F2071" t="s">
+        <v>4432</v>
+      </c>
+      <c r="G2071" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2072" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2072" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2072" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D2072" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2072" t="s">
+        <v>4422</v>
+      </c>
+      <c r="F2072" t="s">
+        <v>4433</v>
+      </c>
+      <c r="G2072" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2073" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2073" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2073" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D2073" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2073" t="s">
+        <v>4416</v>
+      </c>
+      <c r="F2073" t="s">
+        <v>4434</v>
+      </c>
+      <c r="G2073" t="s">
+        <v>4425</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2074" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2074" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2074" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D2074" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2074" t="s">
+        <v>4435</v>
+      </c>
+      <c r="F2074" t="s">
+        <v>4436</v>
+      </c>
+      <c r="G2074" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2075" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2075" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2075" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D2075" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2075" t="s">
+        <v>4438</v>
+      </c>
+      <c r="F2075" t="s">
+        <v>4439</v>
+      </c>
+      <c r="G2075" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2076" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2076" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2076" t="s">
+        <v>469</v>
+      </c>
+      <c r="D2076" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2076" t="s">
+        <v>4440</v>
+      </c>
+      <c r="F2076" t="s">
+        <v>4441</v>
+      </c>
+      <c r="G2076" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2077" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2077" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2077" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D2077" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2077" t="s">
+        <v>4442</v>
+      </c>
+      <c r="F2077" t="s">
+        <v>4443</v>
+      </c>
+      <c r="G2077" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2078" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2078" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2078" t="s">
+        <v>469</v>
+      </c>
+      <c r="D2078" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2078" t="s">
+        <v>4444</v>
+      </c>
+      <c r="F2078" t="s">
+        <v>4445</v>
+      </c>
+      <c r="G2078" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2079" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2079" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2079" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D2079" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2079" t="s">
+        <v>4446</v>
+      </c>
+      <c r="F2079" t="s">
+        <v>4447</v>
+      </c>
+      <c r="G2079" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2080" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2080" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2080" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D2080" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2080" t="s">
+        <v>4448</v>
+      </c>
+      <c r="F2080" t="s">
+        <v>4449</v>
+      </c>
+      <c r="G2080" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2081" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2081" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2081" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D2081" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2081" t="s">
+        <v>4450</v>
+      </c>
+      <c r="F2081" t="s">
+        <v>4451</v>
+      </c>
+      <c r="G2081" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2082" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2082" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2082" t="s">
+        <v>4452</v>
+      </c>
+      <c r="D2082" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2082" t="s">
+        <v>4453</v>
+      </c>
+      <c r="F2082" t="s">
+        <v>4454</v>
+      </c>
+      <c r="G2082" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2083" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2083" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2083" t="s">
+        <v>4455</v>
+      </c>
+      <c r="D2083" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2083" t="s">
+        <v>4456</v>
+      </c>
+      <c r="F2083" t="s">
+        <v>4457</v>
+      </c>
+      <c r="G2083" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2084" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2084" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2084" t="s">
+        <v>4458</v>
+      </c>
+      <c r="D2084" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2084" t="s">
+        <v>4459</v>
+      </c>
+      <c r="F2084" t="s">
+        <v>4460</v>
+      </c>
+      <c r="G2084" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2085" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2085" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2085" t="s">
+        <v>4461</v>
+      </c>
+      <c r="D2085" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2085" t="s">
+        <v>4462</v>
+      </c>
+      <c r="F2085" t="s">
+        <v>4463</v>
+      </c>
+      <c r="G2085" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2086" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2086" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2086" t="s">
+        <v>4464</v>
+      </c>
+      <c r="D2086" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2086" t="s">
+        <v>4465</v>
+      </c>
+      <c r="F2086" t="s">
+        <v>4466</v>
+      </c>
+      <c r="G2086" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2087" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2087" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2087" t="s">
+        <v>4455</v>
+      </c>
+      <c r="D2087" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2087" t="s">
+        <v>4467</v>
+      </c>
+      <c r="F2087" t="s">
+        <v>4468</v>
+      </c>
+      <c r="G2087" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2088" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2088" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2088" t="s">
+        <v>4461</v>
+      </c>
+      <c r="D2088" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2088" t="s">
+        <v>4469</v>
+      </c>
+      <c r="F2088" t="s">
+        <v>4470</v>
+      </c>
+      <c r="G2088" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2089" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2089" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2089" t="s">
+        <v>4458</v>
+      </c>
+      <c r="D2089" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2089" t="s">
+        <v>4471</v>
+      </c>
+      <c r="F2089" t="s">
+        <v>4472</v>
+      </c>
+      <c r="G2089" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2090" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2090" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2090" t="s">
+        <v>4452</v>
+      </c>
+      <c r="D2090" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2090" t="s">
+        <v>4473</v>
+      </c>
+      <c r="F2090" t="s">
+        <v>4474</v>
+      </c>
+      <c r="G2090" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2091" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2091" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2091" t="s">
+        <v>4464</v>
+      </c>
+      <c r="D2091" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2091" t="s">
+        <v>4475</v>
+      </c>
+      <c r="F2091" t="s">
+        <v>4476</v>
+      </c>
+      <c r="G2091" t="s">
+        <v>4437</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2092" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2092" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2092" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D2092" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2092" t="s">
+        <v>4477</v>
+      </c>
+      <c r="F2092" t="s">
+        <v>4478</v>
+      </c>
+      <c r="G2092" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2093" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2093" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2093" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D2093" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2093" t="s">
+        <v>4480</v>
+      </c>
+      <c r="F2093" t="s">
+        <v>4481</v>
+      </c>
+      <c r="G2093" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2094" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2094" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2094" t="s">
+        <v>4482</v>
+      </c>
+      <c r="D2094" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2094" t="s">
+        <v>4483</v>
+      </c>
+      <c r="F2094" t="s">
+        <v>4484</v>
+      </c>
+      <c r="G2094" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2095" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2095" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2095" t="s">
+        <v>4485</v>
+      </c>
+      <c r="D2095" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2095" t="s">
+        <v>4486</v>
+      </c>
+      <c r="F2095" t="s">
+        <v>4487</v>
+      </c>
+      <c r="G2095" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2096" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2096" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2096" t="s">
+        <v>4482</v>
+      </c>
+      <c r="D2096" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2096" t="s">
+        <v>4488</v>
+      </c>
+      <c r="F2096" t="s">
+        <v>4489</v>
+      </c>
+      <c r="G2096" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2097" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2097" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2097" t="s">
+        <v>4485</v>
+      </c>
+      <c r="D2097" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2097" t="s">
+        <v>4490</v>
+      </c>
+      <c r="F2097" t="s">
+        <v>4491</v>
+      </c>
+      <c r="G2097" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2098" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2098" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2098" t="s">
+        <v>4482</v>
+      </c>
+      <c r="D2098" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2098" t="s">
+        <v>4492</v>
+      </c>
+      <c r="F2098" t="s">
+        <v>4493</v>
+      </c>
+      <c r="G2098" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2099" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2099" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2099" t="s">
+        <v>4494</v>
+      </c>
+      <c r="D2099" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2099" t="s">
+        <v>4495</v>
+      </c>
+      <c r="F2099" t="s">
+        <v>4496</v>
+      </c>
+      <c r="G2099" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2100" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2100" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2100" t="s">
+        <v>4497</v>
+      </c>
+      <c r="D2100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2100" t="s">
+        <v>4498</v>
+      </c>
+      <c r="F2100" t="s">
+        <v>4499</v>
+      </c>
+      <c r="G2100" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2101" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2101" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2101" t="s">
+        <v>4500</v>
+      </c>
+      <c r="D2101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2101" t="s">
+        <v>4501</v>
+      </c>
+      <c r="F2101" t="s">
+        <v>4502</v>
+      </c>
+      <c r="G2101" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2102" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2102" t="s">
+        <v>4503</v>
+      </c>
+      <c r="D2102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2102" t="s">
+        <v>4504</v>
+      </c>
+      <c r="F2102" t="s">
+        <v>4505</v>
+      </c>
+      <c r="G2102" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2103" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2103" t="s">
+        <v>469</v>
+      </c>
+      <c r="D2103" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2103" t="s">
+        <v>4506</v>
+      </c>
+      <c r="F2103" t="s">
+        <v>4507</v>
+      </c>
+      <c r="G2103" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2104" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2104" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D2104" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2104" t="s">
+        <v>4508</v>
+      </c>
+      <c r="F2104" t="s">
+        <v>4509</v>
+      </c>
+      <c r="G2104" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2105" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2105" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2105" t="s">
+        <v>4510</v>
+      </c>
+      <c r="D2105" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2105" t="s">
+        <v>4511</v>
+      </c>
+      <c r="F2105" t="s">
+        <v>4512</v>
+      </c>
+      <c r="G2105" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2106" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2106" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2106" t="s">
+        <v>267</v>
+      </c>
+      <c r="D2106" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2106" t="s">
+        <v>4513</v>
+      </c>
+      <c r="F2106" t="s">
+        <v>4514</v>
+      </c>
+      <c r="G2106" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2107" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2107" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2107" t="s">
+        <v>4515</v>
+      </c>
+      <c r="D2107" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2107" t="s">
+        <v>4516</v>
+      </c>
+      <c r="F2107" t="s">
+        <v>4517</v>
+      </c>
+      <c r="G2107" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2108" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2108" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2108" t="s">
+        <v>4518</v>
+      </c>
+      <c r="D2108" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2108" t="s">
+        <v>4519</v>
+      </c>
+      <c r="F2108" t="s">
+        <v>4520</v>
+      </c>
+      <c r="G2108" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2109" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2109" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2109" t="s">
+        <v>4494</v>
+      </c>
+      <c r="D2109" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2109" t="s">
+        <v>4521</v>
+      </c>
+      <c r="F2109" t="s">
+        <v>4522</v>
+      </c>
+      <c r="G2109" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2110" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2110" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2110" t="s">
+        <v>4500</v>
+      </c>
+      <c r="D2110" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2110" t="s">
+        <v>4523</v>
+      </c>
+      <c r="F2110" t="s">
+        <v>4524</v>
+      </c>
+      <c r="G2110" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2111" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2111" t="s">
+        <v>4497</v>
+      </c>
+      <c r="D2111" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2111" t="s">
+        <v>4525</v>
+      </c>
+      <c r="F2111" t="s">
+        <v>4526</v>
+      </c>
+      <c r="G2111" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2112" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2112" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2112" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D2112" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2112" t="s">
+        <v>4527</v>
+      </c>
+      <c r="F2112" t="s">
+        <v>4528</v>
+      </c>
+      <c r="G2112" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2113" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2113" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2113" t="s">
+        <v>4503</v>
+      </c>
+      <c r="D2113" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2113" t="s">
+        <v>4529</v>
+      </c>
+      <c r="F2113" t="s">
+        <v>4530</v>
+      </c>
+      <c r="G2113" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2114" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2114" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2114" t="s">
+        <v>469</v>
+      </c>
+      <c r="D2114" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2114" t="s">
+        <v>4531</v>
+      </c>
+      <c r="F2114" t="s">
+        <v>4532</v>
+      </c>
+      <c r="G2114" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2115" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2115" t="s">
+        <v>4510</v>
+      </c>
+      <c r="D2115" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2115" t="s">
+        <v>4533</v>
+      </c>
+      <c r="F2115" t="s">
+        <v>4534</v>
+      </c>
+      <c r="G2115" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2116" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2116" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2116" t="s">
+        <v>4515</v>
+      </c>
+      <c r="D2116" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2116" t="s">
+        <v>4535</v>
+      </c>
+      <c r="F2116" t="s">
+        <v>4536</v>
+      </c>
+      <c r="G2116" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2117" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2117" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2117" t="s">
+        <v>4518</v>
+      </c>
+      <c r="D2117" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2117" t="s">
+        <v>4537</v>
+      </c>
+      <c r="F2117" t="s">
+        <v>4538</v>
+      </c>
+      <c r="G2117" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2118" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2118" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2118" t="s">
+        <v>267</v>
+      </c>
+      <c r="D2118" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2118" t="s">
+        <v>4539</v>
+      </c>
+      <c r="F2118" t="s">
+        <v>4540</v>
+      </c>
+      <c r="G2118" t="s">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2119" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2119" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2119" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D2119" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2119" t="s">
+        <v>4541</v>
+      </c>
+      <c r="F2119" t="s">
+        <v>4542</v>
+      </c>
+      <c r="G2119" t="s">
+        <v>4543</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2120" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2120" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2120" t="s">
+        <v>551</v>
+      </c>
+      <c r="D2120" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2120" t="s">
+        <v>4544</v>
+      </c>
+      <c r="F2120" t="s">
+        <v>4545</v>
+      </c>
+      <c r="G2120" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2121" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2121" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2121" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2121" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2121" t="s">
+        <v>4547</v>
+      </c>
+      <c r="F2121" t="s">
+        <v>4548</v>
+      </c>
+      <c r="G2121" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2122" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2122" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2122" t="s">
+        <v>892</v>
+      </c>
+      <c r="D2122" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2122" t="s">
+        <v>4549</v>
+      </c>
+      <c r="F2122" t="s">
+        <v>4550</v>
+      </c>
+      <c r="G2122" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2123" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2123" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2123" t="s">
+        <v>4551</v>
+      </c>
+      <c r="D2123" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2123" t="s">
+        <v>4552</v>
+      </c>
+      <c r="F2123" t="s">
+        <v>4553</v>
+      </c>
+      <c r="G2123" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2124" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2124" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2124" t="s">
+        <v>4551</v>
+      </c>
+      <c r="D2124" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2124" t="s">
+        <v>4554</v>
+      </c>
+      <c r="F2124" t="s">
+        <v>4555</v>
+      </c>
+      <c r="G2124" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2125" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2125" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2125" t="s">
+        <v>551</v>
+      </c>
+      <c r="D2125" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2125" t="s">
+        <v>4556</v>
+      </c>
+      <c r="F2125" t="s">
+        <v>4557</v>
+      </c>
+      <c r="G2125" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2126" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2126" t="s">
+        <v>4558</v>
+      </c>
+      <c r="D2126" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2126" t="s">
+        <v>4559</v>
+      </c>
+      <c r="F2126" t="s">
+        <v>4560</v>
+      </c>
+      <c r="G2126" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2127" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2127" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2127" t="s">
+        <v>4558</v>
+      </c>
+      <c r="D2127" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2127" t="s">
+        <v>4561</v>
+      </c>
+      <c r="F2127" t="s">
+        <v>4562</v>
+      </c>
+      <c r="G2127" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2128" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2128" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2128" t="s">
+        <v>4563</v>
+      </c>
+      <c r="D2128" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2128" t="s">
+        <v>4564</v>
+      </c>
+      <c r="F2128" t="s">
+        <v>4565</v>
+      </c>
+      <c r="G2128" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2129" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2129" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2129" t="s">
+        <v>4563</v>
+      </c>
+      <c r="D2129" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2129" t="s">
+        <v>4566</v>
+      </c>
+      <c r="F2129" t="s">
+        <v>4567</v>
+      </c>
+      <c r="G2129" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2130" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2130" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2130" t="s">
+        <v>4563</v>
+      </c>
+      <c r="D2130" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2130" t="s">
+        <v>4568</v>
+      </c>
+      <c r="F2130" t="s">
+        <v>4569</v>
+      </c>
+      <c r="G2130" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2131" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2131" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2131" t="s">
+        <v>4563</v>
+      </c>
+      <c r="D2131" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2131" t="s">
+        <v>4570</v>
+      </c>
+      <c r="F2131" t="s">
+        <v>4571</v>
+      </c>
+      <c r="G2131" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2132" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2132" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2132" t="s">
+        <v>4572</v>
+      </c>
+      <c r="D2132" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2132" t="s">
+        <v>4573</v>
+      </c>
+      <c r="F2132" t="s">
+        <v>4574</v>
+      </c>
+      <c r="G2132" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2133" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2133" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2133" t="s">
+        <v>4575</v>
+      </c>
+      <c r="D2133" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2133" t="s">
+        <v>4576</v>
+      </c>
+      <c r="F2133" t="s">
+        <v>4577</v>
+      </c>
+      <c r="G2133" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2134" t="s">
+        <v>4575</v>
+      </c>
+      <c r="D2134" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2134" t="s">
+        <v>4578</v>
+      </c>
+      <c r="F2134" t="s">
+        <v>4579</v>
+      </c>
+      <c r="G2134" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2135" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2135" t="s">
+        <v>4580</v>
+      </c>
+      <c r="D2135" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2135" t="s">
+        <v>4581</v>
+      </c>
+      <c r="F2135" t="s">
+        <v>4582</v>
+      </c>
+      <c r="G2135" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2136" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2136" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2136" t="s">
+        <v>4551</v>
+      </c>
+      <c r="D2136" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2136" t="s">
+        <v>4583</v>
+      </c>
+      <c r="F2136" t="s">
+        <v>4584</v>
+      </c>
+      <c r="G2136" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2137" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2137" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2137" t="s">
+        <v>4580</v>
+      </c>
+      <c r="D2137" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2137" t="s">
+        <v>4585</v>
+      </c>
+      <c r="F2137" t="s">
+        <v>4586</v>
+      </c>
+      <c r="G2137" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2138" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2138" t="s">
+        <v>4551</v>
+      </c>
+      <c r="D2138" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2138" t="s">
+        <v>4587</v>
+      </c>
+      <c r="F2138" t="s">
+        <v>4588</v>
+      </c>
+      <c r="G2138" t="s">
+        <v>4546</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2139" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2139" t="s">
+        <v>4575</v>
+      </c>
+      <c r="D2139" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2139" t="s">
+        <v>4589</v>
+      </c>
+      <c r="F2139" t="s">
+        <v>4590</v>
+      </c>
+      <c r="G2139" t="s">
+        <v>4591</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2140" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2140" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2140" t="s">
+        <v>347</v>
+      </c>
+      <c r="D2140" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2140" t="s">
+        <v>4459</v>
+      </c>
+      <c r="F2140" t="s">
+        <v>4592</v>
+      </c>
+      <c r="G2140" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2141" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2141" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2141" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D2141" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2141" t="s">
+        <v>4456</v>
+      </c>
+      <c r="F2141" t="s">
+        <v>4594</v>
+      </c>
+      <c r="G2141" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2142" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2142" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2142" t="s">
+        <v>362</v>
+      </c>
+      <c r="D2142" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2142" t="s">
+        <v>4453</v>
+      </c>
+      <c r="F2142" t="s">
+        <v>4595</v>
+      </c>
+      <c r="G2142" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2143" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2143" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2143" t="s">
+        <v>736</v>
+      </c>
+      <c r="D2143" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2143" t="s">
+        <v>4465</v>
+      </c>
+      <c r="F2143" t="s">
+        <v>4596</v>
+      </c>
+      <c r="G2143" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2144" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2144" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2144" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D2144" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2144" t="s">
+        <v>4462</v>
+      </c>
+      <c r="F2144" t="s">
+        <v>4597</v>
+      </c>
+      <c r="G2144" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2145" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2145" t="s">
+        <v>362</v>
+      </c>
+      <c r="D2145" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2145" t="s">
+        <v>4473</v>
+      </c>
+      <c r="F2145" t="s">
+        <v>4598</v>
+      </c>
+      <c r="G2145" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2146" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2146" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2146" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D2146" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2146" t="s">
+        <v>4467</v>
+      </c>
+      <c r="F2146" t="s">
+        <v>4599</v>
+      </c>
+      <c r="G2146" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2147" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2147" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D2147" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2147" t="s">
+        <v>4469</v>
+      </c>
+      <c r="F2147" t="s">
+        <v>4600</v>
+      </c>
+      <c r="G2147" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2148" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2148" t="s">
+        <v>347</v>
+      </c>
+      <c r="D2148" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2148" t="s">
+        <v>4471</v>
+      </c>
+      <c r="F2148" t="s">
+        <v>4601</v>
+      </c>
+      <c r="G2148" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2149" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2149" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2149" t="s">
+        <v>736</v>
+      </c>
+      <c r="D2149" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2149" t="s">
+        <v>4475</v>
+      </c>
+      <c r="F2149" t="s">
+        <v>4602</v>
+      </c>
+      <c r="G2149" t="s">
+        <v>4593</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2150" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2150" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D2150" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2150" t="s">
+        <v>4603</v>
+      </c>
+      <c r="F2150" t="s">
+        <v>4604</v>
+      </c>
+      <c r="G2150" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2151" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2151" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D2151" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2151" t="s">
+        <v>4606</v>
+      </c>
+      <c r="F2151" t="s">
+        <v>4607</v>
+      </c>
+      <c r="G2151" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2152" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2152" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2152" t="s">
+        <v>347</v>
+      </c>
+      <c r="D2152" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2152" t="s">
+        <v>4608</v>
+      </c>
+      <c r="F2152" t="s">
+        <v>4609</v>
+      </c>
+      <c r="G2152" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2153" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2153" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2153" t="s">
+        <v>362</v>
+      </c>
+      <c r="D2153" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2153" t="s">
+        <v>4610</v>
+      </c>
+      <c r="F2153" t="s">
+        <v>4611</v>
+      </c>
+      <c r="G2153" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2154" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2154" t="s">
+        <v>736</v>
+      </c>
+      <c r="D2154" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2154" t="s">
+        <v>4612</v>
+      </c>
+      <c r="F2154" t="s">
+        <v>4613</v>
+      </c>
+      <c r="G2154" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2155" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2155" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2155" t="s">
+        <v>347</v>
+      </c>
+      <c r="D2155" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2155" t="s">
+        <v>4614</v>
+      </c>
+      <c r="F2155" t="s">
+        <v>4615</v>
+      </c>
+      <c r="G2155" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2156" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2156" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2156" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D2156" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2156" t="s">
+        <v>4616</v>
+      </c>
+      <c r="F2156" t="s">
+        <v>4617</v>
+      </c>
+      <c r="G2156" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2157" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2157" t="s">
+        <v>3894</v>
+      </c>
+      <c r="D2157" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2157" t="s">
+        <v>4618</v>
+      </c>
+      <c r="F2157" t="s">
+        <v>4619</v>
+      </c>
+      <c r="G2157" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2158" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2158" t="s">
+        <v>362</v>
+      </c>
+      <c r="D2158" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2158" t="s">
+        <v>4620</v>
+      </c>
+      <c r="F2158" t="s">
+        <v>4621</v>
+      </c>
+      <c r="G2158" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2159" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2159" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2159" t="s">
+        <v>736</v>
+      </c>
+      <c r="D2159" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2159" t="s">
+        <v>4622</v>
+      </c>
+      <c r="F2159" t="s">
+        <v>4623</v>
+      </c>
+      <c r="G2159" t="s">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2160" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2160" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2160" t="s">
+        <v>347</v>
+      </c>
+      <c r="D2160" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2160" t="s">
+        <v>4624</v>
+      </c>
+      <c r="F2160" t="s">
+        <v>4625</v>
+      </c>
+      <c r="G2160" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2161" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2161" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2161" t="s">
+        <v>422</v>
+      </c>
+      <c r="D2161" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2161" t="s">
+        <v>4627</v>
+      </c>
+      <c r="F2161" t="s">
+        <v>4628</v>
+      </c>
+      <c r="G2161" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2162" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2162" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2162" t="s">
+        <v>422</v>
+      </c>
+      <c r="D2162" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2162" t="s">
+        <v>4629</v>
+      </c>
+      <c r="F2162" t="s">
+        <v>4630</v>
+      </c>
+      <c r="G2162" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2163" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2163" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2163" t="s">
+        <v>347</v>
+      </c>
+      <c r="D2163" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2163" t="s">
+        <v>4631</v>
+      </c>
+      <c r="F2163" t="s">
+        <v>4632</v>
+      </c>
+      <c r="G2163" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2164" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2164" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2164" t="s">
+        <v>4633</v>
+      </c>
+      <c r="D2164" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2164" t="s">
+        <v>4634</v>
+      </c>
+      <c r="F2164" t="s">
+        <v>4635</v>
+      </c>
+      <c r="G2164" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2165" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2165" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2165" t="s">
+        <v>4636</v>
+      </c>
+      <c r="D2165" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2165" t="s">
+        <v>4637</v>
+      </c>
+      <c r="F2165" t="s">
+        <v>4638</v>
+      </c>
+      <c r="G2165" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2166" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2166" t="s">
+        <v>4639</v>
+      </c>
+      <c r="D2166" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2166" t="s">
+        <v>4640</v>
+      </c>
+      <c r="F2166" t="s">
+        <v>4641</v>
+      </c>
+      <c r="G2166" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2167" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2167" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2167" t="s">
+        <v>4642</v>
+      </c>
+      <c r="D2167" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2167" t="s">
+        <v>4643</v>
+      </c>
+      <c r="F2167" t="s">
+        <v>4644</v>
+      </c>
+      <c r="G2167" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2168" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2168" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2168" t="s">
+        <v>4645</v>
+      </c>
+      <c r="D2168" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2168" t="s">
+        <v>4646</v>
+      </c>
+      <c r="F2168" t="s">
+        <v>4647</v>
+      </c>
+      <c r="G2168" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2169" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2169" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2169" t="s">
+        <v>4648</v>
+      </c>
+      <c r="D2169" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2169" t="s">
+        <v>4649</v>
+      </c>
+      <c r="F2169" t="s">
+        <v>4650</v>
+      </c>
+      <c r="G2169" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2170" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2170" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2170" t="s">
+        <v>4651</v>
+      </c>
+      <c r="D2170" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2170" t="s">
+        <v>4652</v>
+      </c>
+      <c r="F2170" t="s">
+        <v>4653</v>
+      </c>
+      <c r="G2170" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2171" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2171" t="s">
+        <v>4654</v>
+      </c>
+      <c r="D2171" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2171" t="s">
+        <v>4655</v>
+      </c>
+      <c r="F2171" t="s">
+        <v>4656</v>
+      </c>
+      <c r="G2171" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2172" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2172" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2172" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D2172" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2172" t="s">
+        <v>4657</v>
+      </c>
+      <c r="F2172" t="s">
+        <v>4658</v>
+      </c>
+      <c r="G2172" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2173" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2173" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2173" t="s">
+        <v>4659</v>
+      </c>
+      <c r="D2173" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2173" t="s">
+        <v>4660</v>
+      </c>
+      <c r="F2173" t="s">
+        <v>4661</v>
+      </c>
+      <c r="G2173" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2174" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2174" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2174" t="s">
+        <v>4662</v>
+      </c>
+      <c r="D2174" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2174" t="s">
+        <v>4663</v>
+      </c>
+      <c r="F2174" t="s">
+        <v>4664</v>
+      </c>
+      <c r="G2174" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2175" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2175" t="s">
+        <v>4665</v>
+      </c>
+      <c r="D2175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2175" t="s">
+        <v>4666</v>
+      </c>
+      <c r="F2175" t="s">
+        <v>4667</v>
+      </c>
+      <c r="G2175" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2176" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2176" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2176" t="s">
+        <v>4668</v>
+      </c>
+      <c r="D2176" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2176" t="s">
+        <v>4669</v>
+      </c>
+      <c r="F2176" t="s">
+        <v>4670</v>
+      </c>
+      <c r="G2176" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2177" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2177" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2177" t="s">
+        <v>4671</v>
+      </c>
+      <c r="D2177" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2177" t="s">
+        <v>4672</v>
+      </c>
+      <c r="F2177" t="s">
+        <v>4673</v>
+      </c>
+      <c r="G2177" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2178" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2178" t="s">
+        <v>4674</v>
+      </c>
+      <c r="D2178" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2178" t="s">
+        <v>4675</v>
+      </c>
+      <c r="F2178" t="s">
+        <v>4676</v>
+      </c>
+      <c r="G2178" t="s">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2179" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2179" t="s">
+        <v>4677</v>
+      </c>
+      <c r="D2179" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2179" t="s">
+        <v>4678</v>
+      </c>
+      <c r="F2179" t="s">
+        <v>4679</v>
+      </c>
+      <c r="G2179" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2180" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2180" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2180" t="s">
+        <v>4681</v>
+      </c>
+      <c r="D2180" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2180" t="s">
+        <v>4682</v>
+      </c>
+      <c r="F2180" t="s">
+        <v>4683</v>
+      </c>
+      <c r="G2180" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2181" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2181" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2181" t="s">
+        <v>4684</v>
+      </c>
+      <c r="D2181" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2181" t="s">
+        <v>4685</v>
+      </c>
+      <c r="F2181" t="s">
+        <v>4686</v>
+      </c>
+      <c r="G2181" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2182" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2182" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2182" t="s">
+        <v>4677</v>
+      </c>
+      <c r="D2182" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2182" t="s">
+        <v>4687</v>
+      </c>
+      <c r="F2182" t="s">
+        <v>4688</v>
+      </c>
+      <c r="G2182" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2183" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2183" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2183" t="s">
+        <v>4681</v>
+      </c>
+      <c r="D2183" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2183" t="s">
+        <v>4689</v>
+      </c>
+      <c r="F2183" t="s">
+        <v>4690</v>
+      </c>
+      <c r="G2183" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2184" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2184" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2184" t="s">
+        <v>4691</v>
+      </c>
+      <c r="D2184" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2184" t="s">
+        <v>4692</v>
+      </c>
+      <c r="F2184" t="s">
+        <v>4693</v>
+      </c>
+      <c r="G2184" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2185" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2185" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2185" t="s">
+        <v>4694</v>
+      </c>
+      <c r="D2185" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2185" t="s">
+        <v>4695</v>
+      </c>
+      <c r="F2185" t="s">
+        <v>4696</v>
+      </c>
+      <c r="G2185" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2186" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2186" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2186" t="s">
+        <v>4697</v>
+      </c>
+      <c r="D2186" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2186" t="s">
+        <v>4698</v>
+      </c>
+      <c r="F2186" t="s">
+        <v>4699</v>
+      </c>
+      <c r="G2186" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2187" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2187" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2187" t="s">
+        <v>4700</v>
+      </c>
+      <c r="D2187" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2187" t="s">
+        <v>4701</v>
+      </c>
+      <c r="F2187" t="s">
+        <v>4702</v>
+      </c>
+      <c r="G2187" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2188" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2188" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2188" t="s">
+        <v>4703</v>
+      </c>
+      <c r="D2188" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2188" t="s">
+        <v>4704</v>
+      </c>
+      <c r="F2188" t="s">
+        <v>4705</v>
+      </c>
+      <c r="G2188" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2189" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2189" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2189" t="s">
+        <v>4706</v>
+      </c>
+      <c r="D2189" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2189" t="s">
+        <v>4707</v>
+      </c>
+      <c r="F2189" t="s">
+        <v>4708</v>
+      </c>
+      <c r="G2189" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2190" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2190" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2190" t="s">
+        <v>4709</v>
+      </c>
+      <c r="D2190" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2190" t="s">
+        <v>4710</v>
+      </c>
+      <c r="F2190" t="s">
+        <v>4711</v>
+      </c>
+      <c r="G2190" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2191" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2191" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2191" t="s">
+        <v>4712</v>
+      </c>
+      <c r="D2191" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2191" t="s">
+        <v>4713</v>
+      </c>
+      <c r="F2191" t="s">
+        <v>4714</v>
+      </c>
+      <c r="G2191" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2192" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2192" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2192" t="s">
+        <v>4715</v>
+      </c>
+      <c r="D2192" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2192" t="s">
+        <v>4716</v>
+      </c>
+      <c r="F2192" t="s">
+        <v>4717</v>
+      </c>
+      <c r="G2192" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2193" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2193" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2193" t="s">
+        <v>4718</v>
+      </c>
+      <c r="D2193" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2193" t="s">
+        <v>4719</v>
+      </c>
+      <c r="F2193" t="s">
+        <v>4720</v>
+      </c>
+      <c r="G2193" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2194" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2194" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2194" t="s">
+        <v>4668</v>
+      </c>
+      <c r="D2194" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2194" t="s">
+        <v>4721</v>
+      </c>
+      <c r="F2194" t="s">
+        <v>4722</v>
+      </c>
+      <c r="G2194" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2195" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2195" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2195" t="s">
+        <v>4723</v>
+      </c>
+      <c r="D2195" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2195" t="s">
+        <v>4724</v>
+      </c>
+      <c r="F2195" t="s">
+        <v>4725</v>
+      </c>
+      <c r="G2195" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2196" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2196" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2196" t="s">
+        <v>4726</v>
+      </c>
+      <c r="D2196" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2196" t="s">
+        <v>4727</v>
+      </c>
+      <c r="F2196" t="s">
+        <v>4728</v>
+      </c>
+      <c r="G2196" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2197" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2197" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2197" t="s">
+        <v>4729</v>
+      </c>
+      <c r="D2197" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2197" t="s">
+        <v>4730</v>
+      </c>
+      <c r="F2197" t="s">
+        <v>4731</v>
+      </c>
+      <c r="G2197" t="s">
+        <v>4680</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2198" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2198" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2198" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2198" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2198" t="s">
+        <v>4732</v>
+      </c>
+      <c r="F2198" t="s">
+        <v>4733</v>
+      </c>
+      <c r="G2198" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2199" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2199" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2199" t="s">
+        <v>4735</v>
+      </c>
+      <c r="D2199" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2199" t="s">
+        <v>4736</v>
+      </c>
+      <c r="F2199" t="s">
+        <v>4737</v>
+      </c>
+      <c r="G2199" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2200" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2200" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2200" t="s">
+        <v>4738</v>
+      </c>
+      <c r="D2200" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2200" t="s">
+        <v>4739</v>
+      </c>
+      <c r="F2200" t="s">
+        <v>4740</v>
+      </c>
+      <c r="G2200" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2201" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2201" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2201" t="s">
+        <v>4741</v>
+      </c>
+      <c r="D2201" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2201" t="s">
+        <v>4742</v>
+      </c>
+      <c r="F2201" t="s">
+        <v>4743</v>
+      </c>
+      <c r="G2201" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2202" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2202" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2202" t="s">
+        <v>4741</v>
+      </c>
+      <c r="D2202" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2202" t="s">
+        <v>4744</v>
+      </c>
+      <c r="F2202" t="s">
+        <v>4745</v>
+      </c>
+      <c r="G2202" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2203" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2203" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2203" t="s">
+        <v>4746</v>
+      </c>
+      <c r="D2203" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2203" t="s">
+        <v>4747</v>
+      </c>
+      <c r="F2203" t="s">
+        <v>4748</v>
+      </c>
+      <c r="G2203" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2204" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2204" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2204" t="s">
+        <v>4749</v>
+      </c>
+      <c r="D2204" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2204" t="s">
+        <v>4750</v>
+      </c>
+      <c r="F2204" t="s">
+        <v>4751</v>
+      </c>
+      <c r="G2204" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2205" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2205" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2205" t="s">
+        <v>4752</v>
+      </c>
+      <c r="D2205" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2205" t="s">
+        <v>4753</v>
+      </c>
+      <c r="F2205" t="s">
+        <v>4754</v>
+      </c>
+      <c r="G2205" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2206" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2206" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2206" t="s">
+        <v>4755</v>
+      </c>
+      <c r="D2206" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2206" t="s">
+        <v>4756</v>
+      </c>
+      <c r="F2206" t="s">
+        <v>4757</v>
+      </c>
+      <c r="G2206" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2207" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2207" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2207" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D2207" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2207" t="s">
+        <v>4759</v>
+      </c>
+      <c r="F2207" t="s">
+        <v>4760</v>
+      </c>
+      <c r="G2207" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2208" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2208" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2208" t="s">
+        <v>4761</v>
+      </c>
+      <c r="D2208" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2208" t="s">
+        <v>4762</v>
+      </c>
+      <c r="F2208" t="s">
+        <v>4763</v>
+      </c>
+      <c r="G2208" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2209" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2209" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2209" t="s">
+        <v>4764</v>
+      </c>
+      <c r="D2209" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2209" t="s">
+        <v>4765</v>
+      </c>
+      <c r="F2209" t="s">
+        <v>4766</v>
+      </c>
+      <c r="G2209" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2210" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2210" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2210" t="s">
+        <v>4767</v>
+      </c>
+      <c r="D2210" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2210" t="s">
+        <v>4768</v>
+      </c>
+      <c r="F2210" t="s">
+        <v>4769</v>
+      </c>
+      <c r="G2210" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2211" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2211" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2211" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D2211" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2211" t="s">
+        <v>4770</v>
+      </c>
+      <c r="F2211" t="s">
+        <v>4771</v>
+      </c>
+      <c r="G2211" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2212" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2212" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2212" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D2212" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2212" t="s">
+        <v>4772</v>
+      </c>
+      <c r="F2212" t="s">
+        <v>4773</v>
+      </c>
+      <c r="G2212" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2213" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2213" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2213" t="s">
+        <v>4761</v>
+      </c>
+      <c r="D2213" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2213" t="s">
+        <v>4774</v>
+      </c>
+      <c r="F2213" t="s">
+        <v>4775</v>
+      </c>
+      <c r="G2213" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2214" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2214" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2214" t="s">
+        <v>4767</v>
+      </c>
+      <c r="D2214" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2214" t="s">
+        <v>4776</v>
+      </c>
+      <c r="F2214" t="s">
+        <v>4777</v>
+      </c>
+      <c r="G2214" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2215" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2215" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2215" t="s">
+        <v>4764</v>
+      </c>
+      <c r="D2215" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2215" t="s">
+        <v>4778</v>
+      </c>
+      <c r="F2215" t="s">
+        <v>4779</v>
+      </c>
+      <c r="G2215" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2216" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2216" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2216" t="s">
+        <v>4780</v>
+      </c>
+      <c r="D2216" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2216" t="s">
+        <v>4781</v>
+      </c>
+      <c r="F2216" t="s">
+        <v>4782</v>
+      </c>
+      <c r="G2216" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2217" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2217" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2217" t="s">
+        <v>4780</v>
+      </c>
+      <c r="D2217" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2217" t="s">
+        <v>4783</v>
+      </c>
+      <c r="F2217" t="s">
+        <v>4784</v>
+      </c>
+      <c r="G2217" t="s">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2218" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2218" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2218" t="s">
+        <v>4723</v>
+      </c>
+      <c r="D2218" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2218" t="s">
+        <v>4785</v>
+      </c>
+      <c r="F2218" t="s">
+        <v>4786</v>
+      </c>
+      <c r="G2218" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2219" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2219" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2219" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D2219" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2219" t="s">
+        <v>4789</v>
+      </c>
+      <c r="F2219" t="s">
+        <v>4790</v>
+      </c>
+      <c r="G2219" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2220" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2220" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2220" t="s">
+        <v>4791</v>
+      </c>
+      <c r="D2220" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2220" t="s">
+        <v>4792</v>
+      </c>
+      <c r="F2220" t="s">
+        <v>4793</v>
+      </c>
+      <c r="G2220" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2221" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2221" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2221" t="s">
+        <v>4723</v>
+      </c>
+      <c r="D2221" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2221" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F2221" t="s">
+        <v>4795</v>
+      </c>
+      <c r="G2221" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2222" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2222" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2222" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D2222" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2222" t="s">
+        <v>4796</v>
+      </c>
+      <c r="F2222" t="s">
+        <v>4797</v>
+      </c>
+      <c r="G2222" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2223" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2223" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2223" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D2223" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2223" t="s">
+        <v>4799</v>
+      </c>
+      <c r="F2223" t="s">
+        <v>4800</v>
+      </c>
+      <c r="G2223" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2224" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2224" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2224" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D2224" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2224" t="s">
+        <v>4801</v>
+      </c>
+      <c r="F2224" t="s">
+        <v>4802</v>
+      </c>
+      <c r="G2224" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2225" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2225" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2225" t="s">
+        <v>4803</v>
+      </c>
+      <c r="D2225" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2225" t="s">
+        <v>4804</v>
+      </c>
+      <c r="F2225" t="s">
+        <v>4805</v>
+      </c>
+      <c r="G2225" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2226" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2226" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2226" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D2226" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2226" t="s">
+        <v>4806</v>
+      </c>
+      <c r="F2226" t="s">
+        <v>4807</v>
+      </c>
+      <c r="G2226" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2227" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2227" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2227" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D2227" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2227" t="s">
+        <v>4808</v>
+      </c>
+      <c r="F2227" t="s">
+        <v>4809</v>
+      </c>
+      <c r="G2227" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2228" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2228" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2228" t="s">
+        <v>4810</v>
+      </c>
+      <c r="D2228" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2228" t="s">
+        <v>4811</v>
+      </c>
+      <c r="F2228" t="s">
+        <v>4812</v>
+      </c>
+      <c r="G2228" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2229" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2229" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2229" t="s">
+        <v>4813</v>
+      </c>
+      <c r="D2229" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2229" t="s">
+        <v>4814</v>
+      </c>
+      <c r="F2229" t="s">
+        <v>4815</v>
+      </c>
+      <c r="G2229" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2230" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2230" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2230" t="s">
+        <v>4816</v>
+      </c>
+      <c r="D2230" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2230" t="s">
+        <v>4817</v>
+      </c>
+      <c r="F2230" t="s">
+        <v>4818</v>
+      </c>
+      <c r="G2230" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2231" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2231" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2231" t="s">
+        <v>4819</v>
+      </c>
+      <c r="D2231" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2231" t="s">
+        <v>4820</v>
+      </c>
+      <c r="F2231" t="s">
+        <v>4821</v>
+      </c>
+      <c r="G2231" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2232" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2232" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2232" t="s">
+        <v>4822</v>
+      </c>
+      <c r="D2232" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2232" t="s">
+        <v>4823</v>
+      </c>
+      <c r="F2232" t="s">
+        <v>4824</v>
+      </c>
+      <c r="G2232" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2233" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2233" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2233" t="s">
+        <v>4816</v>
+      </c>
+      <c r="D2233" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2233" t="s">
+        <v>4825</v>
+      </c>
+      <c r="F2233" t="s">
+        <v>4826</v>
+      </c>
+      <c r="G2233" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2234" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2234" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D2234" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2234" t="s">
+        <v>4827</v>
+      </c>
+      <c r="F2234" t="s">
+        <v>4828</v>
+      </c>
+      <c r="G2234" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2235" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2235" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2235" t="s">
+        <v>4822</v>
+      </c>
+      <c r="D2235" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2235" t="s">
+        <v>4829</v>
+      </c>
+      <c r="F2235" t="s">
+        <v>4830</v>
+      </c>
+      <c r="G2235" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2236" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2236" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2236" t="s">
+        <v>4831</v>
+      </c>
+      <c r="D2236" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2236" t="s">
+        <v>4832</v>
+      </c>
+      <c r="F2236" t="s">
+        <v>4833</v>
+      </c>
+      <c r="G2236" t="s">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="2237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2237" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2237" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2237" t="s">
+        <v>4723</v>
+      </c>
+      <c r="D2237" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2237" t="s">
+        <v>4785</v>
+      </c>
+      <c r="F2237" t="s">
+        <v>4834</v>
+      </c>
+      <c r="G2237" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2238" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2238" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2238" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D2238" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2238" t="s">
+        <v>4789</v>
+      </c>
+      <c r="F2238" t="s">
+        <v>4836</v>
+      </c>
+      <c r="G2238" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2239" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2239" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2239" t="s">
+        <v>4791</v>
+      </c>
+      <c r="D2239" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2239" t="s">
+        <v>4792</v>
+      </c>
+      <c r="F2239" t="s">
+        <v>4837</v>
+      </c>
+      <c r="G2239" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2240" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2240" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2240" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D2240" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2240" t="s">
+        <v>4796</v>
+      </c>
+      <c r="F2240" t="s">
+        <v>4838</v>
+      </c>
+      <c r="G2240" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2241" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2241" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2241" t="s">
+        <v>4723</v>
+      </c>
+      <c r="D2241" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2241" t="s">
+        <v>4794</v>
+      </c>
+      <c r="F2241" t="s">
+        <v>4839</v>
+      </c>
+      <c r="G2241" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2242" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2242" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2242" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D2242" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2242" t="s">
+        <v>4801</v>
+      </c>
+      <c r="F2242" t="s">
+        <v>4840</v>
+      </c>
+      <c r="G2242" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2243" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2243" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2243" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D2243" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2243" t="s">
+        <v>4806</v>
+      </c>
+      <c r="F2243" t="s">
+        <v>4841</v>
+      </c>
+      <c r="G2243" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2244" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2244" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2244" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D2244" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2244" t="s">
+        <v>4808</v>
+      </c>
+      <c r="F2244" t="s">
+        <v>4842</v>
+      </c>
+      <c r="G2244" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2245" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2245" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2245" t="s">
+        <v>4803</v>
+      </c>
+      <c r="D2245" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2245" t="s">
+        <v>4804</v>
+      </c>
+      <c r="F2245" t="s">
+        <v>4843</v>
+      </c>
+      <c r="G2245" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2246" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2246" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2246" t="s">
+        <v>4813</v>
+      </c>
+      <c r="D2246" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2246" t="s">
+        <v>4814</v>
+      </c>
+      <c r="F2246" t="s">
+        <v>4844</v>
+      </c>
+      <c r="G2246" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2247" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2247" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2247" t="s">
+        <v>4819</v>
+      </c>
+      <c r="D2247" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2247" t="s">
+        <v>4820</v>
+      </c>
+      <c r="F2247" t="s">
+        <v>4845</v>
+      </c>
+      <c r="G2247" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2248" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2248" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2248" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D2248" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2248" t="s">
+        <v>4799</v>
+      </c>
+      <c r="F2248" t="s">
+        <v>4846</v>
+      </c>
+      <c r="G2248" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2249" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2249" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2249" t="s">
+        <v>4810</v>
+      </c>
+      <c r="D2249" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2249" t="s">
+        <v>4811</v>
+      </c>
+      <c r="F2249" t="s">
+        <v>4847</v>
+      </c>
+      <c r="G2249" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2250" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2250" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2250" t="s">
+        <v>4816</v>
+      </c>
+      <c r="D2250" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2250" t="s">
+        <v>4817</v>
+      </c>
+      <c r="F2250" t="s">
+        <v>4848</v>
+      </c>
+      <c r="G2250" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2251" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2251" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2251" t="s">
+        <v>4822</v>
+      </c>
+      <c r="D2251" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2251" t="s">
+        <v>4823</v>
+      </c>
+      <c r="F2251" t="s">
+        <v>4849</v>
+      </c>
+      <c r="G2251" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2252" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2252" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2252" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D2252" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2252" t="s">
+        <v>4827</v>
+      </c>
+      <c r="F2252" t="s">
+        <v>4850</v>
+      </c>
+      <c r="G2252" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2253" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2253" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2253" t="s">
+        <v>4831</v>
+      </c>
+      <c r="D2253" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2253" t="s">
+        <v>4832</v>
+      </c>
+      <c r="F2253" t="s">
+        <v>4851</v>
+      </c>
+      <c r="G2253" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2254" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2254" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2254" t="s">
+        <v>4816</v>
+      </c>
+      <c r="D2254" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2254" t="s">
+        <v>4825</v>
+      </c>
+      <c r="F2254" t="s">
+        <v>4852</v>
+      </c>
+      <c r="G2254" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2255" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2255" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2255" t="s">
+        <v>4822</v>
+      </c>
+      <c r="D2255" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2255" t="s">
+        <v>4829</v>
+      </c>
+      <c r="F2255" t="s">
+        <v>4853</v>
+      </c>
+      <c r="G2255" t="s">
+        <v>4835</v>
+      </c>
+    </row>
+    <row r="2256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2256" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2256" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2256" t="s">
+        <v>4854</v>
+      </c>
+      <c r="D2256" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2256" t="s">
+        <v>4855</v>
+      </c>
+      <c r="F2256" t="s">
+        <v>4856</v>
+      </c>
+      <c r="G2256" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2257" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2257" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2257" t="s">
+        <v>4858</v>
+      </c>
+      <c r="D2257" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2257" t="s">
+        <v>4859</v>
+      </c>
+      <c r="F2257" t="s">
+        <v>4860</v>
+      </c>
+      <c r="G2257" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2258" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2258" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2258" t="s">
+        <v>4861</v>
+      </c>
+      <c r="D2258" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2258" t="s">
+        <v>4862</v>
+      </c>
+      <c r="F2258" t="s">
+        <v>4863</v>
+      </c>
+      <c r="G2258" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2259" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2259" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2259" t="s">
+        <v>4854</v>
+      </c>
+      <c r="D2259" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2259" t="s">
+        <v>4864</v>
+      </c>
+      <c r="F2259" t="s">
+        <v>4865</v>
+      </c>
+      <c r="G2259" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2260" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2260" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2260" t="s">
+        <v>4858</v>
+      </c>
+      <c r="D2260" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2260" t="s">
+        <v>4866</v>
+      </c>
+      <c r="F2260" t="s">
+        <v>4867</v>
+      </c>
+      <c r="G2260" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2261" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2261" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2261" t="s">
+        <v>4868</v>
+      </c>
+      <c r="D2261" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2261" t="s">
+        <v>4869</v>
+      </c>
+      <c r="F2261" t="s">
+        <v>4870</v>
+      </c>
+      <c r="G2261" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2262" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2262" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2262" t="s">
+        <v>4871</v>
+      </c>
+      <c r="D2262" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2262" t="s">
+        <v>4872</v>
+      </c>
+      <c r="F2262" t="s">
+        <v>4873</v>
+      </c>
+      <c r="G2262" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2263" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2263" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2263" t="s">
+        <v>4874</v>
+      </c>
+      <c r="D2263" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2263" t="s">
+        <v>4875</v>
+      </c>
+      <c r="F2263" t="s">
+        <v>4876</v>
+      </c>
+      <c r="G2263" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2264" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2264" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2264" t="s">
+        <v>4877</v>
+      </c>
+      <c r="D2264" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2264" t="s">
+        <v>4878</v>
+      </c>
+      <c r="F2264" t="s">
+        <v>4879</v>
+      </c>
+      <c r="G2264" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2265" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2265" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2265" t="s">
+        <v>4880</v>
+      </c>
+      <c r="D2265" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2265" t="s">
+        <v>4881</v>
+      </c>
+      <c r="F2265" t="s">
+        <v>4882</v>
+      </c>
+      <c r="G2265" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2266" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2266" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2266" t="s">
+        <v>4883</v>
+      </c>
+      <c r="D2266" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2266" t="s">
+        <v>4884</v>
+      </c>
+      <c r="F2266" t="s">
+        <v>4885</v>
+      </c>
+      <c r="G2266" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2267" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2267" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2267" t="s">
+        <v>4886</v>
+      </c>
+      <c r="D2267" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2267" t="s">
+        <v>4887</v>
+      </c>
+      <c r="F2267" t="s">
+        <v>4888</v>
+      </c>
+      <c r="G2267" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2268" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2268" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2268" t="s">
+        <v>4889</v>
+      </c>
+      <c r="D2268" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2268" t="s">
+        <v>4890</v>
+      </c>
+      <c r="F2268" t="s">
+        <v>4891</v>
+      </c>
+      <c r="G2268" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2269" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2269" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2269" t="s">
+        <v>4892</v>
+      </c>
+      <c r="D2269" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2269" t="s">
+        <v>4893</v>
+      </c>
+      <c r="F2269" t="s">
+        <v>4894</v>
+      </c>
+      <c r="G2269" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2270" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2270" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2270" t="s">
+        <v>4895</v>
+      </c>
+      <c r="D2270" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2270" t="s">
+        <v>4896</v>
+      </c>
+      <c r="F2270" t="s">
+        <v>4897</v>
+      </c>
+      <c r="G2270" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2271" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2271" t="s">
+        <v>4898</v>
+      </c>
+      <c r="D2271" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2271" t="s">
+        <v>4899</v>
+      </c>
+      <c r="F2271" t="s">
+        <v>4900</v>
+      </c>
+      <c r="G2271" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2272" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2272" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2272" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D2272" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2272" t="s">
+        <v>4901</v>
+      </c>
+      <c r="F2272" t="s">
+        <v>4902</v>
+      </c>
+      <c r="G2272" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2273" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2273" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2273" t="s">
+        <v>4903</v>
+      </c>
+      <c r="D2273" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2273" t="s">
+        <v>4904</v>
+      </c>
+      <c r="F2273" t="s">
+        <v>4905</v>
+      </c>
+      <c r="G2273" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2274" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2274" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2274" t="s">
+        <v>4906</v>
+      </c>
+      <c r="D2274" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2274" t="s">
+        <v>4907</v>
+      </c>
+      <c r="F2274" t="s">
+        <v>4908</v>
+      </c>
+      <c r="G2274" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2275" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2275" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2275" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D2275" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2275" t="s">
+        <v>4909</v>
+      </c>
+      <c r="F2275" t="s">
+        <v>4910</v>
+      </c>
+      <c r="G2275" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2276" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2276" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2276" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D2276" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2276" t="s">
+        <v>4912</v>
+      </c>
+      <c r="F2276" t="s">
+        <v>4913</v>
+      </c>
+      <c r="G2276" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2277" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2277" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2277" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D2277" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2277" t="s">
+        <v>4914</v>
+      </c>
+      <c r="F2277" t="s">
+        <v>4915</v>
+      </c>
+      <c r="G2277" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2278" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2278" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2278" t="s">
+        <v>4916</v>
+      </c>
+      <c r="D2278" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2278" t="s">
+        <v>4917</v>
+      </c>
+      <c r="F2278" t="s">
+        <v>4918</v>
+      </c>
+      <c r="G2278" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2279" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2279" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2279" t="s">
+        <v>4919</v>
+      </c>
+      <c r="D2279" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2279" t="s">
+        <v>4920</v>
+      </c>
+      <c r="F2279" t="s">
+        <v>4921</v>
+      </c>
+      <c r="G2279" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2280" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2280" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2280" t="s">
+        <v>4922</v>
+      </c>
+      <c r="D2280" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2280" t="s">
+        <v>4923</v>
+      </c>
+      <c r="F2280" t="s">
+        <v>4924</v>
+      </c>
+      <c r="G2280" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2281" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2281" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2281" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2281" t="s">
+        <v>4925</v>
+      </c>
+      <c r="D2281" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2281" t="s">
+        <v>4926</v>
+      </c>
+      <c r="F2281" t="s">
+        <v>4927</v>
+      </c>
+      <c r="G2281" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2282" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2282" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2282" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D2282" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2282" t="s">
+        <v>4928</v>
+      </c>
+      <c r="F2282" t="s">
+        <v>4929</v>
+      </c>
+      <c r="G2282" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2283" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2283" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2283" t="s">
+        <v>4930</v>
+      </c>
+      <c r="D2283" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2283" t="s">
+        <v>4931</v>
+      </c>
+      <c r="F2283" t="s">
+        <v>4932</v>
+      </c>
+      <c r="G2283" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2284" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2284" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2284" t="s">
+        <v>4933</v>
+      </c>
+      <c r="D2284" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2284" t="s">
+        <v>4934</v>
+      </c>
+      <c r="F2284" t="s">
+        <v>4935</v>
+      </c>
+      <c r="G2284" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2285" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2285" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2285" t="s">
+        <v>4482</v>
+      </c>
+      <c r="D2285" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2285" t="s">
+        <v>4936</v>
+      </c>
+      <c r="F2285" t="s">
+        <v>4937</v>
+      </c>
+      <c r="G2285" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2286" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2286" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2286" t="s">
+        <v>4938</v>
+      </c>
+      <c r="D2286" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2286" t="s">
+        <v>4939</v>
+      </c>
+      <c r="F2286" t="s">
+        <v>4940</v>
+      </c>
+      <c r="G2286" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2287" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2287" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2287" t="s">
+        <v>4941</v>
+      </c>
+      <c r="D2287" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2287" t="s">
+        <v>4942</v>
+      </c>
+      <c r="F2287" t="s">
+        <v>4943</v>
+      </c>
+      <c r="G2287" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2288" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2288" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2288" t="s">
+        <v>4944</v>
+      </c>
+      <c r="D2288" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2288" t="s">
+        <v>4945</v>
+      </c>
+      <c r="F2288" t="s">
+        <v>4946</v>
+      </c>
+      <c r="G2288" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2289" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2289" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2289" t="s">
+        <v>4947</v>
+      </c>
+      <c r="D2289" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2289" t="s">
+        <v>4948</v>
+      </c>
+      <c r="F2289" t="s">
+        <v>4949</v>
+      </c>
+      <c r="G2289" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2290" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2290" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2290" t="s">
+        <v>4950</v>
+      </c>
+      <c r="D2290" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2290" t="s">
+        <v>4951</v>
+      </c>
+      <c r="F2290" t="s">
+        <v>4952</v>
+      </c>
+      <c r="G2290" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2291" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2291" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2291" t="s">
+        <v>4953</v>
+      </c>
+      <c r="D2291" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2291" t="s">
+        <v>4954</v>
+      </c>
+      <c r="F2291" t="s">
+        <v>4955</v>
+      </c>
+      <c r="G2291" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2292" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2292" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2292" t="s">
+        <v>4956</v>
+      </c>
+      <c r="D2292" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2292" t="s">
+        <v>4957</v>
+      </c>
+      <c r="F2292" t="s">
+        <v>4958</v>
+      </c>
+      <c r="G2292" t="s">
+        <v>4857</v>
+      </c>
+    </row>
+    <row r="2293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2293" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2293" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2293" t="s">
+        <v>4746</v>
+      </c>
+      <c r="D2293" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2293" t="s">
+        <v>4959</v>
+      </c>
+      <c r="F2293" t="s">
+        <v>4960</v>
+      </c>
+      <c r="G2293" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2294" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2294" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2294" t="s">
+        <v>4735</v>
+      </c>
+      <c r="D2294" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2294" t="s">
+        <v>4962</v>
+      </c>
+      <c r="F2294" t="s">
+        <v>4963</v>
+      </c>
+      <c r="G2294" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2295" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2295" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2295" t="s">
+        <v>4738</v>
+      </c>
+      <c r="D2295" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2295" t="s">
+        <v>4964</v>
+      </c>
+      <c r="F2295" t="s">
+        <v>4965</v>
+      </c>
+      <c r="G2295" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2296" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2296" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2296" t="s">
+        <v>4741</v>
+      </c>
+      <c r="D2296" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2296" t="s">
+        <v>4966</v>
+      </c>
+      <c r="F2296" t="s">
+        <v>4967</v>
+      </c>
+      <c r="G2296" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2297" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2297" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2297" t="s">
+        <v>4741</v>
+      </c>
+      <c r="D2297" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2297" t="s">
+        <v>4968</v>
+      </c>
+      <c r="F2297" t="s">
+        <v>4969</v>
+      </c>
+      <c r="G2297" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2298" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2298" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2298" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D2298" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2298" t="s">
+        <v>4970</v>
+      </c>
+      <c r="F2298" t="s">
+        <v>4971</v>
+      </c>
+      <c r="G2298" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2299" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2299" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2299" t="s">
+        <v>4972</v>
+      </c>
+      <c r="D2299" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2299" t="s">
+        <v>4973</v>
+      </c>
+      <c r="F2299" t="s">
+        <v>4974</v>
+      </c>
+      <c r="G2299" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2300" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2300" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2300" t="s">
+        <v>4975</v>
+      </c>
+      <c r="D2300" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2300" t="s">
+        <v>4976</v>
+      </c>
+      <c r="F2300" t="s">
+        <v>4977</v>
+      </c>
+      <c r="G2300" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2301" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2301" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2301" t="s">
+        <v>4978</v>
+      </c>
+      <c r="D2301" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2301" t="s">
+        <v>4979</v>
+      </c>
+      <c r="F2301" t="s">
+        <v>4980</v>
+      </c>
+      <c r="G2301" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2302" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2302" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2302" t="s">
+        <v>4981</v>
+      </c>
+      <c r="D2302" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2302" t="s">
+        <v>4982</v>
+      </c>
+      <c r="F2302" t="s">
+        <v>4983</v>
+      </c>
+      <c r="G2302" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2303" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2303" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2303" t="s">
+        <v>4984</v>
+      </c>
+      <c r="D2303" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2303" t="s">
+        <v>4985</v>
+      </c>
+      <c r="F2303" t="s">
+        <v>4986</v>
+      </c>
+      <c r="G2303" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2304" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2304" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2304" t="s">
+        <v>4987</v>
+      </c>
+      <c r="D2304" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2304" t="s">
+        <v>4988</v>
+      </c>
+      <c r="F2304" t="s">
+        <v>4989</v>
+      </c>
+      <c r="G2304" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2305" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2305" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2305" t="s">
+        <v>4990</v>
+      </c>
+      <c r="D2305" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2305" t="s">
+        <v>4991</v>
+      </c>
+      <c r="F2305" t="s">
+        <v>4992</v>
+      </c>
+      <c r="G2305" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2306" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2306" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2306" t="s">
+        <v>4987</v>
+      </c>
+      <c r="D2306" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2306" t="s">
+        <v>4993</v>
+      </c>
+      <c r="F2306" t="s">
+        <v>4994</v>
+      </c>
+      <c r="G2306" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2307" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2307" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2307" t="s">
+        <v>4981</v>
+      </c>
+      <c r="D2307" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2307" t="s">
+        <v>4995</v>
+      </c>
+      <c r="F2307" t="s">
+        <v>4996</v>
+      </c>
+      <c r="G2307" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2308" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2308" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2308" t="s">
+        <v>4997</v>
+      </c>
+      <c r="D2308" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2308" t="s">
+        <v>4998</v>
+      </c>
+      <c r="F2308" t="s">
+        <v>4999</v>
+      </c>
+      <c r="G2308" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2309" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2309" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2309" t="s">
+        <v>4990</v>
+      </c>
+      <c r="D2309" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2309" t="s">
+        <v>5000</v>
+      </c>
+      <c r="F2309" t="s">
+        <v>5001</v>
+      </c>
+      <c r="G2309" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2310" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2310" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2310" t="s">
+        <v>4997</v>
+      </c>
+      <c r="D2310" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2310" t="s">
+        <v>5002</v>
+      </c>
+      <c r="F2310" t="s">
+        <v>5003</v>
+      </c>
+      <c r="G2310" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2311" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2311" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2311" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2311" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2311" t="s">
+        <v>5004</v>
+      </c>
+      <c r="F2311" t="s">
+        <v>5005</v>
+      </c>
+      <c r="G2311" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2312" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2312" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2312" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2312" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2312" t="s">
+        <v>5006</v>
+      </c>
+      <c r="F2312" t="s">
+        <v>5007</v>
+      </c>
+      <c r="G2312" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2313" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2313" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2313" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2313" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2313" t="s">
+        <v>5008</v>
+      </c>
+      <c r="F2313" t="s">
+        <v>5009</v>
+      </c>
+      <c r="G2313" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2314" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2314" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2314" t="s">
+        <v>4984</v>
+      </c>
+      <c r="D2314" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2314" t="s">
+        <v>5010</v>
+      </c>
+      <c r="F2314" t="s">
+        <v>5011</v>
+      </c>
+      <c r="G2314" t="s">
+        <v>4961</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2315" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2315" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2315" t="s">
+        <v>5012</v>
+      </c>
+      <c r="D2315" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2315" t="s">
+        <v>5013</v>
+      </c>
+      <c r="F2315" t="s">
+        <v>5014</v>
+      </c>
+      <c r="G2315" t="s">
+        <v>5015</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2316" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2316" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2316" t="s">
+        <v>4741</v>
+      </c>
+      <c r="D2316" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2316" t="s">
+        <v>5016</v>
+      </c>
+      <c r="F2316" t="s">
+        <v>5017</v>
+      </c>
+      <c r="G2316" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2317" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2317" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2317" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2317" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2317" t="s">
+        <v>5019</v>
+      </c>
+      <c r="F2317" t="s">
+        <v>5020</v>
+      </c>
+      <c r="G2317" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2318" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2318" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2318" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2318" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2318" t="s">
+        <v>5021</v>
+      </c>
+      <c r="F2318" t="s">
+        <v>5022</v>
+      </c>
+      <c r="G2318" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2319" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2319" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2319" t="s">
+        <v>4741</v>
+      </c>
+      <c r="D2319" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2319" t="s">
+        <v>5023</v>
+      </c>
+      <c r="F2319" t="s">
+        <v>5024</v>
+      </c>
+      <c r="G2319" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2320" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2320" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2320" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D2320" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2320" t="s">
+        <v>5025</v>
+      </c>
+      <c r="F2320" t="s">
+        <v>5026</v>
+      </c>
+      <c r="G2320" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2321" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2321" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2321" t="s">
+        <v>4735</v>
+      </c>
+      <c r="D2321" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2321" t="s">
+        <v>5027</v>
+      </c>
+      <c r="F2321" t="s">
+        <v>5028</v>
+      </c>
+      <c r="G2321" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2322" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2322" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2322" t="s">
+        <v>5029</v>
+      </c>
+      <c r="D2322" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2322" t="s">
+        <v>5030</v>
+      </c>
+      <c r="F2322" t="s">
+        <v>5031</v>
+      </c>
+      <c r="G2322" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2323" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2323" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2323" t="s">
+        <v>4738</v>
+      </c>
+      <c r="D2323" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2323" t="s">
+        <v>5032</v>
+      </c>
+      <c r="F2323" t="s">
+        <v>5033</v>
+      </c>
+      <c r="G2323" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2324" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2324" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2324" t="s">
+        <v>5034</v>
+      </c>
+      <c r="D2324" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2324" t="s">
+        <v>5035</v>
+      </c>
+      <c r="F2324" t="s">
+        <v>5036</v>
+      </c>
+      <c r="G2324" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2325" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2325" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2325" t="s">
+        <v>5037</v>
+      </c>
+      <c r="D2325" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2325" t="s">
+        <v>5038</v>
+      </c>
+      <c r="F2325" t="s">
+        <v>5039</v>
+      </c>
+      <c r="G2325" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2326" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2326" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2326" t="s">
+        <v>5034</v>
+      </c>
+      <c r="D2326" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2326" t="s">
+        <v>5040</v>
+      </c>
+      <c r="F2326" t="s">
+        <v>5041</v>
+      </c>
+      <c r="G2326" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2327" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2327" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2327" t="s">
+        <v>5042</v>
+      </c>
+      <c r="D2327" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2327" t="s">
+        <v>5043</v>
+      </c>
+      <c r="F2327" t="s">
+        <v>5044</v>
+      </c>
+      <c r="G2327" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2328" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2328" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2328" t="s">
+        <v>4572</v>
+      </c>
+      <c r="D2328" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2328" t="s">
+        <v>5045</v>
+      </c>
+      <c r="F2328" t="s">
+        <v>5046</v>
+      </c>
+      <c r="G2328" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2329" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2329" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2329" t="s">
+        <v>5029</v>
+      </c>
+      <c r="D2329" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2329" t="s">
+        <v>5047</v>
+      </c>
+      <c r="F2329" t="s">
+        <v>5048</v>
+      </c>
+      <c r="G2329" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2330" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2330" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2330" t="s">
+        <v>5037</v>
+      </c>
+      <c r="D2330" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2330" t="s">
+        <v>5049</v>
+      </c>
+      <c r="F2330" t="s">
+        <v>5050</v>
+      </c>
+      <c r="G2330" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2331" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2331" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2331" t="s">
+        <v>5042</v>
+      </c>
+      <c r="D2331" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2331" t="s">
+        <v>5051</v>
+      </c>
+      <c r="F2331" t="s">
+        <v>5052</v>
+      </c>
+      <c r="G2331" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2332" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2332" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2332" t="s">
+        <v>5053</v>
+      </c>
+      <c r="D2332" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2332" t="s">
+        <v>5054</v>
+      </c>
+      <c r="F2332" t="s">
+        <v>5055</v>
+      </c>
+      <c r="G2332" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2333" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2333" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2333" t="s">
+        <v>5056</v>
+      </c>
+      <c r="D2333" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2333" t="s">
+        <v>5057</v>
+      </c>
+      <c r="F2333" t="s">
+        <v>5058</v>
+      </c>
+      <c r="G2333" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2334" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2334" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2334" t="s">
+        <v>5059</v>
+      </c>
+      <c r="D2334" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2334" t="s">
+        <v>5060</v>
+      </c>
+      <c r="F2334" t="s">
+        <v>5061</v>
+      </c>
+      <c r="G2334" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2335" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2335" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2335" t="s">
+        <v>5062</v>
+      </c>
+      <c r="D2335" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2335" t="s">
+        <v>5063</v>
+      </c>
+      <c r="F2335" t="s">
+        <v>5064</v>
+      </c>
+      <c r="G2335" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2336" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2336" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2336" t="s">
+        <v>5065</v>
+      </c>
+      <c r="D2336" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2336" t="s">
+        <v>5066</v>
+      </c>
+      <c r="F2336" t="s">
+        <v>5067</v>
+      </c>
+      <c r="G2336" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2337" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2337" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2337" t="s">
+        <v>5068</v>
+      </c>
+      <c r="D2337" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2337" t="s">
+        <v>5069</v>
+      </c>
+      <c r="F2337" t="s">
+        <v>5070</v>
+      </c>
+      <c r="G2337" t="s">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2338" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2338" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2338" t="s">
+        <v>3774</v>
+      </c>
+      <c r="D2338" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2338" t="s">
+        <v>5071</v>
+      </c>
+      <c r="F2338" t="s">
+        <v>5072</v>
+      </c>
+      <c r="G2338" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2339" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2339" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2339" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D2339" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2339" t="s">
+        <v>5074</v>
+      </c>
+      <c r="F2339" t="s">
+        <v>5075</v>
+      </c>
+      <c r="G2339" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2340" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2340" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2340" t="s">
+        <v>5076</v>
+      </c>
+      <c r="D2340" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2340" t="s">
+        <v>5077</v>
+      </c>
+      <c r="F2340" t="s">
+        <v>5078</v>
+      </c>
+      <c r="G2340" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2341" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2341" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2341" t="s">
+        <v>5079</v>
+      </c>
+      <c r="D2341" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2341" t="s">
+        <v>5080</v>
+      </c>
+      <c r="F2341" t="s">
+        <v>5081</v>
+      </c>
+      <c r="G2341" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2342" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2342" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2342" t="s">
+        <v>5082</v>
+      </c>
+      <c r="D2342" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2342" t="s">
+        <v>5083</v>
+      </c>
+      <c r="F2342" t="s">
+        <v>5084</v>
+      </c>
+      <c r="G2342" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2343" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2343" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2343" t="s">
+        <v>5085</v>
+      </c>
+      <c r="D2343" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2343" t="s">
+        <v>5086</v>
+      </c>
+      <c r="F2343" t="s">
+        <v>5087</v>
+      </c>
+      <c r="G2343" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2344" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2344" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2344" t="s">
+        <v>5088</v>
+      </c>
+      <c r="D2344" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2344" t="s">
+        <v>5089</v>
+      </c>
+      <c r="F2344" t="s">
+        <v>5090</v>
+      </c>
+      <c r="G2344" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2345" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2345" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2345" t="s">
+        <v>5091</v>
+      </c>
+      <c r="D2345" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2345" t="s">
+        <v>5092</v>
+      </c>
+      <c r="F2345" t="s">
+        <v>5093</v>
+      </c>
+      <c r="G2345" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2346" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2346" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2346" t="s">
+        <v>5094</v>
+      </c>
+      <c r="D2346" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2346" t="s">
+        <v>5095</v>
+      </c>
+      <c r="F2346" t="s">
+        <v>5096</v>
+      </c>
+      <c r="G2346" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2347" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2347" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2347" t="s">
+        <v>5079</v>
+      </c>
+      <c r="D2347" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2347" t="s">
+        <v>5097</v>
+      </c>
+      <c r="F2347" t="s">
+        <v>5098</v>
+      </c>
+      <c r="G2347" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2348" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2348" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2348" t="s">
+        <v>5099</v>
+      </c>
+      <c r="D2348" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2348" t="s">
+        <v>5100</v>
+      </c>
+      <c r="F2348" t="s">
+        <v>5101</v>
+      </c>
+      <c r="G2348" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2349" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2349" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2349" t="s">
+        <v>5102</v>
+      </c>
+      <c r="D2349" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2349" t="s">
+        <v>5103</v>
+      </c>
+      <c r="F2349" t="s">
+        <v>5104</v>
+      </c>
+      <c r="G2349" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2350" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2350" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2350" t="s">
+        <v>5105</v>
+      </c>
+      <c r="D2350" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2350" t="s">
+        <v>5106</v>
+      </c>
+      <c r="F2350" t="s">
+        <v>5107</v>
+      </c>
+      <c r="G2350" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2351" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2351" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2351" t="s">
+        <v>5108</v>
+      </c>
+      <c r="D2351" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2351" t="s">
+        <v>5109</v>
+      </c>
+      <c r="F2351" t="s">
+        <v>5110</v>
+      </c>
+      <c r="G2351" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2352" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2352" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2352" t="s">
+        <v>5111</v>
+      </c>
+      <c r="D2352" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2352" t="s">
+        <v>5112</v>
+      </c>
+      <c r="F2352" t="s">
+        <v>5113</v>
+      </c>
+      <c r="G2352" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2353" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2353" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2353" t="s">
+        <v>5114</v>
+      </c>
+      <c r="D2353" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2353" t="s">
+        <v>5115</v>
+      </c>
+      <c r="F2353" t="s">
+        <v>5116</v>
+      </c>
+      <c r="G2353" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2354" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2354" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2354" t="s">
+        <v>5117</v>
+      </c>
+      <c r="D2354" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2354" t="s">
+        <v>5118</v>
+      </c>
+      <c r="F2354" t="s">
+        <v>5119</v>
+      </c>
+      <c r="G2354" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2355" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2355" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2355" t="s">
+        <v>5120</v>
+      </c>
+      <c r="D2355" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2355" t="s">
+        <v>5121</v>
+      </c>
+      <c r="F2355" t="s">
+        <v>5122</v>
+      </c>
+      <c r="G2355" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2356" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2356" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2356" t="s">
+        <v>5079</v>
+      </c>
+      <c r="D2356" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2356" t="s">
+        <v>5123</v>
+      </c>
+      <c r="F2356" t="s">
+        <v>5124</v>
+      </c>
+      <c r="G2356" t="s">
+        <v>5073</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2357" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2357" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2357" t="s">
+        <v>4464</v>
+      </c>
+      <c r="D2357" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2357" t="s">
+        <v>5125</v>
+      </c>
+      <c r="F2357" t="s">
+        <v>5126</v>
+      </c>
+      <c r="G2357" t="s">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="2358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2358" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2358" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2358" t="s">
+        <v>4518</v>
+      </c>
+      <c r="D2358" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2358" t="s">
+        <v>5128</v>
+      </c>
+      <c r="F2358" t="s">
+        <v>5129</v>
+      </c>
+      <c r="G2358" t="s">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2359" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2359" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2359" t="s">
+        <v>4500</v>
+      </c>
+      <c r="D2359" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2359" t="s">
+        <v>5130</v>
+      </c>
+      <c r="F2359" t="s">
+        <v>5131</v>
+      </c>
+      <c r="G2359" t="s">
+        <v>5127</v>
+      </c>
+    </row>
+    <row r="2360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2360" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2360" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2360" t="s">
+        <v>4518</v>
+      </c>
+      <c r="D2360" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2360" t="s">
+        <v>5132</v>
+      </c>
+      <c r="F2360" t="s">
+        <v>5133</v>
+      </c>
+      <c r="G2360" t="s">
+        <v>5134</v>
+      </c>
+    </row>
+    <row r="2361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2361" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2361" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2361" t="s">
+        <v>4464</v>
+      </c>
+      <c r="D2361" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2361" t="s">
+        <v>5135</v>
+      </c>
+      <c r="F2361" t="s">
+        <v>5136</v>
+      </c>
+      <c r="G2361" t="s">
+        <v>5134</v>
+      </c>
+    </row>
+    <row r="2362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2362" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2362" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2362" t="s">
+        <v>4500</v>
+      </c>
+      <c r="D2362" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2362" t="s">
+        <v>5137</v>
+      </c>
+      <c r="F2362" t="s">
+        <v>5138</v>
+      </c>
+      <c r="G2362" t="s">
+        <v>5134</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2363" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2363" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2363" t="s">
+        <v>5139</v>
+      </c>
+      <c r="D2363" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2363" t="s">
+        <v>5140</v>
+      </c>
+      <c r="F2363" t="s">
+        <v>5141</v>
+      </c>
+      <c r="G2363" t="s">
+        <v>5142</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2364" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2364" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2364" t="s">
+        <v>5143</v>
+      </c>
+      <c r="D2364" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2364" t="s">
+        <v>5144</v>
+      </c>
+      <c r="F2364" t="s">
+        <v>5145</v>
+      </c>
+      <c r="G2364" t="s">
+        <v>5142</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2365" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2365" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2365" t="s">
+        <v>5146</v>
+      </c>
+      <c r="D2365" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2365" t="s">
+        <v>5147</v>
+      </c>
+      <c r="F2365" t="s">
+        <v>5148</v>
+      </c>
+      <c r="G2365" t="s">
+        <v>5142</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2366" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2366" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2366" t="s">
+        <v>5149</v>
+      </c>
+      <c r="D2366" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2366" t="s">
+        <v>5150</v>
+      </c>
+      <c r="F2366" t="s">
+        <v>5151</v>
+      </c>
+      <c r="G2366" t="s">
+        <v>5142</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2367" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2367" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2367" t="s">
+        <v>5152</v>
+      </c>
+      <c r="D2367" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2367" t="s">
+        <v>5153</v>
+      </c>
+      <c r="F2367" t="s">
+        <v>5154</v>
+      </c>
+      <c r="G2367" t="s">
+        <v>5142</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">