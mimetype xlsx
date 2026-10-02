--- v0 (2026-08-03)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Indonesia" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3360" uniqueCount="1229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11655" uniqueCount="4266">
   <si>
     <t>App</t>
   </si>
   <si>
     <t>User</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Channel</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Sharing Link</t>
   </si>
   <si>
     <t>Generated At</t>
   </si>
   <si>
     <t>app-indo</t>
   </si>
   <si>
@@ -3695,50 +3695,9161 @@
     <t>https://www.tiktok.com/t/ZS4yffPBe/</t>
   </si>
   <si>
     <t>125TrungIDTTSon260805-Trung-ID-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yfXUQ4/</t>
   </si>
   <si>
     <t>124TrungIDTTSapOng260804-Trung-ID-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yfarKS/</t>
   </si>
   <si>
     <t>126TrungIDTTSon260805-Trung-ID-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yfph3R/</t>
   </si>
   <si>
     <t>127TrungIDTTSon260805-Trung-ID-TT</t>
   </si>
   <si>
     <t>https://www.tiktok.com/t/ZS4yfmeNX/</t>
+  </si>
+  <si>
+    <t>1729383698547377969</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4fL28KG/</t>
+  </si>
+  <si>
+    <t>2026-08-03T16:11:44.661Z</t>
+  </si>
+  <si>
+    <t>1730428554790012070</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4fLdohW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4fL17LE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4fLAAV5/</t>
+  </si>
+  <si>
+    <t>276DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PoEhvY/</t>
+  </si>
+  <si>
+    <t>2026-08-04T07:25:57.485Z</t>
+  </si>
+  <si>
+    <t>277DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451kYeu/</t>
+  </si>
+  <si>
+    <t>1730273317422335056</t>
+  </si>
+  <si>
+    <t>273DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PoEUcQ/</t>
+  </si>
+  <si>
+    <t>1731365334575514946</t>
+  </si>
+  <si>
+    <t>275DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451RtKV/</t>
+  </si>
+  <si>
+    <t>1730664092045051520</t>
+  </si>
+  <si>
+    <t>274DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451Lm4M/</t>
+  </si>
+  <si>
+    <t>278DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451Syy8/</t>
+  </si>
+  <si>
+    <t>281DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451y8nc/</t>
+  </si>
+  <si>
+    <t>280DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451MKUE/</t>
+  </si>
+  <si>
+    <t>1729385524626098054</t>
+  </si>
+  <si>
+    <t>279DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4Poovve/</t>
+  </si>
+  <si>
+    <t>282DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451jhhe/</t>
+  </si>
+  <si>
+    <t>284DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PooC6U/</t>
+  </si>
+  <si>
+    <t>1731682456964794332</t>
+  </si>
+  <si>
+    <t>283DucIDBook260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4511Gc5/</t>
+  </si>
+  <si>
+    <t>285DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451r9Cu/</t>
+  </si>
+  <si>
+    <t>286DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PoEnLt/</t>
+  </si>
+  <si>
+    <t>287DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451Bcwt/</t>
+  </si>
+  <si>
+    <t>288DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4PooLNw/</t>
+  </si>
+  <si>
+    <t>291DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451LSCD/</t>
+  </si>
+  <si>
+    <t>289DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451URU5/</t>
+  </si>
+  <si>
+    <t>290DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451FEpT/</t>
+  </si>
+  <si>
+    <t>292DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451hMmK/</t>
+  </si>
+  <si>
+    <t>294DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4512jv5/</t>
+  </si>
+  <si>
+    <t>1729678761050277536</t>
+  </si>
+  <si>
+    <t>293DucIDSon260805-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS451keU9/</t>
+  </si>
+  <si>
+    <t>296DucIDSon260808-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44MUXHq/</t>
+  </si>
+  <si>
+    <t>2026-08-07T09:00:55.483Z</t>
+  </si>
+  <si>
+    <t>1736574026325066865</t>
+  </si>
+  <si>
+    <t>298DucIDSon260808-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44MuwjC/</t>
+  </si>
+  <si>
+    <t>1729799514965313729</t>
+  </si>
+  <si>
+    <t>297DucIDSon260808-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44MXLAP/</t>
+  </si>
+  <si>
+    <t>1729625413193270884</t>
+  </si>
+  <si>
+    <t>295DucIDSon260808-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44MCBGw/</t>
+  </si>
+  <si>
+    <t>1735361545740322367</t>
+  </si>
+  <si>
+    <t>hoanganhtest</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS44uMq8A/</t>
+  </si>
+  <si>
+    <t>2026-08-07T10:30:45.328Z</t>
+  </si>
+  <si>
+    <t>128TrungIDTTSach260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4VHGN/</t>
+  </si>
+  <si>
+    <t>2026-08-09T08:14:13.295Z</t>
+  </si>
+  <si>
+    <t>129TrungIDTTSach260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4GYTY/</t>
+  </si>
+  <si>
+    <t>1735753776002663989</t>
+  </si>
+  <si>
+    <t>132TrungIDTTSach260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4yxg6/</t>
+  </si>
+  <si>
+    <t>1730470416368108815</t>
+  </si>
+  <si>
+    <t>131TrungIDTTSach260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4Dvdo/</t>
+  </si>
+  <si>
+    <t>1729736997332552214</t>
+  </si>
+  <si>
+    <t>130TrungIDTTSach260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4mDnB/</t>
+  </si>
+  <si>
+    <t>133TrungIDTTSach260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4BGYy/</t>
+  </si>
+  <si>
+    <t>134TrungIDTTSach260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4sv4d/</t>
+  </si>
+  <si>
+    <t>1729723061557955195</t>
+  </si>
+  <si>
+    <t>136TrungIDTTSach260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4yeMv/</t>
+  </si>
+  <si>
+    <t>1731589381586519400</t>
+  </si>
+  <si>
+    <t>135TrungIDTTSach260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4PWFs/</t>
+  </si>
+  <si>
+    <t>1729428322828651420</t>
+  </si>
+  <si>
+    <t>137TrungIDTTSach260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4PS9e/</t>
+  </si>
+  <si>
+    <t>1731478271541610272</t>
+  </si>
+  <si>
+    <t>138TrungIDTTSach260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s49eKL/</t>
+  </si>
+  <si>
+    <t>1730763620173711051</t>
+  </si>
+  <si>
+    <t>140TrungIDTTSach260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4ptYV/</t>
+  </si>
+  <si>
+    <t>1731576043543103434</t>
+  </si>
+  <si>
+    <t>142TrungIDTTSach260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4uaWH/</t>
+  </si>
+  <si>
+    <t>1733186720371541074</t>
+  </si>
+  <si>
+    <t>141TrungIDTTSach260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4BnjL/</t>
+  </si>
+  <si>
+    <t>1729382770414093830</t>
+  </si>
+  <si>
+    <t>139TrungIDTTSach260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4GQhf/</t>
+  </si>
+  <si>
+    <t>1733021617026533152</t>
+  </si>
+  <si>
+    <t>143TrungIDTTSach260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4Qk2Q/</t>
+  </si>
+  <si>
+    <t>1732267864665785548</t>
+  </si>
+  <si>
+    <t>144TrungIDTTSach260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4XDg4/</t>
+  </si>
+  <si>
+    <t>1729435074953316759</t>
+  </si>
+  <si>
+    <t>145TrungIDTTSach260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4sr52/</t>
+  </si>
+  <si>
+    <t>1731615092440664010</t>
+  </si>
+  <si>
+    <t>147TrungIDTTSach260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4Scmm/</t>
+  </si>
+  <si>
+    <t>1729386291693389379</t>
+  </si>
+  <si>
+    <t>146TrungIDTTSach260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4q69E/</t>
+  </si>
+  <si>
+    <t>1731668534034728140</t>
+  </si>
+  <si>
+    <t>148TrungIDTTSach260814-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4x1WT/</t>
+  </si>
+  <si>
+    <t>1736542652956509567</t>
+  </si>
+  <si>
+    <t>149TrungIDTTSach260814-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4Q22b/</t>
+  </si>
+  <si>
+    <t>1729591025861888804</t>
+  </si>
+  <si>
+    <t>151TrungIDTTQuanTamDa260814-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s457h1/</t>
+  </si>
+  <si>
+    <t>1731669098558883020</t>
+  </si>
+  <si>
+    <t>152TrungIDTTSach260814-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4b1Us/</t>
+  </si>
+  <si>
+    <t>1729565066797089875</t>
+  </si>
+  <si>
+    <t>150TrungIDTTQuanTamDa260814-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4AgEf/</t>
+  </si>
+  <si>
+    <t>1732907766400059297</t>
+  </si>
+  <si>
+    <t>153TrungIDTTSach260815-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4p1dY/</t>
+  </si>
+  <si>
+    <t>1729644272490023472</t>
+  </si>
+  <si>
+    <t>154TrungIDTTQuanTamDa260815-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4Ur8X/</t>
+  </si>
+  <si>
+    <t>157TrungIDTTSach260815-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4uQ71/</t>
+  </si>
+  <si>
+    <t>158TrungIDTTSapOng260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4Ht7r/</t>
+  </si>
+  <si>
+    <t>1730946849256277919</t>
+  </si>
+  <si>
+    <t>156TrungIDTTSach260815-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s44Fbm/</t>
+  </si>
+  <si>
+    <t>1731488481132906031</t>
+  </si>
+  <si>
+    <t>155TrungIDTTSach260815-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4C5Jx/</t>
+  </si>
+  <si>
+    <t>159TrungIDTTSapOng260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4XS4B/</t>
+  </si>
+  <si>
+    <t>1733477119854413488</t>
+  </si>
+  <si>
+    <t>160TrungIDTTBonBanh260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s45atk/</t>
+  </si>
+  <si>
+    <t>1733919218384799673</t>
+  </si>
+  <si>
+    <t>161TrungIDTTBonBanh260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4ACLo/</t>
+  </si>
+  <si>
+    <t>1729816460257166664</t>
+  </si>
+  <si>
+    <t>162TrungIDTTBonBanh260810-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4ASU6/</t>
+  </si>
+  <si>
+    <t>163TrungIDTTSon260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4U3SR/</t>
+  </si>
+  <si>
+    <t>164TrungIDTTSon260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4DubK/</t>
+  </si>
+  <si>
+    <t>165TrungIDTTSon260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4P1po/</t>
+  </si>
+  <si>
+    <t>166TrungIDTTSon260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4VeDn/</t>
+  </si>
+  <si>
+    <t>167TrungIDTTSon260811-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4s4Pu5A/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nuospX/</t>
+  </si>
+  <si>
+    <t>2026-08-10T07:15:20.553Z</t>
+  </si>
+  <si>
+    <t>1735769448425096601</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nXs6er/</t>
+  </si>
+  <si>
+    <t>2026-08-10T07:51:41.721Z</t>
+  </si>
+  <si>
+    <t>1731445096395015896</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4nbbY8D/</t>
+  </si>
+  <si>
+    <t>2026-08-10T08:20:36.489Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ngFh6g/</t>
+  </si>
+  <si>
+    <t>2026-08-10T08:20:53.404Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4npRp17/</t>
+  </si>
+  <si>
+    <t>2026-08-10T08:28:13.313Z</t>
+  </si>
+  <si>
+    <t>1734617882256377019</t>
+  </si>
+  <si>
+    <t>301TK73DucIDacapiosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WerQ8V/</t>
+  </si>
+  <si>
+    <t>2026-08-10T10:17:50.290Z</t>
+  </si>
+  <si>
+    <t>1735756654476559915</t>
+  </si>
+  <si>
+    <t>303TK73DucIDwfcpiosvideo916dtar260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WekHAd/</t>
+  </si>
+  <si>
+    <t>1732242200205559427</t>
+  </si>
+  <si>
+    <t>300TK73DucIDacapiosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4We6Ak7/</t>
+  </si>
+  <si>
+    <t>1734455468578080137</t>
+  </si>
+  <si>
+    <t>299TK73DucIDacapiosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeFxoV/</t>
+  </si>
+  <si>
+    <t>1734310658065990878</t>
+  </si>
+  <si>
+    <t>302TK73DucIDacapiosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WJ3Yg8/</t>
+  </si>
+  <si>
+    <t>1731029973877884817</t>
+  </si>
+  <si>
+    <t>305TK73DucIDwfcpiosvideo916dtar260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeYNxy/</t>
+  </si>
+  <si>
+    <t>1729384608686900851</t>
+  </si>
+  <si>
+    <t>306TK73DucIDwfcpiosvideo916dtar260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeM6AY/</t>
+  </si>
+  <si>
+    <t>1730896769899136003</t>
+  </si>
+  <si>
+    <t>304TK73DucIDwfcpiosvideo916dtar260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WJcRXV/</t>
+  </si>
+  <si>
+    <t>1733131049330967926</t>
+  </si>
+  <si>
+    <t>307TK73DucIDapaniosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WekYMC/</t>
+  </si>
+  <si>
+    <t>308TK38DucIDapaniosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeM6Uv/</t>
+  </si>
+  <si>
+    <t>310TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WJENGb/</t>
+  </si>
+  <si>
+    <t>1733397913938134918</t>
+  </si>
+  <si>
+    <t>309TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WJKnFo/</t>
+  </si>
+  <si>
+    <t>1729736433608591573</t>
+  </si>
+  <si>
+    <t>312TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WJEXed/</t>
+  </si>
+  <si>
+    <t>311TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WehsX8/</t>
+  </si>
+  <si>
+    <t>1731198646812051402</t>
+  </si>
+  <si>
+    <t>315TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WJcSoa/</t>
+  </si>
+  <si>
+    <t>316TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4We6TtT/</t>
+  </si>
+  <si>
+    <t>314TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WedgdV/</t>
+  </si>
+  <si>
+    <t>1729425284902128030</t>
+  </si>
+  <si>
+    <t>313TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4We2SV3/</t>
+  </si>
+  <si>
+    <t>1730753779954320712</t>
+  </si>
+  <si>
+    <t>318TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WeMmWV/</t>
+  </si>
+  <si>
+    <t>1729623769497962725</t>
+  </si>
+  <si>
+    <t>317TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WJoJBR/</t>
+  </si>
+  <si>
+    <t>319TK73DucIDwfeedandfeedn260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4WehF1R/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2RjKo/</t>
+  </si>
+  <si>
+    <t>2026-08-10T11:07:25.177Z</t>
+  </si>
+  <si>
+    <t>299TK73DucIDappprPurcapIosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W28R4d/</t>
+  </si>
+  <si>
+    <t>2026-08-10T11:08:34.895Z</t>
+  </si>
+  <si>
+    <t>302TK73DucIDappprPurcapIosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2encU/</t>
+  </si>
+  <si>
+    <t>301TK73DucIDappprPurcapIosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2LhdB/</t>
+  </si>
+  <si>
+    <t>300TK73DucIDappprPurcapIosvid916d260811-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4W2LHwA/</t>
+  </si>
+  <si>
+    <t>1731445095391725272</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vn8dMu/</t>
+  </si>
+  <si>
+    <t>2026-08-11T07:04:42.963Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKTXUg/</t>
+  </si>
+  <si>
+    <t>2026-08-11T08:01:54.089Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vEN1GT/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKtJT7/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vE12sc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vE8RAM/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKExoy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKGVTX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vEYHgn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKcyey/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vE8E8r/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKnhNL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKt3wN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vEYjeC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKtsDp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vEeoLt/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKwDHL/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKssn7/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vKoRvh/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vEYakk/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vE2gPD/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4vEdGFX/</t>
+  </si>
+  <si>
+    <t>320TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cdJokq/</t>
+  </si>
+  <si>
+    <t>2026-08-11T08:33:20.543Z</t>
+  </si>
+  <si>
+    <t>322TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cevo1K/</t>
+  </si>
+  <si>
+    <t>1729440806075533746</t>
+  </si>
+  <si>
+    <t>323TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cdLX4J/</t>
+  </si>
+  <si>
+    <t>1729647790221200338</t>
+  </si>
+  <si>
+    <t>321TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cdRY9m/</t>
+  </si>
+  <si>
+    <t>1729647751960103890</t>
+  </si>
+  <si>
+    <t>324TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cd8AM3/</t>
+  </si>
+  <si>
+    <t>326TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ce34G4/</t>
+  </si>
+  <si>
+    <t>328TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cdYGrN/</t>
+  </si>
+  <si>
+    <t>1729572227899295435</t>
+  </si>
+  <si>
+    <t>327TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cdF9W3/</t>
+  </si>
+  <si>
+    <t>1729385292625839494</t>
+  </si>
+  <si>
+    <t>329TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ceTvon/</t>
+  </si>
+  <si>
+    <t>325TK73DucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ceTTsK/</t>
+  </si>
+  <si>
+    <t>1729858463894243331</t>
+  </si>
+  <si>
+    <t>330TK73DucIDappprPurcapIosvid916d260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ce3xgP/</t>
+  </si>
+  <si>
+    <t>331TK73DucIDappprPurcapIosvid916d260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ce3FQK/</t>
+  </si>
+  <si>
+    <t>1729383316643743355</t>
+  </si>
+  <si>
+    <t>332TK73DucIDappprPurcapIosvid916d260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ceTdLP/</t>
+  </si>
+  <si>
+    <t>1729589908128958273</t>
+  </si>
+  <si>
+    <t>333TK73DucIDwfcpiosvideo916dtar260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cdLooR/</t>
+  </si>
+  <si>
+    <t>1729382357228619339</t>
+  </si>
+  <si>
+    <t>334TK73DucIDwfcpiosvideo916dtar260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4ce3Um2/</t>
+  </si>
+  <si>
+    <t>1734928988567734168</t>
+  </si>
+  <si>
+    <t>335TK73DucIDwfcpiosvideo916dtar260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cenU1G/</t>
+  </si>
+  <si>
+    <t>338ANHYDucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cdUd7c/</t>
+  </si>
+  <si>
+    <t>2026-08-11T08:37:07.909Z</t>
+  </si>
+  <si>
+    <t>337ANHYDucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cdVkRk/</t>
+  </si>
+  <si>
+    <t>1732591380747093794</t>
+  </si>
+  <si>
+    <t>336ANHYDucIDwfeedandfeedn260812-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4cdCJNx/</t>
+  </si>
+  <si>
+    <t>169TK38TrungIDTTappprpurcapiosvid916d260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS436E7w6/</t>
+  </si>
+  <si>
+    <t>2026-08-11T16:42:04.041Z</t>
+  </si>
+  <si>
+    <t>172TK38TrungIDTTafcpiosvideo916dtar260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS43M68aG/</t>
+  </si>
+  <si>
+    <t>168TK38TrungIDTTappprpurcapiosvid916d260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4363SS4/</t>
+  </si>
+  <si>
+    <t>170TK38TrungIDTTwfcpiosvideo916dtar260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS43Mhpm4/</t>
+  </si>
+  <si>
+    <t>171TK38TrungIDTTwfcpiosvideo916dtar260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS43MYkXR/</t>
+  </si>
+  <si>
+    <t>173TK38TrungIDTTafcpiosvideo916dtar260812-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS43MhPE8/</t>
+  </si>
+  <si>
+    <t>178TK38TrungIDTTwfcpiosvideo916dtar260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4EadQ5o/</t>
+  </si>
+  <si>
+    <t>2026-08-13T02:20:02.718Z</t>
+  </si>
+  <si>
+    <t>1734125523602147218</t>
+  </si>
+  <si>
+    <t>177TK38TrungIDTTwfcpiosvideo916dtar260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4E5ToKt/</t>
+  </si>
+  <si>
+    <t>1732867231476712939</t>
+  </si>
+  <si>
+    <t>176TK38TrungIDTTappprpurcapiosvid916d260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4E5tgWp/</t>
+  </si>
+  <si>
+    <t>174TK38TrungIDTTappprpurcapiosvid916d260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4EaJRXH/</t>
+  </si>
+  <si>
+    <t>1735222797111101346</t>
+  </si>
+  <si>
+    <t>175TK38TrungIDTTappprpurcapiosvid916d260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4E5KJ3N/</t>
+  </si>
+  <si>
+    <t>179TK38TrungIDTTwfcpiosvideo916dtar260813-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZS4E5t77r/</t>
+  </si>
+  <si>
+    <t>1736386835649037506</t>
+  </si>
+  <si>
+    <t>5TK38CMIDwfeedandfeedn260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVe4op2r/</t>
+  </si>
+  <si>
+    <t>2026-08-14T08:10:55.071Z</t>
+  </si>
+  <si>
+    <t>1734864728217454431</t>
+  </si>
+  <si>
+    <t>2TK38CMIDwfeedandfeedn260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeVR21f/</t>
+  </si>
+  <si>
+    <t>1731625153412040136</t>
+  </si>
+  <si>
+    <t>6TK38CMIDwfeedandfeedn260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeVh6ww/</t>
+  </si>
+  <si>
+    <t>1732128085609186456</t>
+  </si>
+  <si>
+    <t>3TK38CMIDwfeedandfeedn260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeVdBoW/</t>
+  </si>
+  <si>
+    <t>1736455349230601329</t>
+  </si>
+  <si>
+    <t>7TK38CMIDwfeedandfeedn260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeVj3QN/</t>
+  </si>
+  <si>
+    <t>1734726092665029869</t>
+  </si>
+  <si>
+    <t>8TK38CMIDwfcpiosvideo916dtar260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeVeLHL/</t>
+  </si>
+  <si>
+    <t>1736672760373872549</t>
+  </si>
+  <si>
+    <t>9TK38CMIDwfcpiosvideo916dtar260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeVhj3X/</t>
+  </si>
+  <si>
+    <t>1736732903444350082</t>
+  </si>
+  <si>
+    <t>10TK38CMIDappprPurcapIosvid916d260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeVM6LV/</t>
+  </si>
+  <si>
+    <t>1732225382217582107</t>
+  </si>
+  <si>
+    <t>11TK38CMIDappprPurcapIosvid916d260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVe4cjSM/</t>
+  </si>
+  <si>
+    <t>1729857261358319415</t>
+  </si>
+  <si>
+    <t>4TK38CMIDwfeedandfeedn260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVeqXQoY/</t>
+  </si>
+  <si>
+    <t>2026-08-14T08:17:43.295Z</t>
+  </si>
+  <si>
+    <t>1730579739820131996</t>
+  </si>
+  <si>
+    <t>340ANHYDucIDwfeedandfeedn260815-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVL23fD6/</t>
+  </si>
+  <si>
+    <t>2026-08-15T10:31:21.436Z</t>
+  </si>
+  <si>
+    <t>1729582847392844489</t>
+  </si>
+  <si>
+    <t>341ANHYDucIDwfeedandfeedn260815-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVLjRc3S/</t>
+  </si>
+  <si>
+    <t>1734189502589535841</t>
+  </si>
+  <si>
+    <t>339ANHYDucIDwfeedandfeedn260815-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVLj1kwQ/</t>
+  </si>
+  <si>
+    <t>1735594830284949189</t>
+  </si>
+  <si>
+    <t>16tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTKv1k/</t>
+  </si>
+  <si>
+    <t>2026-08-17T10:01:03.269Z</t>
+  </si>
+  <si>
+    <t>1729572268765841697</t>
+  </si>
+  <si>
+    <t>15tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTqwwc/</t>
+  </si>
+  <si>
+    <t>1736306819522659562</t>
+  </si>
+  <si>
+    <t>13tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjT3YbJ/</t>
+  </si>
+  <si>
+    <t>1734362170131121866</t>
+  </si>
+  <si>
+    <t>14tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTbnVs/</t>
+  </si>
+  <si>
+    <t>1736326700484756979</t>
+  </si>
+  <si>
+    <t>12tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTXRNc/</t>
+  </si>
+  <si>
+    <t>1733448512859375033</t>
+  </si>
+  <si>
+    <t>17tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTKr1B/</t>
+  </si>
+  <si>
+    <t>1735968179032524561</t>
+  </si>
+  <si>
+    <t>18tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTxc4M/</t>
+  </si>
+  <si>
+    <t>1730758960044672256</t>
+  </si>
+  <si>
+    <t>19tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTvrpu/</t>
+  </si>
+  <si>
+    <t>1735669863030752459</t>
+  </si>
+  <si>
+    <t>21tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTTWBY/</t>
+  </si>
+  <si>
+    <t>1734088256015205484</t>
+  </si>
+  <si>
+    <t>20tk73CMIDwfeedandfeedn260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTHMeU/</t>
+  </si>
+  <si>
+    <t>1736235025418389479</t>
+  </si>
+  <si>
+    <t>22tk73CMIDwfcpiosvideo916dtar260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTXn9h/</t>
+  </si>
+  <si>
+    <t>1730196965433574980</t>
+  </si>
+  <si>
+    <t>23tk73CMIDwfcpiosvideo916dtar260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTV7q9/</t>
+  </si>
+  <si>
+    <t>1730324208016066054</t>
+  </si>
+  <si>
+    <t>25tk73CMIDappprPurcapIosvid916d260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjT9SRm/</t>
+  </si>
+  <si>
+    <t>1732157658224690592</t>
+  </si>
+  <si>
+    <t>24tk73CMIDappprPurcapIosvid916d260816-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTtuMf/</t>
+  </si>
+  <si>
+    <t>1729863757373147259</t>
+  </si>
+  <si>
+    <t>180TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTXA4U/</t>
+  </si>
+  <si>
+    <t>1729431430317444008</t>
+  </si>
+  <si>
+    <t>181TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTXYya/</t>
+  </si>
+  <si>
+    <t>1732222466589689842</t>
+  </si>
+  <si>
+    <t>183TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTbNrt/</t>
+  </si>
+  <si>
+    <t>1736387622377391507</t>
+  </si>
+  <si>
+    <t>185TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjT3xHG/</t>
+  </si>
+  <si>
+    <t>1729614567334315411</t>
+  </si>
+  <si>
+    <t>187TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTTbRm/</t>
+  </si>
+  <si>
+    <t>1730721655571580151</t>
+  </si>
+  <si>
+    <t>186TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTnHBw/</t>
+  </si>
+  <si>
+    <t>189TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTCJHF/</t>
+  </si>
+  <si>
+    <t>1729560417696318640</t>
+  </si>
+  <si>
+    <t>190TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTxrs8/</t>
+  </si>
+  <si>
+    <t>192TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTTcUG/</t>
+  </si>
+  <si>
+    <t>191TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTCH8D/</t>
+  </si>
+  <si>
+    <t>194TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTbdMb/</t>
+  </si>
+  <si>
+    <t>195TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjT3kWs/</t>
+  </si>
+  <si>
+    <t>1729448878480394819</t>
+  </si>
+  <si>
+    <t>193TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTtjjY/</t>
+  </si>
+  <si>
+    <t>196TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTcyxn/</t>
+  </si>
+  <si>
+    <t>1733233432603493488</t>
+  </si>
+  <si>
+    <t>197TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTKyuF/</t>
+  </si>
+  <si>
+    <t>1730243162066289835</t>
+  </si>
+  <si>
+    <t>198TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTnN22/</t>
+  </si>
+  <si>
+    <t>200TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTwB5L/</t>
+  </si>
+  <si>
+    <t>201TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTtYom/</t>
+  </si>
+  <si>
+    <t>202TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjT9mTk/</t>
+  </si>
+  <si>
+    <t>203TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTtm6x/</t>
+  </si>
+  <si>
+    <t>205TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTbKHe/</t>
+  </si>
+  <si>
+    <t>1730277778925847728</t>
+  </si>
+  <si>
+    <t>199TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTXSJf/</t>
+  </si>
+  <si>
+    <t>206TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTcxK4/</t>
+  </si>
+  <si>
+    <t>1729617922915862219</t>
+  </si>
+  <si>
+    <t>207TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjT3H7E/</t>
+  </si>
+  <si>
+    <t>1730788643223996184</t>
+  </si>
+  <si>
+    <t>208TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTwTsp/</t>
+  </si>
+  <si>
+    <t>210TK73TrungIDTTappprpurcapiosvid916d2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTWYyQ/</t>
+  </si>
+  <si>
+    <t>211TK73TrungIDTTappprpurcapiosvid916d2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTEtyb/</t>
+  </si>
+  <si>
+    <t>1734370664657487095</t>
+  </si>
+  <si>
+    <t>209TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTQAp1/</t>
+  </si>
+  <si>
+    <t>212TK73TrungIDTTappprpurcapiosvid916d2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTnETf/</t>
+  </si>
+  <si>
+    <t>213TK73TrungIDTTappprpurcapiosvid916d2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTWQk4/</t>
+  </si>
+  <si>
+    <t>214TK73TrungIDTTwfcpiosvideo916dtar2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTXaEk/</t>
+  </si>
+  <si>
+    <t>215TK73TrungIDTTwfcpiosvideo916dtar2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTnvff/</t>
+  </si>
+  <si>
+    <t>216TK73TrungIDTTwfcpiosvideo916dtar2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTvboX/</t>
+  </si>
+  <si>
+    <t>218TK73TrungIDTTafcpiosvideo916dtar2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTbLGP/</t>
+  </si>
+  <si>
+    <t>219TK73TrungIDTTafcpiosvideo916dtar2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTKSUG/</t>
+  </si>
+  <si>
+    <t>217TK73TrungIDTTwfcpiosvideo916dtar2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTGNjK/</t>
+  </si>
+  <si>
+    <t>221TK73TrungIDTTafcpiosvideo916dtar2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTTQkQ/</t>
+  </si>
+  <si>
+    <t>220TK73TrungIDTTafcpiosvideo916dtar2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVjTGyTB/</t>
+  </si>
+  <si>
+    <t>220TK73TrungIDTTappprpurcapiosvid916d2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV6Xy81t/</t>
+  </si>
+  <si>
+    <t>2026-08-17T14:55:04.205Z</t>
+  </si>
+  <si>
+    <t>184TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV6XRTK1/</t>
+  </si>
+  <si>
+    <t>188TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV6XhMEJ/</t>
+  </si>
+  <si>
+    <t>204TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV6Xj9JP/</t>
+  </si>
+  <si>
+    <t>182TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV6XNbCn/</t>
+  </si>
+  <si>
+    <t>221TK73TrungIDTTappprpurcapiosvid916d2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV6Xrj1W/</t>
+  </si>
+  <si>
+    <t>1732910536815183664</t>
+  </si>
+  <si>
+    <t>343TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJCGVv/</t>
+  </si>
+  <si>
+    <t>2026-08-18T09:37:05.012Z</t>
+  </si>
+  <si>
+    <t>1735826992193046466</t>
+  </si>
+  <si>
+    <t>346TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJ7wn4/</t>
+  </si>
+  <si>
+    <t>1732774637439649131</t>
+  </si>
+  <si>
+    <t>342TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJXwVm/</t>
+  </si>
+  <si>
+    <t>1729761779032687969</t>
+  </si>
+  <si>
+    <t>345TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJVaEA/</t>
+  </si>
+  <si>
+    <t>1731586898478924888</t>
+  </si>
+  <si>
+    <t>344TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJ9YmD/</t>
+  </si>
+  <si>
+    <t>1729921119611947411</t>
+  </si>
+  <si>
+    <t>349TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJsWjA/</t>
+  </si>
+  <si>
+    <t>1733337273023628932</t>
+  </si>
+  <si>
+    <t>347TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJXTuP/</t>
+  </si>
+  <si>
+    <t>1736191401059780261</t>
+  </si>
+  <si>
+    <t>348TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJ76Py/</t>
+  </si>
+  <si>
+    <t>1733239977557525716</t>
+  </si>
+  <si>
+    <t>350TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJq9Vx/</t>
+  </si>
+  <si>
+    <t>1733164250597983700</t>
+  </si>
+  <si>
+    <t>351TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJxfTr/</t>
+  </si>
+  <si>
+    <t>1733655487529190712</t>
+  </si>
+  <si>
+    <t>353TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJqmMw/</t>
+  </si>
+  <si>
+    <t>1733119698132305602</t>
+  </si>
+  <si>
+    <t>354TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJCp6q/</t>
+  </si>
+  <si>
+    <t>1733777045735834773</t>
+  </si>
+  <si>
+    <t>352TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJ3nrd/</t>
+  </si>
+  <si>
+    <t>1729662902973139929</t>
+  </si>
+  <si>
+    <t>355TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJvMsN/</t>
+  </si>
+  <si>
+    <t>1729448405255293913</t>
+  </si>
+  <si>
+    <t>356TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJwMUg/</t>
+  </si>
+  <si>
+    <t>1729717815012002298</t>
+  </si>
+  <si>
+    <t>359TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJ9XuR/</t>
+  </si>
+  <si>
+    <t>1729672056355064016</t>
+  </si>
+  <si>
+    <t>357TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJGu1b/</t>
+  </si>
+  <si>
+    <t>360TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJVtFM/</t>
+  </si>
+  <si>
+    <t>1731263606976906827</t>
+  </si>
+  <si>
+    <t>361TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJ4kYD/</t>
+  </si>
+  <si>
+    <t>1729625080525523710</t>
+  </si>
+  <si>
+    <t>358TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJsvsh/</t>
+  </si>
+  <si>
+    <t>363TK73DucIDappprPurcapIosvid916d260820-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJ3oAa/</t>
+  </si>
+  <si>
+    <t>1731687775656380151</t>
+  </si>
+  <si>
+    <t>364TK73DucIDappprPurcapIosvid916d260820-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJpUNG/</t>
+  </si>
+  <si>
+    <t>366TK73DucIDappprPurcapIosvid916d260820-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJbb4N/</t>
+  </si>
+  <si>
+    <t>1729437578818193949</t>
+  </si>
+  <si>
+    <t>367TK73DucIDwfcpiosvideo916dtar260820-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJpGXP/</t>
+  </si>
+  <si>
+    <t>1733301886933632518</t>
+  </si>
+  <si>
+    <t>362TK73DucIDwfeedandfeedn260819-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJ4aSv/</t>
+  </si>
+  <si>
+    <t>365TK73DucIDappprPurcapIosvid916d260820-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJqbWF/</t>
+  </si>
+  <si>
+    <t>1733117219655943253</t>
+  </si>
+  <si>
+    <t>368TK73DucIDwfcpiosvideo916dtar260820-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJtv3s/</t>
+  </si>
+  <si>
+    <t>1731452618672080751</t>
+  </si>
+  <si>
+    <t>370TK73DucIDwfcpiosvideo916dtar260820-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJnBKN/</t>
+  </si>
+  <si>
+    <t>369TK73DucIDwfcpiosvideo916dtar260820-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJx9Nc/</t>
+  </si>
+  <si>
+    <t>1729383866601604939</t>
+  </si>
+  <si>
+    <t>371TK73DucIDwfcpiosvideo916dtar260820-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVhJGsyd/</t>
+  </si>
+  <si>
+    <t>1736521666336688103</t>
+  </si>
+  <si>
+    <t>29tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBNXP6w/</t>
+  </si>
+  <si>
+    <t>2026-08-19T03:09:49.931Z</t>
+  </si>
+  <si>
+    <t>1736113471803721074</t>
+  </si>
+  <si>
+    <t>30tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBNcDUL/</t>
+  </si>
+  <si>
+    <t>1735444476250653998</t>
+  </si>
+  <si>
+    <t>27tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBNvtVM/</t>
+  </si>
+  <si>
+    <t>1729761914842613080</t>
+  </si>
+  <si>
+    <t>26tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBF6fbp/</t>
+  </si>
+  <si>
+    <t>28tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBF1g43/</t>
+  </si>
+  <si>
+    <t>1736378367215306473</t>
+  </si>
+  <si>
+    <t>32tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBNKgbC/</t>
+  </si>
+  <si>
+    <t>1735981718288368690</t>
+  </si>
+  <si>
+    <t>31tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBNGqWg/</t>
+  </si>
+  <si>
+    <t>34tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBwgHDG/</t>
+  </si>
+  <si>
+    <t>2026-08-19T08:23:30.420Z</t>
+  </si>
+  <si>
+    <t>35tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBwsNqw/</t>
+  </si>
+  <si>
+    <t>1736446108403140100</t>
+  </si>
+  <si>
+    <t>33tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBwVEj7/</t>
+  </si>
+  <si>
+    <t>1736682535663732269</t>
+  </si>
+  <si>
+    <t>36tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBwgnAa/</t>
+  </si>
+  <si>
+    <t>1729586801131685466</t>
+  </si>
+  <si>
+    <t>37tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBwX4P4/</t>
+  </si>
+  <si>
+    <t>1736018432883721482</t>
+  </si>
+  <si>
+    <t>38tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBwuo5w/</t>
+  </si>
+  <si>
+    <t>1732509800019166753</t>
+  </si>
+  <si>
+    <t>40tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBwWb28/</t>
+  </si>
+  <si>
+    <t>1736619620533110047</t>
+  </si>
+  <si>
+    <t>41tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBwWjdJ/</t>
+  </si>
+  <si>
+    <t>1736740221434103279</t>
+  </si>
+  <si>
+    <t>42tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBwmh3s/</t>
+  </si>
+  <si>
+    <t>1736701406076175772</t>
+  </si>
+  <si>
+    <t>39tk73CMIDwfeedandfeedn260817-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVBw4Xxn/</t>
+  </si>
+  <si>
+    <t>1729565151929338257</t>
+  </si>
+  <si>
+    <t>46tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDQJ4sa/</t>
+  </si>
+  <si>
+    <t>2026-08-20T08:06:33.686Z</t>
+  </si>
+  <si>
+    <t>1736267260128953847</t>
+  </si>
+  <si>
+    <t>47tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDxvoQ8/</t>
+  </si>
+  <si>
+    <t>1731791557448337236</t>
+  </si>
+  <si>
+    <t>43tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDQeKtV/</t>
+  </si>
+  <si>
+    <t>1736502158291862611</t>
+  </si>
+  <si>
+    <t>44tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDQ2ep4/</t>
+  </si>
+  <si>
+    <t>1731432440371774693</t>
+  </si>
+  <si>
+    <t>45tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDxvHNW/</t>
+  </si>
+  <si>
+    <t>48tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDxnCum/</t>
+  </si>
+  <si>
+    <t>1732401366760326685</t>
+  </si>
+  <si>
+    <t>49tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDx3Skj/</t>
+  </si>
+  <si>
+    <t>1732510602789750241</t>
+  </si>
+  <si>
+    <t>50tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDxTcsN/</t>
+  </si>
+  <si>
+    <t>1735264946505942812</t>
+  </si>
+  <si>
+    <t>51tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDQ8Tak/</t>
+  </si>
+  <si>
+    <t>1734567933229106367</t>
+  </si>
+  <si>
+    <t>52tk73CMIDwfeedandfeedn260820-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDQYUeB/</t>
+  </si>
+  <si>
+    <t>372TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtQYmT/</t>
+  </si>
+  <si>
+    <t>2026-08-20T09:41:12.611Z</t>
+  </si>
+  <si>
+    <t>376TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtfqan/</t>
+  </si>
+  <si>
+    <t>1735387064875779889</t>
+  </si>
+  <si>
+    <t>373TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtBsTX/</t>
+  </si>
+  <si>
+    <t>375TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtrXEY/</t>
+  </si>
+  <si>
+    <t>1732204128764724325</t>
+  </si>
+  <si>
+    <t>374TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtkPnD/</t>
+  </si>
+  <si>
+    <t>378TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtAcs6/</t>
+  </si>
+  <si>
+    <t>1729884818874010118</t>
+  </si>
+  <si>
+    <t>377TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtHR8o/</t>
+  </si>
+  <si>
+    <t>381TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtXqGh/</t>
+  </si>
+  <si>
+    <t>1729453757467757062</t>
+  </si>
+  <si>
+    <t>379TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtAGqy/</t>
+  </si>
+  <si>
+    <t>1729603313793665168</t>
+  </si>
+  <si>
+    <t>380TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtrDAq/</t>
+  </si>
+  <si>
+    <t>382TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtfJn2/</t>
+  </si>
+  <si>
+    <t>385TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtqhA5/</t>
+  </si>
+  <si>
+    <t>1731812944310011375</t>
+  </si>
+  <si>
+    <t>384TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDtCtRX/</t>
+  </si>
+  <si>
+    <t>1729383462555911686</t>
+  </si>
+  <si>
+    <t>383TK73DucIDwfeedandfeedn260821-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVDta2WE/</t>
+  </si>
+  <si>
+    <t>1729818668265736178</t>
+  </si>
+  <si>
+    <t>222TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmw6HE/</t>
+  </si>
+  <si>
+    <t>2026-08-20T15:18:08.799Z</t>
+  </si>
+  <si>
+    <t>1729998202984893394</t>
+  </si>
+  <si>
+    <t>225TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmnT3K/</t>
+  </si>
+  <si>
+    <t>1729448824519100423</t>
+  </si>
+  <si>
+    <t>226TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmwgqe/</t>
+  </si>
+  <si>
+    <t>1729474894218431449</t>
+  </si>
+  <si>
+    <t>224TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUm79wu/</t>
+  </si>
+  <si>
+    <t>1729918569809808284</t>
+  </si>
+  <si>
+    <t>223TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuJ7fK/</t>
+  </si>
+  <si>
+    <t>228TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmotxd/</t>
+  </si>
+  <si>
+    <t>1729385966878754593</t>
+  </si>
+  <si>
+    <t>227TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUudQ75/</t>
+  </si>
+  <si>
+    <t>1730838789485855804</t>
+  </si>
+  <si>
+    <t>230TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmGbAk/</t>
+  </si>
+  <si>
+    <t>1731589366461465960</t>
+  </si>
+  <si>
+    <t>229TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmKCTy/</t>
+  </si>
+  <si>
+    <t>1729659510867462320</t>
+  </si>
+  <si>
+    <t>231TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmEvvb/</t>
+  </si>
+  <si>
+    <t>1729385164815107216</t>
+  </si>
+  <si>
+    <t>233TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmEuNs/</t>
+  </si>
+  <si>
+    <t>235TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmowK1/</t>
+  </si>
+  <si>
+    <t>1734421394915820706</t>
+  </si>
+  <si>
+    <t>234TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUmtVRu/</t>
+  </si>
+  <si>
+    <t>1729691017423390740</t>
+  </si>
+  <si>
+    <t>232TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUud76s/</t>
+  </si>
+  <si>
+    <t>236TK2TrungIDTTwfeedandfeedn2608w3_them-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUm4E9M/</t>
+  </si>
+  <si>
+    <t>226TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuhqyf/</t>
+  </si>
+  <si>
+    <t>2026-08-20T15:20:39.594Z</t>
+  </si>
+  <si>
+    <t>225TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuSmCN/</t>
+  </si>
+  <si>
+    <t>222TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuLRSj/</t>
+  </si>
+  <si>
+    <t>224TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuj4UR/</t>
+  </si>
+  <si>
+    <t>223TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUumK9V/</t>
+  </si>
+  <si>
+    <t>227TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuaCT9/</t>
+  </si>
+  <si>
+    <t>229TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuUPab/</t>
+  </si>
+  <si>
+    <t>228TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuNkkS/</t>
+  </si>
+  <si>
+    <t>230TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuBYcg/</t>
+  </si>
+  <si>
+    <t>231TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuMAyv/</t>
+  </si>
+  <si>
+    <t>232TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUurJcQ/</t>
+  </si>
+  <si>
+    <t>234TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuPGVE/</t>
+  </si>
+  <si>
+    <t>233TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuaqAd/</t>
+  </si>
+  <si>
+    <t>236TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUu2CNf/</t>
+  </si>
+  <si>
+    <t>235TK2TrungIDTTwfeedandfeedn2608w3-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVUuyWTS/</t>
+  </si>
+  <si>
+    <t>53tk73CMIDwfeedandfeedn260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVPMR4Mj/</t>
+  </si>
+  <si>
+    <t>2026-08-21T15:34:53.221Z</t>
+  </si>
+  <si>
+    <t>55tk73CMIDwfeedandfeedn260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVPMhGtU/</t>
+  </si>
+  <si>
+    <t>1735892585030584027</t>
+  </si>
+  <si>
+    <t>56tk73CMIDwfeedandfeedn260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVPMydqq/</t>
+  </si>
+  <si>
+    <t>1729660926860298512</t>
+  </si>
+  <si>
+    <t>54tk73CMIDwfeedandfeedn260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVPMLtgh/</t>
+  </si>
+  <si>
+    <t>1735533299682280645</t>
+  </si>
+  <si>
+    <t>58tk73CMIDwfeedandfeedn260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVPMU8rm/</t>
+  </si>
+  <si>
+    <t>1733038301780477100</t>
+  </si>
+  <si>
+    <t>59tk73CMIDwfeedandfeedn260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVPMM2a2/</t>
+  </si>
+  <si>
+    <t>57tk73CMIDwfeedandfeedn260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVPM75MH/</t>
+  </si>
+  <si>
+    <t>2026-08-21T15:38:21.739Z</t>
+  </si>
+  <si>
+    <t>61tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG5uDd/</t>
+  </si>
+  <si>
+    <t>2026-08-29T13:09:18.643Z</t>
+  </si>
+  <si>
+    <t>63tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGqcER/</t>
+  </si>
+  <si>
+    <t>60tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGuP19/</t>
+  </si>
+  <si>
+    <t>62tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG4Bey/</t>
+  </si>
+  <si>
+    <t>1733678288340223270</t>
+  </si>
+  <si>
+    <t>64tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGH6Sq/</t>
+  </si>
+  <si>
+    <t>65tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG79j4/</t>
+  </si>
+  <si>
+    <t>1735290866612078141</t>
+  </si>
+  <si>
+    <t>68tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG9Mrf/</t>
+  </si>
+  <si>
+    <t>1736861318653969605</t>
+  </si>
+  <si>
+    <t>67tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGXH7M/</t>
+  </si>
+  <si>
+    <t>1734142586842023677</t>
+  </si>
+  <si>
+    <t>66tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGHUA8/</t>
+  </si>
+  <si>
+    <t>1732282330551846820</t>
+  </si>
+  <si>
+    <t>69tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGnYgS/</t>
+  </si>
+  <si>
+    <t>1735004516172268837</t>
+  </si>
+  <si>
+    <t>72tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG5jBh/</t>
+  </si>
+  <si>
+    <t>71tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGu5R3/</t>
+  </si>
+  <si>
+    <t>1735765905556277109</t>
+  </si>
+  <si>
+    <t>73tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGUGb4/</t>
+  </si>
+  <si>
+    <t>1730218175237948972</t>
+  </si>
+  <si>
+    <t>70tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGssg3/</t>
+  </si>
+  <si>
+    <t>1736737944962565615</t>
+  </si>
+  <si>
+    <t>74tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGyE52/</t>
+  </si>
+  <si>
+    <t>77tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGPRnQ/</t>
+  </si>
+  <si>
+    <t>1734005841242654094</t>
+  </si>
+  <si>
+    <t>75tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG9KRP/</t>
+  </si>
+  <si>
+    <t>1733265534716118253</t>
+  </si>
+  <si>
+    <t>76tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG5GQN/</t>
+  </si>
+  <si>
+    <t>1735726687393580863</t>
+  </si>
+  <si>
+    <t>78tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGaPtE/</t>
+  </si>
+  <si>
+    <t>1737100708518462661</t>
+  </si>
+  <si>
+    <t>80tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGGms2/</t>
+  </si>
+  <si>
+    <t>1734811896571201308</t>
+  </si>
+  <si>
+    <t>79tk73CMIDwfeedandfeedn260830-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGy3w1/</t>
+  </si>
+  <si>
+    <t>1734170142430037442</t>
+  </si>
+  <si>
+    <t>82tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGyLsC/</t>
+  </si>
+  <si>
+    <t>1735681816979014752</t>
+  </si>
+  <si>
+    <t>81tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGHXRx/</t>
+  </si>
+  <si>
+    <t>1736171771461011344</t>
+  </si>
+  <si>
+    <t>83tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGp8cj/</t>
+  </si>
+  <si>
+    <t>85tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGCdUd/</t>
+  </si>
+  <si>
+    <t>1734383246433551700</t>
+  </si>
+  <si>
+    <t>84tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGpM39/</t>
+  </si>
+  <si>
+    <t>1735906131795150513</t>
+  </si>
+  <si>
+    <t>86tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG7HnW/</t>
+  </si>
+  <si>
+    <t>1735754507712562306</t>
+  </si>
+  <si>
+    <t>87tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG92yG/</t>
+  </si>
+  <si>
+    <t>1735803512285005603</t>
+  </si>
+  <si>
+    <t>88tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGQvG8/</t>
+  </si>
+  <si>
+    <t>1736590298693076534</t>
+  </si>
+  <si>
+    <t>89tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG7g8K/</t>
+  </si>
+  <si>
+    <t>1734589162444784727</t>
+  </si>
+  <si>
+    <t>91tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnG4TJS/</t>
+  </si>
+  <si>
+    <t>92tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGPeLb/</t>
+  </si>
+  <si>
+    <t>1736817867779703975</t>
+  </si>
+  <si>
+    <t>90tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGnThY/</t>
+  </si>
+  <si>
+    <t>1736748811943052418</t>
+  </si>
+  <si>
+    <t>93tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGqaqQ/</t>
+  </si>
+  <si>
+    <t>1734037155677767129</t>
+  </si>
+  <si>
+    <t>94tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGVvNn/</t>
+  </si>
+  <si>
+    <t>1735785293094618538</t>
+  </si>
+  <si>
+    <t>96tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGGRJ5/</t>
+  </si>
+  <si>
+    <t>98tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGuj3K/</t>
+  </si>
+  <si>
+    <t>1732844444198732887</t>
+  </si>
+  <si>
+    <t>97tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGGV9o/</t>
+  </si>
+  <si>
+    <t>1736909392473327333</t>
+  </si>
+  <si>
+    <t>95tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGpVwY/</t>
+  </si>
+  <si>
+    <t>1736541052721596162</t>
+  </si>
+  <si>
+    <t>99tk73CMIDwfeedandfeedn260901-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVnGak7X/</t>
+  </si>
+  <si>
+    <t>1730825689962612470</t>
+  </si>
+  <si>
+    <t>239TK73TrungIDTTwfeedandfeedn260901-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JKgaK/</t>
+  </si>
+  <si>
+    <t>2026-08-31T09:03:21.649Z</t>
+  </si>
+  <si>
+    <t>1729747069700311893</t>
+  </si>
+  <si>
+    <t>237TK73TrungIDTTwfeedandfeedn260901-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JEUd1/</t>
+  </si>
+  <si>
+    <t>1731366037676197146</t>
+  </si>
+  <si>
+    <t>238TK73TrungIDTTwfeedandfeedn260901-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JqkhB/</t>
+  </si>
+  <si>
+    <t>1731848454792643633</t>
+  </si>
+  <si>
+    <t>240TK73TrungIDTTwfeedandfeedn260901-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Jt5Vj/</t>
+  </si>
+  <si>
+    <t>1729703646075716765</t>
+  </si>
+  <si>
+    <t>241TK73TrungIDTTwfeedandfeedn260901-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3edJNq/</t>
+  </si>
+  <si>
+    <t>1729570986067659094</t>
+  </si>
+  <si>
+    <t>242TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JpXbY/</t>
+  </si>
+  <si>
+    <t>1729882699240606312</t>
+  </si>
+  <si>
+    <t>243TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3eenKo/</t>
+  </si>
+  <si>
+    <t>1732947616896746858</t>
+  </si>
+  <si>
+    <t>244TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JgUdS/</t>
+  </si>
+  <si>
+    <t>1729536914338121893</t>
+  </si>
+  <si>
+    <t>245TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Jbgxd/</t>
+  </si>
+  <si>
+    <t>1729697520270804566</t>
+  </si>
+  <si>
+    <t>246TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JGv6D/</t>
+  </si>
+  <si>
+    <t>1729704312007722493</t>
+  </si>
+  <si>
+    <t>248TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3eJRrv/</t>
+  </si>
+  <si>
+    <t>1729385476666984122</t>
+  </si>
+  <si>
+    <t>247TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JvEvb/</t>
+  </si>
+  <si>
+    <t>1729594593836566840</t>
+  </si>
+  <si>
+    <t>250TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3eeJEX/</t>
+  </si>
+  <si>
+    <t>1731260951135618968</t>
+  </si>
+  <si>
+    <t>251TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3Jphyu/</t>
+  </si>
+  <si>
+    <t>1729384937803581114</t>
+  </si>
+  <si>
+    <t>249TK73TrungIDTTwfeedandfeedn260902-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSV3JVEwf/</t>
+  </si>
+  <si>
+    <t>102tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmqJGy/</t>
+  </si>
+  <si>
+    <t>2026-09-01T16:05:17.936Z</t>
+  </si>
+  <si>
+    <t>1736873853577758075</t>
+  </si>
+  <si>
+    <t>100tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmHb1t/</t>
+  </si>
+  <si>
+    <t>1736861438620370685</t>
+  </si>
+  <si>
+    <t>103tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmfmN4/</t>
+  </si>
+  <si>
+    <t>1736624348515959935</t>
+  </si>
+  <si>
+    <t>101tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmBQ3T/</t>
+  </si>
+  <si>
+    <t>105tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmachB/</t>
+  </si>
+  <si>
+    <t>109tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKm92eL/</t>
+  </si>
+  <si>
+    <t>1737034614921462914</t>
+  </si>
+  <si>
+    <t>106tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmuAeg/</t>
+  </si>
+  <si>
+    <t>1731828516065806233</t>
+  </si>
+  <si>
+    <t>108tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmBWKk/</t>
+  </si>
+  <si>
+    <t>1736887994942129617</t>
+  </si>
+  <si>
+    <t>107tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmmM2k/</t>
+  </si>
+  <si>
+    <t>110tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmuFDV/</t>
+  </si>
+  <si>
+    <t>111tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmABrR/</t>
+  </si>
+  <si>
+    <t>1730926481241376071</t>
+  </si>
+  <si>
+    <t>112tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmbWnB/</t>
+  </si>
+  <si>
+    <t>1734365704373175622</t>
+  </si>
+  <si>
+    <t>113tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmX5s2/</t>
+  </si>
+  <si>
+    <t>1735853975982606198</t>
+  </si>
+  <si>
+    <t>114tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmaAgy/</t>
+  </si>
+  <si>
+    <t>1731967134458349294</t>
+  </si>
+  <si>
+    <t>115tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmf6te/</t>
+  </si>
+  <si>
+    <t>117tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmfyKM/</t>
+  </si>
+  <si>
+    <t>1731903189279409401</t>
+  </si>
+  <si>
+    <t>116tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKm9Axr/</t>
+  </si>
+  <si>
+    <t>1731195922304107782</t>
+  </si>
+  <si>
+    <t>118tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKmm6Km/</t>
+  </si>
+  <si>
+    <t>1737019915392812162</t>
+  </si>
+  <si>
+    <t>119tk73CMIDwfeedandfeedn260902-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSVKm53uP/</t>
+  </si>
+  <si>
+    <t>255TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJ5nfH/</t>
+  </si>
+  <si>
+    <t>2026-09-03T01:42:13.304Z</t>
+  </si>
+  <si>
+    <t>252TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJ55xn/</t>
+  </si>
+  <si>
+    <t>256TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJ6J9L/</t>
+  </si>
+  <si>
+    <t>254TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJSCh8/</t>
+  </si>
+  <si>
+    <t>253TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJ2nfG/</t>
+  </si>
+  <si>
+    <t>257TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJksJW/</t>
+  </si>
+  <si>
+    <t>258TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJSex1/</t>
+  </si>
+  <si>
+    <t>1729491546128615581</t>
+  </si>
+  <si>
+    <t>259TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJ4hBT/</t>
+  </si>
+  <si>
+    <t>1731526365919478892</t>
+  </si>
+  <si>
+    <t>260TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJCYad/</t>
+  </si>
+  <si>
+    <t>1731018730185983405</t>
+  </si>
+  <si>
+    <t>261TK73TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJrBFT/</t>
+  </si>
+  <si>
+    <t>262TK2TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJ6rXY/</t>
+  </si>
+  <si>
+    <t>1729619896309418295</t>
+  </si>
+  <si>
+    <t>263TK2TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJCkgJ/</t>
+  </si>
+  <si>
+    <t>1736656889715983563</t>
+  </si>
+  <si>
+    <t>264TK2TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJfS1b/</t>
+  </si>
+  <si>
+    <t>1731471008820463538</t>
+  </si>
+  <si>
+    <t>266TK2TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJaB26/</t>
+  </si>
+  <si>
+    <t>267TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJhU56/</t>
+  </si>
+  <si>
+    <t>1733429325760923391</t>
+  </si>
+  <si>
+    <t>265TK2TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJStcc/</t>
+  </si>
+  <si>
+    <t>269TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJyEna/</t>
+  </si>
+  <si>
+    <t>268TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJU9uV/</t>
+  </si>
+  <si>
+    <t>270TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJmHvy/</t>
+  </si>
+  <si>
+    <t>271TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJBb9G/</t>
+  </si>
+  <si>
+    <t>273TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJCHgR/</t>
+  </si>
+  <si>
+    <t>275TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJQcW9/</t>
+  </si>
+  <si>
+    <t>274TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJ9BhM/</t>
+  </si>
+  <si>
+    <t>277TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJU16T/</t>
+  </si>
+  <si>
+    <t>276TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJjj1B/</t>
+  </si>
+  <si>
+    <t>278TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJkJBC/</t>
+  </si>
+  <si>
+    <t>279TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJSvAN/</t>
+  </si>
+  <si>
+    <t>280TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJxBy8/</t>
+  </si>
+  <si>
+    <t>282TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJySAF/</t>
+  </si>
+  <si>
+    <t>283TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJQ9Vx/</t>
+  </si>
+  <si>
+    <t>284TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJSrY9/</t>
+  </si>
+  <si>
+    <t>286TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJUFJf/</t>
+  </si>
+  <si>
+    <t>285TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJJ6AdB/</t>
+  </si>
+  <si>
+    <t>272TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJpeQ2x/</t>
+  </si>
+  <si>
+    <t>2026-09-03T07:05:43.500Z</t>
+  </si>
+  <si>
+    <t>281TK38TrungIDTTwfeedandfeedn2609w1-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqJgwBYw/</t>
+  </si>
+  <si>
+    <t>122tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerAmj2/</t>
+  </si>
+  <si>
+    <t>2026-09-03T10:58:21.233Z</t>
+  </si>
+  <si>
+    <t>124tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerAEgK/</t>
+  </si>
+  <si>
+    <t>1736633786931709930</t>
+  </si>
+  <si>
+    <t>121tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqery75k/</t>
+  </si>
+  <si>
+    <t>1736929418268804226</t>
+  </si>
+  <si>
+    <t>123tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerjcQX/</t>
+  </si>
+  <si>
+    <t>1729902493004565103</t>
+  </si>
+  <si>
+    <t>120tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqer8RDK/</t>
+  </si>
+  <si>
+    <t>1735733014803285681</t>
+  </si>
+  <si>
+    <t>127tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqer8FQK/</t>
+  </si>
+  <si>
+    <t>1735905579044341425</t>
+  </si>
+  <si>
+    <t>128tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerLvPL/</t>
+  </si>
+  <si>
+    <t>1735502954151905074</t>
+  </si>
+  <si>
+    <t>125tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerN9aX/</t>
+  </si>
+  <si>
+    <t>1735470340957832389</t>
+  </si>
+  <si>
+    <t>129tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerAM82/</t>
+  </si>
+  <si>
+    <t>1735426347048731789</t>
+  </si>
+  <si>
+    <t>126tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerDvWC/</t>
+  </si>
+  <si>
+    <t>130tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqer8Xn9/</t>
+  </si>
+  <si>
+    <t>1736185372751136019</t>
+  </si>
+  <si>
+    <t>132tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerjNA7/</t>
+  </si>
+  <si>
+    <t>1733096349766288859</t>
+  </si>
+  <si>
+    <t>134tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqer2abM/</t>
+  </si>
+  <si>
+    <t>1730567309175588231</t>
+  </si>
+  <si>
+    <t>133tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerfXkV/</t>
+  </si>
+  <si>
+    <t>1735342628477896372</t>
+  </si>
+  <si>
+    <t>131tk73CMIDwfeedandfeedn20903-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqerj4Cc/</t>
+  </si>
+  <si>
+    <t>386TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKKvnL/</t>
+  </si>
+  <si>
+    <t>2026-09-04T03:11:10.623Z</t>
+  </si>
+  <si>
+    <t>388TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKvGr1/</t>
+  </si>
+  <si>
+    <t>389TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKqrvj/</t>
+  </si>
+  <si>
+    <t>1729622234916686726</t>
+  </si>
+  <si>
+    <t>390TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKGtXQ/</t>
+  </si>
+  <si>
+    <t>1729689039999568585</t>
+  </si>
+  <si>
+    <t>387TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKg96n/</t>
+  </si>
+  <si>
+    <t>391TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKGCfW/</t>
+  </si>
+  <si>
+    <t>393TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK4ENK/</t>
+  </si>
+  <si>
+    <t>1731821528630592584</t>
+  </si>
+  <si>
+    <t>392TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKWEgD/</t>
+  </si>
+  <si>
+    <t>395TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKcJRF/</t>
+  </si>
+  <si>
+    <t>1729971001046239727</t>
+  </si>
+  <si>
+    <t>394TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKXYCf/</t>
+  </si>
+  <si>
+    <t>398TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK7mqh/</t>
+  </si>
+  <si>
+    <t>1731733183887083315</t>
+  </si>
+  <si>
+    <t>396TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKbKBG/</t>
+  </si>
+  <si>
+    <t>399TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKQ37e/</t>
+  </si>
+  <si>
+    <t>1729866486298217028</t>
+  </si>
+  <si>
+    <t>397TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKqCcC/</t>
+  </si>
+  <si>
+    <t>1730717412169713099</t>
+  </si>
+  <si>
+    <t>400TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKqoT7/</t>
+  </si>
+  <si>
+    <t>1729784197936875496</t>
+  </si>
+  <si>
+    <t>402TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKGMn9/</t>
+  </si>
+  <si>
+    <t>1729857679730248562</t>
+  </si>
+  <si>
+    <t>401TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKc7cJ/</t>
+  </si>
+  <si>
+    <t>1729599893876541473</t>
+  </si>
+  <si>
+    <t>404TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKHb7T/</t>
+  </si>
+  <si>
+    <t>1733749082258179510</t>
+  </si>
+  <si>
+    <t>403TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKw197/</t>
+  </si>
+  <si>
+    <t>1730448009321940553</t>
+  </si>
+  <si>
+    <t>405TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK458R/</t>
+  </si>
+  <si>
+    <t>1729628778104391656</t>
+  </si>
+  <si>
+    <t>407TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKvSFT/</t>
+  </si>
+  <si>
+    <t>1731142495422678379</t>
+  </si>
+  <si>
+    <t>408TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKtHyY/</t>
+  </si>
+  <si>
+    <t>1729560810270000609</t>
+  </si>
+  <si>
+    <t>409TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKnNqx/</t>
+  </si>
+  <si>
+    <t>1729382961142531746</t>
+  </si>
+  <si>
+    <t>406TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKpHqW/</t>
+  </si>
+  <si>
+    <t>1729515679882709161</t>
+  </si>
+  <si>
+    <t>410TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKGyBT/</t>
+  </si>
+  <si>
+    <t>1729708147686212961</t>
+  </si>
+  <si>
+    <t>412TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKsPMA/</t>
+  </si>
+  <si>
+    <t>1729667633320528651</t>
+  </si>
+  <si>
+    <t>413TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKQhXP/</t>
+  </si>
+  <si>
+    <t>1732177338784319464</t>
+  </si>
+  <si>
+    <t>414TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKWWDB/</t>
+  </si>
+  <si>
+    <t>1729747786515908646</t>
+  </si>
+  <si>
+    <t>411TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKXbCT/</t>
+  </si>
+  <si>
+    <t>1729619877004676074</t>
+  </si>
+  <si>
+    <t>415TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKCSoS/</t>
+  </si>
+  <si>
+    <t>1729737861141136766</t>
+  </si>
+  <si>
+    <t>416TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKGQQf/</t>
+  </si>
+  <si>
+    <t>1729629755385743289</t>
+  </si>
+  <si>
+    <t>417TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKwb8f/</t>
+  </si>
+  <si>
+    <t>1729943445668727508</t>
+  </si>
+  <si>
+    <t>418TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKbKYp/</t>
+  </si>
+  <si>
+    <t>1729642814225418226</t>
+  </si>
+  <si>
+    <t>420TK73DucIDwfeedandfeednfood260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKV3Du/</t>
+  </si>
+  <si>
+    <t>1734413475126936956</t>
+  </si>
+  <si>
+    <t>422TK73DucIDwfeedandfeednfood260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKE1Db/</t>
+  </si>
+  <si>
+    <t>1730196003246802930</t>
+  </si>
+  <si>
+    <t>421TK73DucIDwfeedandfeednfood260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKxgkq/</t>
+  </si>
+  <si>
+    <t>1733884474138067991</t>
+  </si>
+  <si>
+    <t>424TK73DucIDwfeedandfeednfood260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKn7pj/</t>
+  </si>
+  <si>
+    <t>1733059185853171700</t>
+  </si>
+  <si>
+    <t>423TK73DucIDwfeedandfeednfood260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKp9Lq/</t>
+  </si>
+  <si>
+    <t>1731706161833346625</t>
+  </si>
+  <si>
+    <t>425TK73DucIDwfeedandfeednclothes260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK9WKa/</t>
+  </si>
+  <si>
+    <t>1730238559358453583</t>
+  </si>
+  <si>
+    <t>427TK73DucIDwfeedandfeednclothes260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKQ8EM/</t>
+  </si>
+  <si>
+    <t>428TK73DucIDwfeedandfeednclothes260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKcnhF/</t>
+  </si>
+  <si>
+    <t>1729658561062995888</t>
+  </si>
+  <si>
+    <t>426TK73DucIDwfeedandfeednclothes260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK3DvB/</t>
+  </si>
+  <si>
+    <t>1730439375360722148</t>
+  </si>
+  <si>
+    <t>429TK73DucIDwfeedandfeednclothes260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKTjar/</t>
+  </si>
+  <si>
+    <t>1730979570539202002</t>
+  </si>
+  <si>
+    <t>430TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKQMuu/</t>
+  </si>
+  <si>
+    <t>431TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKb21Y/</t>
+  </si>
+  <si>
+    <t>433TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK36gC/</t>
+  </si>
+  <si>
+    <t>432TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKnQxF/</t>
+  </si>
+  <si>
+    <t>434TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKc5T7/</t>
+  </si>
+  <si>
+    <t>436TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKK8ya/</t>
+  </si>
+  <si>
+    <t>437TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK3jVf/</t>
+  </si>
+  <si>
+    <t>438TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKE37h/</t>
+  </si>
+  <si>
+    <t>439TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK9KJF/</t>
+  </si>
+  <si>
+    <t>1732370673035085115</t>
+  </si>
+  <si>
+    <t>435TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKGykY/</t>
+  </si>
+  <si>
+    <t>441TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKqrAx/</t>
+  </si>
+  <si>
+    <t>440TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKoRnw/</t>
+  </si>
+  <si>
+    <t>444TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKpgcb/</t>
+  </si>
+  <si>
+    <t>443TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK3Gdx/</t>
+  </si>
+  <si>
+    <t>1729599884400494599</t>
+  </si>
+  <si>
+    <t>442TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKVNce/</t>
+  </si>
+  <si>
+    <t>446TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKKn5L/</t>
+  </si>
+  <si>
+    <t>1729382773789459974</t>
+  </si>
+  <si>
+    <t>445TK73DucIDwfeedandfeedn260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKGB1F/</t>
+  </si>
+  <si>
+    <t>1729587264799082474</t>
+  </si>
+  <si>
+    <t>448TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKshX3/</t>
+  </si>
+  <si>
+    <t>1731041805265175915</t>
+  </si>
+  <si>
+    <t>447TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKVb9s/</t>
+  </si>
+  <si>
+    <t>1731476928548996896</t>
+  </si>
+  <si>
+    <t>449TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK7ePY/</t>
+  </si>
+  <si>
+    <t>1731034622868882795</t>
+  </si>
+  <si>
+    <t>451TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKGYEt/</t>
+  </si>
+  <si>
+    <t>453TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKgWSJ/</t>
+  </si>
+  <si>
+    <t>1731565469093692422</t>
+  </si>
+  <si>
+    <t>450TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKt4oj/</t>
+  </si>
+  <si>
+    <t>1731035045125195115</t>
+  </si>
+  <si>
+    <t>452TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKqqgV/</t>
+  </si>
+  <si>
+    <t>1729712511043732787</t>
+  </si>
+  <si>
+    <t>454TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK9y37/</t>
+  </si>
+  <si>
+    <t>1730836078565491772</t>
+  </si>
+  <si>
+    <t>456TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKVkbg/</t>
+  </si>
+  <si>
+    <t>1729998778150586863</t>
+  </si>
+  <si>
+    <t>455TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKgHbH/</t>
+  </si>
+  <si>
+    <t>1729885929099201460</t>
+  </si>
+  <si>
+    <t>457TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKnsK6/</t>
+  </si>
+  <si>
+    <t>1735123397581375475</t>
+  </si>
+  <si>
+    <t>459TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKxPhA/</t>
+  </si>
+  <si>
+    <t>1731695890098652960</t>
+  </si>
+  <si>
+    <t>458TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKxBDg/</t>
+  </si>
+  <si>
+    <t>460TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKxgM2/</t>
+  </si>
+  <si>
+    <t>1730713442776089769</t>
+  </si>
+  <si>
+    <t>462TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKq4Fh/</t>
+  </si>
+  <si>
+    <t>1729683180212161177</t>
+  </si>
+  <si>
+    <t>461TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK9C1e/</t>
+  </si>
+  <si>
+    <t>1731098605107315959</t>
+  </si>
+  <si>
+    <t>463TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK3X1n/</t>
+  </si>
+  <si>
+    <t>465TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKVufR/</t>
+  </si>
+  <si>
+    <t>1729702042997984114</t>
+  </si>
+  <si>
+    <t>464TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK3Pak/</t>
+  </si>
+  <si>
+    <t>1729708545636009736</t>
+  </si>
+  <si>
+    <t>466TK73DucIDwfeedandfeednmusic260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK3UBe/</t>
+  </si>
+  <si>
+    <t>1730285114673235400</t>
+  </si>
+  <si>
+    <t>467TK73DucIDwfeedandfeednfood260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK4FC5/</t>
+  </si>
+  <si>
+    <t>1732580615515243681</t>
+  </si>
+  <si>
+    <t>469TK73DucIDwfeedandfeednfood260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKCo5B/</t>
+  </si>
+  <si>
+    <t>1730173349852644806</t>
+  </si>
+  <si>
+    <t>470TK73DucIDwfeedandfeednfood260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKXg1p/</t>
+  </si>
+  <si>
+    <t>1729566313463646286</t>
+  </si>
+  <si>
+    <t>471TK73DucIDwfeedandfeednfood260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKcV1s/</t>
+  </si>
+  <si>
+    <t>1730739258529187111</t>
+  </si>
+  <si>
+    <t>472TK73DucIDwfeedandfeednclothes260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKThn6/</t>
+  </si>
+  <si>
+    <t>1729733097911782103</t>
+  </si>
+  <si>
+    <t>473TK73DucIDwfeedandfeednclothes260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK7aFs/</t>
+  </si>
+  <si>
+    <t>1730568276593050702</t>
+  </si>
+  <si>
+    <t>468TK73DucIDwfeedandfeednfood260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKpVBe/</t>
+  </si>
+  <si>
+    <t>1729619413274757212</t>
+  </si>
+  <si>
+    <t>474TK73DucIDwfeedandfeednclothes260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKp2Kf/</t>
+  </si>
+  <si>
+    <t>1729902329015404848</t>
+  </si>
+  <si>
+    <t>476TK73DucIDwfeedandfeednclothes260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKbJ3d/</t>
+  </si>
+  <si>
+    <t>1730938806976349951</t>
+  </si>
+  <si>
+    <t>475TK73DucIDwfeedandfeednclothes260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKbocE/</t>
+  </si>
+  <si>
+    <t>1729541998545898329</t>
+  </si>
+  <si>
+    <t>477TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKnRFW/</t>
+  </si>
+  <si>
+    <t>1730927492464478199</t>
+  </si>
+  <si>
+    <t>478TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKq5GA/</t>
+  </si>
+  <si>
+    <t>1729659963791345408</t>
+  </si>
+  <si>
+    <t>479TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKXmYE/</t>
+  </si>
+  <si>
+    <t>1729561654964814855</t>
+  </si>
+  <si>
+    <t>480TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKvG3A/</t>
+  </si>
+  <si>
+    <t>1729850526465689124</t>
+  </si>
+  <si>
+    <t>481TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKTuVf/</t>
+  </si>
+  <si>
+    <t>1735611243805508849</t>
+  </si>
+  <si>
+    <t>482TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKGcED/</t>
+  </si>
+  <si>
+    <t>1729435065799510450</t>
+  </si>
+  <si>
+    <t>484TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKWuuS/</t>
+  </si>
+  <si>
+    <t>1733809016878565124</t>
+  </si>
+  <si>
+    <t>483TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK7w2X/</t>
+  </si>
+  <si>
+    <t>486TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK9kHc/</t>
+  </si>
+  <si>
+    <t>1731303711430706645</t>
+  </si>
+  <si>
+    <t>485TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKbuRj/</t>
+  </si>
+  <si>
+    <t>487TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKHFJw/</t>
+  </si>
+  <si>
+    <t>1730870161605494662</t>
+  </si>
+  <si>
+    <t>488TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKV7nN/</t>
+  </si>
+  <si>
+    <t>489TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKVd8A/</t>
+  </si>
+  <si>
+    <t>490TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKVAFo/</t>
+  </si>
+  <si>
+    <t>1729383435221697951</t>
+  </si>
+  <si>
+    <t>492TK71DucIDwfeedandfeednBike260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK4aBf/</t>
+  </si>
+  <si>
+    <t>1731197425924932965</t>
+  </si>
+  <si>
+    <t>491TK73DucIDwfeedandfeedn260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKojun/</t>
+  </si>
+  <si>
+    <t>1731120796200502778</t>
+  </si>
+  <si>
+    <t>493TK71DucIDwfeedandfeednBike260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKqoCH/</t>
+  </si>
+  <si>
+    <t>1732062877576823879</t>
+  </si>
+  <si>
+    <t>494TK71DucIDwfeedandfeednBike260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK4mJL/</t>
+  </si>
+  <si>
+    <t>1731674093841450941</t>
+  </si>
+  <si>
+    <t>495TK71DucIDwfeedandfeednBike260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK3Ru7/</t>
+  </si>
+  <si>
+    <t>497TK2DucIDlatzzz09reuplink260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdK7XES/</t>
+  </si>
+  <si>
+    <t>1730832949992130042</t>
+  </si>
+  <si>
+    <t>496TK71DucIDwfeedandfeednBike260905-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqdKEfrB/</t>
+  </si>
+  <si>
+    <t>1729878629646437352</t>
+  </si>
+  <si>
+    <t>419TK73DucIDwfeedandfeednmusic260904-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqReH1sG/</t>
+  </si>
+  <si>
+    <t>2026-09-04T03:48:56.669Z</t>
+  </si>
+  <si>
+    <t>138tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9uRJv/</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:56:34.562Z</t>
+  </si>
+  <si>
+    <t>1729560943899543672</t>
+  </si>
+  <si>
+    <t>136tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR96o48/</t>
+  </si>
+  <si>
+    <t>1736638053399233839</t>
+  </si>
+  <si>
+    <t>137tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9mN3A/</t>
+  </si>
+  <si>
+    <t>1731436425446852536</t>
+  </si>
+  <si>
+    <t>139tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR95PwP/</t>
+  </si>
+  <si>
+    <t>1736297113749128406</t>
+  </si>
+  <si>
+    <t>135tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR98cXw/</t>
+  </si>
+  <si>
+    <t>1731495161871303780</t>
+  </si>
+  <si>
+    <t>140tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9rNrd/</t>
+  </si>
+  <si>
+    <t>1734816649852978747</t>
+  </si>
+  <si>
+    <t>141tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9m9J6/</t>
+  </si>
+  <si>
+    <t>1731906997603370488</t>
+  </si>
+  <si>
+    <t>142tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9Sq5n/</t>
+  </si>
+  <si>
+    <t>1734962497784415312</t>
+  </si>
+  <si>
+    <t>143tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9yj86/</t>
+  </si>
+  <si>
+    <t>1736552904903919421</t>
+  </si>
+  <si>
+    <t>145tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR98fkK/</t>
+  </si>
+  <si>
+    <t>1731566134764013007</t>
+  </si>
+  <si>
+    <t>144tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9r9Wd/</t>
+  </si>
+  <si>
+    <t>1733551440511992854</t>
+  </si>
+  <si>
+    <t>146tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9U1NQ/</t>
+  </si>
+  <si>
+    <t>1729644484197647466</t>
+  </si>
+  <si>
+    <t>147tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9F5Vf/</t>
+  </si>
+  <si>
+    <t>1730706956627051554</t>
+  </si>
+  <si>
+    <t>148tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR92gtK/</t>
+  </si>
+  <si>
+    <t>1729868759044884704</t>
+  </si>
+  <si>
+    <t>149tk73CMIDwfeedandfeedn20904-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqR9k1Mw/</t>
+  </si>
+  <si>
+    <t>150tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6Qj1K/</t>
+  </si>
+  <si>
+    <t>2026-09-05T07:47:41.087Z</t>
+  </si>
+  <si>
+    <t>1736500939809654665</t>
+  </si>
+  <si>
+    <t>154tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6fsqe/</t>
+  </si>
+  <si>
+    <t>1734489694036461138</t>
+  </si>
+  <si>
+    <t>152tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6PYpo/</t>
+  </si>
+  <si>
+    <t>1732871057026221495</t>
+  </si>
+  <si>
+    <t>151tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6QnDf/</t>
+  </si>
+  <si>
+    <t>1729698985560213877</t>
+  </si>
+  <si>
+    <t>153tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN66v2L/</t>
+  </si>
+  <si>
+    <t>1733268384143148407</t>
+  </si>
+  <si>
+    <t>155tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6uWtJ/</t>
+  </si>
+  <si>
+    <t>1737244656043198368</t>
+  </si>
+  <si>
+    <t>157tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6Ckjm/</t>
+  </si>
+  <si>
+    <t>1737181020029158917</t>
+  </si>
+  <si>
+    <t>156tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN69a22/</t>
+  </si>
+  <si>
+    <t>1736403184489105226</t>
+  </si>
+  <si>
+    <t>158tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6xvXY/</t>
+  </si>
+  <si>
+    <t>1735896751157053225</t>
+  </si>
+  <si>
+    <t>159tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6Upnc/</t>
+  </si>
+  <si>
+    <t>1736369901861570464</t>
+  </si>
+  <si>
+    <t>162tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN69PDL/</t>
+  </si>
+  <si>
+    <t>1736905410533099340</t>
+  </si>
+  <si>
+    <t>161tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6yM2T/</t>
+  </si>
+  <si>
+    <t>1736620364414747857</t>
+  </si>
+  <si>
+    <t>160tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6Vmbr/</t>
+  </si>
+  <si>
+    <t>1737033331215927081</t>
+  </si>
+  <si>
+    <t>163tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN66qCx/</t>
+  </si>
+  <si>
+    <t>164tk38CMIDwfeedandfeedn20906-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqN6mmHu/</t>
+  </si>
+  <si>
+    <t>499TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWQmWu/</t>
+  </si>
+  <si>
+    <t>2026-09-09T06:56:41.733Z</t>
+  </si>
+  <si>
+    <t>501TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWPCpC/</t>
+  </si>
+  <si>
+    <t>498TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWCccf/</t>
+  </si>
+  <si>
+    <t>1729965829113349921</t>
+  </si>
+  <si>
+    <t>502TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWana2/</t>
+  </si>
+  <si>
+    <t>1731314968513906268</t>
+  </si>
+  <si>
+    <t>500TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWQLNt/</t>
+  </si>
+  <si>
+    <t>503TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWV9xv/</t>
+  </si>
+  <si>
+    <t>1729429652053461793</t>
+  </si>
+  <si>
+    <t>504TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWhK5e/</t>
+  </si>
+  <si>
+    <t>506TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWuEuq/</t>
+  </si>
+  <si>
+    <t>1729434247978781608</t>
+  </si>
+  <si>
+    <t>505TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWScXX/</t>
+  </si>
+  <si>
+    <t>1730991030263449287</t>
+  </si>
+  <si>
+    <t>507TK38DucIDwfeedIOSfeedn260910-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqBWxsXe/</t>
+  </si>
+  <si>
+    <t>165tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYY6wB/</t>
+  </si>
+  <si>
+    <t>2026-09-09T09:26:36.655Z</t>
+  </si>
+  <si>
+    <t>169tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSY6uem/</t>
+  </si>
+  <si>
+    <t>167tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYArYN/</t>
+  </si>
+  <si>
+    <t>1736443984041248685</t>
+  </si>
+  <si>
+    <t>166tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYDfHh/</t>
+  </si>
+  <si>
+    <t>1732510841110234911</t>
+  </si>
+  <si>
+    <t>168tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYyhRD/</t>
+  </si>
+  <si>
+    <t>170tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYePaM/</t>
+  </si>
+  <si>
+    <t>172tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYyDoU/</t>
+  </si>
+  <si>
+    <t>1730791236564453369</t>
+  </si>
+  <si>
+    <t>171tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYFkvk/</t>
+  </si>
+  <si>
+    <t>1732354304333480974</t>
+  </si>
+  <si>
+    <t>173tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYyuJc/</t>
+  </si>
+  <si>
+    <t>1737061439231526816</t>
+  </si>
+  <si>
+    <t>174tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYknE2/</t>
+  </si>
+  <si>
+    <t>175tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYDXaM/</t>
+  </si>
+  <si>
+    <t>176tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYNmMX/</t>
+  </si>
+  <si>
+    <t>178tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYys3v/</t>
+  </si>
+  <si>
+    <t>1735366182765037143</t>
+  </si>
+  <si>
+    <t>177tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYkgUg/</t>
+  </si>
+  <si>
+    <t>1736576827186907040</t>
+  </si>
+  <si>
+    <t>179tk73CMIDwfeedandfeedn20912-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYjxWT/</t>
+  </si>
+  <si>
+    <t>1736500871993394319</t>
+  </si>
+  <si>
+    <t>180tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYeVaC/</t>
+  </si>
+  <si>
+    <t>1736877559844931321</t>
+  </si>
+  <si>
+    <t>181tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSY2vfA/</t>
+  </si>
+  <si>
+    <t>183tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYPoKv/</t>
+  </si>
+  <si>
+    <t>1735326965321074388</t>
+  </si>
+  <si>
+    <t>182tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYy8aV/</t>
+  </si>
+  <si>
+    <t>1735691819691181159</t>
+  </si>
+  <si>
+    <t>184tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYN9an/</t>
+  </si>
+  <si>
+    <t>1734336379524253490</t>
+  </si>
+  <si>
+    <t>186tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYaYLk/</t>
+  </si>
+  <si>
+    <t>1735975701012055276</t>
+  </si>
+  <si>
+    <t>185tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYUSVP/</t>
+  </si>
+  <si>
+    <t>1734376417300284568</t>
+  </si>
+  <si>
+    <t>187tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYD4ny/</t>
+  </si>
+  <si>
+    <t>189tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYS26H/</t>
+  </si>
+  <si>
+    <t>1734422309263935225</t>
+  </si>
+  <si>
+    <t>188tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYfm8G/</t>
+  </si>
+  <si>
+    <t>1734417003240195712</t>
+  </si>
+  <si>
+    <t>190tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYeoR5/</t>
+  </si>
+  <si>
+    <t>1731987763353519352</t>
+  </si>
+  <si>
+    <t>192tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYhp7L/</t>
+  </si>
+  <si>
+    <t>1736086598638405574</t>
+  </si>
+  <si>
+    <t>191tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYaV64/</t>
+  </si>
+  <si>
+    <t>194tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSY81bn/</t>
+  </si>
+  <si>
+    <t>1732973878082307593</t>
+  </si>
+  <si>
+    <t>193tk73CMIDwfeedandfeedn20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqSYjV5s/</t>
+  </si>
+  <si>
+    <t>287TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRt5T6/</t>
+  </si>
+  <si>
+    <t>2026-09-10T17:10:08.622Z</t>
+  </si>
+  <si>
+    <t>291TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRxtBH/</t>
+  </si>
+  <si>
+    <t>290TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRaJLv/</t>
+  </si>
+  <si>
+    <t>289TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRuXNJ/</t>
+  </si>
+  <si>
+    <t>288TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRWSBn/</t>
+  </si>
+  <si>
+    <t>292TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyR7MAn/</t>
+  </si>
+  <si>
+    <t>293TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRxuG8/</t>
+  </si>
+  <si>
+    <t>295TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyR3tvH/</t>
+  </si>
+  <si>
+    <t>296TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRxatc/</t>
+  </si>
+  <si>
+    <t>297TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRQGhq/</t>
+  </si>
+  <si>
+    <t>294TK38TrungIDTTwfeediosfeedn260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRp2Hm/</t>
+  </si>
+  <si>
+    <t>298TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyR753L/</t>
+  </si>
+  <si>
+    <t>300TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRWgHm/</t>
+  </si>
+  <si>
+    <t>299TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRvpbM/</t>
+  </si>
+  <si>
+    <t>301TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRnRxf/</t>
+  </si>
+  <si>
+    <t>302TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRbeK1/</t>
+  </si>
+  <si>
+    <t>303TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRvVkm/</t>
+  </si>
+  <si>
+    <t>304TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRqq8M/</t>
+  </si>
+  <si>
+    <t>306TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRuaYj/</t>
+  </si>
+  <si>
+    <t>305TK38TrungIDTTwfeediosfeedn260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRvX3b/</t>
+  </si>
+  <si>
+    <t>308TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRtBLQ/</t>
+  </si>
+  <si>
+    <t>307TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRcAxV/</t>
+  </si>
+  <si>
+    <t>309TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRvvYB/</t>
+  </si>
+  <si>
+    <t>310TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRqJfw/</t>
+  </si>
+  <si>
+    <t>311TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyR5Gho/</t>
+  </si>
+  <si>
+    <t>312TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRGwJP/</t>
+  </si>
+  <si>
+    <t>313TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyR976V/</t>
+  </si>
+  <si>
+    <t>314TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyR4Bke/</t>
+  </si>
+  <si>
+    <t>315TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRCwyK/</t>
+  </si>
+  <si>
+    <t>316TK38TrungIDTTwfeediosfeedn260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqyRQMoY/</t>
+  </si>
+  <si>
+    <t>317TK73TrungIDTTwfeedandfeednmusic260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfM7PKA/</t>
+  </si>
+  <si>
+    <t>2026-09-11T04:07:29.513Z</t>
+  </si>
+  <si>
+    <t>318TK73TrungIDTTwfeedandfeednmusic260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfrdpU9/</t>
+  </si>
+  <si>
+    <t>1730740027764868777</t>
+  </si>
+  <si>
+    <t>321TK73TrungIDTTwfeedandfeednclothes260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMnuvL/</t>
+  </si>
+  <si>
+    <t>1730311010863056227</t>
+  </si>
+  <si>
+    <t>320TK73TrungIDTTwfeedandfeednfood260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMEUJc/</t>
+  </si>
+  <si>
+    <t>1730882282328130915</t>
+  </si>
+  <si>
+    <t>319TK73TrungIDTTwfeedandfeednfood260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMwkbc/</t>
+  </si>
+  <si>
+    <t>323TK73TrungIDTTwfeedandfeednmusic260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMn9KB/</t>
+  </si>
+  <si>
+    <t>324TK73TrungIDTTwfeedandfeednmusic260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMEP9S/</t>
+  </si>
+  <si>
+    <t>1729992065663601044</t>
+  </si>
+  <si>
+    <t>322TK73TrungIDTTwfeedandfeednclothes260911-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMnHSc/</t>
+  </si>
+  <si>
+    <t>325TK73TrungIDTTwfeedandfeednmusic260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMv7HH/</t>
+  </si>
+  <si>
+    <t>1733050050824865319</t>
+  </si>
+  <si>
+    <t>326TK73TrungIDTTwfeedandfeednfood260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMbyGs/</t>
+  </si>
+  <si>
+    <t>1732190312015366067</t>
+  </si>
+  <si>
+    <t>327TK73TrungIDTTwfeedandfeednfood260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMKcVg/</t>
+  </si>
+  <si>
+    <t>1730417631942641027</t>
+  </si>
+  <si>
+    <t>328TK73TrungIDTTwfeedandfeednfood260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMWrQr/</t>
+  </si>
+  <si>
+    <t>1731056234768991310</t>
+  </si>
+  <si>
+    <t>329TK73TrungIDTTwfeedandfeednfood260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMT6J9/</t>
+  </si>
+  <si>
+    <t>1731243260804105772</t>
+  </si>
+  <si>
+    <t>331TK73TrungIDTTwfeedandfeednfood260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfrdnfn/</t>
+  </si>
+  <si>
+    <t>1729741996648531857</t>
+  </si>
+  <si>
+    <t>330TK73TrungIDTTwfeedandfeednfood260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMVBpa/</t>
+  </si>
+  <si>
+    <t>1729562959734737305</t>
+  </si>
+  <si>
+    <t>332TK73TrungIDTTwfeedandfeednfood260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMqEK4/</t>
+  </si>
+  <si>
+    <t>1729433213857401568</t>
+  </si>
+  <si>
+    <t>333TK73TrungIDTTwfeedandfeednfood260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMnmxg/</t>
+  </si>
+  <si>
+    <t>1732846805682390261</t>
+  </si>
+  <si>
+    <t>334TK73TrungIDTTwfeedandfeednfood260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMKg7a/</t>
+  </si>
+  <si>
+    <t>336TK73TrungIDTTwfeedandfeednfood260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMEkpK/</t>
+  </si>
+  <si>
+    <t>1731987412145112208</t>
+  </si>
+  <si>
+    <t>335TK73TrungIDTTwfeedandfeednfood260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMbT5D/</t>
+  </si>
+  <si>
+    <t>1730629694771398472</t>
+  </si>
+  <si>
+    <t>337TK73TrungIDTTwfeedandfeednfood260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMp2wT/</t>
+  </si>
+  <si>
+    <t>341TK73TrungIDTTwfeedandfeednfood260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMtbfw/</t>
+  </si>
+  <si>
+    <t>1729718485945713742</t>
+  </si>
+  <si>
+    <t>338TK73TrungIDTTwfeedandfeednfood260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfM35pg/</t>
+  </si>
+  <si>
+    <t>1729578814261790235</t>
+  </si>
+  <si>
+    <t>339TK73TrungIDTTwfeedandfeednfood260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMpJnX/</t>
+  </si>
+  <si>
+    <t>1729708897488111163</t>
+  </si>
+  <si>
+    <t>340TK73TrungIDTTwfeedandfeednfood260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMKcgX/</t>
+  </si>
+  <si>
+    <t>342TK73TrungIDTTwfeedandfeednfood260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfMoHnV/</t>
+  </si>
+  <si>
+    <t>343TK73TrungIDTTwfeedandfeednfood260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfref8L/</t>
+  </si>
+  <si>
+    <t>508TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbdyra/</t>
+  </si>
+  <si>
+    <t>2026-09-11T07:35:20.048Z</t>
+  </si>
+  <si>
+    <t>512TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbreP8/</t>
+  </si>
+  <si>
+    <t>511TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbLaSU/</t>
+  </si>
+  <si>
+    <t>509TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqKj9v/</t>
+  </si>
+  <si>
+    <t>510TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbFAGb/</t>
+  </si>
+  <si>
+    <t>513TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqw3v5/</t>
+  </si>
+  <si>
+    <t>514TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfb8vMa/</t>
+  </si>
+  <si>
+    <t>515TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbLHfv/</t>
+  </si>
+  <si>
+    <t>516TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbNb8H/</t>
+  </si>
+  <si>
+    <t>517TK38DucIDwfeedIOSfeedn260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqK8LW/</t>
+  </si>
+  <si>
+    <t>1729616412079982161</t>
+  </si>
+  <si>
+    <t>520TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbY3XB/</t>
+  </si>
+  <si>
+    <t>1729984844241799338</t>
+  </si>
+  <si>
+    <t>521TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbd8Jy/</t>
+  </si>
+  <si>
+    <t>1730638792779924754</t>
+  </si>
+  <si>
+    <t>519TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfb6ngL/</t>
+  </si>
+  <si>
+    <t>1730004228046752292</t>
+  </si>
+  <si>
+    <t>518TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbr8dt/</t>
+  </si>
+  <si>
+    <t>1729655457796098784</t>
+  </si>
+  <si>
+    <t>522TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbBvE9/</t>
+  </si>
+  <si>
+    <t>1731260789871970165</t>
+  </si>
+  <si>
+    <t>523TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbR67M/</t>
+  </si>
+  <si>
+    <t>1729604530043980521</t>
+  </si>
+  <si>
+    <t>526TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbrjAM/</t>
+  </si>
+  <si>
+    <t>1730112176895133004</t>
+  </si>
+  <si>
+    <t>524TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbLbcN/</t>
+  </si>
+  <si>
+    <t>1731226993490298662</t>
+  </si>
+  <si>
+    <t>525TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfb2WN4/</t>
+  </si>
+  <si>
+    <t>1729706764453119822</t>
+  </si>
+  <si>
+    <t>527TK38DucIDwfeedandfeednfood260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbNsyA/</t>
+  </si>
+  <si>
+    <t>528TK38DucIDwfeedandfeednclothes260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbLWPP/</t>
+  </si>
+  <si>
+    <t>1730825824817940085</t>
+  </si>
+  <si>
+    <t>529TK38DucIDwfeedandfeednclothes260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbRedV/</t>
+  </si>
+  <si>
+    <t>1729621364892141349</t>
+  </si>
+  <si>
+    <t>531TK38DucIDwfeedandfeednclothes260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbYYVA/</t>
+  </si>
+  <si>
+    <t>1730326921102066806</t>
+  </si>
+  <si>
+    <t>530TK38DucIDwfeedandfeednclothes260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbLLja/</t>
+  </si>
+  <si>
+    <t>1729597345196968183</t>
+  </si>
+  <si>
+    <t>532TK38DucIDwfeedandfeednclothes260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbkKdr/</t>
+  </si>
+  <si>
+    <t>1732277402729219849</t>
+  </si>
+  <si>
+    <t>533TK38DucIDwfeedandfeednclothes260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfb8mJX/</t>
+  </si>
+  <si>
+    <t>1732790517670708381</t>
+  </si>
+  <si>
+    <t>536TK38DucIDwfeedandfeednclothes260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbFdh4/</t>
+  </si>
+  <si>
+    <t>1730208505247335936</t>
+  </si>
+  <si>
+    <t>535TK38DucIDwfeedandfeednclothes260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbFdS9/</t>
+  </si>
+  <si>
+    <t>1729578821616896369</t>
+  </si>
+  <si>
+    <t>534TK38DucIDwfeedandfeednclothes260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbkvqU/</t>
+  </si>
+  <si>
+    <t>1729614160131230059</t>
+  </si>
+  <si>
+    <t>537TK38DucIDwfeedandfeednmusic260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfqKF3M/</t>
+  </si>
+  <si>
+    <t>538TK38DucIDwfeedandfeednmusic260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbdpgC/</t>
+  </si>
+  <si>
+    <t>1729615539804080764</t>
+  </si>
+  <si>
+    <t>539TK38DucIDwfeedandfeednmusic260912-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqfbjnk7/</t>
+  </si>
+  <si>
+    <t>199tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqau2H94/</t>
+  </si>
+  <si>
+    <t>2026-09-12T07:22:59.093Z</t>
+  </si>
+  <si>
+    <t>1731873101387760945</t>
+  </si>
+  <si>
+    <t>195tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqamcBpc/</t>
+  </si>
+  <si>
+    <t>1730821970568709570</t>
+  </si>
+  <si>
+    <t>197tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqamoLhk/</t>
+  </si>
+  <si>
+    <t>1734535346212472250</t>
+  </si>
+  <si>
+    <t>196tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqamcV3r/</t>
+  </si>
+  <si>
+    <t>1736046676249970571</t>
+  </si>
+  <si>
+    <t>198tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqaue9JE/</t>
+  </si>
+  <si>
+    <t>1734582737880712424</t>
+  </si>
+  <si>
+    <t>200tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqauLpYN/</t>
+  </si>
+  <si>
+    <t>203tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqauMUeG/</t>
+  </si>
+  <si>
+    <t>204tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqau8TUQ/</t>
+  </si>
+  <si>
+    <t>1731276813311706396</t>
+  </si>
+  <si>
+    <t>202tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqamcGKd/</t>
+  </si>
+  <si>
+    <t>205tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqauHn1X/</t>
+  </si>
+  <si>
+    <t>208tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqamvyxB/</t>
+  </si>
+  <si>
+    <t>1733949586916017666</t>
+  </si>
+  <si>
+    <t>206tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqauManv/</t>
+  </si>
+  <si>
+    <t>1730606170230654579</t>
+  </si>
+  <si>
+    <t>209tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqamcAGQ/</t>
+  </si>
+  <si>
+    <t>1731019308110480933</t>
+  </si>
+  <si>
+    <t>207tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqauMthC/</t>
+  </si>
+  <si>
+    <t>1731117902798685673</t>
+  </si>
+  <si>
+    <t>211tk73CMIDwfeedandfeednfood20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqauemmX/</t>
+  </si>
+  <si>
+    <t>1729727031512238466</t>
+  </si>
+  <si>
+    <t>212tk73CMIDwfeedandfeednfood20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqam3unT/</t>
+  </si>
+  <si>
+    <t>1729884295112068010</t>
+  </si>
+  <si>
+    <t>213tk73CMIDwfeedandfeednfood20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqaudhPu/</t>
+  </si>
+  <si>
+    <t>1729593041168664582</t>
+  </si>
+  <si>
+    <t>215tk73CMIDwfeedandfeednfood20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqamwLr6/</t>
+  </si>
+  <si>
+    <t>1729585163566483297</t>
+  </si>
+  <si>
+    <t>214tk73CMIDwfeedandfeednfood20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqauM7Gs/</t>
+  </si>
+  <si>
+    <t>1730944740946117958</t>
+  </si>
+  <si>
+    <t>216tk73CMIDwfeedandfeednfood20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqaur6hJ/</t>
+  </si>
+  <si>
+    <t>201tk73CMIDwfeedandfeednclothes20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqaxUrB7/</t>
+  </si>
+  <si>
+    <t>2026-09-12T07:46:55.211Z</t>
+  </si>
+  <si>
+    <t>1736089645713622062</t>
+  </si>
+  <si>
+    <t>210tk73CMIDwfeedandfeednfood20913-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqa9oPQK/</t>
+  </si>
+  <si>
+    <t>1731108032722732285</t>
+  </si>
+  <si>
+    <t>347TK73TrungIDTTwfeedandfeednclothes260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfD1Fh/</t>
+  </si>
+  <si>
+    <t>2026-09-14T04:53:10.787Z</t>
+  </si>
+  <si>
+    <t>1729546866343840116</t>
+  </si>
+  <si>
+    <t>344TK73TrungIDTTwfeedandfeednclothes260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfuW2u/</t>
+  </si>
+  <si>
+    <t>1730587782062049035</t>
+  </si>
+  <si>
+    <t>346TK73TrungIDTTwfeedandfeednclothes260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfVMqv/</t>
+  </si>
+  <si>
+    <t>1737362899577308664</t>
+  </si>
+  <si>
+    <t>348TK73TrungIDTTwfeedandfeednclothes260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfyA8A/</t>
+  </si>
+  <si>
+    <t>1735739191448274444</t>
+  </si>
+  <si>
+    <t>345TK73TrungIDTTwfeedandfeednclothes260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfxamm/</t>
+  </si>
+  <si>
+    <t>1730308065680656170</t>
+  </si>
+  <si>
+    <t>349TK73TrungIDTTwfeedandfeednclothes260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfmqgQ/</t>
+  </si>
+  <si>
+    <t>1733861354162390918</t>
+  </si>
+  <si>
+    <t>350TK73TrungIDTTwfeedandfeednclothes260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfAT2y/</t>
+  </si>
+  <si>
+    <t>1730064690839454854</t>
+  </si>
+  <si>
+    <t>352TK73TrungIDTTwfeedandfeednclothes260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfDk2B/</t>
+  </si>
+  <si>
+    <t>1732630345046393997</t>
+  </si>
+  <si>
+    <t>351TK73TrungIDTTwfeedandfeednclothes260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfSNdJ/</t>
+  </si>
+  <si>
+    <t>1731382482235065766</t>
+  </si>
+  <si>
+    <t>353TK73TrungIDTTwfeedandfeedndecor260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxf5HS5/</t>
+  </si>
+  <si>
+    <t>1731178199971366239</t>
+  </si>
+  <si>
+    <t>355TK73TrungIDTTwfeedandfeedndecor260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfDWg5/</t>
+  </si>
+  <si>
+    <t>1731980180611105996</t>
+  </si>
+  <si>
+    <t>354TK73TrungIDTTwfeedandfeedndecor260915-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfufvx/</t>
+  </si>
+  <si>
+    <t>1733108988070823362</t>
+  </si>
+  <si>
+    <t>356TK73TrungIDTTwfeedandfeednclothes260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfSqVV/</t>
+  </si>
+  <si>
+    <t>1729862940366637380</t>
+  </si>
+  <si>
+    <t>357TK73TrungIDTTwfeedandfeednclothes260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfCe8g/</t>
+  </si>
+  <si>
+    <t>1730235537836640018</t>
+  </si>
+  <si>
+    <t>358TK73TrungIDTTwfeedandfeednclothes260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfHVba/</t>
+  </si>
+  <si>
+    <t>1732814954663412893</t>
+  </si>
+  <si>
+    <t>359TK73TrungIDTTwfeedandfeednclothes260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxffSfx/</t>
+  </si>
+  <si>
+    <t>1730822154228696238</t>
+  </si>
+  <si>
+    <t>360TK73TrungIDTTwfeedandfeednclothes260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfsYXW/</t>
+  </si>
+  <si>
+    <t>1729715346528110723</t>
+  </si>
+  <si>
+    <t>362TK73TrungIDTTwfeedandfeednclothes260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfuQvy/</t>
+  </si>
+  <si>
+    <t>1729615137184516333</t>
+  </si>
+  <si>
+    <t>361TK73TrungIDTTwfeedandfeednclothes260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfABVB/</t>
+  </si>
+  <si>
+    <t>1729689032487373353</t>
+  </si>
+  <si>
+    <t>365TK73TrungIDTTwfeedandfeedndecor260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfmEA6/</t>
+  </si>
+  <si>
+    <t>1729573761371506754</t>
+  </si>
+  <si>
+    <t>363TK73TrungIDTTwfeedandfeednclothes260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfSCy2/</t>
+  </si>
+  <si>
+    <t>1731472360432764465</t>
+  </si>
+  <si>
+    <t>367TK73TrungIDTTwfeedandfeedndecor260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfCCeH/</t>
+  </si>
+  <si>
+    <t>1729470139071171372</t>
+  </si>
+  <si>
+    <t>364TK73TrungIDTTwfeedandfeednclothes260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxff4kv/</t>
+  </si>
+  <si>
+    <t>1729689899471571343</t>
+  </si>
+  <si>
+    <t>366TK73TrungIDTTwfeedandfeedndecor260916-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxfQn3Q/</t>
+  </si>
+  <si>
+    <t>541TK73DucIDwfeedIOSfeednmusic260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxp1C4A/</t>
+  </si>
+  <si>
+    <t>2026-09-14T07:28:05.844Z</t>
+  </si>
+  <si>
+    <t>1737278010646168640</t>
+  </si>
+  <si>
+    <t>543TK73DucIDwfeedIOSfeednclothes260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxgvvQ2/</t>
+  </si>
+  <si>
+    <t>1732773039417100253</t>
+  </si>
+  <si>
+    <t>544TK73DucIDwfeedIOSfeednclothes260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpYcfB/</t>
+  </si>
+  <si>
+    <t>540TK73DucIDwfeedIOSfeednmusic260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpddS4/</t>
+  </si>
+  <si>
+    <t>542TK73DucIDwfeedIOSfeednmusic260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxg79SK/</t>
+  </si>
+  <si>
+    <t>1735224868227352443</t>
+  </si>
+  <si>
+    <t>545TK73DucIDwfeedIOSfeednclothes260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpdc2b/</t>
+  </si>
+  <si>
+    <t>1730756017035773397</t>
+  </si>
+  <si>
+    <t>546TK73DucIDwfeedIOSfeednfood260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpNWxG/</t>
+  </si>
+  <si>
+    <t>547TK73DucIDwfeedIOSfeednfood260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxp1mcy/</t>
+  </si>
+  <si>
+    <t>1729625890638759714</t>
+  </si>
+  <si>
+    <t>548TK73DucIDwfeedIOSfeednfood260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxgEGR5/</t>
+  </si>
+  <si>
+    <t>549TK73DucIDwfeedIOSfeedn260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxp2nsp/</t>
+  </si>
+  <si>
+    <t>1729879353375950740</t>
+  </si>
+  <si>
+    <t>550TK73DucIDwfeedandfeednDecor260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxp2t53/</t>
+  </si>
+  <si>
+    <t>1731159606370338201</t>
+  </si>
+  <si>
+    <t>551TK73DucIDwfeedandfeednDecor260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpFrTM/</t>
+  </si>
+  <si>
+    <t>1729626670475807014</t>
+  </si>
+  <si>
+    <t>552TK73DucIDwfeedandfeednDecor260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxg3KLH/</t>
+  </si>
+  <si>
+    <t>1731349388378212101</t>
+  </si>
+  <si>
+    <t>553TK73DucIDwfeedandfeednDecor260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxgtE9L/</t>
+  </si>
+  <si>
+    <t>1729458277154982400</t>
+  </si>
+  <si>
+    <t>555TK73DucIDwfeedandfeednDecor260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpFrq1/</t>
+  </si>
+  <si>
+    <t>1729591172047669546</t>
+  </si>
+  <si>
+    <t>556TK73DucIDwfeedandfeednfood260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxp1jr6/</t>
+  </si>
+  <si>
+    <t>1729905235921766661</t>
+  </si>
+  <si>
+    <t>554TK73DucIDwfeedandfeednDecor260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpjEgy/</t>
+  </si>
+  <si>
+    <t>558TK73DucIDwfeedandfeednfood260915-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpN14w/</t>
+  </si>
+  <si>
+    <t>1730298056139048446</t>
+  </si>
+  <si>
+    <t>557TK73DucIDwfeedandfeednfood260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpLb1s/</t>
+  </si>
+  <si>
+    <t>1729604540990458154</t>
+  </si>
+  <si>
+    <t>559TK73DucIDwfeedandfeednfood260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxgKT3q/</t>
+  </si>
+  <si>
+    <t>1729745726657627428</t>
+  </si>
+  <si>
+    <t>563TK72DucIDwfeedandfeednclothes260915-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpRDRM/</t>
+  </si>
+  <si>
+    <t>1730653208434018120</t>
+  </si>
+  <si>
+    <t>562TK72DucIDwfeedandfeednfood260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpMNFg/</t>
+  </si>
+  <si>
+    <t>1731592913176659073</t>
+  </si>
+  <si>
+    <t>560TK73DucIDwfeedandfeednfood260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpFtqA/</t>
+  </si>
+  <si>
+    <t>1731356877458736737</t>
+  </si>
+  <si>
+    <t>564TK72DucIDwfeedandfeednclothes260915-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpFybJ/</t>
+  </si>
+  <si>
+    <t>1729702542995981843</t>
+  </si>
+  <si>
+    <t>561TK72DucIDwfeedandfeednfood260914-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxg3Ba6/</t>
+  </si>
+  <si>
+    <t>1730675100030109428</t>
+  </si>
+  <si>
+    <t>565TK72DucIDwfeedandfeednclothes260915-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpYnFy/</t>
+  </si>
+  <si>
+    <t>1729653283134146191</t>
+  </si>
+  <si>
+    <t>567TK72DucIDwfeedandfeednclothes260915-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxp2naC/</t>
+  </si>
+  <si>
+    <t>1730850614201189506</t>
+  </si>
+  <si>
+    <t>566TK72DucIDwfeedandfeednclothes260915-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxpJ73M/</t>
+  </si>
+  <si>
+    <t>570TK72DucIDwfeedandfeednmusic260915-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxgEme7/</t>
+  </si>
+  <si>
+    <t>1729917121154615564</t>
+  </si>
+  <si>
+    <t>568TK72DucIDwfeedandfeednclothes260915-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxgo4hn/</t>
+  </si>
+  <si>
+    <t>1729420788175309784</t>
+  </si>
+  <si>
+    <t>569TK72DucIDwfeedandfeednclothes260915-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqxg3nY1/</t>
+  </si>
+  <si>
+    <t>217tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQeEdgv/</t>
+  </si>
+  <si>
+    <t>2026-09-14T10:03:05.158Z</t>
+  </si>
+  <si>
+    <t>218tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQeKevh/</t>
+  </si>
+  <si>
+    <t>1736020124870870021</t>
+  </si>
+  <si>
+    <t>220tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQetjsh/</t>
+  </si>
+  <si>
+    <t>1730188189190555545</t>
+  </si>
+  <si>
+    <t>221tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQeqFcm/</t>
+  </si>
+  <si>
+    <t>1731505157548574276</t>
+  </si>
+  <si>
+    <t>219tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQd81P2/</t>
+  </si>
+  <si>
+    <t>224tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQeq7Gv/</t>
+  </si>
+  <si>
+    <t>1732017622167094769</t>
+  </si>
+  <si>
+    <t>222tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQd8SLb/</t>
+  </si>
+  <si>
+    <t>1735708712121566671</t>
+  </si>
+  <si>
+    <t>225tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQdLHt3/</t>
+  </si>
+  <si>
+    <t>1729744023484925448</t>
+  </si>
+  <si>
+    <t>226tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQde2cW/</t>
+  </si>
+  <si>
+    <t>1729457216597494272</t>
+  </si>
+  <si>
+    <t>229tk73CMIDwfeedandfeedndecor20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQe3PoH/</t>
+  </si>
+  <si>
+    <t>230tk73CMIDwfeedandfeedndecor20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQecJwk/</t>
+  </si>
+  <si>
+    <t>1729974984676313917</t>
+  </si>
+  <si>
+    <t>228tk73CMIDwfeedandfeedndecor20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQde2Xh/</t>
+  </si>
+  <si>
+    <t>1731921914129909509</t>
+  </si>
+  <si>
+    <t>231tk73CMIDwfeedandfeedndecor20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQeTPKD/</t>
+  </si>
+  <si>
+    <t>1730008321219595181</t>
+  </si>
+  <si>
+    <t>232tk73CMIDwfeedandfeedndecor20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQeVoWY/</t>
+  </si>
+  <si>
+    <t>223tk73CMIDwfeedandfeedn20915-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqQdC4kw/</t>
+  </si>
+  <si>
+    <t>2026-09-14T10:10:11.155Z</t>
+  </si>
+  <si>
+    <t>573TK2DucIDwfcpiosvideo916dtar260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXEsnsx/</t>
+  </si>
+  <si>
+    <t>2026-09-15T10:25:59.653Z</t>
+  </si>
+  <si>
+    <t>575TK2DucIDwfcpiosvideo916dtar260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXETHQo/</t>
+  </si>
+  <si>
+    <t>571TK2DucIDappprpurcapiosvid916d260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXEw2a6/</t>
+  </si>
+  <si>
+    <t>1729456109550996158</t>
+  </si>
+  <si>
+    <t>574TK2DucIDwfcpiosvideo916dtar260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXEntUx/</t>
+  </si>
+  <si>
+    <t>572TK2DucIDappprsubcapiosvid916d260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXEpnLA/</t>
+  </si>
+  <si>
+    <t>578TK2DucIDwcapiosvid916d260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXo1fj6/</t>
+  </si>
+  <si>
+    <t>577TK2DucIDwcapiosvid916d260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXEsqow/</t>
+  </si>
+  <si>
+    <t>1729976192715753926</t>
+  </si>
+  <si>
+    <t>576TK2DucIDwcapiosvid916d260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXEseST/</t>
+  </si>
+  <si>
+    <t>1731865679178663604</t>
+  </si>
+  <si>
+    <t>579TK2DucIDapaniosanh916dtar260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXo1AQW/</t>
+  </si>
+  <si>
+    <t>580TK2DucIDapaniosanh916d260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXEbtgm/</t>
+  </si>
+  <si>
+    <t>1732308421484775366</t>
+  </si>
+  <si>
+    <t>581TK2DucIDapanandanh916dtar260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqXE3McM/</t>
+  </si>
+  <si>
+    <t>234tk73CMIDwfeedandfeedngaixinh1anhnocap20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqquFwac/</t>
+  </si>
+  <si>
+    <t>2026-09-16T09:30:24.321Z</t>
+  </si>
+  <si>
+    <t>233tk73CMIDwfeedandfeedngaixinh1anhcaption20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmTpup/</t>
+  </si>
+  <si>
+    <t>1729755426878424232</t>
+  </si>
+  <si>
+    <t>237tk73CMIDwfeedandfeedndeptrai1anhcaption20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqm3cYn/</t>
+  </si>
+  <si>
+    <t>236tk73CMID wfeediosfeedngaixinh1anhnocap20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqquMCtF/</t>
+  </si>
+  <si>
+    <t>235tk73CMIDwfeediosfeedngaixinh1anhcaption20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqquYkur/</t>
+  </si>
+  <si>
+    <t>238tk73CMIDwfeedandfeedndeptrai1anhcaption20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqquM9br/</t>
+  </si>
+  <si>
+    <t>239tk73CMIDwfeediosfeedndeptrai1anhcaption20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqmTXgJ/</t>
+  </si>
+  <si>
+    <t>240tk73CMID wfeediosfeedndeptrai1anhnocap20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqquFWgm/</t>
+  </si>
+  <si>
+    <t>236tk73CMIDwfeediosfeedngaixinh1anhnocap20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqquG9Qs/</t>
+  </si>
+  <si>
+    <t>2026-09-16T09:33:56.238Z</t>
+  </si>
+  <si>
+    <t>240tk73CMIDwfeediosfeedndeptrai1anhnocap20916-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqu9PoB/</t>
+  </si>
+  <si>
+    <t>582TK73DucIDwfeedandfeedn1gaixinhcap260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqQ4U2s/</t>
+  </si>
+  <si>
+    <t>2026-09-16T10:09:31.732Z</t>
+  </si>
+  <si>
+    <t>583TK73DucIDwfeedandfeedn1gaixinhnocap260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqQXDHu/</t>
+  </si>
+  <si>
+    <t>584TK73DucIDwfeediosfeedn1gaixinhcap260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqQbTqG/</t>
+  </si>
+  <si>
+    <t>1733371783977534890</t>
+  </si>
+  <si>
+    <t>586TK73DucIDwfeedandfeedn1quotescaption260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqQsPTV/</t>
+  </si>
+  <si>
+    <t>1729543710347004341</t>
+  </si>
+  <si>
+    <t>585TK73DucIDwfeediosfeedn1gaixinhnocap260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqQ9bm3/</t>
+  </si>
+  <si>
+    <t>588TK73DucIDwfeediosfeedn1quotescap260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqQgjhB/</t>
+  </si>
+  <si>
+    <t>1736106395716126698</t>
+  </si>
+  <si>
+    <t>587TK73DucIDwfeedandfeedn1quotesnocap260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqQpwJf/</t>
+  </si>
+  <si>
+    <t>1736493959885719268</t>
+  </si>
+  <si>
+    <t>589TK73DucIDwfeediosfeedn1quotesnocap260916-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqqQqWrD/</t>
+  </si>
+  <si>
+    <t>371TK2TrungIDTTwfcpiosvideo916dtar260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgS1oto/</t>
+  </si>
+  <si>
+    <t>2026-09-17T01:58:29.736Z</t>
+  </si>
+  <si>
+    <t>1729622037787477395</t>
+  </si>
+  <si>
+    <t>370TK2TrungIDTTwfcpiosvideo916dtar260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgB3UfW/</t>
+  </si>
+  <si>
+    <t>369TK2TrungIDTTappprsubcapiosvid916d260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgS2ovC/</t>
+  </si>
+  <si>
+    <t>368TK2TrungIDTTappprpurcapiosvid916d260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgSdX9Q/</t>
+  </si>
+  <si>
+    <t>1730607874325120717</t>
+  </si>
+  <si>
+    <t>372TK2TrungIDTTwfcpiosvideo916dtar260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgSM667/</t>
+  </si>
+  <si>
+    <t>374TK2TrungIDTTwcapiosvid916d260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgBvhan/</t>
+  </si>
+  <si>
+    <t>376TK2TrungIDTTapaniosanh916dtar260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgS1UGr/</t>
+  </si>
+  <si>
+    <t>1731346848648759193</t>
+  </si>
+  <si>
+    <t>373TK2TrungIDTTwcapiosvid916d260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgSFeRA/</t>
+  </si>
+  <si>
+    <t>1732816264106444361</t>
+  </si>
+  <si>
+    <t>375TK2TrungIDTTwcapiosvid916d260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgSFjjY/</t>
+  </si>
+  <si>
+    <t>377TK2TrungIDTTapaniosanh916d260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgSrVrB/</t>
+  </si>
+  <si>
+    <t>1729382323466175968</t>
+  </si>
+  <si>
+    <t>378TK2TrungIDTTapanandanh916dtar260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgBokLo/</t>
+  </si>
+  <si>
+    <t>1729560915603196530</t>
+  </si>
+  <si>
+    <t>244tk73CMIDwfeedandfeednquotes1anhnocap20917-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGftje/</t>
+  </si>
+  <si>
+    <t>2026-09-17T05:23:35.752Z</t>
+  </si>
+  <si>
+    <t>242tk73CMIDwfeediosfeednquotes1anhcaption20917-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGMYWF/</t>
+  </si>
+  <si>
+    <t>1729456999289031168</t>
+  </si>
+  <si>
+    <t>245tk73CMIDwfeediosfeedndecor1anhnocap20917-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgG6uga/</t>
+  </si>
+  <si>
+    <t>243tk73CMIDwfeedandfeednquotes1anhcaption20917-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGN4h9/</t>
+  </si>
+  <si>
+    <t>241tk73CMIDwfeediosfeednquotes1anhnocap20917-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGF3SD/</t>
+  </si>
+  <si>
+    <t>246tk73CMIDwfeediosfeedndecor1anhcaption20917-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGPaDW/</t>
+  </si>
+  <si>
+    <t>247tk73CMIDwfeedandfeedndecor1anhcaption20917-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGmJRA/</t>
+  </si>
+  <si>
+    <t>248tk73CMIDwfeedandfeedndecor1anhnocap20917-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGmW3b/</t>
+  </si>
+  <si>
+    <t>1735944979238651725</t>
+  </si>
+  <si>
+    <t>249TK38CMIDwfcpiosvideo916dtar260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGLCQk/</t>
+  </si>
+  <si>
+    <t>1736572824258118906</t>
+  </si>
+  <si>
+    <t>251TK38CMIDwfcpiosvideo916dtar260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGkJMh/</t>
+  </si>
+  <si>
+    <t>1734591974716573137</t>
+  </si>
+  <si>
+    <t>253TK38CMIDwcapiosvid916d260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGAUTd/</t>
+  </si>
+  <si>
+    <t>1733517350773818784</t>
+  </si>
+  <si>
+    <t>252TK38CMIDwcapiosvid916d260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGF96C/</t>
+  </si>
+  <si>
+    <t>254TK38CMIDwcapiosvid916d260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgG6UW4/</t>
+  </si>
+  <si>
+    <t>1737057531433616580</t>
+  </si>
+  <si>
+    <t>256TK38CMIDapaniosanh916d260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGN9VQ/</t>
+  </si>
+  <si>
+    <t>1735914128473294090</t>
+  </si>
+  <si>
+    <t>257TK38CMIDapanandanh916dtar260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqgGHDv4/</t>
+  </si>
+  <si>
+    <t>593TK38DucIDwfeediosfeedn1bikecap260917-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpA5A7R/</t>
+  </si>
+  <si>
+    <t>2026-09-17T10:06:57.876Z</t>
+  </si>
+  <si>
+    <t>1729542640398076792</t>
+  </si>
+  <si>
+    <t>590TK38DucIDwfeedandfeedn1decorcap260917-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAMqvm/</t>
+  </si>
+  <si>
+    <t>592TK38DucIDwfeedandfeedn1bikecap260917-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAf2qG/</t>
+  </si>
+  <si>
+    <t>380TK73TrungIDTTwfeediosfeedn1gai260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAQMph/</t>
+  </si>
+  <si>
+    <t>379TK73TrungIDTTwfeedandfeedn1gai260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAA3v5/</t>
+  </si>
+  <si>
+    <t>1731579322695320590</t>
+  </si>
+  <si>
+    <t>591TK38DucIDwfeedandfeedn1decorcap260917-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAymvb/</t>
+  </si>
+  <si>
+    <t>381TK73TrungIDTTwfeedandfeedn1food260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpA6nCJ/</t>
+  </si>
+  <si>
+    <t>382TK73TrungIDTTwfeediosfeedn1food260917-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAaCYe/</t>
+  </si>
+  <si>
+    <t>591TK38DucIDwfeediosfeedn1decorcap260917-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpArYoT/</t>
+  </si>
+  <si>
+    <t>2026-09-17T10:09:56.764Z</t>
+  </si>
+  <si>
+    <t>1729642308702538089</t>
+  </si>
+  <si>
+    <t>255TK38CMIDapaniosanh916dtar260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAhLLT/</t>
+  </si>
+  <si>
+    <t>1731462688680281447</t>
+  </si>
+  <si>
+    <t>250TK38CMIDwfcpiosvideo916dtar260814-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqpAutb9/</t>
+  </si>
+  <si>
+    <t>259tk73CMIDwfeedandfeednclothes260821-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcuUjSf/</t>
+  </si>
+  <si>
+    <t>2026-09-20T13:01:39.747Z</t>
+  </si>
+  <si>
+    <t>258tk73CMIDwfeedandfeednclothes260821-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqcue9LB/</t>
+  </si>
+  <si>
+    <t>260tk73CMIDwfeedandfeedngirl260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsgxJG/</t>
+  </si>
+  <si>
+    <t>2026-09-21T10:32:32.771Z</t>
+  </si>
+  <si>
+    <t>261tk73CMIDwfeedandfeedngirl260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTscSN9/</t>
+  </si>
+  <si>
+    <t>1730686765805373082</t>
+  </si>
+  <si>
+    <t>262tk73CMIDwfeedandfeednfood260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsb2vG/</t>
+  </si>
+  <si>
+    <t>1729623419920943959</t>
+  </si>
+  <si>
+    <t>263tk73CMIDwfeedandfeednfood260822-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqTsTLPE/</t>
+  </si>
+  <si>
+    <t>1729874118402477032</t>
+  </si>
+  <si>
+    <t>597TK73DucIDwfeediosfeedn1musiccap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsnLC9/</t>
+  </si>
+  <si>
+    <t>2026-09-21T19:19:05.534Z</t>
+  </si>
+  <si>
+    <t>595TK73DucIDwfeediosfeedn1musiccap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwG1mKB/</t>
+  </si>
+  <si>
+    <t>594TK73DucIDwfeedandfeedn1musiccap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqws7GdP/</t>
+  </si>
+  <si>
+    <t>598TK73DucIDwfeedandfeedn1quotescap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsvEWo/</t>
+  </si>
+  <si>
+    <t>596TK73DucIDwfeedandfeedn1musiccap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsvqTH/</t>
+  </si>
+  <si>
+    <t>599TK73DucIDwfeediosfeedn1quotescap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwGejRA/</t>
+  </si>
+  <si>
+    <t>1731224312331273526</t>
+  </si>
+  <si>
+    <t>601TK73DucIDwfeediosfeedn1quotescap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwGNgeP/</t>
+  </si>
+  <si>
+    <t>1731174427719075297</t>
+  </si>
+  <si>
+    <t>602TK73DucIDwfeedandfeedn1bikecap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwGeq41/</t>
+  </si>
+  <si>
+    <t>1731621486278969037</t>
+  </si>
+  <si>
+    <t>603TK73DucIDwfeediosfeedn1bikecap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsvF8E/</t>
+  </si>
+  <si>
+    <t>600TK73DucIDwfeedandfeedn1quotescap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsTERG/</t>
+  </si>
+  <si>
+    <t>1730371313768433542</t>
+  </si>
+  <si>
+    <t>604TK73DucIDwfeedandfeedn1bikecap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwGdQbv/</t>
+  </si>
+  <si>
+    <t>606TK73DucIDwfeedandfeedn1closetcap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwGdDSC/</t>
+  </si>
+  <si>
+    <t>1729862949258889865</t>
+  </si>
+  <si>
+    <t>608TK73DucIDwfeedandfeedn1closetcap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwGFPyV/</t>
+  </si>
+  <si>
+    <t>1736485112615175700</t>
+  </si>
+  <si>
+    <t>607TK73DucIDwfeediosfeedn1closetcap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqws72Nu/</t>
+  </si>
+  <si>
+    <t>609TK73DucIDwfeediosfeedn1closetcap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsEsCb/</t>
+  </si>
+  <si>
+    <t>610TK73DucIDwfeedandfeedn1Quizcap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsoxQ1/</t>
+  </si>
+  <si>
+    <t>1730014223420720275</t>
+  </si>
+  <si>
+    <t>605TK73DucIDwfeediosfeedn1bikecap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsonTq/</t>
+  </si>
+  <si>
+    <t>613TK73DucIDwfeediosfeedn1Quizcap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqws7FQ8/</t>
+  </si>
+  <si>
+    <t>1730973944732288970</t>
+  </si>
+  <si>
+    <t>611TK73DucIDwfeediosfeedn1Quizcap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsGGWr/</t>
+  </si>
+  <si>
+    <t>1730950119473186199</t>
+  </si>
+  <si>
+    <t>612TK73DucIDwfeedandfeedn1Quizcap260922-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqwsTp5u/</t>
+  </si>
+  <si>
+    <t>264tk73CMIDwfeedandfeednquiz260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEajNWc/</t>
+  </si>
+  <si>
+    <t>2026-09-22T11:03:45.409Z</t>
+  </si>
+  <si>
+    <t>265tk73CMIDwfeedandfeednquiz260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEaa9Ay/</t>
+  </si>
+  <si>
+    <t>266tk73CMIDwfeediosfeednquiz260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEaMyAY/</t>
+  </si>
+  <si>
+    <t>267tk73CMIDwfeediosfeednquiz260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEay5bS/</t>
+  </si>
+  <si>
+    <t>1729774414163052573</t>
+  </si>
+  <si>
+    <t>268tk73CMIDwfeedandfeednmusic260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEa6mhf/</t>
+  </si>
+  <si>
+    <t>271tk73CMIDwfeedandfeednmusic260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEayx8d/</t>
+  </si>
+  <si>
+    <t>269tk73CMIDwfeedandfeednmusic260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEaLc2x/</t>
+  </si>
+  <si>
+    <t>272tk73CMIDwfeediosfeednmusic260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEaDj6K/</t>
+  </si>
+  <si>
+    <t>273tk73CMIDwfeediosfeednmusic260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEayGGq/</t>
+  </si>
+  <si>
+    <t>1729672232718535393</t>
+  </si>
+  <si>
+    <t>270tk73CMIDwfeedandfeednmusic260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEaYku6/</t>
+  </si>
+  <si>
+    <t>275tk73CMIDwfeediosfeednmusic260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEaPSFH/</t>
+  </si>
+  <si>
+    <t>274tk73CMIDwfeediosfeednmusic260823-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqEajWRs/</t>
+  </si>
+  <si>
+    <t>387TK2TrungIDTTwfeedandfeedn1quote260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqohRV4v/</t>
+  </si>
+  <si>
+    <t>2026-09-22T18:26:50.601Z</t>
+  </si>
+  <si>
+    <t>1730275213426460316</t>
+  </si>
+  <si>
+    <t>383TK2TrungIDTTwfeedandfeedn1food260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqohJC4J/</t>
+  </si>
+  <si>
+    <t>1729515407366785073</t>
+  </si>
+  <si>
+    <t>385TK2TrungIDTTwfeedandfeedn1quiz260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorEvMP/</t>
+  </si>
+  <si>
+    <t>1729597458994792227</t>
+  </si>
+  <si>
+    <t>384TK2TrungIDTTwfeedandfeedn1food260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorbf9T/</t>
+  </si>
+  <si>
+    <t>1730595010272659093</t>
+  </si>
+  <si>
+    <t>386TK2TrungIDTTwfeedandfeedn1quiz260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorgxJ9/</t>
+  </si>
+  <si>
+    <t>384TK2TrungIDTTwfeediosfeedn1food260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqoh1vxy/</t>
+  </si>
+  <si>
+    <t>388TK2TrungIDTTwfeediosfeedn1quiz260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqohJ6RE/</t>
+  </si>
+  <si>
+    <t>386TK2TrungIDTTwfeediosfeedn1food260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqohd3dd/</t>
+  </si>
+  <si>
+    <t>392TK2TrungIDTTwfeediosfeedn1quote260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorpHn6/</t>
+  </si>
+  <si>
+    <t>390TK2TrungIDTTwfeediosfeedn1quiz260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqohdEcG/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqohdcpe/</t>
+  </si>
+  <si>
+    <t>2026-09-22T18:29:26.744Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqohRxUC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorw8D2/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorbdVg/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorWTm6/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqohdBXt/</t>
+  </si>
+  <si>
+    <t>391TK2TrungIDTTwfeediosfeedn1quiz260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorp1E8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqor7jJS/</t>
+  </si>
+  <si>
+    <t>388TK2TrungIDTTwfeediosfeedn1food260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorgGpH/</t>
+  </si>
+  <si>
+    <t>389TK2TrungIDTTwfeediosfeedn1food260923-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSqorqfa1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1RCaHs/</t>
+  </si>
+  <si>
+    <t>2026-09-23T02:31:29.354Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb18kjTn/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb18YCuC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb18Nt7f/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb18B145/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1RTAEC/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb182sSF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1RTSwc/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb18YASE/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb18B64M/</t>
+  </si>
+  <si>
+    <t>277tk73CMIDwfeediosfeedngirl260824-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1UFh2L/</t>
+  </si>
+  <si>
+    <t>2026-09-23T04:32:23.421Z</t>
+  </si>
+  <si>
+    <t>279tk73CMIDwfeediosfeedngirl260824-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1U5aUg/</t>
+  </si>
+  <si>
+    <t>1737292287986599366</t>
+  </si>
+  <si>
+    <t>278tk73CMIDwfeedandfeedngirl260824-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1UMVwv/</t>
+  </si>
+  <si>
+    <t>276tk73CMIDwfeedandfeedngirl260824-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSb1Uk4bb/</t>
+  </si>
+  <si>
+    <t>615TK73DucIDwfeediosfeedn1musiccap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJepnm8/</t>
+  </si>
+  <si>
+    <t>2026-09-23T09:44:18.094Z</t>
+  </si>
+  <si>
+    <t>1732118842439009961</t>
+  </si>
+  <si>
+    <t>618TK73DucIDwfeedandfeedn1gaixinhcap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJeaGp7/</t>
+  </si>
+  <si>
+    <t>1730804152562452474</t>
+  </si>
+  <si>
+    <t>617TK73DucIDwfeediosfeedn1musiccap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJeCRrM/</t>
+  </si>
+  <si>
+    <t>1729621839625619866</t>
+  </si>
+  <si>
+    <t>616TK73DucIDwfeedandfeedn1musiccap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJegTe8/</t>
+  </si>
+  <si>
+    <t>1733749082780173750</t>
+  </si>
+  <si>
+    <t>614TK73DucIDwfeedandfeedn1musiccap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJemgQL/</t>
+  </si>
+  <si>
+    <t>619TK73DucIDwfeediosfeedn1gaixinhcap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJeC6e8/</t>
+  </si>
+  <si>
+    <t>620TK73DucIDwfeedandfeedn1gaixinhcap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJexB1n/</t>
+  </si>
+  <si>
+    <t>622TK73DucIDwfeedandfeedn1trickcap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJeHFvr/</t>
+  </si>
+  <si>
+    <t>621TK73DucIDwfeediosfeedn1gaixinhcap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJeCwGy/</t>
+  </si>
+  <si>
+    <t>623TK73DucIDwfeediosfeedn1trickcap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJef2aE/</t>
+  </si>
+  <si>
+    <t>1729643573525578896</t>
+  </si>
+  <si>
+    <t>624TK73DucIDwfeedandfeedn1trickcap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJeurpV/</t>
+  </si>
+  <si>
+    <t>1730766557289613258</t>
+  </si>
+  <si>
+    <t>625TK73DucIDwfeediosfeedn1trickcap260923-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbJeyu77/</t>
+  </si>
+  <si>
+    <t>284tk73CMIDwfeedandfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdNtgWV/</t>
+  </si>
+  <si>
+    <t>2026-09-24T04:33:18.548Z</t>
+  </si>
+  <si>
+    <t>282tk73CMIDwfeedandfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdN5e2n/</t>
+  </si>
+  <si>
+    <t>280tk73CMIDwfeedandfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdNxgeE/</t>
+  </si>
+  <si>
+    <t>1736829515273373675</t>
+  </si>
+  <si>
+    <t>281tk73CMIDwfeediosfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdNAY5b/</t>
+  </si>
+  <si>
+    <t>1736057831288177833</t>
+  </si>
+  <si>
+    <t>283tk73CMIDwfeediosfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdNxm4S/</t>
+  </si>
+  <si>
+    <t>286tk73CMIDwfeedandfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdNSTwo/</t>
+  </si>
+  <si>
+    <t>1735974233717114003</t>
+  </si>
+  <si>
+    <t>285tk73CMIDwfeediosfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdNUehE/</t>
+  </si>
+  <si>
+    <t>1735974168682268369</t>
+  </si>
+  <si>
+    <t>287tk73CMIDwfeediosfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdNUcJJ/</t>
+  </si>
+  <si>
+    <t>1733152237187204841</t>
+  </si>
+  <si>
+    <t>288tk73CMIDwfeedandfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdNyJQp/</t>
+  </si>
+  <si>
+    <t>289tk73CMIDwfeediosfeednclothes260825-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbdNaN7n/</t>
+  </si>
+  <si>
+    <t>1729924322600585517</t>
+  </si>
+  <si>
+    <t>393TK2TrungIDTTwfeedandfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4W2cw/</t>
+  </si>
+  <si>
+    <t>2026-09-24T17:27:56.485Z</t>
+  </si>
+  <si>
+    <t>1729717410375697709</t>
+  </si>
+  <si>
+    <t>396TK2TrungIDTTwfeedandfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVLfy6/</t>
+  </si>
+  <si>
+    <t>1730573120313657306</t>
+  </si>
+  <si>
+    <t>394TK2TrungIDTTwfeedandfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4W6kC/</t>
+  </si>
+  <si>
+    <t>1729857744692218094</t>
+  </si>
+  <si>
+    <t>395TK2TrungIDTTwfeedandfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRV1LhF/</t>
+  </si>
+  <si>
+    <t>1730573147272807456</t>
+  </si>
+  <si>
+    <t>397TK2TrungIDTTwfeedandfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVFpkN/</t>
+  </si>
+  <si>
+    <t>399TK2TrungIDTTwfeediosfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVLK8y/</t>
+  </si>
+  <si>
+    <t>398TK2TrungIDTTwfeediosfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVeFet/</t>
+  </si>
+  <si>
+    <t>400TK2TrungIDTTwfeediosfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4tveo/</t>
+  </si>
+  <si>
+    <t>401TK2TrungIDTTwfeediosfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRV8XEv/</t>
+  </si>
+  <si>
+    <t>402TK2TrungIDTTwfeediosfeedn1anime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRV1aCy/</t>
+  </si>
+  <si>
+    <t>1729386470814549702</t>
+  </si>
+  <si>
+    <t>403TK2TrungIDTTwfeedandfeedn1food260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4nq4G/</t>
+  </si>
+  <si>
+    <t>407TK2TrungIDTTwfeediosfeedn1food260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVR79j/</t>
+  </si>
+  <si>
+    <t>1730425526661056106</t>
+  </si>
+  <si>
+    <t>404TK2TrungIDTTwfeedandfeedn1food260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4WYVF/</t>
+  </si>
+  <si>
+    <t>1734080792759994151</t>
+  </si>
+  <si>
+    <t>406TK2TrungIDTTwfeedandfeedn1food260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4v4CU/</t>
+  </si>
+  <si>
+    <t>1729646510615266382</t>
+  </si>
+  <si>
+    <t>405TK2TrungIDTTwfeedandfeedn1food260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4c1or/</t>
+  </si>
+  <si>
+    <t>408TK2TrungIDTTwfeediosfeedn1food260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR43VL4/</t>
+  </si>
+  <si>
+    <t>410TK2TrungIDTTwfeediosfeedn1food260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR43qx4/</t>
+  </si>
+  <si>
+    <t>409TK2TrungIDTTwfeediosfeedn1food260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR47nQa/</t>
+  </si>
+  <si>
+    <t>1730291309891716892</t>
+  </si>
+  <si>
+    <t>412TK73TrungIDTTwfeedandfeedn1chupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVR42X/</t>
+  </si>
+  <si>
+    <t>1729860617931361179</t>
+  </si>
+  <si>
+    <t>413TK73TrungIDTTwfeedandfeedn1chupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4oXhA/</t>
+  </si>
+  <si>
+    <t>1729847574751184787</t>
+  </si>
+  <si>
+    <t>411TK73TrungIDTTwfeedandfeedn1chupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVNbnn/</t>
+  </si>
+  <si>
+    <t>1729914651494746062</t>
+  </si>
+  <si>
+    <t>414TK73TrungIDTTwfeedandfeedn1chupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR47Hvk/</t>
+  </si>
+  <si>
+    <t>415TK73TrungIDTTwfeediosfeedn1chupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4vXtk/</t>
+  </si>
+  <si>
+    <t>416TK73TrungIDTTwfeediosfeedn1chupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRV8EX5/</t>
+  </si>
+  <si>
+    <t>417TK73TrungIDTTwfeediosfeedn1chupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4tfJW/</t>
+  </si>
+  <si>
+    <t>418TK73TrungIDTTwfeediosfeedn1chupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR47DFG/</t>
+  </si>
+  <si>
+    <t>419TK38TrungIDTTwfeedandfeednanime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVFodR/</t>
+  </si>
+  <si>
+    <t>420TK38TrungIDTTwfeedandfeednanime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4oFco/</t>
+  </si>
+  <si>
+    <t>422TK38TrungIDTTwfeedandfeednanime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRV8PFD/</t>
+  </si>
+  <si>
+    <t>421TK38TrungIDTTwfeedandfeednanime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVJBJF/</t>
+  </si>
+  <si>
+    <t>423TK38TrungIDTTwfeedandfeednanime260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRVLP5o/</t>
+  </si>
+  <si>
+    <t>424TK38TrungIDTTwfeedandfeednfood260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR43shx/</t>
+  </si>
+  <si>
+    <t>425TK38TrungIDTTwfeedandfeednfood260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4Gfrs/</t>
+  </si>
+  <si>
+    <t>426TK38TrungIDTTwfeedandfeednfood260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4EthC/</t>
+  </si>
+  <si>
+    <t>429TK38TrungIDTTwfeedandfeednchupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4cnU5/</t>
+  </si>
+  <si>
+    <t>427TK38TrungIDTTwfeedandfeednfood260925-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRV21YS/</t>
+  </si>
+  <si>
+    <t>430TK38TrungIDTTwfeedandfeednchupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4wCYw/</t>
+  </si>
+  <si>
+    <t>428TK38TrungIDTTwfeedandfeednchupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbR4tbkE/</t>
+  </si>
+  <si>
+    <t>431TK38TrungIDTTwfeedandfeednchupanh260926-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbRV1Xbj/</t>
+  </si>
+  <si>
+    <t>1729433545639103366</t>
+  </si>
+  <si>
+    <t>628TK73DucIDwfeedandfeedn1quizcap260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXRHaS/</t>
+  </si>
+  <si>
+    <t>2026-09-26T15:17:50.796Z</t>
+  </si>
+  <si>
+    <t>1729586552632280452</t>
+  </si>
+  <si>
+    <t>630TK73DucIDwfeedandinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXRCqB/</t>
+  </si>
+  <si>
+    <t>626TK73DucIDwfeedandfeedn1quizcap260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXBvVx/</t>
+  </si>
+  <si>
+    <t>629TK73DucIDwfeediosfeedn1quizcap260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYCocxN/</t>
+  </si>
+  <si>
+    <t>627TK73DucIDwfeediosfeedn1quizcap260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXRGty/</t>
+  </si>
+  <si>
+    <t>1735687819671865138</t>
+  </si>
+  <si>
+    <t>631TK73DucIDwfeedandinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXL8Fa/</t>
+  </si>
+  <si>
+    <t>1735240446768023477</t>
+  </si>
+  <si>
+    <t>632TK73DucIDwfeedandinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYX6nGt/</t>
+  </si>
+  <si>
+    <t>1729618039806658275</t>
+  </si>
+  <si>
+    <t>633TK73DucIDwfeedandinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXJaVD/</t>
+  </si>
+  <si>
+    <t>1729442364661401658</t>
+  </si>
+  <si>
+    <t>634TK73DucIDwfeedandinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXJfQ4/</t>
+  </si>
+  <si>
+    <t>635TK73DucIDwfeediosinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXj1WY/</t>
+  </si>
+  <si>
+    <t>636TK73DucIDwfeediosinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXU121/</t>
+  </si>
+  <si>
+    <t>638TK73DucIDwfeediosinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXhptw/</t>
+  </si>
+  <si>
+    <t>637TK73DucIDwfeediosinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXhs5k/</t>
+  </si>
+  <si>
+    <t>639TK73DucIDwfeediosinter260926-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbYXYakc/</t>
+  </si>
+  <si>
+    <t>1731439468364334722</t>
+  </si>
+  <si>
+    <t>643TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMctQox/</t>
+  </si>
+  <si>
+    <t>2026-09-28T10:13:38.748Z</t>
+  </si>
+  <si>
+    <t>1733602137517819889</t>
+  </si>
+  <si>
+    <t>644TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcs5j3/</t>
+  </si>
+  <si>
+    <t>1729860254988470476</t>
+  </si>
+  <si>
+    <t>640TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMctXkf/</t>
+  </si>
+  <si>
+    <t>1731544531715982744</t>
+  </si>
+  <si>
+    <t>641TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMc4vkX/</t>
+  </si>
+  <si>
+    <t>1731440461207340326</t>
+  </si>
+  <si>
+    <t>642TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcoW4a/</t>
+  </si>
+  <si>
+    <t>1736734881520256798</t>
+  </si>
+  <si>
+    <t>648TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcqp5n/</t>
+  </si>
+  <si>
+    <t>1729645259941972446</t>
+  </si>
+  <si>
+    <t>647TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcq5en/</t>
+  </si>
+  <si>
+    <t>1731834383484487072</t>
+  </si>
+  <si>
+    <t>645TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcWns1/</t>
+  </si>
+  <si>
+    <t>1729589517113985502</t>
+  </si>
+  <si>
+    <t>646TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMc37S4/</t>
+  </si>
+  <si>
+    <t>1729716306288740644</t>
+  </si>
+  <si>
+    <t>649TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcn1jq/</t>
+  </si>
+  <si>
+    <t>652TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcpBD3/</t>
+  </si>
+  <si>
+    <t>1732369956354622789</t>
+  </si>
+  <si>
+    <t>651TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcXsxo/</t>
+  </si>
+  <si>
+    <t>1730822157405554570</t>
+  </si>
+  <si>
+    <t>650TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcb75h/</t>
+  </si>
+  <si>
+    <t>1729857756639234938</t>
+  </si>
+  <si>
+    <t>653TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcc1o6/</t>
+  </si>
+  <si>
+    <t>1737208871884785204</t>
+  </si>
+  <si>
+    <t>654TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMc4aqR/</t>
+  </si>
+  <si>
+    <t>655TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcn6Wj/</t>
+  </si>
+  <si>
+    <t>1735365027511829820</t>
+  </si>
+  <si>
+    <t>656TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcqE9n/</t>
+  </si>
+  <si>
+    <t>1729453544151878297</t>
+  </si>
+  <si>
+    <t>659TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbM3e6uv/</t>
+  </si>
+  <si>
+    <t>1729383268702062033</t>
+  </si>
+  <si>
+    <t>658TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcE6Vj/</t>
+  </si>
+  <si>
+    <t>1729587609619368345</t>
+  </si>
+  <si>
+    <t>657TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcboUj/</t>
+  </si>
+  <si>
+    <t>661TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcns7x/</t>
+  </si>
+  <si>
+    <t>1736731115275715747</t>
+  </si>
+  <si>
+    <t>660TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcwmrR/</t>
+  </si>
+  <si>
+    <t>1736101136270460855</t>
+  </si>
+  <si>
+    <t>664TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcELwp/</t>
+  </si>
+  <si>
+    <t>1729652824305732215</t>
+  </si>
+  <si>
+    <t>662TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcvTL3/</t>
+  </si>
+  <si>
+    <t>1731086681738609742</t>
+  </si>
+  <si>
+    <t>663TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcWurM/</t>
+  </si>
+  <si>
+    <t>1734029006038074874</t>
+  </si>
+  <si>
+    <t>665TK73DucIDwfeedallinter260928-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbMcVdsF/</t>
+  </si>
+  <si>
+    <t>666TK73DucIDacapiosvid916d260929-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruxNFk/</t>
+  </si>
+  <si>
+    <t>2026-09-28T15:24:06.167Z</t>
+  </si>
+  <si>
+    <t>668TK73DucIDwfcpallanh916d260929-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbru9uyc/</t>
+  </si>
+  <si>
+    <t>667TK73DucIDwcapiosvid916d260929-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbrutdro/</t>
+  </si>
+  <si>
+    <t>1729731906712930810</t>
+  </si>
+  <si>
+    <t>670TK73DucIDwfeedallinter260929-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruvQmp/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbrumACC/</t>
+  </si>
+  <si>
+    <t>2026-09-28T15:24:06.484Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbru3eRs/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruCGbH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruak1S/</t>
+  </si>
+  <si>
+    <t>669TK73DucIDwfcpiosvideo916dtar260929-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruu1H5/</t>
+  </si>
+  <si>
+    <t>1730822091824334289</t>
+  </si>
+  <si>
+    <t>672TK73DucIDwfeedallinter260929-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruvvyo/</t>
+  </si>
+  <si>
+    <t>1729435045391731484</t>
+  </si>
+  <si>
+    <t>671TK73DucIDwfeedallinter260929-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruCYT1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruC5uR/</t>
+  </si>
+  <si>
+    <t>674TK73DucIDwfeedallinter260929-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruv4Ag/</t>
+  </si>
+  <si>
+    <t>673TK73DucIDwfeedallinter260929-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruprVo/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbrumMRF/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruGyDy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruTxvP/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbruWTfQ/</t>
+  </si>
+  <si>
+    <t>1729589110982871128</t>
+  </si>
+  <si>
+    <t>436TK2TrungIDTTwfeedallinter260930-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBhFYVh/</t>
+  </si>
+  <si>
+    <t>2026-09-29T15:41:35.879Z</t>
+  </si>
+  <si>
+    <t>1729702605824887230</t>
+  </si>
+  <si>
+    <t>435TK2TrungIDTTwfeedallinter260930-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBrW2dv/</t>
+  </si>
+  <si>
+    <t>1729558943223875143</t>
+  </si>
+  <si>
+    <t>434TK2TrungIDTTwfeedallinter260930-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBrs8FB/</t>
+  </si>
+  <si>
+    <t>1729923901238184792</t>
+  </si>
+  <si>
+    <t>432TK2TrungIDTTwfeedallinter260930-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBrWtqD/</t>
+  </si>
+  <si>
+    <t>1731058088083818186</t>
+  </si>
+  <si>
+    <t>433TK2TrungIDTTwfeedallinter260930-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBh8FY9/</t>
+  </si>
+  <si>
+    <t>439TK38TrungIDTTwfeedandfeednquotes260930-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBhY2vy/</t>
+  </si>
+  <si>
+    <t>1729827809270335198</t>
+  </si>
+  <si>
+    <t>441TK2TrungIDTTwfeedallinter261001-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBrwuLr/</t>
+  </si>
+  <si>
+    <t>1731683841401259631</t>
+  </si>
+  <si>
+    <t>440TK2TrungIDTTwfeedallinter261001-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBrshPw/</t>
+  </si>
+  <si>
+    <t>1730794199402776443</t>
+  </si>
+  <si>
+    <t>438TK38TrungIDTTwfeedandfeednsleep260930-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBhFGGK/</t>
+  </si>
+  <si>
+    <t>437TK38TrungIDTTwfeedandfeednquotes260930-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBrgwom/</t>
+  </si>
+  <si>
+    <t>1735195903618090478</t>
+  </si>
+  <si>
+    <t>442TK2TrungIDTTwfeedallinter261001-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBhFoFX/</t>
+  </si>
+  <si>
+    <t>1737558890950985505</t>
+  </si>
+  <si>
+    <t>290tk73CMIDwfeedallinter260929-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBrsJyS/</t>
+  </si>
+  <si>
+    <t>2026-09-29T15:44:57.253Z</t>
+  </si>
+  <si>
+    <t>1737309310641800718</t>
+  </si>
+  <si>
+    <t>292tk73CMIDwfeedallinter260929-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBh1Fjy/</t>
+  </si>
+  <si>
+    <t>1735165344791889226</t>
+  </si>
+  <si>
+    <t>294tk73CMIDwfeedallinter260929-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBhFhcn/</t>
+  </si>
+  <si>
+    <t>1730810318960624657</t>
+  </si>
+  <si>
+    <t>293tk73CMIDwfeedallinter260929-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBrnPXe/</t>
+  </si>
+  <si>
+    <t>1730163923229836889</t>
+  </si>
+  <si>
+    <t>291tk73CMIDwfeedallinter260929-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBhRqvY/</t>
+  </si>
+  <si>
+    <t>1736770025278637199</t>
+  </si>
+  <si>
+    <t>295tk73CMIDwfeedallinter260929-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbBrEDah/</t>
+  </si>
+  <si>
+    <t>1732070871252894749</t>
+  </si>
+  <si>
+    <t>443TK38TrungIDTTwfeedandfeednquotes261001-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAYRP2G/</t>
+  </si>
+  <si>
+    <t>2026-09-30T09:09:17.554Z</t>
+  </si>
+  <si>
+    <t>446TK38TrungIDTTwfeedandfeednfood261001-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAYN4yo/</t>
+  </si>
+  <si>
+    <t>1730916038717376045</t>
+  </si>
+  <si>
+    <t>447TK38TrungIDTTwfeedandfeednfood261001-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAYdb5a/</t>
+  </si>
+  <si>
+    <t>1729681294072187254</t>
+  </si>
+  <si>
+    <t>445TK38TrungIDTTwfeedandfeednquotes261001-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAYYQWa/</t>
+  </si>
+  <si>
+    <t>1734137214821828174</t>
+  </si>
+  <si>
+    <t>444TK38TrungIDTTwfeedandfeednhealth261001-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAFG3yD/</t>
+  </si>
+  <si>
+    <t>1729673196693260781</t>
+  </si>
+  <si>
+    <t>448TK38TrungIDTTwfeedandfeednclothes261001-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbAFEr6Q/</t>
+  </si>
+  <si>
+    <t>679TK38DucIDwfeedandfeedn261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwGV4T/</t>
+  </si>
+  <si>
+    <t>2026-10-01T02:09:02.281Z</t>
+  </si>
+  <si>
+    <t>675TK38DucIDwfeedandfeedn261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDw9fxA/</t>
+  </si>
+  <si>
+    <t>676TK38DucIDwfeedandfeedn261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDw5WNF/</t>
+  </si>
+  <si>
+    <t>678TK38DucIDwfeedandfeedn261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDw5Jps/</t>
+  </si>
+  <si>
+    <t>677TK38DucIDwfeedandfeedn261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwmfhP/</t>
+  </si>
+  <si>
+    <t>1732450864903456337</t>
+  </si>
+  <si>
+    <t>681TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwWNKN/</t>
+  </si>
+  <si>
+    <t>1731026686903354897</t>
+  </si>
+  <si>
+    <t>680TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwfdxV/</t>
+  </si>
+  <si>
+    <t>683TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwm7Uw/</t>
+  </si>
+  <si>
+    <t>1729701480095319198</t>
+  </si>
+  <si>
+    <t>682TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwtcfN/</t>
+  </si>
+  <si>
+    <t>1729584695933765133</t>
+  </si>
+  <si>
+    <t>684TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwWMhk/</t>
+  </si>
+  <si>
+    <t>1729917422405846109</t>
+  </si>
+  <si>
+    <t>685TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwX4RR/</t>
+  </si>
+  <si>
+    <t>1735809398166488803</t>
+  </si>
+  <si>
+    <t>686TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDw79UT/</t>
+  </si>
+  <si>
+    <t>1737238464682559431</t>
+  </si>
+  <si>
+    <t>688TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwWqPs/</t>
+  </si>
+  <si>
+    <t>1730321805785728453</t>
+  </si>
+  <si>
+    <t>687TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwadsM/</t>
+  </si>
+  <si>
+    <t>1730518570276980489</t>
+  </si>
+  <si>
+    <t>689TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwnLf2/</t>
+  </si>
+  <si>
+    <t>692TK38DucIDwfcpiosvideo916dtar261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwavsH/</t>
+  </si>
+  <si>
+    <t>1729386063846343934</t>
+  </si>
+  <si>
+    <t>690TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwqX6u/</t>
+  </si>
+  <si>
+    <t>693TK38DucIDwfcpiosvideo916dtar261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwPgdH/</t>
+  </si>
+  <si>
+    <t>1729559270993069173</t>
+  </si>
+  <si>
+    <t>691TK73DucIDwfeedallinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwXotQ/</t>
+  </si>
+  <si>
+    <t>1729423318142126665</t>
+  </si>
+  <si>
+    <t>694TK38DucIDwfcpiosvideo916dtar261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbDwsemA/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6nTeW/</t>
+  </si>
+  <si>
+    <t>2026-10-01T04:23:38.746Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6Q2Ts/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6WANe/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6a7p8/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6vmj1/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6GGYb/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6ueo3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6qmVm/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6323s/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6qQAW/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU69woS/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU63dDj/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6p2mX/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6HwXY/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6QftH/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU641oy/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6chf3/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6CUr4/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6H3TN/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbU6srdx/</t>
+  </si>
+  <si>
+    <t>299tk73CMIDwfeedallinter261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUT4pXv/</t>
+  </si>
+  <si>
+    <t>2026-10-01T10:01:05.705Z</t>
+  </si>
+  <si>
+    <t>298tk73CMIDwfeedallinter261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUTHdD1/</t>
+  </si>
+  <si>
+    <t>300tk73CMIDwfeedallinter261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUTufbY/</t>
+  </si>
+  <si>
+    <t>1729447018486139395</t>
+  </si>
+  <si>
+    <t>297tk73CMIDwfeedallinter261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUTsp93/</t>
+  </si>
+  <si>
+    <t>1737285791075173583</t>
+  </si>
+  <si>
+    <t>296tk73CMIDwfeedallinter261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUTsNAw/</t>
+  </si>
+  <si>
+    <t>1737239291162625489</t>
+  </si>
+  <si>
+    <t>301tk73CMIDwfeedallinter261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUTcTjt/</t>
+  </si>
+  <si>
+    <t>1731607672112120878</t>
+  </si>
+  <si>
+    <t>303tk38CMIDwfeedandfeednclothes261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUT3mgN/</t>
+  </si>
+  <si>
+    <t>305tk38CMIDwfeedandfeednclothes261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUT3h4h/</t>
+  </si>
+  <si>
+    <t>1732893045977089261</t>
+  </si>
+  <si>
+    <t>304tk38CMIDwfeedandfeednclothes261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUTpUTv/</t>
+  </si>
+  <si>
+    <t>302tk38CMIDwfeedandfeednclothes261001-CMinh-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUwRNfH/</t>
+  </si>
+  <si>
+    <t>2026-10-01T10:05:04.048Z</t>
+  </si>
+  <si>
+    <t>695TK73DucIDwfeedandinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUodwUA/</t>
+  </si>
+  <si>
+    <t>2026-10-01T10:26:18.981Z</t>
+  </si>
+  <si>
+    <t>696TK73DucIDwfeedandinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUo1LGX/</t>
+  </si>
+  <si>
+    <t>1729564155323844062</t>
+  </si>
+  <si>
+    <t>698TK73DucIDwfeediosinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUEoLb8/</t>
+  </si>
+  <si>
+    <t>1733254051655813105</t>
+  </si>
+  <si>
+    <t>697TK73DucIDwfeediosinter261001-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbUEKw11/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVxrT9/</t>
+  </si>
+  <si>
+    <t>2026-10-01T16:05:37.704Z</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVD3Cx/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVqx9x/</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyV5p5U/</t>
+  </si>
+  <si>
+    <t>449TK73TrungIDTTwfeedandfeednquotes261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVgq1H/</t>
+  </si>
+  <si>
+    <t>2026-10-01T16:05:47.437Z</t>
+  </si>
+  <si>
+    <t>451TK73TrungIDTTwfeedandfeednquotes261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVQwtt/</t>
+  </si>
+  <si>
+    <t>452TK73TrungIDTTwfeedandfeednquotes261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyV4NbM/</t>
+  </si>
+  <si>
+    <t>453TK73TrungIDTTwfeedandfeednhealth261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVUUkj/</t>
+  </si>
+  <si>
+    <t>450TK73TrungIDTTwfeedandfeednsleep261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVxvVg/</t>
+  </si>
+  <si>
+    <t>456TK73TrungIDTTwfeedandfeednfood261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVS42K/</t>
+  </si>
+  <si>
+    <t>457TK73TrungIDTTwfeedandfeednclothes261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVy1qo/</t>
+  </si>
+  <si>
+    <t>454TK73TrungIDTTwfeedandfeednquotes261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVCFa7/</t>
+  </si>
+  <si>
+    <t>455TK73TrungIDTTwfeedandfeednfood261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVSH5s/</t>
+  </si>
+  <si>
+    <t>1732518308572202716</t>
+  </si>
+  <si>
+    <t>458TK2TrungIDTTwfeedallinter261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVymV2/</t>
+  </si>
+  <si>
+    <t>1731056573687302016</t>
+  </si>
+  <si>
+    <t>459TK2TrungIDTTwfeedallinter261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVDrhQ/</t>
+  </si>
+  <si>
+    <t>1730842705739351355</t>
+  </si>
+  <si>
+    <t>460TK2TrungIDTTwfeedallinter261002-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbyVxusf/</t>
+  </si>
+  <si>
+    <t>700TK73DucIDwfeedandinter261002-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHWcb4/</t>
+  </si>
+  <si>
+    <t>2026-10-02T09:40:34.348Z</t>
+  </si>
+  <si>
+    <t>1729423529761803216</t>
+  </si>
+  <si>
+    <t>701TK73DucIDwfeedandinter261002-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHWk78/</t>
+  </si>
+  <si>
+    <t>1729932469153598443</t>
+  </si>
+  <si>
+    <t>699TK73DucIDwfeedandinter261002-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHPD7K/</t>
+  </si>
+  <si>
+    <t>1729857343948884484</t>
+  </si>
+  <si>
+    <t>702TK73DucIDwfeediosinter261002-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPH4w3w/</t>
+  </si>
+  <si>
+    <t>703TK73DucIDwfeediosinter261002-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHbopQ/</t>
+  </si>
+  <si>
+    <t>1729383477669169122</t>
+  </si>
+  <si>
+    <t>704TK73DucIDwfeediosinter261002-Duc-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPHGD1P/</t>
+  </si>
+  <si>
+    <t>462TK73TrungIDTTwfeedandfeednclothes261003-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPCAtQe/</t>
+  </si>
+  <si>
+    <t>2026-10-02T10:09:40.173Z</t>
+  </si>
+  <si>
+    <t>1729618000782066789</t>
+  </si>
+  <si>
+    <t>465TK73TrungIDTTwfeedandfeednfood261003-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPCSoXM/</t>
+  </si>
+  <si>
+    <t>1732023754751509613</t>
+  </si>
+  <si>
+    <t>464TK73TrungIDTTwfeedandfeednfood261003-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPCMjFD/</t>
+  </si>
+  <si>
+    <t>1729881613623788869</t>
+  </si>
+  <si>
+    <t>461TK73TrungIDTTwfeedandfeednquotes261003-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPChqre/</t>
+  </si>
+  <si>
+    <t>1729625808572090087</t>
+  </si>
+  <si>
+    <t>463TK73TrungIDTTwfeedandfeednclothes261003-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPCP5pY/</t>
+  </si>
+  <si>
+    <t>1729769070905886361</t>
+  </si>
+  <si>
+    <t>466TK2TrungIDTTwfeedallinter261003-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPCRvB1/</t>
+  </si>
+  <si>
+    <t>1732626302326769343</t>
+  </si>
+  <si>
+    <t>468TK2TrungIDTTwfeedallinter261003-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPC6CY7/</t>
+  </si>
+  <si>
+    <t>1732205221413750474</t>
+  </si>
+  <si>
+    <t>467TK2TrungIDTTwfeedallinter261003-Trung-ID-TT</t>
+  </si>
+  <si>
+    <t>https://www.tiktok.com/t/ZSbPC2J4r/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4079,51 +13190,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G480"/>
+  <dimension ref="A1:G1665"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="30" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
@@ -15128,50 +24239,27305 @@
       <c r="G479" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="480" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
         <v>7</v>
       </c>
       <c r="B480" t="s">
         <v>8</v>
       </c>
       <c r="C480" t="s">
         <v>13</v>
       </c>
       <c r="D480" t="s">
         <v>8</v>
       </c>
       <c r="E480" t="s">
         <v>1227</v>
       </c>
       <c r="F480" t="s">
         <v>1228</v>
       </c>
       <c r="G480" t="s">
         <v>1197</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>7</v>
+      </c>
+      <c r="B481" t="s">
+        <v>8</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D481" t="s">
+        <v>8</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1200</v>
+      </c>
+      <c r="F481" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G481" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>7</v>
+      </c>
+      <c r="B482" t="s">
+        <v>8</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D482" t="s">
+        <v>8</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F482" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G482" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>7</v>
+      </c>
+      <c r="B483" t="s">
+        <v>8</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D483" t="s">
+        <v>8</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G483" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>7</v>
+      </c>
+      <c r="B484" t="s">
+        <v>8</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D484" t="s">
+        <v>8</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G484" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>7</v>
+      </c>
+      <c r="B485" t="s">
+        <v>8</v>
+      </c>
+      <c r="C485" t="s">
+        <v>750</v>
+      </c>
+      <c r="D485" t="s">
+        <v>8</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G485" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>7</v>
+      </c>
+      <c r="B486" t="s">
+        <v>8</v>
+      </c>
+      <c r="C486" t="s">
+        <v>844</v>
+      </c>
+      <c r="D486" t="s">
+        <v>8</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F486" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G486" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>7</v>
+      </c>
+      <c r="B487" t="s">
+        <v>8</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D487" t="s">
+        <v>8</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G487" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>7</v>
+      </c>
+      <c r="B488" t="s">
+        <v>8</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D488" t="s">
+        <v>8</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G488" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>7</v>
+      </c>
+      <c r="B489" t="s">
+        <v>8</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D489" t="s">
+        <v>8</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G489" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>7</v>
+      </c>
+      <c r="B490" t="s">
+        <v>8</v>
+      </c>
+      <c r="C490" t="s">
+        <v>836</v>
+      </c>
+      <c r="D490" t="s">
+        <v>8</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G490" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>7</v>
+      </c>
+      <c r="B491" t="s">
+        <v>8</v>
+      </c>
+      <c r="C491" t="s">
+        <v>839</v>
+      </c>
+      <c r="D491" t="s">
+        <v>8</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F491" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G491" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>7</v>
+      </c>
+      <c r="B492" t="s">
+        <v>8</v>
+      </c>
+      <c r="C492" t="s">
+        <v>852</v>
+      </c>
+      <c r="D492" t="s">
+        <v>8</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1254</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1255</v>
+      </c>
+      <c r="G492" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>7</v>
+      </c>
+      <c r="B493" t="s">
+        <v>8</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D493" t="s">
+        <v>8</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G493" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>7</v>
+      </c>
+      <c r="B494" t="s">
+        <v>8</v>
+      </c>
+      <c r="C494" t="s">
+        <v>744</v>
+      </c>
+      <c r="D494" t="s">
+        <v>8</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G494" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>7</v>
+      </c>
+      <c r="B495" t="s">
+        <v>8</v>
+      </c>
+      <c r="C495" t="s">
+        <v>271</v>
+      </c>
+      <c r="D495" t="s">
+        <v>8</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G495" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>7</v>
+      </c>
+      <c r="B496" t="s">
+        <v>8</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D496" t="s">
+        <v>8</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G496" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>7</v>
+      </c>
+      <c r="B497" t="s">
+        <v>8</v>
+      </c>
+      <c r="C497" t="s">
+        <v>39</v>
+      </c>
+      <c r="D497" t="s">
+        <v>8</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G497" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>7</v>
+      </c>
+      <c r="B498" t="s">
+        <v>8</v>
+      </c>
+      <c r="C498" t="s">
+        <v>43</v>
+      </c>
+      <c r="D498" t="s">
+        <v>8</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G498" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>7</v>
+      </c>
+      <c r="B499" t="s">
+        <v>8</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D499" t="s">
+        <v>8</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G499" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>7</v>
+      </c>
+      <c r="B500" t="s">
+        <v>8</v>
+      </c>
+      <c r="C500" t="s">
+        <v>9</v>
+      </c>
+      <c r="D500" t="s">
+        <v>8</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G500" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>7</v>
+      </c>
+      <c r="B501" t="s">
+        <v>8</v>
+      </c>
+      <c r="C501" t="s">
+        <v>444</v>
+      </c>
+      <c r="D501" t="s">
+        <v>8</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F501" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G501" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>7</v>
+      </c>
+      <c r="B502" t="s">
+        <v>8</v>
+      </c>
+      <c r="C502" t="s">
+        <v>486</v>
+      </c>
+      <c r="D502" t="s">
+        <v>8</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G502" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>7</v>
+      </c>
+      <c r="B503" t="s">
+        <v>8</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D503" t="s">
+        <v>8</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G503" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>7</v>
+      </c>
+      <c r="B504" t="s">
+        <v>8</v>
+      </c>
+      <c r="C504" t="s">
+        <v>289</v>
+      </c>
+      <c r="D504" t="s">
+        <v>8</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G504" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>7</v>
+      </c>
+      <c r="B505" t="s">
+        <v>8</v>
+      </c>
+      <c r="C505" t="s">
+        <v>555</v>
+      </c>
+      <c r="D505" t="s">
+        <v>8</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G505" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>7</v>
+      </c>
+      <c r="B506" t="s">
+        <v>8</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D506" t="s">
+        <v>8</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G506" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>7</v>
+      </c>
+      <c r="B507" t="s">
+        <v>8</v>
+      </c>
+      <c r="C507" t="s">
+        <v>341</v>
+      </c>
+      <c r="D507" t="s">
+        <v>8</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1288</v>
+      </c>
+      <c r="G507" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>7</v>
+      </c>
+      <c r="B508" t="s">
+        <v>8</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D508" t="s">
+        <v>8</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G508" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>7</v>
+      </c>
+      <c r="B509" t="s">
+        <v>8</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D509" t="s">
+        <v>8</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G509" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>7</v>
+      </c>
+      <c r="B510" t="s">
+        <v>8</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D510" t="s">
+        <v>8</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G510" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>7</v>
+      </c>
+      <c r="B511" t="s">
+        <v>8</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D511" t="s">
+        <v>8</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G511" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>7</v>
+      </c>
+      <c r="B512" t="s">
+        <v>8</v>
+      </c>
+      <c r="C512" t="s">
+        <v>626</v>
+      </c>
+      <c r="D512" t="s">
+        <v>8</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G512" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>7</v>
+      </c>
+      <c r="B513" t="s">
+        <v>8</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D513" t="s">
+        <v>8</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1307</v>
+      </c>
+      <c r="G513" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>7</v>
+      </c>
+      <c r="B514" t="s">
+        <v>8</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D514" t="s">
+        <v>8</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1309</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1310</v>
+      </c>
+      <c r="G514" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>7</v>
+      </c>
+      <c r="B515" t="s">
+        <v>8</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D515" t="s">
+        <v>8</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G515" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>7</v>
+      </c>
+      <c r="B516" t="s">
+        <v>8</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D516" t="s">
+        <v>8</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1315</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1316</v>
+      </c>
+      <c r="G516" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>7</v>
+      </c>
+      <c r="B517" t="s">
+        <v>8</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D517" t="s">
+        <v>8</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G517" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>7</v>
+      </c>
+      <c r="B518" t="s">
+        <v>8</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D518" t="s">
+        <v>8</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G518" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>7</v>
+      </c>
+      <c r="B519" t="s">
+        <v>8</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D519" t="s">
+        <v>8</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F519" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G519" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>7</v>
+      </c>
+      <c r="B520" t="s">
+        <v>8</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D520" t="s">
+        <v>8</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G520" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>7</v>
+      </c>
+      <c r="B521" t="s">
+        <v>8</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D521" t="s">
+        <v>8</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G521" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>7</v>
+      </c>
+      <c r="B522" t="s">
+        <v>8</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D522" t="s">
+        <v>8</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G522" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>7</v>
+      </c>
+      <c r="B523" t="s">
+        <v>8</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D523" t="s">
+        <v>8</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G523" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>7</v>
+      </c>
+      <c r="B524" t="s">
+        <v>8</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D524" t="s">
+        <v>8</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G524" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>7</v>
+      </c>
+      <c r="B525" t="s">
+        <v>8</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D525" t="s">
+        <v>8</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F525" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G525" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>7</v>
+      </c>
+      <c r="B526" t="s">
+        <v>8</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D526" t="s">
+        <v>8</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G526" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>7</v>
+      </c>
+      <c r="B527" t="s">
+        <v>8</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D527" t="s">
+        <v>8</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F527" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G527" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>7</v>
+      </c>
+      <c r="B528" t="s">
+        <v>8</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D528" t="s">
+        <v>8</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F528" t="s">
+        <v>1350</v>
+      </c>
+      <c r="G528" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>7</v>
+      </c>
+      <c r="B529" t="s">
+        <v>8</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D529" t="s">
+        <v>8</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F529" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G529" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>7</v>
+      </c>
+      <c r="B530" t="s">
+        <v>8</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D530" t="s">
+        <v>8</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F530" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G530" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>7</v>
+      </c>
+      <c r="B531" t="s">
+        <v>8</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D531" t="s">
+        <v>8</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1358</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G531" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>7</v>
+      </c>
+      <c r="B532" t="s">
+        <v>8</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D532" t="s">
+        <v>8</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1362</v>
+      </c>
+      <c r="G532" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>7</v>
+      </c>
+      <c r="B533" t="s">
+        <v>8</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D533" t="s">
+        <v>8</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G533" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>7</v>
+      </c>
+      <c r="B534" t="s">
+        <v>8</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D534" t="s">
+        <v>8</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F534" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G534" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>7</v>
+      </c>
+      <c r="B535" t="s">
+        <v>8</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D535" t="s">
+        <v>8</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G535" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>7</v>
+      </c>
+      <c r="B536" t="s">
+        <v>8</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D536" t="s">
+        <v>8</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1373</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G536" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>7</v>
+      </c>
+      <c r="B537" t="s">
+        <v>8</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D537" t="s">
+        <v>8</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G537" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>7</v>
+      </c>
+      <c r="B538" t="s">
+        <v>8</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D538" t="s">
+        <v>8</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F538" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G538" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>7</v>
+      </c>
+      <c r="B539" t="s">
+        <v>8</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D539" t="s">
+        <v>8</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F539" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G539" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>7</v>
+      </c>
+      <c r="B540" t="s">
+        <v>8</v>
+      </c>
+      <c r="C540" t="s">
+        <v>790</v>
+      </c>
+      <c r="D540" t="s">
+        <v>8</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F540" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G540" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>7</v>
+      </c>
+      <c r="B541" t="s">
+        <v>8</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D541" t="s">
+        <v>8</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F541" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G541" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>7</v>
+      </c>
+      <c r="B542" t="s">
+        <v>8</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D542" t="s">
+        <v>8</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G542" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>7</v>
+      </c>
+      <c r="B543" t="s">
+        <v>8</v>
+      </c>
+      <c r="C543" t="s">
+        <v>787</v>
+      </c>
+      <c r="D543" t="s">
+        <v>8</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1392</v>
+      </c>
+      <c r="G543" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>7</v>
+      </c>
+      <c r="B544" t="s">
+        <v>8</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D544" t="s">
+        <v>8</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G544" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>7</v>
+      </c>
+      <c r="B545" t="s">
+        <v>8</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D545" t="s">
+        <v>8</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F545" t="s">
+        <v>1398</v>
+      </c>
+      <c r="G545" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>7</v>
+      </c>
+      <c r="B546" t="s">
+        <v>8</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D546" t="s">
+        <v>8</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F546" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G546" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>7</v>
+      </c>
+      <c r="B547" t="s">
+        <v>8</v>
+      </c>
+      <c r="C547" t="s">
+        <v>129</v>
+      </c>
+      <c r="D547" t="s">
+        <v>8</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1403</v>
+      </c>
+      <c r="G547" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>7</v>
+      </c>
+      <c r="B548" t="s">
+        <v>8</v>
+      </c>
+      <c r="C548" t="s">
+        <v>132</v>
+      </c>
+      <c r="D548" t="s">
+        <v>8</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1405</v>
+      </c>
+      <c r="G548" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>7</v>
+      </c>
+      <c r="B549" t="s">
+        <v>8</v>
+      </c>
+      <c r="C549" t="s">
+        <v>13</v>
+      </c>
+      <c r="D549" t="s">
+        <v>8</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F549" t="s">
+        <v>1407</v>
+      </c>
+      <c r="G549" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>7</v>
+      </c>
+      <c r="B550" t="s">
+        <v>8</v>
+      </c>
+      <c r="C550" t="s">
+        <v>20</v>
+      </c>
+      <c r="D550" t="s">
+        <v>8</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G550" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>7</v>
+      </c>
+      <c r="B551" t="s">
+        <v>8</v>
+      </c>
+      <c r="C551" t="s">
+        <v>13</v>
+      </c>
+      <c r="D551" t="s">
+        <v>8</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1411</v>
+      </c>
+      <c r="G551" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>7</v>
+      </c>
+      <c r="B552" t="s">
+        <v>8</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D552" t="s">
+        <v>8</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G552" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>7</v>
+      </c>
+      <c r="B553" t="s">
+        <v>8</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D553" t="s">
+        <v>8</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G553" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>7</v>
+      </c>
+      <c r="B554" t="s">
+        <v>8</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D554" t="s">
+        <v>8</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G554" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>7</v>
+      </c>
+      <c r="B555" t="s">
+        <v>8</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D555" t="s">
+        <v>8</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G555" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>7</v>
+      </c>
+      <c r="B556" t="s">
+        <v>8</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D556" t="s">
+        <v>8</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G556" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>7</v>
+      </c>
+      <c r="B557" t="s">
+        <v>8</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D557" t="s">
+        <v>8</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F557" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G557" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>7</v>
+      </c>
+      <c r="B558" t="s">
+        <v>8</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D558" t="s">
+        <v>8</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G558" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>7</v>
+      </c>
+      <c r="B559" t="s">
+        <v>8</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D559" t="s">
+        <v>8</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F559" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G559" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>7</v>
+      </c>
+      <c r="B560" t="s">
+        <v>8</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D560" t="s">
+        <v>8</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F560" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G560" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>7</v>
+      </c>
+      <c r="B561" t="s">
+        <v>8</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D561" t="s">
+        <v>8</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F561" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G561" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>7</v>
+      </c>
+      <c r="B562" t="s">
+        <v>8</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D562" t="s">
+        <v>8</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F562" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G562" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>7</v>
+      </c>
+      <c r="B563" t="s">
+        <v>8</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D563" t="s">
+        <v>8</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F563" t="s">
+        <v>1445</v>
+      </c>
+      <c r="G563" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>7</v>
+      </c>
+      <c r="B564" t="s">
+        <v>8</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D564" t="s">
+        <v>8</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F564" t="s">
+        <v>1448</v>
+      </c>
+      <c r="G564" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>7</v>
+      </c>
+      <c r="B565" t="s">
+        <v>8</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D565" t="s">
+        <v>8</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F565" t="s">
+        <v>1451</v>
+      </c>
+      <c r="G565" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>7</v>
+      </c>
+      <c r="B566" t="s">
+        <v>8</v>
+      </c>
+      <c r="C566" t="s">
+        <v>419</v>
+      </c>
+      <c r="D566" t="s">
+        <v>8</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F566" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G566" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>7</v>
+      </c>
+      <c r="B567" t="s">
+        <v>8</v>
+      </c>
+      <c r="C567" t="s">
+        <v>497</v>
+      </c>
+      <c r="D567" t="s">
+        <v>8</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F567" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G567" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>7</v>
+      </c>
+      <c r="B568" t="s">
+        <v>8</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D568" t="s">
+        <v>8</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1458</v>
+      </c>
+      <c r="G568" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>7</v>
+      </c>
+      <c r="B569" t="s">
+        <v>8</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D569" t="s">
+        <v>8</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F569" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G569" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>7</v>
+      </c>
+      <c r="B570" t="s">
+        <v>8</v>
+      </c>
+      <c r="C570" t="s">
+        <v>96</v>
+      </c>
+      <c r="D570" t="s">
+        <v>8</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G570" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>7</v>
+      </c>
+      <c r="B571" t="s">
+        <v>8</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D571" t="s">
+        <v>8</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1466</v>
+      </c>
+      <c r="G571" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>7</v>
+      </c>
+      <c r="B572" t="s">
+        <v>8</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D572" t="s">
+        <v>8</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F572" t="s">
+        <v>1468</v>
+      </c>
+      <c r="G572" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>7</v>
+      </c>
+      <c r="B573" t="s">
+        <v>8</v>
+      </c>
+      <c r="C573" t="s">
+        <v>503</v>
+      </c>
+      <c r="D573" t="s">
+        <v>8</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1470</v>
+      </c>
+      <c r="G573" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>7</v>
+      </c>
+      <c r="B574" t="s">
+        <v>8</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D574" t="s">
+        <v>8</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F574" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G574" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>7</v>
+      </c>
+      <c r="B575" t="s">
+        <v>8</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D575" t="s">
+        <v>8</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F575" t="s">
+        <v>1476</v>
+      </c>
+      <c r="G575" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>7</v>
+      </c>
+      <c r="B576" t="s">
+        <v>8</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D576" t="s">
+        <v>8</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F576" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G576" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>7</v>
+      </c>
+      <c r="B577" t="s">
+        <v>8</v>
+      </c>
+      <c r="C577" t="s">
+        <v>263</v>
+      </c>
+      <c r="D577" t="s">
+        <v>8</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1481</v>
+      </c>
+      <c r="G577" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>7</v>
+      </c>
+      <c r="B578" t="s">
+        <v>8</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D578" t="s">
+        <v>8</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G578" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>7</v>
+      </c>
+      <c r="B579" t="s">
+        <v>8</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D579" t="s">
+        <v>8</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1485</v>
+      </c>
+      <c r="G579" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>7</v>
+      </c>
+      <c r="B580" t="s">
+        <v>8</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D580" t="s">
+        <v>8</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G580" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>7</v>
+      </c>
+      <c r="B581" t="s">
+        <v>8</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D581" t="s">
+        <v>8</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1490</v>
+      </c>
+      <c r="G581" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>7</v>
+      </c>
+      <c r="B582" t="s">
+        <v>8</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D582" t="s">
+        <v>8</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F582" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G582" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>7</v>
+      </c>
+      <c r="B583" t="s">
+        <v>8</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D583" t="s">
+        <v>8</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1494</v>
+      </c>
+      <c r="G583" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>7</v>
+      </c>
+      <c r="B584" t="s">
+        <v>8</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D584" t="s">
+        <v>8</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G584" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>7</v>
+      </c>
+      <c r="B585" t="s">
+        <v>8</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D585" t="s">
+        <v>8</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G585" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="586" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>7</v>
+      </c>
+      <c r="B586" t="s">
+        <v>8</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D586" t="s">
+        <v>8</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G586" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>7</v>
+      </c>
+      <c r="B587" t="s">
+        <v>8</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D587" t="s">
+        <v>8</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G587" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>7</v>
+      </c>
+      <c r="B588" t="s">
+        <v>8</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D588" t="s">
+        <v>8</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G588" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>7</v>
+      </c>
+      <c r="B589" t="s">
+        <v>8</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D589" t="s">
+        <v>8</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1502</v>
+      </c>
+      <c r="G589" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>7</v>
+      </c>
+      <c r="B590" t="s">
+        <v>8</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D590" t="s">
+        <v>8</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1444</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1503</v>
+      </c>
+      <c r="G590" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>7</v>
+      </c>
+      <c r="B591" t="s">
+        <v>8</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D591" t="s">
+        <v>8</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F591" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G591" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>7</v>
+      </c>
+      <c r="B592" t="s">
+        <v>8</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D592" t="s">
+        <v>8</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G592" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>7</v>
+      </c>
+      <c r="B593" t="s">
+        <v>8</v>
+      </c>
+      <c r="C593" t="s">
+        <v>419</v>
+      </c>
+      <c r="D593" t="s">
+        <v>8</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F593" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G593" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>7</v>
+      </c>
+      <c r="B594" t="s">
+        <v>8</v>
+      </c>
+      <c r="C594" t="s">
+        <v>96</v>
+      </c>
+      <c r="D594" t="s">
+        <v>8</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G594" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>7</v>
+      </c>
+      <c r="B595" t="s">
+        <v>8</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D595" t="s">
+        <v>8</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F595" t="s">
+        <v>1508</v>
+      </c>
+      <c r="G595" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>7</v>
+      </c>
+      <c r="B596" t="s">
+        <v>8</v>
+      </c>
+      <c r="C596" t="s">
+        <v>497</v>
+      </c>
+      <c r="D596" t="s">
+        <v>8</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F596" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G596" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>7</v>
+      </c>
+      <c r="B597" t="s">
+        <v>8</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D597" t="s">
+        <v>8</v>
+      </c>
+      <c r="E597" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F597" t="s">
+        <v>1510</v>
+      </c>
+      <c r="G597" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>7</v>
+      </c>
+      <c r="B598" t="s">
+        <v>8</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D598" t="s">
+        <v>8</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F598" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G598" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>7</v>
+      </c>
+      <c r="B599" t="s">
+        <v>8</v>
+      </c>
+      <c r="C599" t="s">
+        <v>503</v>
+      </c>
+      <c r="D599" t="s">
+        <v>8</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G599" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>7</v>
+      </c>
+      <c r="B600" t="s">
+        <v>8</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D600" t="s">
+        <v>8</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G600" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>7</v>
+      </c>
+      <c r="B601" t="s">
+        <v>8</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D601" t="s">
+        <v>8</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F601" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G601" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>7</v>
+      </c>
+      <c r="B602" t="s">
+        <v>8</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D602" t="s">
+        <v>8</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F602" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G602" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>7</v>
+      </c>
+      <c r="B603" t="s">
+        <v>8</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D603" t="s">
+        <v>8</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F603" t="s">
+        <v>1516</v>
+      </c>
+      <c r="G603" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>7</v>
+      </c>
+      <c r="B604" t="s">
+        <v>8</v>
+      </c>
+      <c r="C604" t="s">
+        <v>263</v>
+      </c>
+      <c r="D604" t="s">
+        <v>8</v>
+      </c>
+      <c r="E604" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F604" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G604" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>7</v>
+      </c>
+      <c r="B605" t="s">
+        <v>8</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D605" t="s">
+        <v>8</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F605" t="s">
+        <v>1519</v>
+      </c>
+      <c r="G605" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>7</v>
+      </c>
+      <c r="B606" t="s">
+        <v>8</v>
+      </c>
+      <c r="C606" t="s">
+        <v>503</v>
+      </c>
+      <c r="D606" t="s">
+        <v>8</v>
+      </c>
+      <c r="E606" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F606" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G606" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>7</v>
+      </c>
+      <c r="B607" t="s">
+        <v>8</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D607" t="s">
+        <v>8</v>
+      </c>
+      <c r="E607" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F607" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G607" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>7</v>
+      </c>
+      <c r="B608" t="s">
+        <v>8</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D608" t="s">
+        <v>8</v>
+      </c>
+      <c r="E608" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F608" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G608" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>7</v>
+      </c>
+      <c r="B609" t="s">
+        <v>8</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D609" t="s">
+        <v>8</v>
+      </c>
+      <c r="E609" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F609" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G609" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>7</v>
+      </c>
+      <c r="B610" t="s">
+        <v>8</v>
+      </c>
+      <c r="C610" t="s">
+        <v>263</v>
+      </c>
+      <c r="D610" t="s">
+        <v>8</v>
+      </c>
+      <c r="E610" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F610" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G610" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>7</v>
+      </c>
+      <c r="B611" t="s">
+        <v>8</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D611" t="s">
+        <v>8</v>
+      </c>
+      <c r="E611" t="s">
+        <v>1534</v>
+      </c>
+      <c r="F611" t="s">
+        <v>1535</v>
+      </c>
+      <c r="G611" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>7</v>
+      </c>
+      <c r="B612" t="s">
+        <v>8</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D612" t="s">
+        <v>8</v>
+      </c>
+      <c r="E612" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F612" t="s">
+        <v>1538</v>
+      </c>
+      <c r="G612" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>7</v>
+      </c>
+      <c r="B613" t="s">
+        <v>8</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D613" t="s">
+        <v>8</v>
+      </c>
+      <c r="E613" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F613" t="s">
+        <v>1541</v>
+      </c>
+      <c r="G613" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>7</v>
+      </c>
+      <c r="B614" t="s">
+        <v>8</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D614" t="s">
+        <v>8</v>
+      </c>
+      <c r="E614" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F614" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G614" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>7</v>
+      </c>
+      <c r="B615" t="s">
+        <v>8</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D615" t="s">
+        <v>8</v>
+      </c>
+      <c r="E615" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F615" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G615" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>7</v>
+      </c>
+      <c r="B616" t="s">
+        <v>8</v>
+      </c>
+      <c r="C616" t="s">
+        <v>289</v>
+      </c>
+      <c r="D616" t="s">
+        <v>8</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1547</v>
+      </c>
+      <c r="F616" t="s">
+        <v>1548</v>
+      </c>
+      <c r="G616" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>7</v>
+      </c>
+      <c r="B617" t="s">
+        <v>8</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D617" t="s">
+        <v>8</v>
+      </c>
+      <c r="E617" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F617" t="s">
+        <v>1551</v>
+      </c>
+      <c r="G617" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>7</v>
+      </c>
+      <c r="B618" t="s">
+        <v>8</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D618" t="s">
+        <v>8</v>
+      </c>
+      <c r="E618" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F618" t="s">
+        <v>1554</v>
+      </c>
+      <c r="G618" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>7</v>
+      </c>
+      <c r="B619" t="s">
+        <v>8</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D619" t="s">
+        <v>8</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F619" t="s">
+        <v>1557</v>
+      </c>
+      <c r="G619" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>7</v>
+      </c>
+      <c r="B620" t="s">
+        <v>8</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D620" t="s">
+        <v>8</v>
+      </c>
+      <c r="E620" t="s">
+        <v>1559</v>
+      </c>
+      <c r="F620" t="s">
+        <v>1560</v>
+      </c>
+      <c r="G620" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>7</v>
+      </c>
+      <c r="B621" t="s">
+        <v>8</v>
+      </c>
+      <c r="C621" t="s">
+        <v>258</v>
+      </c>
+      <c r="D621" t="s">
+        <v>8</v>
+      </c>
+      <c r="E621" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F621" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G621" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>7</v>
+      </c>
+      <c r="B622" t="s">
+        <v>8</v>
+      </c>
+      <c r="C622" t="s">
+        <v>649</v>
+      </c>
+      <c r="D622" t="s">
+        <v>8</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F622" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G622" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>7</v>
+      </c>
+      <c r="B623" t="s">
+        <v>8</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D623" t="s">
+        <v>8</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F623" t="s">
+        <v>1568</v>
+      </c>
+      <c r="G623" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>7</v>
+      </c>
+      <c r="B624" t="s">
+        <v>8</v>
+      </c>
+      <c r="C624" t="s">
+        <v>132</v>
+      </c>
+      <c r="D624" t="s">
+        <v>8</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1569</v>
+      </c>
+      <c r="F624" t="s">
+        <v>1570</v>
+      </c>
+      <c r="G624" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>7</v>
+      </c>
+      <c r="B625" t="s">
+        <v>8</v>
+      </c>
+      <c r="C625" t="s">
+        <v>13</v>
+      </c>
+      <c r="D625" t="s">
+        <v>8</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F625" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G625" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>7</v>
+      </c>
+      <c r="B626" t="s">
+        <v>8</v>
+      </c>
+      <c r="C626" t="s">
+        <v>129</v>
+      </c>
+      <c r="D626" t="s">
+        <v>8</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F626" t="s">
+        <v>1575</v>
+      </c>
+      <c r="G626" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>7</v>
+      </c>
+      <c r="B627" t="s">
+        <v>8</v>
+      </c>
+      <c r="C627" t="s">
+        <v>13</v>
+      </c>
+      <c r="D627" t="s">
+        <v>8</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F627" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G627" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>7</v>
+      </c>
+      <c r="B628" t="s">
+        <v>8</v>
+      </c>
+      <c r="C628" t="s">
+        <v>20</v>
+      </c>
+      <c r="D628" t="s">
+        <v>8</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F628" t="s">
+        <v>1579</v>
+      </c>
+      <c r="G628" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>7</v>
+      </c>
+      <c r="B629" t="s">
+        <v>8</v>
+      </c>
+      <c r="C629" t="s">
+        <v>132</v>
+      </c>
+      <c r="D629" t="s">
+        <v>8</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F629" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G629" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>7</v>
+      </c>
+      <c r="B630" t="s">
+        <v>8</v>
+      </c>
+      <c r="C630" t="s">
+        <v>787</v>
+      </c>
+      <c r="D630" t="s">
+        <v>8</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G630" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>7</v>
+      </c>
+      <c r="B631" t="s">
+        <v>8</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D631" t="s">
+        <v>8</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F631" t="s">
+        <v>1587</v>
+      </c>
+      <c r="G631" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>7</v>
+      </c>
+      <c r="B632" t="s">
+        <v>8</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D632" t="s">
+        <v>8</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F632" t="s">
+        <v>1590</v>
+      </c>
+      <c r="G632" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>7</v>
+      </c>
+      <c r="B633" t="s">
+        <v>8</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D633" t="s">
+        <v>8</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F633" t="s">
+        <v>1592</v>
+      </c>
+      <c r="G633" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>7</v>
+      </c>
+      <c r="B634" t="s">
+        <v>8</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D634" t="s">
+        <v>8</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F634" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G634" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>7</v>
+      </c>
+      <c r="B635" t="s">
+        <v>8</v>
+      </c>
+      <c r="C635" t="s">
+        <v>797</v>
+      </c>
+      <c r="D635" t="s">
+        <v>8</v>
+      </c>
+      <c r="E635" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F635" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G635" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>7</v>
+      </c>
+      <c r="B636" t="s">
+        <v>8</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D636" t="s">
+        <v>8</v>
+      </c>
+      <c r="E636" t="s">
+        <v>1599</v>
+      </c>
+      <c r="F636" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G636" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>7</v>
+      </c>
+      <c r="B637" t="s">
+        <v>8</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D637" t="s">
+        <v>8</v>
+      </c>
+      <c r="E637" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F637" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G637" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>7</v>
+      </c>
+      <c r="B638" t="s">
+        <v>8</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D638" t="s">
+        <v>8</v>
+      </c>
+      <c r="E638" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G638" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>7</v>
+      </c>
+      <c r="B639" t="s">
+        <v>8</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D639" t="s">
+        <v>8</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1609</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G639" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>7</v>
+      </c>
+      <c r="B640" t="s">
+        <v>8</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D640" t="s">
+        <v>8</v>
+      </c>
+      <c r="E640" t="s">
+        <v>1612</v>
+      </c>
+      <c r="F640" t="s">
+        <v>1613</v>
+      </c>
+      <c r="G640" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>7</v>
+      </c>
+      <c r="B641" t="s">
+        <v>8</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D641" t="s">
+        <v>8</v>
+      </c>
+      <c r="E641" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1616</v>
+      </c>
+      <c r="G641" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>7</v>
+      </c>
+      <c r="B642" t="s">
+        <v>8</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D642" t="s">
+        <v>8</v>
+      </c>
+      <c r="E642" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G642" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>7</v>
+      </c>
+      <c r="B643" t="s">
+        <v>8</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D643" t="s">
+        <v>8</v>
+      </c>
+      <c r="E643" t="s">
+        <v>1621</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1622</v>
+      </c>
+      <c r="G643" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>7</v>
+      </c>
+      <c r="B644" t="s">
+        <v>8</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D644" t="s">
+        <v>8</v>
+      </c>
+      <c r="E644" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1625</v>
+      </c>
+      <c r="G644" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>7</v>
+      </c>
+      <c r="B645" t="s">
+        <v>8</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D645" t="s">
+        <v>8</v>
+      </c>
+      <c r="E645" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G645" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>7</v>
+      </c>
+      <c r="B646" t="s">
+        <v>8</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D646" t="s">
+        <v>8</v>
+      </c>
+      <c r="E646" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1632</v>
+      </c>
+      <c r="G646" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>7</v>
+      </c>
+      <c r="B647" t="s">
+        <v>8</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D647" t="s">
+        <v>8</v>
+      </c>
+      <c r="E647" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1636</v>
+      </c>
+      <c r="G647" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>7</v>
+      </c>
+      <c r="B648" t="s">
+        <v>8</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D648" t="s">
+        <v>8</v>
+      </c>
+      <c r="E648" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1639</v>
+      </c>
+      <c r="G648" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>7</v>
+      </c>
+      <c r="B649" t="s">
+        <v>8</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D649" t="s">
+        <v>8</v>
+      </c>
+      <c r="E649" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F649" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G649" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>7</v>
+      </c>
+      <c r="B650" t="s">
+        <v>8</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D650" t="s">
+        <v>8</v>
+      </c>
+      <c r="E650" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F650" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G650" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>7</v>
+      </c>
+      <c r="B651" t="s">
+        <v>8</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D651" t="s">
+        <v>8</v>
+      </c>
+      <c r="E651" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F651" t="s">
+        <v>1649</v>
+      </c>
+      <c r="G651" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>7</v>
+      </c>
+      <c r="B652" t="s">
+        <v>8</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D652" t="s">
+        <v>8</v>
+      </c>
+      <c r="E652" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F652" t="s">
+        <v>1652</v>
+      </c>
+      <c r="G652" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>7</v>
+      </c>
+      <c r="B653" t="s">
+        <v>8</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D653" t="s">
+        <v>8</v>
+      </c>
+      <c r="E653" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F653" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G653" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>7</v>
+      </c>
+      <c r="B654" t="s">
+        <v>8</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D654" t="s">
+        <v>8</v>
+      </c>
+      <c r="E654" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F654" t="s">
+        <v>1658</v>
+      </c>
+      <c r="G654" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>7</v>
+      </c>
+      <c r="B655" t="s">
+        <v>8</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D655" t="s">
+        <v>8</v>
+      </c>
+      <c r="E655" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F655" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G655" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
+        <v>7</v>
+      </c>
+      <c r="B656" t="s">
+        <v>8</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D656" t="s">
+        <v>8</v>
+      </c>
+      <c r="E656" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F656" t="s">
+        <v>1664</v>
+      </c>
+      <c r="G656" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A657" t="s">
+        <v>7</v>
+      </c>
+      <c r="B657" t="s">
+        <v>8</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D657" t="s">
+        <v>8</v>
+      </c>
+      <c r="E657" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F657" t="s">
+        <v>1667</v>
+      </c>
+      <c r="G657" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A658" t="s">
+        <v>7</v>
+      </c>
+      <c r="B658" t="s">
+        <v>8</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D658" t="s">
+        <v>8</v>
+      </c>
+      <c r="E658" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F658" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G658" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>7</v>
+      </c>
+      <c r="B659" t="s">
+        <v>8</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D659" t="s">
+        <v>8</v>
+      </c>
+      <c r="E659" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F659" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G659" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>7</v>
+      </c>
+      <c r="B660" t="s">
+        <v>8</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D660" t="s">
+        <v>8</v>
+      </c>
+      <c r="E660" t="s">
+        <v>1675</v>
+      </c>
+      <c r="F660" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G660" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>7</v>
+      </c>
+      <c r="B661" t="s">
+        <v>8</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D661" t="s">
+        <v>8</v>
+      </c>
+      <c r="E661" t="s">
+        <v>1678</v>
+      </c>
+      <c r="F661" t="s">
+        <v>1679</v>
+      </c>
+      <c r="G661" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A662" t="s">
+        <v>7</v>
+      </c>
+      <c r="B662" t="s">
+        <v>8</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D662" t="s">
+        <v>8</v>
+      </c>
+      <c r="E662" t="s">
+        <v>1681</v>
+      </c>
+      <c r="F662" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G662" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A663" t="s">
+        <v>7</v>
+      </c>
+      <c r="B663" t="s">
+        <v>8</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D663" t="s">
+        <v>8</v>
+      </c>
+      <c r="E663" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F663" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G663" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A664" t="s">
+        <v>7</v>
+      </c>
+      <c r="B664" t="s">
+        <v>8</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D664" t="s">
+        <v>8</v>
+      </c>
+      <c r="E664" t="s">
+        <v>1687</v>
+      </c>
+      <c r="F664" t="s">
+        <v>1688</v>
+      </c>
+      <c r="G664" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A665" t="s">
+        <v>7</v>
+      </c>
+      <c r="B665" t="s">
+        <v>8</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D665" t="s">
+        <v>8</v>
+      </c>
+      <c r="E665" t="s">
+        <v>1690</v>
+      </c>
+      <c r="F665" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G665" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>7</v>
+      </c>
+      <c r="B666" t="s">
+        <v>8</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D666" t="s">
+        <v>8</v>
+      </c>
+      <c r="E666" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F666" t="s">
+        <v>1694</v>
+      </c>
+      <c r="G666" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>7</v>
+      </c>
+      <c r="B667" t="s">
+        <v>8</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D667" t="s">
+        <v>8</v>
+      </c>
+      <c r="E667" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F667" t="s">
+        <v>1697</v>
+      </c>
+      <c r="G667" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>7</v>
+      </c>
+      <c r="B668" t="s">
+        <v>8</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D668" t="s">
+        <v>8</v>
+      </c>
+      <c r="E668" t="s">
+        <v>1699</v>
+      </c>
+      <c r="F668" t="s">
+        <v>1700</v>
+      </c>
+      <c r="G668" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>7</v>
+      </c>
+      <c r="B669" t="s">
+        <v>8</v>
+      </c>
+      <c r="C669" t="s">
+        <v>700</v>
+      </c>
+      <c r="D669" t="s">
+        <v>8</v>
+      </c>
+      <c r="E669" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F669" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G669" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>7</v>
+      </c>
+      <c r="B670" t="s">
+        <v>8</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D670" t="s">
+        <v>8</v>
+      </c>
+      <c r="E670" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F670" t="s">
+        <v>1705</v>
+      </c>
+      <c r="G670" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>7</v>
+      </c>
+      <c r="B671" t="s">
+        <v>8</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D671" t="s">
+        <v>8</v>
+      </c>
+      <c r="E671" t="s">
+        <v>1706</v>
+      </c>
+      <c r="F671" t="s">
+        <v>1707</v>
+      </c>
+      <c r="G671" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>7</v>
+      </c>
+      <c r="B672" t="s">
+        <v>8</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D672" t="s">
+        <v>8</v>
+      </c>
+      <c r="E672" t="s">
+        <v>1708</v>
+      </c>
+      <c r="F672" t="s">
+        <v>1709</v>
+      </c>
+      <c r="G672" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A673" t="s">
+        <v>7</v>
+      </c>
+      <c r="B673" t="s">
+        <v>8</v>
+      </c>
+      <c r="C673" t="s">
+        <v>370</v>
+      </c>
+      <c r="D673" t="s">
+        <v>8</v>
+      </c>
+      <c r="E673" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F673" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G673" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>7</v>
+      </c>
+      <c r="B674" t="s">
+        <v>8</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D674" t="s">
+        <v>8</v>
+      </c>
+      <c r="E674" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F674" t="s">
+        <v>1713</v>
+      </c>
+      <c r="G674" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>7</v>
+      </c>
+      <c r="B675" t="s">
+        <v>8</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D675" t="s">
+        <v>8</v>
+      </c>
+      <c r="E675" t="s">
+        <v>1715</v>
+      </c>
+      <c r="F675" t="s">
+        <v>1716</v>
+      </c>
+      <c r="G675" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="676" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>7</v>
+      </c>
+      <c r="B676" t="s">
+        <v>8</v>
+      </c>
+      <c r="C676" t="s">
+        <v>936</v>
+      </c>
+      <c r="D676" t="s">
+        <v>8</v>
+      </c>
+      <c r="E676" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F676" t="s">
+        <v>1718</v>
+      </c>
+      <c r="G676" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>7</v>
+      </c>
+      <c r="B677" t="s">
+        <v>8</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D677" t="s">
+        <v>8</v>
+      </c>
+      <c r="E677" t="s">
+        <v>1720</v>
+      </c>
+      <c r="F677" t="s">
+        <v>1721</v>
+      </c>
+      <c r="G677" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>7</v>
+      </c>
+      <c r="B678" t="s">
+        <v>8</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D678" t="s">
+        <v>8</v>
+      </c>
+      <c r="E678" t="s">
+        <v>1723</v>
+      </c>
+      <c r="F678" t="s">
+        <v>1724</v>
+      </c>
+      <c r="G678" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>7</v>
+      </c>
+      <c r="B679" t="s">
+        <v>8</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D679" t="s">
+        <v>8</v>
+      </c>
+      <c r="E679" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F679" t="s">
+        <v>1726</v>
+      </c>
+      <c r="G679" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>7</v>
+      </c>
+      <c r="B680" t="s">
+        <v>8</v>
+      </c>
+      <c r="C680" t="s">
+        <v>586</v>
+      </c>
+      <c r="D680" t="s">
+        <v>8</v>
+      </c>
+      <c r="E680" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F680" t="s">
+        <v>1728</v>
+      </c>
+      <c r="G680" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>7</v>
+      </c>
+      <c r="B681" t="s">
+        <v>8</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D681" t="s">
+        <v>8</v>
+      </c>
+      <c r="E681" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F681" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G681" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>7</v>
+      </c>
+      <c r="B682" t="s">
+        <v>8</v>
+      </c>
+      <c r="C682" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D682" t="s">
+        <v>8</v>
+      </c>
+      <c r="E682" t="s">
+        <v>1731</v>
+      </c>
+      <c r="F682" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G682" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A683" t="s">
+        <v>7</v>
+      </c>
+      <c r="B683" t="s">
+        <v>8</v>
+      </c>
+      <c r="C683" t="s">
+        <v>936</v>
+      </c>
+      <c r="D683" t="s">
+        <v>8</v>
+      </c>
+      <c r="E683" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F683" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G683" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="684" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>7</v>
+      </c>
+      <c r="B684" t="s">
+        <v>8</v>
+      </c>
+      <c r="C684" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D684" t="s">
+        <v>8</v>
+      </c>
+      <c r="E684" t="s">
+        <v>1736</v>
+      </c>
+      <c r="F684" t="s">
+        <v>1737</v>
+      </c>
+      <c r="G684" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>7</v>
+      </c>
+      <c r="B685" t="s">
+        <v>8</v>
+      </c>
+      <c r="C685" t="s">
+        <v>589</v>
+      </c>
+      <c r="D685" t="s">
+        <v>8</v>
+      </c>
+      <c r="E685" t="s">
+        <v>1738</v>
+      </c>
+      <c r="F685" t="s">
+        <v>1739</v>
+      </c>
+      <c r="G685" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>7</v>
+      </c>
+      <c r="B686" t="s">
+        <v>8</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D686" t="s">
+        <v>8</v>
+      </c>
+      <c r="E686" t="s">
+        <v>1741</v>
+      </c>
+      <c r="F686" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G686" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>7</v>
+      </c>
+      <c r="B687" t="s">
+        <v>8</v>
+      </c>
+      <c r="C687" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D687" t="s">
+        <v>8</v>
+      </c>
+      <c r="E687" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F687" t="s">
+        <v>1745</v>
+      </c>
+      <c r="G687" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>7</v>
+      </c>
+      <c r="B688" t="s">
+        <v>8</v>
+      </c>
+      <c r="C688" t="s">
+        <v>129</v>
+      </c>
+      <c r="D688" t="s">
+        <v>8</v>
+      </c>
+      <c r="E688" t="s">
+        <v>1746</v>
+      </c>
+      <c r="F688" t="s">
+        <v>1747</v>
+      </c>
+      <c r="G688" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="689" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A689" t="s">
+        <v>7</v>
+      </c>
+      <c r="B689" t="s">
+        <v>8</v>
+      </c>
+      <c r="C689" t="s">
+        <v>132</v>
+      </c>
+      <c r="D689" t="s">
+        <v>8</v>
+      </c>
+      <c r="E689" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F689" t="s">
+        <v>1749</v>
+      </c>
+      <c r="G689" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A690" t="s">
+        <v>7</v>
+      </c>
+      <c r="B690" t="s">
+        <v>8</v>
+      </c>
+      <c r="C690" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D690" t="s">
+        <v>8</v>
+      </c>
+      <c r="E690" t="s">
+        <v>1751</v>
+      </c>
+      <c r="F690" t="s">
+        <v>1752</v>
+      </c>
+      <c r="G690" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A691" t="s">
+        <v>7</v>
+      </c>
+      <c r="B691" t="s">
+        <v>8</v>
+      </c>
+      <c r="C691" t="s">
+        <v>13</v>
+      </c>
+      <c r="D691" t="s">
+        <v>8</v>
+      </c>
+      <c r="E691" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F691" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G691" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A692" t="s">
+        <v>7</v>
+      </c>
+      <c r="B692" t="s">
+        <v>8</v>
+      </c>
+      <c r="C692" t="s">
+        <v>20</v>
+      </c>
+      <c r="D692" t="s">
+        <v>8</v>
+      </c>
+      <c r="E692" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F692" t="s">
+        <v>1756</v>
+      </c>
+      <c r="G692" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A693" t="s">
+        <v>7</v>
+      </c>
+      <c r="B693" t="s">
+        <v>8</v>
+      </c>
+      <c r="C693" t="s">
+        <v>13</v>
+      </c>
+      <c r="D693" t="s">
+        <v>8</v>
+      </c>
+      <c r="E693" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F693" t="s">
+        <v>1758</v>
+      </c>
+      <c r="G693" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>7</v>
+      </c>
+      <c r="B694" t="s">
+        <v>8</v>
+      </c>
+      <c r="C694" t="s">
+        <v>132</v>
+      </c>
+      <c r="D694" t="s">
+        <v>8</v>
+      </c>
+      <c r="E694" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F694" t="s">
+        <v>1760</v>
+      </c>
+      <c r="G694" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>7</v>
+      </c>
+      <c r="B695" t="s">
+        <v>8</v>
+      </c>
+      <c r="C695" t="s">
+        <v>129</v>
+      </c>
+      <c r="D695" t="s">
+        <v>8</v>
+      </c>
+      <c r="E695" t="s">
+        <v>1761</v>
+      </c>
+      <c r="F695" t="s">
+        <v>1762</v>
+      </c>
+      <c r="G695" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A696" t="s">
+        <v>7</v>
+      </c>
+      <c r="B696" t="s">
+        <v>8</v>
+      </c>
+      <c r="C696" t="s">
+        <v>13</v>
+      </c>
+      <c r="D696" t="s">
+        <v>8</v>
+      </c>
+      <c r="E696" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F696" t="s">
+        <v>1764</v>
+      </c>
+      <c r="G696" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="697" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A697" t="s">
+        <v>7</v>
+      </c>
+      <c r="B697" t="s">
+        <v>8</v>
+      </c>
+      <c r="C697" t="s">
+        <v>20</v>
+      </c>
+      <c r="D697" t="s">
+        <v>8</v>
+      </c>
+      <c r="E697" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F697" t="s">
+        <v>1766</v>
+      </c>
+      <c r="G697" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>7</v>
+      </c>
+      <c r="B698" t="s">
+        <v>8</v>
+      </c>
+      <c r="C698" t="s">
+        <v>132</v>
+      </c>
+      <c r="D698" t="s">
+        <v>8</v>
+      </c>
+      <c r="E698" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F698" t="s">
+        <v>1768</v>
+      </c>
+      <c r="G698" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>7</v>
+      </c>
+      <c r="B699" t="s">
+        <v>8</v>
+      </c>
+      <c r="C699" t="s">
+        <v>132</v>
+      </c>
+      <c r="D699" t="s">
+        <v>8</v>
+      </c>
+      <c r="E699" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F699" t="s">
+        <v>1770</v>
+      </c>
+      <c r="G699" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>7</v>
+      </c>
+      <c r="B700" t="s">
+        <v>8</v>
+      </c>
+      <c r="C700" t="s">
+        <v>13</v>
+      </c>
+      <c r="D700" t="s">
+        <v>8</v>
+      </c>
+      <c r="E700" t="s">
+        <v>1771</v>
+      </c>
+      <c r="F700" t="s">
+        <v>1772</v>
+      </c>
+      <c r="G700" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>7</v>
+      </c>
+      <c r="B701" t="s">
+        <v>8</v>
+      </c>
+      <c r="C701" t="s">
+        <v>13</v>
+      </c>
+      <c r="D701" t="s">
+        <v>8</v>
+      </c>
+      <c r="E701" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F701" t="s">
+        <v>1774</v>
+      </c>
+      <c r="G701" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="702" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>7</v>
+      </c>
+      <c r="B702" t="s">
+        <v>8</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D702" t="s">
+        <v>8</v>
+      </c>
+      <c r="E702" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F702" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G702" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>7</v>
+      </c>
+      <c r="B703" t="s">
+        <v>8</v>
+      </c>
+      <c r="C703" t="s">
+        <v>370</v>
+      </c>
+      <c r="D703" t="s">
+        <v>8</v>
+      </c>
+      <c r="E703" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F703" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G703" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>7</v>
+      </c>
+      <c r="B704" t="s">
+        <v>8</v>
+      </c>
+      <c r="C704" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D704" t="s">
+        <v>8</v>
+      </c>
+      <c r="E704" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F704" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G704" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>7</v>
+      </c>
+      <c r="B705" t="s">
+        <v>8</v>
+      </c>
+      <c r="C705" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D705" t="s">
+        <v>8</v>
+      </c>
+      <c r="E705" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F705" t="s">
+        <v>1783</v>
+      </c>
+      <c r="G705" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>7</v>
+      </c>
+      <c r="B706" t="s">
+        <v>8</v>
+      </c>
+      <c r="C706" t="s">
+        <v>132</v>
+      </c>
+      <c r="D706" t="s">
+        <v>8</v>
+      </c>
+      <c r="E706" t="s">
+        <v>1784</v>
+      </c>
+      <c r="F706" t="s">
+        <v>1785</v>
+      </c>
+      <c r="G706" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>7</v>
+      </c>
+      <c r="B707" t="s">
+        <v>8</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D707" t="s">
+        <v>8</v>
+      </c>
+      <c r="E707" t="s">
+        <v>1787</v>
+      </c>
+      <c r="F707" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G707" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>7</v>
+      </c>
+      <c r="B708" t="s">
+        <v>8</v>
+      </c>
+      <c r="C708" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D708" t="s">
+        <v>8</v>
+      </c>
+      <c r="E708" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F708" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G708" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>7</v>
+      </c>
+      <c r="B709" t="s">
+        <v>8</v>
+      </c>
+      <c r="C709" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D709" t="s">
+        <v>8</v>
+      </c>
+      <c r="E709" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F709" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G709" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>7</v>
+      </c>
+      <c r="B710" t="s">
+        <v>8</v>
+      </c>
+      <c r="C710" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D710" t="s">
+        <v>8</v>
+      </c>
+      <c r="E710" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F710" t="s">
+        <v>1798</v>
+      </c>
+      <c r="G710" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>7</v>
+      </c>
+      <c r="B711" t="s">
+        <v>8</v>
+      </c>
+      <c r="C711" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D711" t="s">
+        <v>8</v>
+      </c>
+      <c r="E711" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F711" t="s">
+        <v>1801</v>
+      </c>
+      <c r="G711" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>7</v>
+      </c>
+      <c r="B712" t="s">
+        <v>8</v>
+      </c>
+      <c r="C712" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D712" t="s">
+        <v>8</v>
+      </c>
+      <c r="E712" t="s">
+        <v>1803</v>
+      </c>
+      <c r="F712" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G712" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>7</v>
+      </c>
+      <c r="B713" t="s">
+        <v>8</v>
+      </c>
+      <c r="C713" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D713" t="s">
+        <v>8</v>
+      </c>
+      <c r="E713" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G713" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>7</v>
+      </c>
+      <c r="B714" t="s">
+        <v>8</v>
+      </c>
+      <c r="C714" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D714" t="s">
+        <v>8</v>
+      </c>
+      <c r="E714" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F714" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G714" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>7</v>
+      </c>
+      <c r="B715" t="s">
+        <v>8</v>
+      </c>
+      <c r="C715" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D715" t="s">
+        <v>8</v>
+      </c>
+      <c r="E715" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F715" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G715" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>7</v>
+      </c>
+      <c r="B716" t="s">
+        <v>8</v>
+      </c>
+      <c r="C716" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D716" t="s">
+        <v>8</v>
+      </c>
+      <c r="E716" t="s">
+        <v>1815</v>
+      </c>
+      <c r="F716" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G716" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="717" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>7</v>
+      </c>
+      <c r="B717" t="s">
+        <v>8</v>
+      </c>
+      <c r="C717" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D717" t="s">
+        <v>8</v>
+      </c>
+      <c r="E717" t="s">
+        <v>1818</v>
+      </c>
+      <c r="F717" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G717" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>7</v>
+      </c>
+      <c r="B718" t="s">
+        <v>8</v>
+      </c>
+      <c r="C718" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D718" t="s">
+        <v>8</v>
+      </c>
+      <c r="E718" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F718" t="s">
+        <v>1822</v>
+      </c>
+      <c r="G718" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>7</v>
+      </c>
+      <c r="B719" t="s">
+        <v>8</v>
+      </c>
+      <c r="C719" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D719" t="s">
+        <v>8</v>
+      </c>
+      <c r="E719" t="s">
+        <v>1824</v>
+      </c>
+      <c r="F719" t="s">
+        <v>1825</v>
+      </c>
+      <c r="G719" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>7</v>
+      </c>
+      <c r="B720" t="s">
+        <v>8</v>
+      </c>
+      <c r="C720" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D720" t="s">
+        <v>8</v>
+      </c>
+      <c r="E720" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F720" t="s">
+        <v>1828</v>
+      </c>
+      <c r="G720" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="721" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>7</v>
+      </c>
+      <c r="B721" t="s">
+        <v>8</v>
+      </c>
+      <c r="C721" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D721" t="s">
+        <v>8</v>
+      </c>
+      <c r="E721" t="s">
+        <v>1830</v>
+      </c>
+      <c r="F721" t="s">
+        <v>1831</v>
+      </c>
+      <c r="G721" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="722" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>7</v>
+      </c>
+      <c r="B722" t="s">
+        <v>8</v>
+      </c>
+      <c r="C722" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D722" t="s">
+        <v>8</v>
+      </c>
+      <c r="E722" t="s">
+        <v>1833</v>
+      </c>
+      <c r="F722" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G722" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
+        <v>7</v>
+      </c>
+      <c r="B723" t="s">
+        <v>8</v>
+      </c>
+      <c r="C723" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D723" t="s">
+        <v>8</v>
+      </c>
+      <c r="E723" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F723" t="s">
+        <v>1837</v>
+      </c>
+      <c r="G723" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="724" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
+        <v>7</v>
+      </c>
+      <c r="B724" t="s">
+        <v>8</v>
+      </c>
+      <c r="C724" t="s">
+        <v>90</v>
+      </c>
+      <c r="D724" t="s">
+        <v>8</v>
+      </c>
+      <c r="E724" t="s">
+        <v>1838</v>
+      </c>
+      <c r="F724" t="s">
+        <v>1839</v>
+      </c>
+      <c r="G724" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>7</v>
+      </c>
+      <c r="B725" t="s">
+        <v>8</v>
+      </c>
+      <c r="C725" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D725" t="s">
+        <v>8</v>
+      </c>
+      <c r="E725" t="s">
+        <v>1841</v>
+      </c>
+      <c r="F725" t="s">
+        <v>1842</v>
+      </c>
+      <c r="G725" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="726" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>7</v>
+      </c>
+      <c r="B726" t="s">
+        <v>8</v>
+      </c>
+      <c r="C726" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D726" t="s">
+        <v>8</v>
+      </c>
+      <c r="E726" t="s">
+        <v>1844</v>
+      </c>
+      <c r="F726" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G726" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>7</v>
+      </c>
+      <c r="B727" t="s">
+        <v>8</v>
+      </c>
+      <c r="C727" t="s">
+        <v>338</v>
+      </c>
+      <c r="D727" t="s">
+        <v>8</v>
+      </c>
+      <c r="E727" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F727" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G727" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="728" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A728" t="s">
+        <v>7</v>
+      </c>
+      <c r="B728" t="s">
+        <v>8</v>
+      </c>
+      <c r="C728" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D728" t="s">
+        <v>8</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1849</v>
+      </c>
+      <c r="F728" t="s">
+        <v>1850</v>
+      </c>
+      <c r="G728" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="729" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A729" t="s">
+        <v>7</v>
+      </c>
+      <c r="B729" t="s">
+        <v>8</v>
+      </c>
+      <c r="C729" t="s">
+        <v>660</v>
+      </c>
+      <c r="D729" t="s">
+        <v>8</v>
+      </c>
+      <c r="E729" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F729" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G729" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="730" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A730" t="s">
+        <v>7</v>
+      </c>
+      <c r="B730" t="s">
+        <v>8</v>
+      </c>
+      <c r="C730" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D730" t="s">
+        <v>8</v>
+      </c>
+      <c r="E730" t="s">
+        <v>1854</v>
+      </c>
+      <c r="F730" t="s">
+        <v>1855</v>
+      </c>
+      <c r="G730" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>7</v>
+      </c>
+      <c r="B731" t="s">
+        <v>8</v>
+      </c>
+      <c r="C731" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D731" t="s">
+        <v>8</v>
+      </c>
+      <c r="E731" t="s">
+        <v>1857</v>
+      </c>
+      <c r="F731" t="s">
+        <v>1858</v>
+      </c>
+      <c r="G731" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A732" t="s">
+        <v>7</v>
+      </c>
+      <c r="B732" t="s">
+        <v>8</v>
+      </c>
+      <c r="C732" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D732" t="s">
+        <v>8</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1859</v>
+      </c>
+      <c r="F732" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G732" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>7</v>
+      </c>
+      <c r="B733" t="s">
+        <v>8</v>
+      </c>
+      <c r="C733" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D733" t="s">
+        <v>8</v>
+      </c>
+      <c r="E733" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F733" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G733" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="734" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>7</v>
+      </c>
+      <c r="B734" t="s">
+        <v>8</v>
+      </c>
+      <c r="C734" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D734" t="s">
+        <v>8</v>
+      </c>
+      <c r="E734" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F734" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G734" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="735" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>7</v>
+      </c>
+      <c r="B735" t="s">
+        <v>8</v>
+      </c>
+      <c r="C735" t="s">
+        <v>13</v>
+      </c>
+      <c r="D735" t="s">
+        <v>8</v>
+      </c>
+      <c r="E735" t="s">
+        <v>1867</v>
+      </c>
+      <c r="F735" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G735" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="736" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>7</v>
+      </c>
+      <c r="B736" t="s">
+        <v>8</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D736" t="s">
+        <v>8</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1870</v>
+      </c>
+      <c r="F736" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G736" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>7</v>
+      </c>
+      <c r="B737" t="s">
+        <v>8</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D737" t="s">
+        <v>8</v>
+      </c>
+      <c r="E737" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1874</v>
+      </c>
+      <c r="G737" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="738" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>7</v>
+      </c>
+      <c r="B738" t="s">
+        <v>8</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D738" t="s">
+        <v>8</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F738" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G738" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="739" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>7</v>
+      </c>
+      <c r="B739" t="s">
+        <v>8</v>
+      </c>
+      <c r="C739" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D739" t="s">
+        <v>8</v>
+      </c>
+      <c r="E739" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F739" t="s">
+        <v>1881</v>
+      </c>
+      <c r="G739" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="740" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>7</v>
+      </c>
+      <c r="B740" t="s">
+        <v>8</v>
+      </c>
+      <c r="C740" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D740" t="s">
+        <v>8</v>
+      </c>
+      <c r="E740" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G740" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="741" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>7</v>
+      </c>
+      <c r="B741" t="s">
+        <v>8</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D741" t="s">
+        <v>8</v>
+      </c>
+      <c r="E741" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F741" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G741" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="742" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>7</v>
+      </c>
+      <c r="B742" t="s">
+        <v>8</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D742" t="s">
+        <v>8</v>
+      </c>
+      <c r="E742" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F742" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G742" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="743" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>7</v>
+      </c>
+      <c r="B743" t="s">
+        <v>8</v>
+      </c>
+      <c r="C743" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D743" t="s">
+        <v>8</v>
+      </c>
+      <c r="E743" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F743" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G743" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>7</v>
+      </c>
+      <c r="B744" t="s">
+        <v>8</v>
+      </c>
+      <c r="C744" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D744" t="s">
+        <v>8</v>
+      </c>
+      <c r="E744" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F744" t="s">
+        <v>1894</v>
+      </c>
+      <c r="G744" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="745" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>7</v>
+      </c>
+      <c r="B745" t="s">
+        <v>8</v>
+      </c>
+      <c r="C745" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D745" t="s">
+        <v>8</v>
+      </c>
+      <c r="E745" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F745" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G745" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="746" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>7</v>
+      </c>
+      <c r="B746" t="s">
+        <v>8</v>
+      </c>
+      <c r="C746" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D746" t="s">
+        <v>8</v>
+      </c>
+      <c r="E746" t="s">
+        <v>1899</v>
+      </c>
+      <c r="F746" t="s">
+        <v>1900</v>
+      </c>
+      <c r="G746" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="747" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>7</v>
+      </c>
+      <c r="B747" t="s">
+        <v>8</v>
+      </c>
+      <c r="C747" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D747" t="s">
+        <v>8</v>
+      </c>
+      <c r="E747" t="s">
+        <v>1902</v>
+      </c>
+      <c r="F747" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G747" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="748" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>7</v>
+      </c>
+      <c r="B748" t="s">
+        <v>8</v>
+      </c>
+      <c r="C748" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D748" t="s">
+        <v>8</v>
+      </c>
+      <c r="E748" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F748" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G748" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="749" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>7</v>
+      </c>
+      <c r="B749" t="s">
+        <v>8</v>
+      </c>
+      <c r="C749" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D749" t="s">
+        <v>8</v>
+      </c>
+      <c r="E749" t="s">
+        <v>1908</v>
+      </c>
+      <c r="F749" t="s">
+        <v>1909</v>
+      </c>
+      <c r="G749" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="750" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
+        <v>7</v>
+      </c>
+      <c r="B750" t="s">
+        <v>8</v>
+      </c>
+      <c r="C750" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D750" t="s">
+        <v>8</v>
+      </c>
+      <c r="E750" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F750" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G750" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="751" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
+        <v>7</v>
+      </c>
+      <c r="B751" t="s">
+        <v>8</v>
+      </c>
+      <c r="C751" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D751" t="s">
+        <v>8</v>
+      </c>
+      <c r="E751" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F751" t="s">
+        <v>1915</v>
+      </c>
+      <c r="G751" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="752" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A752" t="s">
+        <v>7</v>
+      </c>
+      <c r="B752" t="s">
+        <v>8</v>
+      </c>
+      <c r="C752" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D752" t="s">
+        <v>8</v>
+      </c>
+      <c r="E752" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F752" t="s">
+        <v>1918</v>
+      </c>
+      <c r="G752" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="753" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A753" t="s">
+        <v>7</v>
+      </c>
+      <c r="B753" t="s">
+        <v>8</v>
+      </c>
+      <c r="C753" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D753" t="s">
+        <v>8</v>
+      </c>
+      <c r="E753" t="s">
+        <v>1920</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1921</v>
+      </c>
+      <c r="G753" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>7</v>
+      </c>
+      <c r="B754" t="s">
+        <v>8</v>
+      </c>
+      <c r="C754" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D754" t="s">
+        <v>8</v>
+      </c>
+      <c r="E754" t="s">
+        <v>1923</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1924</v>
+      </c>
+      <c r="G754" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>7</v>
+      </c>
+      <c r="B755" t="s">
+        <v>8</v>
+      </c>
+      <c r="C755" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D755" t="s">
+        <v>8</v>
+      </c>
+      <c r="E755" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F755" t="s">
+        <v>1928</v>
+      </c>
+      <c r="G755" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>7</v>
+      </c>
+      <c r="B756" t="s">
+        <v>8</v>
+      </c>
+      <c r="C756" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D756" t="s">
+        <v>8</v>
+      </c>
+      <c r="E756" t="s">
+        <v>1930</v>
+      </c>
+      <c r="F756" t="s">
+        <v>1931</v>
+      </c>
+      <c r="G756" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>7</v>
+      </c>
+      <c r="B757" t="s">
+        <v>8</v>
+      </c>
+      <c r="C757" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D757" t="s">
+        <v>8</v>
+      </c>
+      <c r="E757" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F757" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G757" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>7</v>
+      </c>
+      <c r="B758" t="s">
+        <v>8</v>
+      </c>
+      <c r="C758" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D758" t="s">
+        <v>8</v>
+      </c>
+      <c r="E758" t="s">
+        <v>1936</v>
+      </c>
+      <c r="F758" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G758" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>7</v>
+      </c>
+      <c r="B759" t="s">
+        <v>8</v>
+      </c>
+      <c r="C759" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D759" t="s">
+        <v>8</v>
+      </c>
+      <c r="E759" t="s">
+        <v>1938</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1939</v>
+      </c>
+      <c r="G759" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>7</v>
+      </c>
+      <c r="B760" t="s">
+        <v>8</v>
+      </c>
+      <c r="C760" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D760" t="s">
+        <v>8</v>
+      </c>
+      <c r="E760" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G760" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>7</v>
+      </c>
+      <c r="B761" t="s">
+        <v>8</v>
+      </c>
+      <c r="C761" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D761" t="s">
+        <v>8</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1945</v>
+      </c>
+      <c r="G761" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>7</v>
+      </c>
+      <c r="B762" t="s">
+        <v>8</v>
+      </c>
+      <c r="C762" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D762" t="s">
+        <v>8</v>
+      </c>
+      <c r="E762" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G762" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>7</v>
+      </c>
+      <c r="B763" t="s">
+        <v>8</v>
+      </c>
+      <c r="C763" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D763" t="s">
+        <v>8</v>
+      </c>
+      <c r="E763" t="s">
+        <v>1950</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1951</v>
+      </c>
+      <c r="G763" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>7</v>
+      </c>
+      <c r="B764" t="s">
+        <v>8</v>
+      </c>
+      <c r="C764" t="s">
+        <v>263</v>
+      </c>
+      <c r="D764" t="s">
+        <v>8</v>
+      </c>
+      <c r="E764" t="s">
+        <v>1952</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1953</v>
+      </c>
+      <c r="G764" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>7</v>
+      </c>
+      <c r="B765" t="s">
+        <v>8</v>
+      </c>
+      <c r="C765" t="s">
+        <v>764</v>
+      </c>
+      <c r="D765" t="s">
+        <v>8</v>
+      </c>
+      <c r="E765" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1956</v>
+      </c>
+      <c r="G765" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
+        <v>7</v>
+      </c>
+      <c r="B766" t="s">
+        <v>8</v>
+      </c>
+      <c r="C766" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D766" t="s">
+        <v>8</v>
+      </c>
+      <c r="E766" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F766" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G766" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>7</v>
+      </c>
+      <c r="B767" t="s">
+        <v>8</v>
+      </c>
+      <c r="C767" t="s">
+        <v>193</v>
+      </c>
+      <c r="D767" t="s">
+        <v>8</v>
+      </c>
+      <c r="E767" t="s">
+        <v>1960</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1961</v>
+      </c>
+      <c r="G767" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>7</v>
+      </c>
+      <c r="B768" t="s">
+        <v>8</v>
+      </c>
+      <c r="C768" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D768" t="s">
+        <v>8</v>
+      </c>
+      <c r="E768" t="s">
+        <v>1963</v>
+      </c>
+      <c r="F768" t="s">
+        <v>1964</v>
+      </c>
+      <c r="G768" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>7</v>
+      </c>
+      <c r="B769" t="s">
+        <v>8</v>
+      </c>
+      <c r="C769" t="s">
+        <v>258</v>
+      </c>
+      <c r="D769" t="s">
+        <v>8</v>
+      </c>
+      <c r="E769" t="s">
+        <v>1965</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1966</v>
+      </c>
+      <c r="G769" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>7</v>
+      </c>
+      <c r="B770" t="s">
+        <v>8</v>
+      </c>
+      <c r="C770" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D770" t="s">
+        <v>8</v>
+      </c>
+      <c r="E770" t="s">
+        <v>1968</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G770" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="771" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>7</v>
+      </c>
+      <c r="B771" t="s">
+        <v>8</v>
+      </c>
+      <c r="C771" t="s">
+        <v>90</v>
+      </c>
+      <c r="D771" t="s">
+        <v>8</v>
+      </c>
+      <c r="E771" t="s">
+        <v>1970</v>
+      </c>
+      <c r="F771" t="s">
+        <v>1971</v>
+      </c>
+      <c r="G771" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>7</v>
+      </c>
+      <c r="B772" t="s">
+        <v>8</v>
+      </c>
+      <c r="C772" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D772" t="s">
+        <v>8</v>
+      </c>
+      <c r="E772" t="s">
+        <v>1973</v>
+      </c>
+      <c r="F772" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G772" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>7</v>
+      </c>
+      <c r="B773" t="s">
+        <v>8</v>
+      </c>
+      <c r="C773" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D773" t="s">
+        <v>8</v>
+      </c>
+      <c r="E773" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F773" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G773" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="774" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>7</v>
+      </c>
+      <c r="B774" t="s">
+        <v>8</v>
+      </c>
+      <c r="C774" t="s">
+        <v>894</v>
+      </c>
+      <c r="D774" t="s">
+        <v>8</v>
+      </c>
+      <c r="E774" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G774" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>7</v>
+      </c>
+      <c r="B775" t="s">
+        <v>8</v>
+      </c>
+      <c r="C775" t="s">
+        <v>202</v>
+      </c>
+      <c r="D775" t="s">
+        <v>8</v>
+      </c>
+      <c r="E775" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1981</v>
+      </c>
+      <c r="G775" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>7</v>
+      </c>
+      <c r="B776" t="s">
+        <v>8</v>
+      </c>
+      <c r="C776" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D776" t="s">
+        <v>8</v>
+      </c>
+      <c r="E776" t="s">
+        <v>1983</v>
+      </c>
+      <c r="F776" t="s">
+        <v>1984</v>
+      </c>
+      <c r="G776" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>7</v>
+      </c>
+      <c r="B777" t="s">
+        <v>8</v>
+      </c>
+      <c r="C777" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D777" t="s">
+        <v>8</v>
+      </c>
+      <c r="E777" t="s">
+        <v>1986</v>
+      </c>
+      <c r="F777" t="s">
+        <v>1987</v>
+      </c>
+      <c r="G777" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>7</v>
+      </c>
+      <c r="B778" t="s">
+        <v>8</v>
+      </c>
+      <c r="C778" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D778" t="s">
+        <v>8</v>
+      </c>
+      <c r="E778" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F778" t="s">
+        <v>1990</v>
+      </c>
+      <c r="G778" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>7</v>
+      </c>
+      <c r="B779" t="s">
+        <v>8</v>
+      </c>
+      <c r="C779" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D779" t="s">
+        <v>8</v>
+      </c>
+      <c r="E779" t="s">
+        <v>1993</v>
+      </c>
+      <c r="F779" t="s">
+        <v>1994</v>
+      </c>
+      <c r="G779" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
+        <v>7</v>
+      </c>
+      <c r="B780" t="s">
+        <v>8</v>
+      </c>
+      <c r="C780" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D780" t="s">
+        <v>8</v>
+      </c>
+      <c r="E780" t="s">
+        <v>1996</v>
+      </c>
+      <c r="F780" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G780" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>7</v>
+      </c>
+      <c r="B781" t="s">
+        <v>8</v>
+      </c>
+      <c r="C781" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D781" t="s">
+        <v>8</v>
+      </c>
+      <c r="E781" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F781" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G781" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>7</v>
+      </c>
+      <c r="B782" t="s">
+        <v>8</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D782" t="s">
+        <v>8</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2002</v>
+      </c>
+      <c r="F782" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G782" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>7</v>
+      </c>
+      <c r="B783" t="s">
+        <v>8</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D783" t="s">
+        <v>8</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2004</v>
+      </c>
+      <c r="F783" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G783" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>7</v>
+      </c>
+      <c r="B784" t="s">
+        <v>8</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D784" t="s">
+        <v>8</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2007</v>
+      </c>
+      <c r="F784" t="s">
+        <v>2008</v>
+      </c>
+      <c r="G784" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>7</v>
+      </c>
+      <c r="B785" t="s">
+        <v>8</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D785" t="s">
+        <v>8</v>
+      </c>
+      <c r="E785" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F785" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G785" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>7</v>
+      </c>
+      <c r="B786" t="s">
+        <v>8</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D786" t="s">
+        <v>8</v>
+      </c>
+      <c r="E786" t="s">
+        <v>2013</v>
+      </c>
+      <c r="F786" t="s">
+        <v>2014</v>
+      </c>
+      <c r="G786" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>7</v>
+      </c>
+      <c r="B787" t="s">
+        <v>8</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D787" t="s">
+        <v>8</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2016</v>
+      </c>
+      <c r="F787" t="s">
+        <v>2017</v>
+      </c>
+      <c r="G787" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A788" t="s">
+        <v>7</v>
+      </c>
+      <c r="B788" t="s">
+        <v>8</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D788" t="s">
+        <v>8</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2019</v>
+      </c>
+      <c r="F788" t="s">
+        <v>2020</v>
+      </c>
+      <c r="G788" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A789" t="s">
+        <v>7</v>
+      </c>
+      <c r="B789" t="s">
+        <v>8</v>
+      </c>
+      <c r="C789" t="s">
+        <v>936</v>
+      </c>
+      <c r="D789" t="s">
+        <v>8</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2021</v>
+      </c>
+      <c r="F789" t="s">
+        <v>2022</v>
+      </c>
+      <c r="G789" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>7</v>
+      </c>
+      <c r="B790" t="s">
+        <v>8</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D790" t="s">
+        <v>8</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F790" t="s">
+        <v>2025</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>7</v>
+      </c>
+      <c r="B791" t="s">
+        <v>8</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D791" t="s">
+        <v>8</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2027</v>
+      </c>
+      <c r="F791" t="s">
+        <v>2028</v>
+      </c>
+      <c r="G791" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>7</v>
+      </c>
+      <c r="B792" t="s">
+        <v>8</v>
+      </c>
+      <c r="C792" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D792" t="s">
+        <v>8</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2029</v>
+      </c>
+      <c r="F792" t="s">
+        <v>2030</v>
+      </c>
+      <c r="G792" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="793" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A793" t="s">
+        <v>7</v>
+      </c>
+      <c r="B793" t="s">
+        <v>8</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D793" t="s">
+        <v>8</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F793" t="s">
+        <v>2032</v>
+      </c>
+      <c r="G793" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>7</v>
+      </c>
+      <c r="B794" t="s">
+        <v>8</v>
+      </c>
+      <c r="C794" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D794" t="s">
+        <v>8</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2034</v>
+      </c>
+      <c r="F794" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G794" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>7</v>
+      </c>
+      <c r="B795" t="s">
+        <v>8</v>
+      </c>
+      <c r="C795" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D795" t="s">
+        <v>8</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F795" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G795" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>7</v>
+      </c>
+      <c r="B796" t="s">
+        <v>8</v>
+      </c>
+      <c r="C796" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D796" t="s">
+        <v>8</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F796" t="s">
+        <v>2039</v>
+      </c>
+      <c r="G796" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>7</v>
+      </c>
+      <c r="B797" t="s">
+        <v>8</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D797" t="s">
+        <v>8</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F797" t="s">
+        <v>2041</v>
+      </c>
+      <c r="G797" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>7</v>
+      </c>
+      <c r="B798" t="s">
+        <v>8</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D798" t="s">
+        <v>8</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2042</v>
+      </c>
+      <c r="F798" t="s">
+        <v>2043</v>
+      </c>
+      <c r="G798" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>7</v>
+      </c>
+      <c r="B799" t="s">
+        <v>8</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D799" t="s">
+        <v>8</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F799" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G799" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>7</v>
+      </c>
+      <c r="B800" t="s">
+        <v>8</v>
+      </c>
+      <c r="C800" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D800" t="s">
+        <v>8</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2046</v>
+      </c>
+      <c r="F800" t="s">
+        <v>2047</v>
+      </c>
+      <c r="G800" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>7</v>
+      </c>
+      <c r="B801" t="s">
+        <v>8</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D801" t="s">
+        <v>8</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F801" t="s">
+        <v>2049</v>
+      </c>
+      <c r="G801" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>7</v>
+      </c>
+      <c r="B802" t="s">
+        <v>8</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D802" t="s">
+        <v>8</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F802" t="s">
+        <v>2051</v>
+      </c>
+      <c r="G802" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>7</v>
+      </c>
+      <c r="B803" t="s">
+        <v>8</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D803" t="s">
+        <v>8</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F803" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G803" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>7</v>
+      </c>
+      <c r="B804" t="s">
+        <v>8</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D804" t="s">
+        <v>8</v>
+      </c>
+      <c r="E804" t="s">
+        <v>2054</v>
+      </c>
+      <c r="F804" t="s">
+        <v>2055</v>
+      </c>
+      <c r="G804" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>7</v>
+      </c>
+      <c r="B805" t="s">
+        <v>8</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D805" t="s">
+        <v>8</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F805" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G805" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>7</v>
+      </c>
+      <c r="B806" t="s">
+        <v>8</v>
+      </c>
+      <c r="C806" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D806" t="s">
+        <v>8</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F806" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G806" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>7</v>
+      </c>
+      <c r="B807" t="s">
+        <v>8</v>
+      </c>
+      <c r="C807" t="s">
+        <v>936</v>
+      </c>
+      <c r="D807" t="s">
+        <v>8</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2060</v>
+      </c>
+      <c r="F807" t="s">
+        <v>2061</v>
+      </c>
+      <c r="G807" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>7</v>
+      </c>
+      <c r="B808" t="s">
+        <v>8</v>
+      </c>
+      <c r="C808" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D808" t="s">
+        <v>8</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F808" t="s">
+        <v>2063</v>
+      </c>
+      <c r="G808" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>7</v>
+      </c>
+      <c r="B809" t="s">
+        <v>8</v>
+      </c>
+      <c r="C809" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D809" t="s">
+        <v>8</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F809" t="s">
+        <v>2066</v>
+      </c>
+      <c r="G809" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
+        <v>7</v>
+      </c>
+      <c r="B810" t="s">
+        <v>8</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D810" t="s">
+        <v>8</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2068</v>
+      </c>
+      <c r="F810" t="s">
+        <v>2069</v>
+      </c>
+      <c r="G810" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>7</v>
+      </c>
+      <c r="B811" t="s">
+        <v>8</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D811" t="s">
+        <v>8</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2071</v>
+      </c>
+      <c r="F811" t="s">
+        <v>2072</v>
+      </c>
+      <c r="G811" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>7</v>
+      </c>
+      <c r="B812" t="s">
+        <v>8</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D812" t="s">
+        <v>8</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2074</v>
+      </c>
+      <c r="F812" t="s">
+        <v>2075</v>
+      </c>
+      <c r="G812" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>7</v>
+      </c>
+      <c r="B813" t="s">
+        <v>8</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D813" t="s">
+        <v>8</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2077</v>
+      </c>
+      <c r="F813" t="s">
+        <v>2078</v>
+      </c>
+      <c r="G813" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A814" t="s">
+        <v>7</v>
+      </c>
+      <c r="B814" t="s">
+        <v>8</v>
+      </c>
+      <c r="C814" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D814" t="s">
+        <v>8</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2079</v>
+      </c>
+      <c r="F814" t="s">
+        <v>2080</v>
+      </c>
+      <c r="G814" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A815" t="s">
+        <v>7</v>
+      </c>
+      <c r="B815" t="s">
+        <v>8</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D815" t="s">
+        <v>8</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2082</v>
+      </c>
+      <c r="F815" t="s">
+        <v>2083</v>
+      </c>
+      <c r="G815" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A816" t="s">
+        <v>7</v>
+      </c>
+      <c r="B816" t="s">
+        <v>8</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D816" t="s">
+        <v>8</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2085</v>
+      </c>
+      <c r="F816" t="s">
+        <v>2086</v>
+      </c>
+      <c r="G816" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>7</v>
+      </c>
+      <c r="B817" t="s">
+        <v>8</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D817" t="s">
+        <v>8</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2087</v>
+      </c>
+      <c r="F817" t="s">
+        <v>2088</v>
+      </c>
+      <c r="G817" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>7</v>
+      </c>
+      <c r="B818" t="s">
+        <v>8</v>
+      </c>
+      <c r="C818" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D818" t="s">
+        <v>8</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2089</v>
+      </c>
+      <c r="F818" t="s">
+        <v>2090</v>
+      </c>
+      <c r="G818" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>7</v>
+      </c>
+      <c r="B819" t="s">
+        <v>8</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D819" t="s">
+        <v>8</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F819" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G819" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>7</v>
+      </c>
+      <c r="B820" t="s">
+        <v>8</v>
+      </c>
+      <c r="C820" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D820" t="s">
+        <v>8</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2094</v>
+      </c>
+      <c r="F820" t="s">
+        <v>2095</v>
+      </c>
+      <c r="G820" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>7</v>
+      </c>
+      <c r="B821" t="s">
+        <v>8</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D821" t="s">
+        <v>8</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2097</v>
+      </c>
+      <c r="F821" t="s">
+        <v>2098</v>
+      </c>
+      <c r="G821" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A822" t="s">
+        <v>7</v>
+      </c>
+      <c r="B822" t="s">
+        <v>8</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D822" t="s">
+        <v>8</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2100</v>
+      </c>
+      <c r="F822" t="s">
+        <v>2101</v>
+      </c>
+      <c r="G822" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A823" t="s">
+        <v>7</v>
+      </c>
+      <c r="B823" t="s">
+        <v>8</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D823" t="s">
+        <v>8</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F823" t="s">
+        <v>2104</v>
+      </c>
+      <c r="G823" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>7</v>
+      </c>
+      <c r="B824" t="s">
+        <v>8</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D824" t="s">
+        <v>8</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F824" t="s">
+        <v>2107</v>
+      </c>
+      <c r="G824" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>7</v>
+      </c>
+      <c r="B825" t="s">
+        <v>8</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D825" t="s">
+        <v>8</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2109</v>
+      </c>
+      <c r="F825" t="s">
+        <v>2110</v>
+      </c>
+      <c r="G825" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>7</v>
+      </c>
+      <c r="B826" t="s">
+        <v>8</v>
+      </c>
+      <c r="C826" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D826" t="s">
+        <v>8</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2111</v>
+      </c>
+      <c r="F826" t="s">
+        <v>2112</v>
+      </c>
+      <c r="G826" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>7</v>
+      </c>
+      <c r="B827" t="s">
+        <v>8</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D827" t="s">
+        <v>8</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F827" t="s">
+        <v>2115</v>
+      </c>
+      <c r="G827" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>7</v>
+      </c>
+      <c r="B828" t="s">
+        <v>8</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D828" t="s">
+        <v>8</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F828" t="s">
+        <v>2118</v>
+      </c>
+      <c r="G828" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>7</v>
+      </c>
+      <c r="B829" t="s">
+        <v>8</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D829" t="s">
+        <v>8</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F829" t="s">
+        <v>2121</v>
+      </c>
+      <c r="G829" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>7</v>
+      </c>
+      <c r="B830" t="s">
+        <v>8</v>
+      </c>
+      <c r="C830" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D830" t="s">
+        <v>8</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F830" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G830" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>7</v>
+      </c>
+      <c r="B831" t="s">
+        <v>8</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D831" t="s">
+        <v>8</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2125</v>
+      </c>
+      <c r="F831" t="s">
+        <v>2126</v>
+      </c>
+      <c r="G831" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>7</v>
+      </c>
+      <c r="B832" t="s">
+        <v>8</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D832" t="s">
+        <v>8</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2128</v>
+      </c>
+      <c r="F832" t="s">
+        <v>2129</v>
+      </c>
+      <c r="G832" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>7</v>
+      </c>
+      <c r="B833" t="s">
+        <v>8</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D833" t="s">
+        <v>8</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2131</v>
+      </c>
+      <c r="F833" t="s">
+        <v>2132</v>
+      </c>
+      <c r="G833" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>7</v>
+      </c>
+      <c r="B834" t="s">
+        <v>8</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D834" t="s">
+        <v>8</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F834" t="s">
+        <v>2135</v>
+      </c>
+      <c r="G834" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>7</v>
+      </c>
+      <c r="B835" t="s">
+        <v>8</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D835" t="s">
+        <v>8</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2137</v>
+      </c>
+      <c r="F835" t="s">
+        <v>2138</v>
+      </c>
+      <c r="G835" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>7</v>
+      </c>
+      <c r="B836" t="s">
+        <v>8</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D836" t="s">
+        <v>8</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2140</v>
+      </c>
+      <c r="F836" t="s">
+        <v>2141</v>
+      </c>
+      <c r="G836" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>7</v>
+      </c>
+      <c r="B837" t="s">
+        <v>8</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D837" t="s">
+        <v>8</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2143</v>
+      </c>
+      <c r="F837" t="s">
+        <v>2144</v>
+      </c>
+      <c r="G837" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>7</v>
+      </c>
+      <c r="B838" t="s">
+        <v>8</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D838" t="s">
+        <v>8</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2146</v>
+      </c>
+      <c r="F838" t="s">
+        <v>2147</v>
+      </c>
+      <c r="G838" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>7</v>
+      </c>
+      <c r="B839" t="s">
+        <v>8</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D839" t="s">
+        <v>8</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F839" t="s">
+        <v>2149</v>
+      </c>
+      <c r="G839" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>7</v>
+      </c>
+      <c r="B840" t="s">
+        <v>8</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D840" t="s">
+        <v>8</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F840" t="s">
+        <v>2152</v>
+      </c>
+      <c r="G840" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>7</v>
+      </c>
+      <c r="B841" t="s">
+        <v>8</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D841" t="s">
+        <v>8</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2154</v>
+      </c>
+      <c r="F841" t="s">
+        <v>2155</v>
+      </c>
+      <c r="G841" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>7</v>
+      </c>
+      <c r="B842" t="s">
+        <v>8</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D842" t="s">
+        <v>8</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F842" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G842" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="843" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A843" t="s">
+        <v>7</v>
+      </c>
+      <c r="B843" t="s">
+        <v>8</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D843" t="s">
+        <v>8</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2160</v>
+      </c>
+      <c r="F843" t="s">
+        <v>2161</v>
+      </c>
+      <c r="G843" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>7</v>
+      </c>
+      <c r="B844" t="s">
+        <v>8</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D844" t="s">
+        <v>8</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2163</v>
+      </c>
+      <c r="F844" t="s">
+        <v>2164</v>
+      </c>
+      <c r="G844" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>7</v>
+      </c>
+      <c r="B845" t="s">
+        <v>8</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D845" t="s">
+        <v>8</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2166</v>
+      </c>
+      <c r="F845" t="s">
+        <v>2167</v>
+      </c>
+      <c r="G845" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>7</v>
+      </c>
+      <c r="B846" t="s">
+        <v>8</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D846" t="s">
+        <v>8</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F846" t="s">
+        <v>2169</v>
+      </c>
+      <c r="G846" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="847" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A847" t="s">
+        <v>7</v>
+      </c>
+      <c r="B847" t="s">
+        <v>8</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D847" t="s">
+        <v>8</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2171</v>
+      </c>
+      <c r="F847" t="s">
+        <v>2172</v>
+      </c>
+      <c r="G847" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A848" t="s">
+        <v>7</v>
+      </c>
+      <c r="B848" t="s">
+        <v>8</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D848" t="s">
+        <v>8</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2174</v>
+      </c>
+      <c r="F848" t="s">
+        <v>2175</v>
+      </c>
+      <c r="G848" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A849" t="s">
+        <v>7</v>
+      </c>
+      <c r="B849" t="s">
+        <v>8</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D849" t="s">
+        <v>8</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2177</v>
+      </c>
+      <c r="F849" t="s">
+        <v>2178</v>
+      </c>
+      <c r="G849" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="850" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A850" t="s">
+        <v>7</v>
+      </c>
+      <c r="B850" t="s">
+        <v>8</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D850" t="s">
+        <v>8</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2180</v>
+      </c>
+      <c r="F850" t="s">
+        <v>2181</v>
+      </c>
+      <c r="G850" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>7</v>
+      </c>
+      <c r="B851" t="s">
+        <v>8</v>
+      </c>
+      <c r="C851" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D851" t="s">
+        <v>8</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2182</v>
+      </c>
+      <c r="F851" t="s">
+        <v>2183</v>
+      </c>
+      <c r="G851" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>7</v>
+      </c>
+      <c r="B852" t="s">
+        <v>8</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D852" t="s">
+        <v>8</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2185</v>
+      </c>
+      <c r="F852" t="s">
+        <v>2186</v>
+      </c>
+      <c r="G852" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>7</v>
+      </c>
+      <c r="B853" t="s">
+        <v>8</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D853" t="s">
+        <v>8</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2188</v>
+      </c>
+      <c r="F853" t="s">
+        <v>2189</v>
+      </c>
+      <c r="G853" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A854" t="s">
+        <v>7</v>
+      </c>
+      <c r="B854" t="s">
+        <v>8</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D854" t="s">
+        <v>8</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2191</v>
+      </c>
+      <c r="F854" t="s">
+        <v>2192</v>
+      </c>
+      <c r="G854" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A855" t="s">
+        <v>7</v>
+      </c>
+      <c r="B855" t="s">
+        <v>8</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D855" t="s">
+        <v>8</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F855" t="s">
+        <v>2195</v>
+      </c>
+      <c r="G855" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A856" t="s">
+        <v>7</v>
+      </c>
+      <c r="B856" t="s">
+        <v>8</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D856" t="s">
+        <v>8</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2198</v>
+      </c>
+      <c r="F856" t="s">
+        <v>2199</v>
+      </c>
+      <c r="G856" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A857" t="s">
+        <v>7</v>
+      </c>
+      <c r="B857" t="s">
+        <v>8</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D857" t="s">
+        <v>8</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2201</v>
+      </c>
+      <c r="F857" t="s">
+        <v>2202</v>
+      </c>
+      <c r="G857" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A858" t="s">
+        <v>7</v>
+      </c>
+      <c r="B858" t="s">
+        <v>8</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D858" t="s">
+        <v>8</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2204</v>
+      </c>
+      <c r="F858" t="s">
+        <v>2205</v>
+      </c>
+      <c r="G858" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>7</v>
+      </c>
+      <c r="B859" t="s">
+        <v>8</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D859" t="s">
+        <v>8</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2207</v>
+      </c>
+      <c r="F859" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G859" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>7</v>
+      </c>
+      <c r="B860" t="s">
+        <v>8</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D860" t="s">
+        <v>8</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2210</v>
+      </c>
+      <c r="F860" t="s">
+        <v>2211</v>
+      </c>
+      <c r="G860" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>7</v>
+      </c>
+      <c r="B861" t="s">
+        <v>8</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D861" t="s">
+        <v>8</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F861" t="s">
+        <v>2214</v>
+      </c>
+      <c r="G861" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="862" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>7</v>
+      </c>
+      <c r="B862" t="s">
+        <v>8</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D862" t="s">
+        <v>8</v>
+      </c>
+      <c r="E862" t="s">
+        <v>2216</v>
+      </c>
+      <c r="F862" t="s">
+        <v>2217</v>
+      </c>
+      <c r="G862" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="863" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>7</v>
+      </c>
+      <c r="B863" t="s">
+        <v>8</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D863" t="s">
+        <v>8</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2219</v>
+      </c>
+      <c r="F863" t="s">
+        <v>2220</v>
+      </c>
+      <c r="G863" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="864" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>7</v>
+      </c>
+      <c r="B864" t="s">
+        <v>8</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D864" t="s">
+        <v>8</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2222</v>
+      </c>
+      <c r="F864" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G864" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="865" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>7</v>
+      </c>
+      <c r="B865" t="s">
+        <v>8</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D865" t="s">
+        <v>8</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2225</v>
+      </c>
+      <c r="F865" t="s">
+        <v>2226</v>
+      </c>
+      <c r="G865" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>7</v>
+      </c>
+      <c r="B866" t="s">
+        <v>8</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D866" t="s">
+        <v>8</v>
+      </c>
+      <c r="E866" t="s">
+        <v>2228</v>
+      </c>
+      <c r="F866" t="s">
+        <v>2229</v>
+      </c>
+      <c r="G866" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="867" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>7</v>
+      </c>
+      <c r="B867" t="s">
+        <v>8</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D867" t="s">
+        <v>8</v>
+      </c>
+      <c r="E867" t="s">
+        <v>2231</v>
+      </c>
+      <c r="F867" t="s">
+        <v>2232</v>
+      </c>
+      <c r="G867" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>7</v>
+      </c>
+      <c r="B868" t="s">
+        <v>8</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D868" t="s">
+        <v>8</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2234</v>
+      </c>
+      <c r="F868" t="s">
+        <v>2235</v>
+      </c>
+      <c r="G868" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="869" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>7</v>
+      </c>
+      <c r="B869" t="s">
+        <v>8</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D869" t="s">
+        <v>8</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2237</v>
+      </c>
+      <c r="F869" t="s">
+        <v>2238</v>
+      </c>
+      <c r="G869" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="870" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>7</v>
+      </c>
+      <c r="B870" t="s">
+        <v>8</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D870" t="s">
+        <v>8</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2239</v>
+      </c>
+      <c r="F870" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G870" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>7</v>
+      </c>
+      <c r="B871" t="s">
+        <v>8</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D871" t="s">
+        <v>8</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2243</v>
+      </c>
+      <c r="F871" t="s">
+        <v>2244</v>
+      </c>
+      <c r="G871" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>7</v>
+      </c>
+      <c r="B872" t="s">
+        <v>8</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D872" t="s">
+        <v>8</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2246</v>
+      </c>
+      <c r="F872" t="s">
+        <v>2247</v>
+      </c>
+      <c r="G872" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>7</v>
+      </c>
+      <c r="B873" t="s">
+        <v>8</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D873" t="s">
+        <v>8</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2249</v>
+      </c>
+      <c r="F873" t="s">
+        <v>2250</v>
+      </c>
+      <c r="G873" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A874" t="s">
+        <v>7</v>
+      </c>
+      <c r="B874" t="s">
+        <v>8</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D874" t="s">
+        <v>8</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2251</v>
+      </c>
+      <c r="F874" t="s">
+        <v>2252</v>
+      </c>
+      <c r="G874" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A875" t="s">
+        <v>7</v>
+      </c>
+      <c r="B875" t="s">
+        <v>8</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D875" t="s">
+        <v>8</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2253</v>
+      </c>
+      <c r="F875" t="s">
+        <v>2254</v>
+      </c>
+      <c r="G875" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A876" t="s">
+        <v>7</v>
+      </c>
+      <c r="B876" t="s">
+        <v>8</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D876" t="s">
+        <v>8</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2256</v>
+      </c>
+      <c r="F876" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G876" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>7</v>
+      </c>
+      <c r="B877" t="s">
+        <v>8</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D877" t="s">
+        <v>8</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2259</v>
+      </c>
+      <c r="F877" t="s">
+        <v>2260</v>
+      </c>
+      <c r="G877" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>7</v>
+      </c>
+      <c r="B878" t="s">
+        <v>8</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D878" t="s">
+        <v>8</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2262</v>
+      </c>
+      <c r="F878" t="s">
+        <v>2263</v>
+      </c>
+      <c r="G878" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A879" t="s">
+        <v>7</v>
+      </c>
+      <c r="B879" t="s">
+        <v>8</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D879" t="s">
+        <v>8</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2264</v>
+      </c>
+      <c r="F879" t="s">
+        <v>2265</v>
+      </c>
+      <c r="G879" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A880" t="s">
+        <v>7</v>
+      </c>
+      <c r="B880" t="s">
+        <v>8</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D880" t="s">
+        <v>8</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2266</v>
+      </c>
+      <c r="F880" t="s">
+        <v>2267</v>
+      </c>
+      <c r="G880" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>7</v>
+      </c>
+      <c r="B881" t="s">
+        <v>8</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D881" t="s">
+        <v>8</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2269</v>
+      </c>
+      <c r="F881" t="s">
+        <v>2270</v>
+      </c>
+      <c r="G881" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>7</v>
+      </c>
+      <c r="B882" t="s">
+        <v>8</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D882" t="s">
+        <v>8</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2272</v>
+      </c>
+      <c r="F882" t="s">
+        <v>2273</v>
+      </c>
+      <c r="G882" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>7</v>
+      </c>
+      <c r="B883" t="s">
+        <v>8</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D883" t="s">
+        <v>8</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2275</v>
+      </c>
+      <c r="F883" t="s">
+        <v>2276</v>
+      </c>
+      <c r="G883" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>7</v>
+      </c>
+      <c r="B884" t="s">
+        <v>8</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D884" t="s">
+        <v>8</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2278</v>
+      </c>
+      <c r="F884" t="s">
+        <v>2279</v>
+      </c>
+      <c r="G884" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>7</v>
+      </c>
+      <c r="B885" t="s">
+        <v>8</v>
+      </c>
+      <c r="C885" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D885" t="s">
+        <v>8</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2280</v>
+      </c>
+      <c r="F885" t="s">
+        <v>2281</v>
+      </c>
+      <c r="G885" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>7</v>
+      </c>
+      <c r="B886" t="s">
+        <v>8</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D886" t="s">
+        <v>8</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2283</v>
+      </c>
+      <c r="F886" t="s">
+        <v>2284</v>
+      </c>
+      <c r="G886" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>7</v>
+      </c>
+      <c r="B887" t="s">
+        <v>8</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D887" t="s">
+        <v>8</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2286</v>
+      </c>
+      <c r="F887" t="s">
+        <v>2287</v>
+      </c>
+      <c r="G887" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>7</v>
+      </c>
+      <c r="B888" t="s">
+        <v>8</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D888" t="s">
+        <v>8</v>
+      </c>
+      <c r="E888" t="s">
+        <v>2289</v>
+      </c>
+      <c r="F888" t="s">
+        <v>2290</v>
+      </c>
+      <c r="G888" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>7</v>
+      </c>
+      <c r="B889" t="s">
+        <v>8</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D889" t="s">
+        <v>8</v>
+      </c>
+      <c r="E889" t="s">
+        <v>2291</v>
+      </c>
+      <c r="F889" t="s">
+        <v>2292</v>
+      </c>
+      <c r="G889" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>7</v>
+      </c>
+      <c r="B890" t="s">
+        <v>8</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D890" t="s">
+        <v>8</v>
+      </c>
+      <c r="E890" t="s">
+        <v>2294</v>
+      </c>
+      <c r="F890" t="s">
+        <v>2295</v>
+      </c>
+      <c r="G890" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>7</v>
+      </c>
+      <c r="B891" t="s">
+        <v>8</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D891" t="s">
+        <v>8</v>
+      </c>
+      <c r="E891" t="s">
+        <v>2296</v>
+      </c>
+      <c r="F891" t="s">
+        <v>2297</v>
+      </c>
+      <c r="G891" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>7</v>
+      </c>
+      <c r="B892" t="s">
+        <v>8</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D892" t="s">
+        <v>8</v>
+      </c>
+      <c r="E892" t="s">
+        <v>2298</v>
+      </c>
+      <c r="F892" t="s">
+        <v>2299</v>
+      </c>
+      <c r="G892" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>7</v>
+      </c>
+      <c r="B893" t="s">
+        <v>8</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D893" t="s">
+        <v>8</v>
+      </c>
+      <c r="E893" t="s">
+        <v>2300</v>
+      </c>
+      <c r="F893" t="s">
+        <v>2301</v>
+      </c>
+      <c r="G893" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>7</v>
+      </c>
+      <c r="B894" t="s">
+        <v>8</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D894" t="s">
+        <v>8</v>
+      </c>
+      <c r="E894" t="s">
+        <v>2302</v>
+      </c>
+      <c r="F894" t="s">
+        <v>2303</v>
+      </c>
+      <c r="G894" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>7</v>
+      </c>
+      <c r="B895" t="s">
+        <v>8</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D895" t="s">
+        <v>8</v>
+      </c>
+      <c r="E895" t="s">
+        <v>2304</v>
+      </c>
+      <c r="F895" t="s">
+        <v>2305</v>
+      </c>
+      <c r="G895" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>7</v>
+      </c>
+      <c r="B896" t="s">
+        <v>8</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D896" t="s">
+        <v>8</v>
+      </c>
+      <c r="E896" t="s">
+        <v>2307</v>
+      </c>
+      <c r="F896" t="s">
+        <v>2308</v>
+      </c>
+      <c r="G896" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>7</v>
+      </c>
+      <c r="B897" t="s">
+        <v>8</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D897" t="s">
+        <v>8</v>
+      </c>
+      <c r="E897" t="s">
+        <v>2310</v>
+      </c>
+      <c r="F897" t="s">
+        <v>2311</v>
+      </c>
+      <c r="G897" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>7</v>
+      </c>
+      <c r="B898" t="s">
+        <v>8</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D898" t="s">
+        <v>8</v>
+      </c>
+      <c r="E898" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F898" t="s">
+        <v>2314</v>
+      </c>
+      <c r="G898" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>7</v>
+      </c>
+      <c r="B899" t="s">
+        <v>8</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D899" t="s">
+        <v>8</v>
+      </c>
+      <c r="E899" t="s">
+        <v>2315</v>
+      </c>
+      <c r="F899" t="s">
+        <v>2316</v>
+      </c>
+      <c r="G899" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A900" t="s">
+        <v>7</v>
+      </c>
+      <c r="B900" t="s">
+        <v>8</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D900" t="s">
+        <v>8</v>
+      </c>
+      <c r="E900" t="s">
+        <v>2318</v>
+      </c>
+      <c r="F900" t="s">
+        <v>2319</v>
+      </c>
+      <c r="G900" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>7</v>
+      </c>
+      <c r="B901" t="s">
+        <v>8</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D901" t="s">
+        <v>8</v>
+      </c>
+      <c r="E901" t="s">
+        <v>2321</v>
+      </c>
+      <c r="F901" t="s">
+        <v>2322</v>
+      </c>
+      <c r="G901" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>7</v>
+      </c>
+      <c r="B902" t="s">
+        <v>8</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D902" t="s">
+        <v>8</v>
+      </c>
+      <c r="E902" t="s">
+        <v>2324</v>
+      </c>
+      <c r="F902" t="s">
+        <v>2325</v>
+      </c>
+      <c r="G902" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>7</v>
+      </c>
+      <c r="B903" t="s">
+        <v>8</v>
+      </c>
+      <c r="C903" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D903" t="s">
+        <v>8</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F903" t="s">
+        <v>2327</v>
+      </c>
+      <c r="G903" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A904" t="s">
+        <v>7</v>
+      </c>
+      <c r="B904" t="s">
+        <v>8</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D904" t="s">
+        <v>8</v>
+      </c>
+      <c r="E904" t="s">
+        <v>2329</v>
+      </c>
+      <c r="F904" t="s">
+        <v>2330</v>
+      </c>
+      <c r="G904" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A905" t="s">
+        <v>7</v>
+      </c>
+      <c r="B905" t="s">
+        <v>8</v>
+      </c>
+      <c r="C905" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D905" t="s">
+        <v>8</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2331</v>
+      </c>
+      <c r="F905" t="s">
+        <v>2332</v>
+      </c>
+      <c r="G905" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A906" t="s">
+        <v>7</v>
+      </c>
+      <c r="B906" t="s">
+        <v>8</v>
+      </c>
+      <c r="C906" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D906" t="s">
+        <v>8</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2333</v>
+      </c>
+      <c r="F906" t="s">
+        <v>2334</v>
+      </c>
+      <c r="G906" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A907" t="s">
+        <v>7</v>
+      </c>
+      <c r="B907" t="s">
+        <v>8</v>
+      </c>
+      <c r="C907" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D907" t="s">
+        <v>8</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F907" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G907" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A908" t="s">
+        <v>7</v>
+      </c>
+      <c r="B908" t="s">
+        <v>8</v>
+      </c>
+      <c r="C908" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D908" t="s">
+        <v>8</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F908" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G908" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>7</v>
+      </c>
+      <c r="B909" t="s">
+        <v>8</v>
+      </c>
+      <c r="C909" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D909" t="s">
+        <v>8</v>
+      </c>
+      <c r="E909" t="s">
+        <v>2339</v>
+      </c>
+      <c r="F909" t="s">
+        <v>2340</v>
+      </c>
+      <c r="G909" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>7</v>
+      </c>
+      <c r="B910" t="s">
+        <v>8</v>
+      </c>
+      <c r="C910" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D910" t="s">
+        <v>8</v>
+      </c>
+      <c r="E910" t="s">
+        <v>2341</v>
+      </c>
+      <c r="F910" t="s">
+        <v>2342</v>
+      </c>
+      <c r="G910" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>7</v>
+      </c>
+      <c r="B911" t="s">
+        <v>8</v>
+      </c>
+      <c r="C911" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D911" t="s">
+        <v>8</v>
+      </c>
+      <c r="E911" t="s">
+        <v>2343</v>
+      </c>
+      <c r="F911" t="s">
+        <v>2344</v>
+      </c>
+      <c r="G911" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>7</v>
+      </c>
+      <c r="B912" t="s">
+        <v>8</v>
+      </c>
+      <c r="C912" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D912" t="s">
+        <v>8</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F912" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G912" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>7</v>
+      </c>
+      <c r="B913" t="s">
+        <v>8</v>
+      </c>
+      <c r="C913" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D913" t="s">
+        <v>8</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2347</v>
+      </c>
+      <c r="F913" t="s">
+        <v>2348</v>
+      </c>
+      <c r="G913" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>7</v>
+      </c>
+      <c r="B914" t="s">
+        <v>8</v>
+      </c>
+      <c r="C914" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D914" t="s">
+        <v>8</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2349</v>
+      </c>
+      <c r="F914" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G914" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A915" t="s">
+        <v>7</v>
+      </c>
+      <c r="B915" t="s">
+        <v>8</v>
+      </c>
+      <c r="C915" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D915" t="s">
+        <v>8</v>
+      </c>
+      <c r="E915" t="s">
+        <v>2351</v>
+      </c>
+      <c r="F915" t="s">
+        <v>2352</v>
+      </c>
+      <c r="G915" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A916" t="s">
+        <v>7</v>
+      </c>
+      <c r="B916" t="s">
+        <v>8</v>
+      </c>
+      <c r="C916" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D916" t="s">
+        <v>8</v>
+      </c>
+      <c r="E916" t="s">
+        <v>2353</v>
+      </c>
+      <c r="F916" t="s">
+        <v>2354</v>
+      </c>
+      <c r="G916" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A917" t="s">
+        <v>7</v>
+      </c>
+      <c r="B917" t="s">
+        <v>8</v>
+      </c>
+      <c r="C917" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D917" t="s">
+        <v>8</v>
+      </c>
+      <c r="E917" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F917" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G917" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>7</v>
+      </c>
+      <c r="B918" t="s">
+        <v>8</v>
+      </c>
+      <c r="C918" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D918" t="s">
+        <v>8</v>
+      </c>
+      <c r="E918" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F918" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G918" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>7</v>
+      </c>
+      <c r="B919" t="s">
+        <v>8</v>
+      </c>
+      <c r="C919" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D919" t="s">
+        <v>8</v>
+      </c>
+      <c r="E919" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F919" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G919" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A920" t="s">
+        <v>7</v>
+      </c>
+      <c r="B920" t="s">
+        <v>8</v>
+      </c>
+      <c r="C920" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D920" t="s">
+        <v>8</v>
+      </c>
+      <c r="E920" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F920" t="s">
+        <v>2362</v>
+      </c>
+      <c r="G920" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A921" t="s">
+        <v>7</v>
+      </c>
+      <c r="B921" t="s">
+        <v>8</v>
+      </c>
+      <c r="C921" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D921" t="s">
+        <v>8</v>
+      </c>
+      <c r="E921" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F921" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G921" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A922" t="s">
+        <v>7</v>
+      </c>
+      <c r="B922" t="s">
+        <v>8</v>
+      </c>
+      <c r="C922" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D922" t="s">
+        <v>8</v>
+      </c>
+      <c r="E922" t="s">
+        <v>2365</v>
+      </c>
+      <c r="F922" t="s">
+        <v>2366</v>
+      </c>
+      <c r="G922" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A923" t="s">
+        <v>7</v>
+      </c>
+      <c r="B923" t="s">
+        <v>8</v>
+      </c>
+      <c r="C923" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D923" t="s">
+        <v>8</v>
+      </c>
+      <c r="E923" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F923" t="s">
+        <v>2369</v>
+      </c>
+      <c r="G923" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A924" t="s">
+        <v>7</v>
+      </c>
+      <c r="B924" t="s">
+        <v>8</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D924" t="s">
+        <v>8</v>
+      </c>
+      <c r="E924" t="s">
+        <v>2370</v>
+      </c>
+      <c r="F924" t="s">
+        <v>2371</v>
+      </c>
+      <c r="G924" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A925" t="s">
+        <v>7</v>
+      </c>
+      <c r="B925" t="s">
+        <v>8</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D925" t="s">
+        <v>8</v>
+      </c>
+      <c r="E925" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F925" t="s">
+        <v>2374</v>
+      </c>
+      <c r="G925" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A926" t="s">
+        <v>7</v>
+      </c>
+      <c r="B926" t="s">
+        <v>8</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D926" t="s">
+        <v>8</v>
+      </c>
+      <c r="E926" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F926" t="s">
+        <v>2377</v>
+      </c>
+      <c r="G926" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
+        <v>7</v>
+      </c>
+      <c r="B927" t="s">
+        <v>8</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D927" t="s">
+        <v>8</v>
+      </c>
+      <c r="E927" t="s">
+        <v>2379</v>
+      </c>
+      <c r="F927" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G927" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>7</v>
+      </c>
+      <c r="B928" t="s">
+        <v>8</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D928" t="s">
+        <v>8</v>
+      </c>
+      <c r="E928" t="s">
+        <v>2382</v>
+      </c>
+      <c r="F928" t="s">
+        <v>2383</v>
+      </c>
+      <c r="G928" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>7</v>
+      </c>
+      <c r="B929" t="s">
+        <v>8</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D929" t="s">
+        <v>8</v>
+      </c>
+      <c r="E929" t="s">
+        <v>2385</v>
+      </c>
+      <c r="F929" t="s">
+        <v>2386</v>
+      </c>
+      <c r="G929" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>7</v>
+      </c>
+      <c r="B930" t="s">
+        <v>8</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D930" t="s">
+        <v>8</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F930" t="s">
+        <v>2389</v>
+      </c>
+      <c r="G930" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>7</v>
+      </c>
+      <c r="B931" t="s">
+        <v>8</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D931" t="s">
+        <v>8</v>
+      </c>
+      <c r="E931" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F931" t="s">
+        <v>2392</v>
+      </c>
+      <c r="G931" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>7</v>
+      </c>
+      <c r="B932" t="s">
+        <v>8</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D932" t="s">
+        <v>8</v>
+      </c>
+      <c r="E932" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F932" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G932" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>7</v>
+      </c>
+      <c r="B933" t="s">
+        <v>8</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D933" t="s">
+        <v>8</v>
+      </c>
+      <c r="E933" t="s">
+        <v>2397</v>
+      </c>
+      <c r="F933" t="s">
+        <v>2398</v>
+      </c>
+      <c r="G933" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>7</v>
+      </c>
+      <c r="B934" t="s">
+        <v>8</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D934" t="s">
+        <v>8</v>
+      </c>
+      <c r="E934" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F934" t="s">
+        <v>2400</v>
+      </c>
+      <c r="G934" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
+        <v>7</v>
+      </c>
+      <c r="B935" t="s">
+        <v>8</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D935" t="s">
+        <v>8</v>
+      </c>
+      <c r="E935" t="s">
+        <v>2402</v>
+      </c>
+      <c r="F935" t="s">
+        <v>2403</v>
+      </c>
+      <c r="G935" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>7</v>
+      </c>
+      <c r="B936" t="s">
+        <v>8</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D936" t="s">
+        <v>8</v>
+      </c>
+      <c r="E936" t="s">
+        <v>2405</v>
+      </c>
+      <c r="F936" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G936" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>7</v>
+      </c>
+      <c r="B937" t="s">
+        <v>8</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D937" t="s">
+        <v>8</v>
+      </c>
+      <c r="E937" t="s">
+        <v>2408</v>
+      </c>
+      <c r="F937" t="s">
+        <v>2409</v>
+      </c>
+      <c r="G937" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A938" t="s">
+        <v>7</v>
+      </c>
+      <c r="B938" t="s">
+        <v>8</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D938" t="s">
+        <v>8</v>
+      </c>
+      <c r="E938" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F938" t="s">
+        <v>2412</v>
+      </c>
+      <c r="G938" t="s">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="939" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A939" t="s">
+        <v>7</v>
+      </c>
+      <c r="B939" t="s">
+        <v>8</v>
+      </c>
+      <c r="C939" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D939" t="s">
+        <v>8</v>
+      </c>
+      <c r="E939" t="s">
+        <v>2413</v>
+      </c>
+      <c r="F939" t="s">
+        <v>2414</v>
+      </c>
+      <c r="G939" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="940" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A940" t="s">
+        <v>7</v>
+      </c>
+      <c r="B940" t="s">
+        <v>8</v>
+      </c>
+      <c r="C940" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D940" t="s">
+        <v>8</v>
+      </c>
+      <c r="E940" t="s">
+        <v>2416</v>
+      </c>
+      <c r="F940" t="s">
+        <v>2417</v>
+      </c>
+      <c r="G940" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="941" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A941" t="s">
+        <v>7</v>
+      </c>
+      <c r="B941" t="s">
+        <v>8</v>
+      </c>
+      <c r="C941" t="s">
+        <v>96</v>
+      </c>
+      <c r="D941" t="s">
+        <v>8</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F941" t="s">
+        <v>2419</v>
+      </c>
+      <c r="G941" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="942" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>7</v>
+      </c>
+      <c r="B942" t="s">
+        <v>8</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D942" t="s">
+        <v>8</v>
+      </c>
+      <c r="E942" t="s">
+        <v>2421</v>
+      </c>
+      <c r="F942" t="s">
+        <v>2422</v>
+      </c>
+      <c r="G942" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>7</v>
+      </c>
+      <c r="B943" t="s">
+        <v>8</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D943" t="s">
+        <v>8</v>
+      </c>
+      <c r="E943" t="s">
+        <v>2424</v>
+      </c>
+      <c r="F943" t="s">
+        <v>2425</v>
+      </c>
+      <c r="G943" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>7</v>
+      </c>
+      <c r="B944" t="s">
+        <v>8</v>
+      </c>
+      <c r="C944" t="s">
+        <v>860</v>
+      </c>
+      <c r="D944" t="s">
+        <v>8</v>
+      </c>
+      <c r="E944" t="s">
+        <v>2426</v>
+      </c>
+      <c r="F944" t="s">
+        <v>2427</v>
+      </c>
+      <c r="G944" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="945" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>7</v>
+      </c>
+      <c r="B945" t="s">
+        <v>8</v>
+      </c>
+      <c r="C945" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D945" t="s">
+        <v>8</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2428</v>
+      </c>
+      <c r="F945" t="s">
+        <v>2429</v>
+      </c>
+      <c r="G945" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="946" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>7</v>
+      </c>
+      <c r="B946" t="s">
+        <v>8</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D946" t="s">
+        <v>8</v>
+      </c>
+      <c r="E946" t="s">
+        <v>2431</v>
+      </c>
+      <c r="F946" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G946" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="947" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
+        <v>7</v>
+      </c>
+      <c r="B947" t="s">
+        <v>8</v>
+      </c>
+      <c r="C947" t="s">
+        <v>497</v>
+      </c>
+      <c r="D947" t="s">
+        <v>8</v>
+      </c>
+      <c r="E947" t="s">
+        <v>2433</v>
+      </c>
+      <c r="F947" t="s">
+        <v>2434</v>
+      </c>
+      <c r="G947" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="948" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>7</v>
+      </c>
+      <c r="B948" t="s">
+        <v>8</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D948" t="s">
+        <v>8</v>
+      </c>
+      <c r="E948" t="s">
+        <v>2436</v>
+      </c>
+      <c r="F948" t="s">
+        <v>2437</v>
+      </c>
+      <c r="G948" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="949" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>7</v>
+      </c>
+      <c r="B949" t="s">
+        <v>8</v>
+      </c>
+      <c r="C949" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D949" t="s">
+        <v>8</v>
+      </c>
+      <c r="E949" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F949" t="s">
+        <v>2439</v>
+      </c>
+      <c r="G949" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="950" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>7</v>
+      </c>
+      <c r="B950" t="s">
+        <v>8</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D950" t="s">
+        <v>8</v>
+      </c>
+      <c r="E950" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F950" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G950" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="951" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>7</v>
+      </c>
+      <c r="B951" t="s">
+        <v>8</v>
+      </c>
+      <c r="C951" t="s">
+        <v>884</v>
+      </c>
+      <c r="D951" t="s">
+        <v>8</v>
+      </c>
+      <c r="E951" t="s">
+        <v>2443</v>
+      </c>
+      <c r="F951" t="s">
+        <v>2444</v>
+      </c>
+      <c r="G951" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="952" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>7</v>
+      </c>
+      <c r="B952" t="s">
+        <v>8</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D952" t="s">
+        <v>8</v>
+      </c>
+      <c r="E952" t="s">
+        <v>2446</v>
+      </c>
+      <c r="F952" t="s">
+        <v>2447</v>
+      </c>
+      <c r="G952" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="953" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>7</v>
+      </c>
+      <c r="B953" t="s">
+        <v>8</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D953" t="s">
+        <v>8</v>
+      </c>
+      <c r="E953" t="s">
+        <v>2449</v>
+      </c>
+      <c r="F953" t="s">
+        <v>2450</v>
+      </c>
+      <c r="G953" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="954" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>7</v>
+      </c>
+      <c r="B954" t="s">
+        <v>8</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D954" t="s">
+        <v>8</v>
+      </c>
+      <c r="E954" t="s">
+        <v>2452</v>
+      </c>
+      <c r="F954" t="s">
+        <v>2453</v>
+      </c>
+      <c r="G954" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="955" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>7</v>
+      </c>
+      <c r="B955" t="s">
+        <v>8</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D955" t="s">
+        <v>8</v>
+      </c>
+      <c r="E955" t="s">
+        <v>2455</v>
+      </c>
+      <c r="F955" t="s">
+        <v>2456</v>
+      </c>
+      <c r="G955" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="956" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A956" t="s">
+        <v>7</v>
+      </c>
+      <c r="B956" t="s">
+        <v>8</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D956" t="s">
+        <v>8</v>
+      </c>
+      <c r="E956" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F956" t="s">
+        <v>2459</v>
+      </c>
+      <c r="G956" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="957" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>7</v>
+      </c>
+      <c r="B957" t="s">
+        <v>8</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D957" t="s">
+        <v>8</v>
+      </c>
+      <c r="E957" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F957" t="s">
+        <v>2462</v>
+      </c>
+      <c r="G957" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="958" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>7</v>
+      </c>
+      <c r="B958" t="s">
+        <v>8</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D958" t="s">
+        <v>8</v>
+      </c>
+      <c r="E958" t="s">
+        <v>2464</v>
+      </c>
+      <c r="F958" t="s">
+        <v>2465</v>
+      </c>
+      <c r="G958" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="959" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A959" t="s">
+        <v>7</v>
+      </c>
+      <c r="B959" t="s">
+        <v>8</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D959" t="s">
+        <v>8</v>
+      </c>
+      <c r="E959" t="s">
+        <v>2467</v>
+      </c>
+      <c r="F959" t="s">
+        <v>2468</v>
+      </c>
+      <c r="G959" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="960" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A960" t="s">
+        <v>7</v>
+      </c>
+      <c r="B960" t="s">
+        <v>8</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D960" t="s">
+        <v>8</v>
+      </c>
+      <c r="E960" t="s">
+        <v>2470</v>
+      </c>
+      <c r="F960" t="s">
+        <v>2471</v>
+      </c>
+      <c r="G960" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="961" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>7</v>
+      </c>
+      <c r="B961" t="s">
+        <v>8</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D961" t="s">
+        <v>8</v>
+      </c>
+      <c r="E961" t="s">
+        <v>2473</v>
+      </c>
+      <c r="F961" t="s">
+        <v>2474</v>
+      </c>
+      <c r="G961" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="962" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>7</v>
+      </c>
+      <c r="B962" t="s">
+        <v>8</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D962" t="s">
+        <v>8</v>
+      </c>
+      <c r="E962" t="s">
+        <v>2476</v>
+      </c>
+      <c r="F962" t="s">
+        <v>2477</v>
+      </c>
+      <c r="G962" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>7</v>
+      </c>
+      <c r="B963" t="s">
+        <v>8</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D963" t="s">
+        <v>8</v>
+      </c>
+      <c r="E963" t="s">
+        <v>2479</v>
+      </c>
+      <c r="F963" t="s">
+        <v>2480</v>
+      </c>
+      <c r="G963" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="964" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>7</v>
+      </c>
+      <c r="B964" t="s">
+        <v>8</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D964" t="s">
+        <v>8</v>
+      </c>
+      <c r="E964" t="s">
+        <v>2482</v>
+      </c>
+      <c r="F964" t="s">
+        <v>2483</v>
+      </c>
+      <c r="G964" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="965" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>7</v>
+      </c>
+      <c r="B965" t="s">
+        <v>8</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D965" t="s">
+        <v>8</v>
+      </c>
+      <c r="E965" t="s">
+        <v>2485</v>
+      </c>
+      <c r="F965" t="s">
+        <v>2486</v>
+      </c>
+      <c r="G965" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="966" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>7</v>
+      </c>
+      <c r="B966" t="s">
+        <v>8</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D966" t="s">
+        <v>8</v>
+      </c>
+      <c r="E966" t="s">
+        <v>2488</v>
+      </c>
+      <c r="F966" t="s">
+        <v>2489</v>
+      </c>
+      <c r="G966" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="967" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A967" t="s">
+        <v>7</v>
+      </c>
+      <c r="B967" t="s">
+        <v>8</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D967" t="s">
+        <v>8</v>
+      </c>
+      <c r="E967" t="s">
+        <v>2491</v>
+      </c>
+      <c r="F967" t="s">
+        <v>2492</v>
+      </c>
+      <c r="G967" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="968" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A968" t="s">
+        <v>7</v>
+      </c>
+      <c r="B968" t="s">
+        <v>8</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D968" t="s">
+        <v>8</v>
+      </c>
+      <c r="E968" t="s">
+        <v>2494</v>
+      </c>
+      <c r="F968" t="s">
+        <v>2495</v>
+      </c>
+      <c r="G968" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="969" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A969" t="s">
+        <v>7</v>
+      </c>
+      <c r="B969" t="s">
+        <v>8</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D969" t="s">
+        <v>8</v>
+      </c>
+      <c r="E969" t="s">
+        <v>2497</v>
+      </c>
+      <c r="F969" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G969" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="970" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A970" t="s">
+        <v>7</v>
+      </c>
+      <c r="B970" t="s">
+        <v>8</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D970" t="s">
+        <v>8</v>
+      </c>
+      <c r="E970" t="s">
+        <v>2500</v>
+      </c>
+      <c r="F970" t="s">
+        <v>2501</v>
+      </c>
+      <c r="G970" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="971" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>7</v>
+      </c>
+      <c r="B971" t="s">
+        <v>8</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D971" t="s">
+        <v>8</v>
+      </c>
+      <c r="E971" t="s">
+        <v>2503</v>
+      </c>
+      <c r="F971" t="s">
+        <v>2504</v>
+      </c>
+      <c r="G971" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="972" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>7</v>
+      </c>
+      <c r="B972" t="s">
+        <v>8</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D972" t="s">
+        <v>8</v>
+      </c>
+      <c r="E972" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F972" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G972" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="973" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A973" t="s">
+        <v>7</v>
+      </c>
+      <c r="B973" t="s">
+        <v>8</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D973" t="s">
+        <v>8</v>
+      </c>
+      <c r="E973" t="s">
+        <v>2509</v>
+      </c>
+      <c r="F973" t="s">
+        <v>2510</v>
+      </c>
+      <c r="G973" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="974" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A974" t="s">
+        <v>7</v>
+      </c>
+      <c r="B974" t="s">
+        <v>8</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D974" t="s">
+        <v>8</v>
+      </c>
+      <c r="E974" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F974" t="s">
+        <v>2513</v>
+      </c>
+      <c r="G974" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="975" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A975" t="s">
+        <v>7</v>
+      </c>
+      <c r="B975" t="s">
+        <v>8</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D975" t="s">
+        <v>8</v>
+      </c>
+      <c r="E975" t="s">
+        <v>2515</v>
+      </c>
+      <c r="F975" t="s">
+        <v>2516</v>
+      </c>
+      <c r="G975" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="976" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A976" t="s">
+        <v>7</v>
+      </c>
+      <c r="B976" t="s">
+        <v>8</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D976" t="s">
+        <v>8</v>
+      </c>
+      <c r="E976" t="s">
+        <v>2518</v>
+      </c>
+      <c r="F976" t="s">
+        <v>2519</v>
+      </c>
+      <c r="G976" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="977" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A977" t="s">
+        <v>7</v>
+      </c>
+      <c r="B977" t="s">
+        <v>8</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D977" t="s">
+        <v>8</v>
+      </c>
+      <c r="E977" t="s">
+        <v>2521</v>
+      </c>
+      <c r="F977" t="s">
+        <v>2522</v>
+      </c>
+      <c r="G977" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="978" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A978" t="s">
+        <v>7</v>
+      </c>
+      <c r="B978" t="s">
+        <v>8</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D978" t="s">
+        <v>8</v>
+      </c>
+      <c r="E978" t="s">
+        <v>2524</v>
+      </c>
+      <c r="F978" t="s">
+        <v>2525</v>
+      </c>
+      <c r="G978" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="979" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A979" t="s">
+        <v>7</v>
+      </c>
+      <c r="B979" t="s">
+        <v>8</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D979" t="s">
+        <v>8</v>
+      </c>
+      <c r="E979" t="s">
+        <v>2526</v>
+      </c>
+      <c r="F979" t="s">
+        <v>2527</v>
+      </c>
+      <c r="G979" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="980" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A980" t="s">
+        <v>7</v>
+      </c>
+      <c r="B980" t="s">
+        <v>8</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D980" t="s">
+        <v>8</v>
+      </c>
+      <c r="E980" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F980" t="s">
+        <v>2530</v>
+      </c>
+      <c r="G980" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="981" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A981" t="s">
+        <v>7</v>
+      </c>
+      <c r="B981" t="s">
+        <v>8</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D981" t="s">
+        <v>8</v>
+      </c>
+      <c r="E981" t="s">
+        <v>2532</v>
+      </c>
+      <c r="F981" t="s">
+        <v>2533</v>
+      </c>
+      <c r="G981" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="982" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A982" t="s">
+        <v>7</v>
+      </c>
+      <c r="B982" t="s">
+        <v>8</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D982" t="s">
+        <v>8</v>
+      </c>
+      <c r="E982" t="s">
+        <v>2535</v>
+      </c>
+      <c r="F982" t="s">
+        <v>2536</v>
+      </c>
+      <c r="G982" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="983" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A983" t="s">
+        <v>7</v>
+      </c>
+      <c r="B983" t="s">
+        <v>8</v>
+      </c>
+      <c r="C983" t="s">
+        <v>193</v>
+      </c>
+      <c r="D983" t="s">
+        <v>8</v>
+      </c>
+      <c r="E983" t="s">
+        <v>2537</v>
+      </c>
+      <c r="F983" t="s">
+        <v>2538</v>
+      </c>
+      <c r="G983" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="984" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A984" t="s">
+        <v>7</v>
+      </c>
+      <c r="B984" t="s">
+        <v>8</v>
+      </c>
+      <c r="C984" t="s">
+        <v>322</v>
+      </c>
+      <c r="D984" t="s">
+        <v>8</v>
+      </c>
+      <c r="E984" t="s">
+        <v>2539</v>
+      </c>
+      <c r="F984" t="s">
+        <v>2540</v>
+      </c>
+      <c r="G984" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="985" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A985" t="s">
+        <v>7</v>
+      </c>
+      <c r="B985" t="s">
+        <v>8</v>
+      </c>
+      <c r="C985" t="s">
+        <v>90</v>
+      </c>
+      <c r="D985" t="s">
+        <v>8</v>
+      </c>
+      <c r="E985" t="s">
+        <v>2541</v>
+      </c>
+      <c r="F985" t="s">
+        <v>2542</v>
+      </c>
+      <c r="G985" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="986" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A986" t="s">
+        <v>7</v>
+      </c>
+      <c r="B986" t="s">
+        <v>8</v>
+      </c>
+      <c r="C986" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D986" t="s">
+        <v>8</v>
+      </c>
+      <c r="E986" t="s">
+        <v>2543</v>
+      </c>
+      <c r="F986" t="s">
+        <v>2544</v>
+      </c>
+      <c r="G986" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A987" t="s">
+        <v>7</v>
+      </c>
+      <c r="B987" t="s">
+        <v>8</v>
+      </c>
+      <c r="C987" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D987" t="s">
+        <v>8</v>
+      </c>
+      <c r="E987" t="s">
+        <v>2545</v>
+      </c>
+      <c r="F987" t="s">
+        <v>2546</v>
+      </c>
+      <c r="G987" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="988" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A988" t="s">
+        <v>7</v>
+      </c>
+      <c r="B988" t="s">
+        <v>8</v>
+      </c>
+      <c r="C988" t="s">
+        <v>503</v>
+      </c>
+      <c r="D988" t="s">
+        <v>8</v>
+      </c>
+      <c r="E988" t="s">
+        <v>2547</v>
+      </c>
+      <c r="F988" t="s">
+        <v>2548</v>
+      </c>
+      <c r="G988" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A989" t="s">
+        <v>7</v>
+      </c>
+      <c r="B989" t="s">
+        <v>8</v>
+      </c>
+      <c r="C989" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D989" t="s">
+        <v>8</v>
+      </c>
+      <c r="E989" t="s">
+        <v>2549</v>
+      </c>
+      <c r="F989" t="s">
+        <v>2550</v>
+      </c>
+      <c r="G989" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A990" t="s">
+        <v>7</v>
+      </c>
+      <c r="B990" t="s">
+        <v>8</v>
+      </c>
+      <c r="C990" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D990" t="s">
+        <v>8</v>
+      </c>
+      <c r="E990" t="s">
+        <v>2551</v>
+      </c>
+      <c r="F990" t="s">
+        <v>2552</v>
+      </c>
+      <c r="G990" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A991" t="s">
+        <v>7</v>
+      </c>
+      <c r="B991" t="s">
+        <v>8</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D991" t="s">
+        <v>8</v>
+      </c>
+      <c r="E991" t="s">
+        <v>2554</v>
+      </c>
+      <c r="F991" t="s">
+        <v>2555</v>
+      </c>
+      <c r="G991" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A992" t="s">
+        <v>7</v>
+      </c>
+      <c r="B992" t="s">
+        <v>8</v>
+      </c>
+      <c r="C992" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D992" t="s">
+        <v>8</v>
+      </c>
+      <c r="E992" t="s">
+        <v>2556</v>
+      </c>
+      <c r="F992" t="s">
+        <v>2557</v>
+      </c>
+      <c r="G992" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="993" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A993" t="s">
+        <v>7</v>
+      </c>
+      <c r="B993" t="s">
+        <v>8</v>
+      </c>
+      <c r="C993" t="s">
+        <v>96</v>
+      </c>
+      <c r="D993" t="s">
+        <v>8</v>
+      </c>
+      <c r="E993" t="s">
+        <v>2558</v>
+      </c>
+      <c r="F993" t="s">
+        <v>2559</v>
+      </c>
+      <c r="G993" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A994" t="s">
+        <v>7</v>
+      </c>
+      <c r="B994" t="s">
+        <v>8</v>
+      </c>
+      <c r="C994" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D994" t="s">
+        <v>8</v>
+      </c>
+      <c r="E994" t="s">
+        <v>2560</v>
+      </c>
+      <c r="F994" t="s">
+        <v>2561</v>
+      </c>
+      <c r="G994" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A995" t="s">
+        <v>7</v>
+      </c>
+      <c r="B995" t="s">
+        <v>8</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D995" t="s">
+        <v>8</v>
+      </c>
+      <c r="E995" t="s">
+        <v>2562</v>
+      </c>
+      <c r="F995" t="s">
+        <v>2563</v>
+      </c>
+      <c r="G995" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A996" t="s">
+        <v>7</v>
+      </c>
+      <c r="B996" t="s">
+        <v>8</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D996" t="s">
+        <v>8</v>
+      </c>
+      <c r="E996" t="s">
+        <v>2565</v>
+      </c>
+      <c r="F996" t="s">
+        <v>2566</v>
+      </c>
+      <c r="G996" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A997" t="s">
+        <v>7</v>
+      </c>
+      <c r="B997" t="s">
+        <v>8</v>
+      </c>
+      <c r="C997" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D997" t="s">
+        <v>8</v>
+      </c>
+      <c r="E997" t="s">
+        <v>2567</v>
+      </c>
+      <c r="F997" t="s">
+        <v>2568</v>
+      </c>
+      <c r="G997" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A998" t="s">
+        <v>7</v>
+      </c>
+      <c r="B998" t="s">
+        <v>8</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D998" t="s">
+        <v>8</v>
+      </c>
+      <c r="E998" t="s">
+        <v>2570</v>
+      </c>
+      <c r="F998" t="s">
+        <v>2571</v>
+      </c>
+      <c r="G998" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A999" t="s">
+        <v>7</v>
+      </c>
+      <c r="B999" t="s">
+        <v>8</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D999" t="s">
+        <v>8</v>
+      </c>
+      <c r="E999" t="s">
+        <v>2573</v>
+      </c>
+      <c r="F999" t="s">
+        <v>2574</v>
+      </c>
+      <c r="G999" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>2576</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>2577</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>2579</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>2580</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1002" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>2582</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>2583</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1003" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>2584</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>2585</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1004" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>2587</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>2588</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1005" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>2590</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>2591</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1006" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>2593</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>2594</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1007" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>2597</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1008" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>2599</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>2600</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1009" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>2602</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>2603</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1010" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>2605</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>2606</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1011" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>2608</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>2609</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1012" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>2611</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1013" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>2613</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>2614</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1014" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>2616</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1015" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>2620</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1016" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>2621</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>2622</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1017" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>2624</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>2625</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1018" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>2627</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>2628</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1019" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>2631</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1020" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>2634</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1021" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>2636</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>2637</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1022" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>2640</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1023" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>2642</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>2643</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1024" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>2645</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>2646</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1025" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>2648</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>2649</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1026" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>2651</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>2652</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1027" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1028" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>2657</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>2658</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1029" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>2660</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>2661</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1030" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>2663</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>2664</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1031" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>2666</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>2667</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1032" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>2669</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>2670</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1033" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>2672</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>2673</v>
+      </c>
+      <c r="G1033" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1034" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>2675</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>2676</v>
+      </c>
+      <c r="G1034" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1035" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>2678</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>2679</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1036" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>2681</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>2682</v>
+      </c>
+      <c r="G1036" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1037" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>852</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>2683</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>2684</v>
+      </c>
+      <c r="G1037" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1038" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>2686</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>2687</v>
+      </c>
+      <c r="G1038" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1039" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>2688</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>2689</v>
+      </c>
+      <c r="G1039" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1040" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>2691</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>2692</v>
+      </c>
+      <c r="G1040" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1041" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>2694</v>
+      </c>
+      <c r="G1041" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1042" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>375</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>2695</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>2696</v>
+      </c>
+      <c r="G1042" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1043" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>2698</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>2699</v>
+      </c>
+      <c r="G1043" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1044" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>2701</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>2702</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1045" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>2704</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>2705</v>
+      </c>
+      <c r="G1045" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1046" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>2707</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G1046" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1047" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>2710</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>2711</v>
+      </c>
+      <c r="G1047" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1048" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>2712</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>2713</v>
+      </c>
+      <c r="G1048" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1049" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>2715</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>2716</v>
+      </c>
+      <c r="G1049" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1050" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>2719</v>
+      </c>
+      <c r="G1050" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1051" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>2721</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>2722</v>
+      </c>
+      <c r="G1051" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1052" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>2725</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>2726</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1053" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>2728</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>2729</v>
+      </c>
+      <c r="G1053" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1054" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>2731</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>2732</v>
+      </c>
+      <c r="G1054" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1055" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>2734</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>2735</v>
+      </c>
+      <c r="G1055" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1056" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>2737</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>2738</v>
+      </c>
+      <c r="G1056" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1057" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>2740</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>2741</v>
+      </c>
+      <c r="G1057" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1058" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>2744</v>
+      </c>
+      <c r="G1058" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1059" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>2746</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>2747</v>
+      </c>
+      <c r="G1059" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1060" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>2749</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>2750</v>
+      </c>
+      <c r="G1060" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1061" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>2752</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>2753</v>
+      </c>
+      <c r="G1061" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1062" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>2755</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>2756</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1063" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>2758</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>2759</v>
+      </c>
+      <c r="G1063" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1064" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>2761</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>2762</v>
+      </c>
+      <c r="G1064" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1065" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>2764</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>2765</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1066" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>2766</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>2767</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1067" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>2770</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>2771</v>
+      </c>
+      <c r="G1067" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1068" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>2774</v>
+      </c>
+      <c r="G1068" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1069" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>2777</v>
+      </c>
+      <c r="G1069" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1070" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>2779</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>2780</v>
+      </c>
+      <c r="G1070" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1071" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>2783</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1072" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>2785</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>2786</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1073" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>2788</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>2789</v>
+      </c>
+      <c r="G1073" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1074" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>2791</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>2792</v>
+      </c>
+      <c r="G1074" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1075" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>2794</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>2795</v>
+      </c>
+      <c r="G1075" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1076" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>2798</v>
+      </c>
+      <c r="G1076" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1077" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>2800</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>2801</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1078" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>2803</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>2804</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1079" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>2806</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>2807</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1080" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>2808</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>2809</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1081" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>894</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>2810</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>2811</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1082" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>2813</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>2814</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1083" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>2815</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>2816</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1084" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>2818</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>2819</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1085" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>2822</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1086" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>2823</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>2824</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1087" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>2826</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>2827</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1088" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>258</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>2828</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>2829</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1089" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>2831</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>2832</v>
+      </c>
+      <c r="G1089" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1090" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>2834</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>2835</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1091" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>2836</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>2837</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1092" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>2839</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>2840</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1093" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>2841</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>2842</v>
+      </c>
+      <c r="G1093" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1094" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>2844</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>2845</v>
+      </c>
+      <c r="G1094" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1095" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>2846</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>2847</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G1095" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1096" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>2849</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>2850</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1097" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G1097" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1098" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>2854</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>2855</v>
+      </c>
+      <c r="G1098" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1099" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>2857</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>2858</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1100" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>2860</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>2861</v>
+      </c>
+      <c r="G1100" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1101" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G1101" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1102" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>2864</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>2865</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1103" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>2866</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>2867</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1104" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>2869</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>2870</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1105" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>2872</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>2873</v>
+      </c>
+      <c r="G1105" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1106" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>2875</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>2876</v>
+      </c>
+      <c r="G1106" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1107" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>2878</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>2879</v>
+      </c>
+      <c r="G1107" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1108" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>2880</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>2881</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1109" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>2883</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>2884</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1110" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>2885</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>2886</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>2887</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>2888</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>2889</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>2890</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1112" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>2892</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>2893</v>
+      </c>
+      <c r="G1112" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1113" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>2894</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>2895</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>2896</v>
+      </c>
+      <c r="G1113" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1114" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>2897</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>2898</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1115" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>2900</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>2901</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1116" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>2903</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>2904</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1117" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>2906</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>2907</v>
+      </c>
+      <c r="G1117" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1118" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>2910</v>
+      </c>
+      <c r="G1118" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1119" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>2911</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>2912</v>
+      </c>
+      <c r="G1119" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1120" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>2914</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>2915</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1121" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>526</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>2916</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>2917</v>
+      </c>
+      <c r="G1121" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1122" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>580</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>2919</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>2920</v>
+      </c>
+      <c r="G1122" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1123" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>571</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>2921</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>2922</v>
+      </c>
+      <c r="G1123" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1124" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>533</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>2923</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>2924</v>
+      </c>
+      <c r="G1124" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1125" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>536</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>2925</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>2926</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1126" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>718</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>2927</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>2928</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1127" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>968</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>2929</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>2930</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1128" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>2931</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1129" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>2934</v>
+      </c>
+      <c r="G1129" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1130" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>598</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>2935</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>2936</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1131" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>2937</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>2938</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1132" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>626</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>2939</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>2940</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1133" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>2941</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>2942</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>2943</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>2944</v>
+      </c>
+      <c r="G1134" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1135" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>2945</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>2946</v>
+      </c>
+      <c r="G1135" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1136" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>2947</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>2948</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1137" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>2949</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>2950</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1138" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>2951</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>2952</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1139" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>2954</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1140" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>2955</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>2956</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1141" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>2958</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1142" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>2959</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>2960</v>
+      </c>
+      <c r="G1142" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1143" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>2962</v>
+      </c>
+      <c r="G1143" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1144" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>2963</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>2964</v>
+      </c>
+      <c r="G1144" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1145" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>2965</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>2966</v>
+      </c>
+      <c r="G1145" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1146" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>2967</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>2968</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1147" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>2969</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>2970</v>
+      </c>
+      <c r="G1147" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1148" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>2971</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>2972</v>
+      </c>
+      <c r="G1148" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1149" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>2973</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>2974</v>
+      </c>
+      <c r="G1149" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1150" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>2975</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>2976</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1151" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>2977</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>2978</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1152" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>2980</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>2981</v>
+      </c>
+      <c r="G1152" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1153" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>2983</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>2984</v>
+      </c>
+      <c r="G1153" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1154" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>2986</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>2987</v>
+      </c>
+      <c r="G1154" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1155" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>2989</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>2990</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1156" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>2991</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>2992</v>
+      </c>
+      <c r="G1156" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1157" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>2993</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>2994</v>
+      </c>
+      <c r="G1157" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1158" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>2996</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>2997</v>
+      </c>
+      <c r="G1158" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1159" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>2998</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>2999</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1160" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>3001</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>3002</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1161" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>3004</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>3005</v>
+      </c>
+      <c r="G1161" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1162" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>3007</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>3008</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1163" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>3010</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>3011</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1164" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>3013</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>3014</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1165" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>3016</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>3017</v>
+      </c>
+      <c r="G1165" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1166" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>3019</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>3020</v>
+      </c>
+      <c r="G1166" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1167" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>3022</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>3023</v>
+      </c>
+      <c r="G1167" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1168" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>3026</v>
+      </c>
+      <c r="G1168" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1169" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>3027</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>3028</v>
+      </c>
+      <c r="G1169" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1170" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>3030</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>3031</v>
+      </c>
+      <c r="G1170" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1171" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>3033</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>3034</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1172" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>3036</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1173" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>3038</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>3039</v>
+      </c>
+      <c r="G1173" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1174" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>3041</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>3042</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1175" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>3045</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1176" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>3046</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>3047</v>
+      </c>
+      <c r="G1176" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1177" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>3048</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>3049</v>
+      </c>
+      <c r="G1177" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1178" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>322</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>3050</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>3051</v>
+      </c>
+      <c r="G1178" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1179" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>3053</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>3054</v>
+      </c>
+      <c r="G1179" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1180" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>503</v>
+      </c>
+      <c r="D1180" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>3055</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>3056</v>
+      </c>
+      <c r="G1180" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1181" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>193</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>3057</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>3058</v>
+      </c>
+      <c r="G1181" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1182" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1182" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>3059</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>3060</v>
+      </c>
+      <c r="G1182" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1183" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>986</v>
+      </c>
+      <c r="D1183" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>3061</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>3062</v>
+      </c>
+      <c r="G1183" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1184" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1184" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>3063</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>3064</v>
+      </c>
+      <c r="G1184" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1185" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D1185" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>3065</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>3066</v>
+      </c>
+      <c r="G1185" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1186" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1186" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>3067</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>3068</v>
+      </c>
+      <c r="G1186" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1187" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D1187" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>3069</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>3070</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1188" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1188" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>3072</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>3073</v>
+      </c>
+      <c r="G1188" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1189" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1189" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>3075</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>3076</v>
+      </c>
+      <c r="G1189" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1190" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1190" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>3078</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>3079</v>
+      </c>
+      <c r="G1190" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1191" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>3081</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>3082</v>
+      </c>
+      <c r="G1191" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1192" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D1192" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>3084</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>3085</v>
+      </c>
+      <c r="G1192" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1193" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1193" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>3087</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>3088</v>
+      </c>
+      <c r="G1193" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1194" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1194" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>3090</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>3091</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1195" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1195" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G1195" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1196" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1196" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>3096</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>3097</v>
+      </c>
+      <c r="G1196" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1197" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1197" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>3099</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>3100</v>
+      </c>
+      <c r="G1197" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1198" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D1198" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>3101</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>3102</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1199" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1199" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>3104</v>
+      </c>
+      <c r="F1199" t="s">
+        <v>3105</v>
+      </c>
+      <c r="G1199" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1200" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1200" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>3107</v>
+      </c>
+      <c r="F1200" t="s">
+        <v>3108</v>
+      </c>
+      <c r="G1200" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1201" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1201" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>3110</v>
+      </c>
+      <c r="F1201" t="s">
+        <v>3111</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1202" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>3113</v>
+      </c>
+      <c r="F1202" t="s">
+        <v>3114</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1203" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3115</v>
+      </c>
+      <c r="D1203" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>3116</v>
+      </c>
+      <c r="F1203" t="s">
+        <v>3117</v>
+      </c>
+      <c r="G1203" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1204" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1204" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>3119</v>
+      </c>
+      <c r="F1204" t="s">
+        <v>3120</v>
+      </c>
+      <c r="G1204" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1205" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1205" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>3122</v>
+      </c>
+      <c r="F1205" t="s">
+        <v>3123</v>
+      </c>
+      <c r="G1205" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1206" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>3125</v>
+      </c>
+      <c r="F1206" t="s">
+        <v>3126</v>
+      </c>
+      <c r="G1206" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1207" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1207" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>3128</v>
+      </c>
+      <c r="F1207" t="s">
+        <v>3129</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1208" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D1208" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>3130</v>
+      </c>
+      <c r="F1208" t="s">
+        <v>3131</v>
+      </c>
+      <c r="G1208" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1209" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D1209" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>3133</v>
+      </c>
+      <c r="F1209" t="s">
+        <v>3134</v>
+      </c>
+      <c r="G1209" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1210" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D1210" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>3135</v>
+      </c>
+      <c r="F1210" t="s">
+        <v>3136</v>
+      </c>
+      <c r="G1210" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1211" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1211" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>3139</v>
+      </c>
+      <c r="F1211" t="s">
+        <v>3140</v>
+      </c>
+      <c r="G1211" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1212" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>3142</v>
+      </c>
+      <c r="F1212" t="s">
+        <v>3143</v>
+      </c>
+      <c r="G1212" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1213" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>3145</v>
+      </c>
+      <c r="F1213" t="s">
+        <v>3146</v>
+      </c>
+      <c r="G1213" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1214" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D1214" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>3148</v>
+      </c>
+      <c r="F1214" t="s">
+        <v>3149</v>
+      </c>
+      <c r="G1214" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1215" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>3151</v>
+      </c>
+      <c r="F1215" t="s">
+        <v>3152</v>
+      </c>
+      <c r="G1215" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1216" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>3153</v>
+      </c>
+      <c r="F1216" t="s">
+        <v>3154</v>
+      </c>
+      <c r="G1216" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1217" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D1217" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>3155</v>
+      </c>
+      <c r="F1217" t="s">
+        <v>3156</v>
+      </c>
+      <c r="G1217" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1218" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1218" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>3158</v>
+      </c>
+      <c r="F1218" t="s">
+        <v>3159</v>
+      </c>
+      <c r="G1218" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1219" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D1219" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>3160</v>
+      </c>
+      <c r="F1219" t="s">
+        <v>3161</v>
+      </c>
+      <c r="G1219" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1220" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D1220" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>3162</v>
+      </c>
+      <c r="F1220" t="s">
+        <v>3163</v>
+      </c>
+      <c r="G1220" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1221" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1221" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>3165</v>
+      </c>
+      <c r="F1221" t="s">
+        <v>3166</v>
+      </c>
+      <c r="G1221" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1222" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>3168</v>
+      </c>
+      <c r="F1222" t="s">
+        <v>3169</v>
+      </c>
+      <c r="G1222" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1223" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1223" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>3171</v>
+      </c>
+      <c r="F1223" t="s">
+        <v>3172</v>
+      </c>
+      <c r="G1223" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1224" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>3174</v>
+      </c>
+      <c r="F1224" t="s">
+        <v>3175</v>
+      </c>
+      <c r="G1224" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1225" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>3177</v>
+      </c>
+      <c r="F1225" t="s">
+        <v>3178</v>
+      </c>
+      <c r="G1225" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1226" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1226" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>3180</v>
+      </c>
+      <c r="F1226" t="s">
+        <v>3181</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1227" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D1227" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>3183</v>
+      </c>
+      <c r="F1227" t="s">
+        <v>3184</v>
+      </c>
+      <c r="G1227" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1228" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D1228" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>3186</v>
+      </c>
+      <c r="F1228" t="s">
+        <v>3187</v>
+      </c>
+      <c r="G1228" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1229" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1229" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>3189</v>
+      </c>
+      <c r="F1229" t="s">
+        <v>3190</v>
+      </c>
+      <c r="G1229" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1230" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>3191</v>
+      </c>
+      <c r="F1230" t="s">
+        <v>3192</v>
+      </c>
+      <c r="G1230" t="s">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1231" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1231" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>3195</v>
+      </c>
+      <c r="F1231" t="s">
+        <v>3196</v>
+      </c>
+      <c r="G1231" t="s">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1232" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1232" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>3198</v>
+      </c>
+      <c r="F1232" t="s">
+        <v>3199</v>
+      </c>
+      <c r="G1232" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1233" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1233" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1233" t="s">
+        <v>3203</v>
+      </c>
+      <c r="G1233" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1234" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>3205</v>
+      </c>
+      <c r="F1234" t="s">
+        <v>3206</v>
+      </c>
+      <c r="G1234" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1235" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1235" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>3208</v>
+      </c>
+      <c r="F1235" t="s">
+        <v>3209</v>
+      </c>
+      <c r="G1235" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1236" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1236" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>3211</v>
+      </c>
+      <c r="F1236" t="s">
+        <v>3212</v>
+      </c>
+      <c r="G1236" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1237" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1237" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>3214</v>
+      </c>
+      <c r="F1237" t="s">
+        <v>3215</v>
+      </c>
+      <c r="G1237" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1238" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1238" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>3217</v>
+      </c>
+      <c r="F1238" t="s">
+        <v>3218</v>
+      </c>
+      <c r="G1238" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1239" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1239" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>3220</v>
+      </c>
+      <c r="F1239" t="s">
+        <v>3221</v>
+      </c>
+      <c r="G1239" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1240" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1240" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>3223</v>
+      </c>
+      <c r="F1240" t="s">
+        <v>3224</v>
+      </c>
+      <c r="G1240" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1241" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3225</v>
+      </c>
+      <c r="D1241" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>3226</v>
+      </c>
+      <c r="F1241" t="s">
+        <v>3227</v>
+      </c>
+      <c r="G1241" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1242" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1242" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>3229</v>
+      </c>
+      <c r="F1242" t="s">
+        <v>3230</v>
+      </c>
+      <c r="G1242" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1243" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D1243" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>3232</v>
+      </c>
+      <c r="F1243" t="s">
+        <v>3233</v>
+      </c>
+      <c r="G1243" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1244" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D1244" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>3235</v>
+      </c>
+      <c r="F1244" t="s">
+        <v>3236</v>
+      </c>
+      <c r="G1244" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1245" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D1245" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>3238</v>
+      </c>
+      <c r="F1245" t="s">
+        <v>3239</v>
+      </c>
+      <c r="G1245" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1246" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1246" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>3241</v>
+      </c>
+      <c r="F1246" t="s">
+        <v>3242</v>
+      </c>
+      <c r="G1246" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1247" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1247" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>3244</v>
+      </c>
+      <c r="F1247" t="s">
+        <v>3245</v>
+      </c>
+      <c r="G1247" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1248" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1248" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>3247</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>3248</v>
+      </c>
+      <c r="G1248" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1249" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1249" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>3250</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>3251</v>
+      </c>
+      <c r="G1249" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1250" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1250" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>3253</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>3254</v>
+      </c>
+      <c r="G1250" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1251" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>3256</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>3257</v>
+      </c>
+      <c r="G1251" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1252" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1252" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>3260</v>
+      </c>
+      <c r="G1252" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1253" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>3262</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>3263</v>
+      </c>
+      <c r="G1253" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1254" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D1254" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>3265</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>3266</v>
+      </c>
+      <c r="G1254" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1255" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D1255" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>3268</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>3269</v>
+      </c>
+      <c r="G1255" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1256" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>3270</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>3271</v>
+      </c>
+      <c r="G1256" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1257" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1257" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F1257" t="s">
+        <v>3275</v>
+      </c>
+      <c r="G1257" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1258" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D1258" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>3277</v>
+      </c>
+      <c r="F1258" t="s">
+        <v>3278</v>
+      </c>
+      <c r="G1258" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1259" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D1259" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>3279</v>
+      </c>
+      <c r="F1259" t="s">
+        <v>3280</v>
+      </c>
+      <c r="G1259" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1260" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D1260" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>3281</v>
+      </c>
+      <c r="F1260" t="s">
+        <v>3282</v>
+      </c>
+      <c r="G1260" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1261" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1261" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>3284</v>
+      </c>
+      <c r="F1261" t="s">
+        <v>3285</v>
+      </c>
+      <c r="G1261" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1262" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1262" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>3287</v>
+      </c>
+      <c r="F1262" t="s">
+        <v>3288</v>
+      </c>
+      <c r="G1262" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1263" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>3289</v>
+      </c>
+      <c r="F1263" t="s">
+        <v>3290</v>
+      </c>
+      <c r="G1263" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1264" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1264" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>3292</v>
+      </c>
+      <c r="F1264" t="s">
+        <v>3293</v>
+      </c>
+      <c r="G1264" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1265" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1265" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>3294</v>
+      </c>
+      <c r="F1265" t="s">
+        <v>3295</v>
+      </c>
+      <c r="G1265" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1266" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D1266" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>3297</v>
+      </c>
+      <c r="F1266" t="s">
+        <v>3298</v>
+      </c>
+      <c r="G1266" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1267" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D1267" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>3300</v>
+      </c>
+      <c r="F1267" t="s">
+        <v>3301</v>
+      </c>
+      <c r="G1267" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1268" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>3303</v>
+      </c>
+      <c r="F1268" t="s">
+        <v>3304</v>
+      </c>
+      <c r="G1268" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1269" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1269" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>3306</v>
+      </c>
+      <c r="F1269" t="s">
+        <v>3307</v>
+      </c>
+      <c r="G1269" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1270" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1270" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>3309</v>
+      </c>
+      <c r="F1270" t="s">
+        <v>3310</v>
+      </c>
+      <c r="G1270" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1271" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1271" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>3312</v>
+      </c>
+      <c r="F1271" t="s">
+        <v>3313</v>
+      </c>
+      <c r="G1271" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1272" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D1272" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>3315</v>
+      </c>
+      <c r="F1272" t="s">
+        <v>3316</v>
+      </c>
+      <c r="G1272" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1273" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1273" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>3317</v>
+      </c>
+      <c r="F1273" t="s">
+        <v>3318</v>
+      </c>
+      <c r="G1273" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1274" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D1274" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>3320</v>
+      </c>
+      <c r="F1274" t="s">
+        <v>3321</v>
+      </c>
+      <c r="G1274" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1275" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D1275" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>3323</v>
+      </c>
+      <c r="F1275" t="s">
+        <v>3324</v>
+      </c>
+      <c r="G1275" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1276" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D1276" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>3326</v>
+      </c>
+      <c r="F1276" t="s">
+        <v>3327</v>
+      </c>
+      <c r="G1276" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1277" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3328</v>
+      </c>
+      <c r="D1277" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>3329</v>
+      </c>
+      <c r="F1277" t="s">
+        <v>3330</v>
+      </c>
+      <c r="G1277" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1278" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1278" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>3332</v>
+      </c>
+      <c r="F1278" t="s">
+        <v>3333</v>
+      </c>
+      <c r="G1278" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1279" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1279" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>3335</v>
+      </c>
+      <c r="F1279" t="s">
+        <v>3336</v>
+      </c>
+      <c r="G1279" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1280" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D1280" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>3338</v>
+      </c>
+      <c r="F1280" t="s">
+        <v>3339</v>
+      </c>
+      <c r="G1280" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1281" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D1281" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>3341</v>
+      </c>
+      <c r="F1281" t="s">
+        <v>3342</v>
+      </c>
+      <c r="G1281" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1282" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1282" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>3344</v>
+      </c>
+      <c r="F1282" t="s">
+        <v>3345</v>
+      </c>
+      <c r="G1282" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1283" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D1283" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>3347</v>
+      </c>
+      <c r="F1283" t="s">
+        <v>3348</v>
+      </c>
+      <c r="G1283" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1284" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D1284" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>3349</v>
+      </c>
+      <c r="F1284" t="s">
+        <v>3350</v>
+      </c>
+      <c r="G1284" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1285" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1285" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>3352</v>
+      </c>
+      <c r="F1285" t="s">
+        <v>3353</v>
+      </c>
+      <c r="G1285" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1286" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1286" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>3355</v>
+      </c>
+      <c r="F1286" t="s">
+        <v>3356</v>
+      </c>
+      <c r="G1286" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1287" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>3357</v>
+      </c>
+      <c r="F1287" t="s">
+        <v>3358</v>
+      </c>
+      <c r="G1287" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1288" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1288" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>3360</v>
+      </c>
+      <c r="F1288" t="s">
+        <v>3361</v>
+      </c>
+      <c r="G1288" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1289" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1289" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>3363</v>
+      </c>
+      <c r="F1289" t="s">
+        <v>3364</v>
+      </c>
+      <c r="G1289" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1290" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D1290" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>3366</v>
+      </c>
+      <c r="F1290" t="s">
+        <v>3367</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1291" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1291" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F1291" t="s">
+        <v>3370</v>
+      </c>
+      <c r="G1291" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1292" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D1292" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>3371</v>
+      </c>
+      <c r="F1292" t="s">
+        <v>3372</v>
+      </c>
+      <c r="G1292" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1293" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D1293" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>3374</v>
+      </c>
+      <c r="F1293" t="s">
+        <v>3375</v>
+      </c>
+      <c r="G1293" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1294" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D1294" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>3377</v>
+      </c>
+      <c r="F1294" t="s">
+        <v>3378</v>
+      </c>
+      <c r="G1294" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1295" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D1295" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>3380</v>
+      </c>
+      <c r="F1295" t="s">
+        <v>3381</v>
+      </c>
+      <c r="G1295" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1296" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1296" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>3383</v>
+      </c>
+      <c r="F1296" t="s">
+        <v>3384</v>
+      </c>
+      <c r="G1296" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1297" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>3385</v>
+      </c>
+      <c r="F1297" t="s">
+        <v>3386</v>
+      </c>
+      <c r="G1297" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1298" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>3388</v>
+      </c>
+      <c r="F1298" t="s">
+        <v>3389</v>
+      </c>
+      <c r="G1298" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1299" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>3391</v>
+      </c>
+      <c r="F1299" t="s">
+        <v>3392</v>
+      </c>
+      <c r="G1299" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1300" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>3394</v>
+      </c>
+      <c r="F1300" t="s">
+        <v>3395</v>
+      </c>
+      <c r="G1300" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1301" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1301" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>3396</v>
+      </c>
+      <c r="F1301" t="s">
+        <v>3397</v>
+      </c>
+      <c r="G1301" t="s">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1302" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>486</v>
+      </c>
+      <c r="D1302" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F1302" t="s">
+        <v>3400</v>
+      </c>
+      <c r="G1302" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1303" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>3402</v>
+      </c>
+      <c r="F1303" t="s">
+        <v>3403</v>
+      </c>
+      <c r="G1303" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1304" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1304" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>3404</v>
+      </c>
+      <c r="F1304" t="s">
+        <v>3405</v>
+      </c>
+      <c r="G1304" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1305" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D1305" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>3407</v>
+      </c>
+      <c r="F1305" t="s">
+        <v>3408</v>
+      </c>
+      <c r="G1305" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1306" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>444</v>
+      </c>
+      <c r="D1306" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>3409</v>
+      </c>
+      <c r="F1306" t="s">
+        <v>3410</v>
+      </c>
+      <c r="G1306" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1307" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>141</v>
+      </c>
+      <c r="D1307" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>3411</v>
+      </c>
+      <c r="F1307" t="s">
+        <v>3412</v>
+      </c>
+      <c r="G1307" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1308" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D1308" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>3413</v>
+      </c>
+      <c r="F1308" t="s">
+        <v>3414</v>
+      </c>
+      <c r="G1308" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1309" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D1309" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>3416</v>
+      </c>
+      <c r="F1309" t="s">
+        <v>3417</v>
+      </c>
+      <c r="G1309" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1310" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1310" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>3419</v>
+      </c>
+      <c r="F1310" t="s">
+        <v>3420</v>
+      </c>
+      <c r="G1310" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1311" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D1311" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>3421</v>
+      </c>
+      <c r="F1311" t="s">
+        <v>3422</v>
+      </c>
+      <c r="G1311" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1312" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1312" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>3424</v>
+      </c>
+      <c r="F1312" t="s">
+        <v>3425</v>
+      </c>
+      <c r="G1312" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1313" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>3426</v>
+      </c>
+      <c r="F1313" t="s">
+        <v>3427</v>
+      </c>
+      <c r="G1313" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1314" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>3429</v>
+      </c>
+      <c r="F1314" t="s">
+        <v>3430</v>
+      </c>
+      <c r="G1314" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1315" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1315" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>3432</v>
+      </c>
+      <c r="F1315" t="s">
+        <v>3433</v>
+      </c>
+      <c r="G1315" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1316" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1316" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>3434</v>
+      </c>
+      <c r="F1316" t="s">
+        <v>3435</v>
+      </c>
+      <c r="G1316" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1317" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>3436</v>
+      </c>
+      <c r="F1317" t="s">
+        <v>3437</v>
+      </c>
+      <c r="G1317" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1318" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1318" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>3438</v>
+      </c>
+      <c r="F1318" t="s">
+        <v>3439</v>
+      </c>
+      <c r="G1318" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1319" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1319" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>3440</v>
+      </c>
+      <c r="F1319" t="s">
+        <v>3441</v>
+      </c>
+      <c r="G1319" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1320" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1320" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>3442</v>
+      </c>
+      <c r="F1320" t="s">
+        <v>3443</v>
+      </c>
+      <c r="G1320" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1321" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1321" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>3444</v>
+      </c>
+      <c r="F1321" t="s">
+        <v>3445</v>
+      </c>
+      <c r="G1321" t="s">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1322" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>3447</v>
+      </c>
+      <c r="F1322" t="s">
+        <v>3448</v>
+      </c>
+      <c r="G1322" t="s">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1323" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>271</v>
+      </c>
+      <c r="D1323" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>3449</v>
+      </c>
+      <c r="F1323" t="s">
+        <v>3450</v>
+      </c>
+      <c r="G1323" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1324" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1324" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>3452</v>
+      </c>
+      <c r="F1324" t="s">
+        <v>3453</v>
+      </c>
+      <c r="G1324" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1325" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>3454</v>
+      </c>
+      <c r="F1325" t="s">
+        <v>3455</v>
+      </c>
+      <c r="G1325" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1326" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>3457</v>
+      </c>
+      <c r="F1326" t="s">
+        <v>3458</v>
+      </c>
+      <c r="G1326" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1327" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1327" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>3460</v>
+      </c>
+      <c r="F1327" t="s">
+        <v>3461</v>
+      </c>
+      <c r="G1327" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1328" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D1328" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>3462</v>
+      </c>
+      <c r="F1328" t="s">
+        <v>3463</v>
+      </c>
+      <c r="G1328" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1329" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>3465</v>
+      </c>
+      <c r="F1329" t="s">
+        <v>3466</v>
+      </c>
+      <c r="G1329" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1330" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1330" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>3468</v>
+      </c>
+      <c r="F1330" t="s">
+        <v>3469</v>
+      </c>
+      <c r="G1330" t="s">
+        <v>3451</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1331" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>271</v>
+      </c>
+      <c r="D1331" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>3470</v>
+      </c>
+      <c r="F1331" t="s">
+        <v>3471</v>
+      </c>
+      <c r="G1331" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1332" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1332" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>3474</v>
+      </c>
+      <c r="F1332" t="s">
+        <v>3475</v>
+      </c>
+      <c r="G1332" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1333" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>147</v>
+      </c>
+      <c r="D1333" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>3476</v>
+      </c>
+      <c r="F1333" t="s">
+        <v>3477</v>
+      </c>
+      <c r="G1333" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1334" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D1334" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>3478</v>
+      </c>
+      <c r="F1334" t="s">
+        <v>3479</v>
+      </c>
+      <c r="G1334" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1335" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>3481</v>
+      </c>
+      <c r="F1335" t="s">
+        <v>3482</v>
+      </c>
+      <c r="G1335" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1336" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>274</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>3483</v>
+      </c>
+      <c r="F1336" t="s">
+        <v>3484</v>
+      </c>
+      <c r="G1336" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1337" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D1337" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>3485</v>
+      </c>
+      <c r="F1337" t="s">
+        <v>3486</v>
+      </c>
+      <c r="G1337" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1338" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1338" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F1338" t="s">
+        <v>3489</v>
+      </c>
+      <c r="G1338" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1339" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1339" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>3491</v>
+      </c>
+      <c r="F1339" t="s">
+        <v>3492</v>
+      </c>
+      <c r="G1339" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1340" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>147</v>
+      </c>
+      <c r="D1340" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1340" t="s">
+        <v>3493</v>
+      </c>
+      <c r="F1340" t="s">
+        <v>3494</v>
+      </c>
+      <c r="G1340" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1341" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1341" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1341" t="s">
+        <v>3496</v>
+      </c>
+      <c r="F1341" t="s">
+        <v>3497</v>
+      </c>
+      <c r="G1341" t="s">
+        <v>3472</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1342" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1342" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>3499</v>
+      </c>
+      <c r="F1342" t="s">
+        <v>3500</v>
+      </c>
+      <c r="G1342" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1343" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1343" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1343" t="s">
+        <v>3502</v>
+      </c>
+      <c r="F1343" t="s">
+        <v>3503</v>
+      </c>
+      <c r="G1343" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1344" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1344" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1344" t="s">
+        <v>3505</v>
+      </c>
+      <c r="F1344" t="s">
+        <v>3506</v>
+      </c>
+      <c r="G1344" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1345" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1345" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1345" t="s">
+        <v>3507</v>
+      </c>
+      <c r="F1345" t="s">
+        <v>3508</v>
+      </c>
+      <c r="G1345" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1346" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1346" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>3509</v>
+      </c>
+      <c r="F1346" t="s">
+        <v>3510</v>
+      </c>
+      <c r="G1346" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1347" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1347" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1347" t="s">
+        <v>3511</v>
+      </c>
+      <c r="F1347" t="s">
+        <v>3512</v>
+      </c>
+      <c r="G1347" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1348" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>3513</v>
+      </c>
+      <c r="F1348" t="s">
+        <v>3514</v>
+      </c>
+      <c r="G1348" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1349" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1349" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F1349" t="s">
+        <v>3516</v>
+      </c>
+      <c r="G1349" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1350" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1350" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1350" t="s">
+        <v>3518</v>
+      </c>
+      <c r="F1350" t="s">
+        <v>3519</v>
+      </c>
+      <c r="G1350" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1351" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1351" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1351" t="s">
+        <v>3521</v>
+      </c>
+      <c r="F1351" t="s">
+        <v>3522</v>
+      </c>
+      <c r="G1351" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1352" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>3524</v>
+      </c>
+      <c r="F1352" t="s">
+        <v>3525</v>
+      </c>
+      <c r="G1352" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1353" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>3526</v>
+      </c>
+      <c r="D1353" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>3527</v>
+      </c>
+      <c r="F1353" t="s">
+        <v>3528</v>
+      </c>
+      <c r="G1353" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1354" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D1354" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>3529</v>
+      </c>
+      <c r="F1354" t="s">
+        <v>3530</v>
+      </c>
+      <c r="G1354" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1355" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>3532</v>
+      </c>
+      <c r="F1355" t="s">
+        <v>3533</v>
+      </c>
+      <c r="G1355" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1356" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1356" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>3535</v>
+      </c>
+      <c r="F1356" t="s">
+        <v>3536</v>
+      </c>
+      <c r="G1356" t="s">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1357" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D1357" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1357" t="s">
+        <v>3537</v>
+      </c>
+      <c r="F1357" t="s">
+        <v>3538</v>
+      </c>
+      <c r="G1357" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1358" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1358" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F1358" t="s">
+        <v>3542</v>
+      </c>
+      <c r="G1358" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1359" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D1359" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>3543</v>
+      </c>
+      <c r="F1359" t="s">
+        <v>3544</v>
+      </c>
+      <c r="G1359" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1360" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1360" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1360" t="s">
+        <v>3545</v>
+      </c>
+      <c r="F1360" t="s">
+        <v>3546</v>
+      </c>
+      <c r="G1360" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1361" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1361" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1361" t="s">
+        <v>3547</v>
+      </c>
+      <c r="F1361" t="s">
+        <v>3548</v>
+      </c>
+      <c r="G1361" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1362" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1362" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1362" t="s">
+        <v>3550</v>
+      </c>
+      <c r="F1362" t="s">
+        <v>3551</v>
+      </c>
+      <c r="G1362" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1363" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1363" t="s">
+        <v>3552</v>
+      </c>
+      <c r="F1363" t="s">
+        <v>3553</v>
+      </c>
+      <c r="G1363" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1364" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1364" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1364" t="s">
+        <v>3554</v>
+      </c>
+      <c r="F1364" t="s">
+        <v>3555</v>
+      </c>
+      <c r="G1364" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1365" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1365" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1365" t="s">
+        <v>3556</v>
+      </c>
+      <c r="F1365" t="s">
+        <v>3557</v>
+      </c>
+      <c r="G1365" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1366" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>3559</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1366" t="s">
+        <v>3560</v>
+      </c>
+      <c r="F1366" t="s">
+        <v>3561</v>
+      </c>
+      <c r="G1366" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1367" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>3562</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1367" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F1367" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G1367" t="s">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1368" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1368" t="s">
+        <v>3565</v>
+      </c>
+      <c r="F1368" t="s">
+        <v>3566</v>
+      </c>
+      <c r="G1368" t="s">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1369" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1369" t="s">
+        <v>3568</v>
+      </c>
+      <c r="F1369" t="s">
+        <v>3569</v>
+      </c>
+      <c r="G1369" t="s">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1370" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1370" t="s">
+        <v>3570</v>
+      </c>
+      <c r="F1370" t="s">
+        <v>3571</v>
+      </c>
+      <c r="G1370" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1371" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1371" t="s">
+        <v>3573</v>
+      </c>
+      <c r="F1371" t="s">
+        <v>3574</v>
+      </c>
+      <c r="G1371" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1372" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>3576</v>
+      </c>
+      <c r="F1372" t="s">
+        <v>3577</v>
+      </c>
+      <c r="G1372" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1373" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1373" t="s">
+        <v>3579</v>
+      </c>
+      <c r="F1373" t="s">
+        <v>3580</v>
+      </c>
+      <c r="G1373" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1374" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1374" t="s">
+        <v>3582</v>
+      </c>
+      <c r="F1374" t="s">
+        <v>3583</v>
+      </c>
+      <c r="G1374" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1375" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>3585</v>
+      </c>
+      <c r="F1375" t="s">
+        <v>3586</v>
+      </c>
+      <c r="G1375" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1376" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>3587</v>
+      </c>
+      <c r="F1376" t="s">
+        <v>3588</v>
+      </c>
+      <c r="G1376" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1377" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1377" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1377" t="s">
+        <v>3589</v>
+      </c>
+      <c r="F1377" t="s">
+        <v>3590</v>
+      </c>
+      <c r="G1377" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1378" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D1378" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1378" t="s">
+        <v>3591</v>
+      </c>
+      <c r="F1378" t="s">
+        <v>3592</v>
+      </c>
+      <c r="G1378" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1379" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>322</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>3593</v>
+      </c>
+      <c r="F1379" t="s">
+        <v>3594</v>
+      </c>
+      <c r="G1379" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1380" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>3595</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1380" t="s">
+        <v>3596</v>
+      </c>
+      <c r="F1380" t="s">
+        <v>3597</v>
+      </c>
+      <c r="G1380" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1381" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>3598</v>
+      </c>
+      <c r="D1381" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1381" t="s">
+        <v>3599</v>
+      </c>
+      <c r="F1381" t="s">
+        <v>3600</v>
+      </c>
+      <c r="G1381" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1382" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D1382" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1382" t="s">
+        <v>3602</v>
+      </c>
+      <c r="F1382" t="s">
+        <v>3603</v>
+      </c>
+      <c r="G1382" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1383" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>193</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1383" t="s">
+        <v>3604</v>
+      </c>
+      <c r="F1383" t="s">
+        <v>3605</v>
+      </c>
+      <c r="G1383" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1384" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>3606</v>
+      </c>
+      <c r="D1384" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1384" t="s">
+        <v>3607</v>
+      </c>
+      <c r="F1384" t="s">
+        <v>3608</v>
+      </c>
+      <c r="G1384" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1385" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>3609</v>
+      </c>
+      <c r="F1385" t="s">
+        <v>3610</v>
+      </c>
+      <c r="G1385" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1386" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>3612</v>
+      </c>
+      <c r="F1386" t="s">
+        <v>3613</v>
+      </c>
+      <c r="G1386" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1387" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>3615</v>
+      </c>
+      <c r="F1387" t="s">
+        <v>3616</v>
+      </c>
+      <c r="G1387" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1388" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>897</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>3617</v>
+      </c>
+      <c r="F1388" t="s">
+        <v>3618</v>
+      </c>
+      <c r="G1388" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1389" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>3619</v>
+      </c>
+      <c r="F1389" t="s">
+        <v>3620</v>
+      </c>
+      <c r="G1389" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1390" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1390" t="s">
+        <v>3622</v>
+      </c>
+      <c r="F1390" t="s">
+        <v>3623</v>
+      </c>
+      <c r="G1390" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1391" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>375</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>3624</v>
+      </c>
+      <c r="F1391" t="s">
+        <v>3625</v>
+      </c>
+      <c r="G1391" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1392" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D1392" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>3627</v>
+      </c>
+      <c r="F1392" t="s">
+        <v>3628</v>
+      </c>
+      <c r="G1392" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1393" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D1393" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1393" t="s">
+        <v>3630</v>
+      </c>
+      <c r="F1393" t="s">
+        <v>3631</v>
+      </c>
+      <c r="G1393" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1394" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1394" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1394" t="s">
+        <v>3632</v>
+      </c>
+      <c r="F1394" t="s">
+        <v>3633</v>
+      </c>
+      <c r="G1394" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1395" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D1395" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1395" t="s">
+        <v>3635</v>
+      </c>
+      <c r="F1395" t="s">
+        <v>3636</v>
+      </c>
+      <c r="G1395" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1396" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D1396" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1396" t="s">
+        <v>3637</v>
+      </c>
+      <c r="F1396" t="s">
+        <v>3638</v>
+      </c>
+      <c r="G1396" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1397" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D1397" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1397" t="s">
+        <v>3639</v>
+      </c>
+      <c r="F1397" t="s">
+        <v>3640</v>
+      </c>
+      <c r="G1397" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1398" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>3641</v>
+      </c>
+      <c r="D1398" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1398" t="s">
+        <v>3642</v>
+      </c>
+      <c r="F1398" t="s">
+        <v>3643</v>
+      </c>
+      <c r="G1398" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1399" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D1399" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1399" t="s">
+        <v>3644</v>
+      </c>
+      <c r="F1399" t="s">
+        <v>3645</v>
+      </c>
+      <c r="G1399" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1400" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D1400" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1400" t="s">
+        <v>3646</v>
+      </c>
+      <c r="F1400" t="s">
+        <v>3647</v>
+      </c>
+      <c r="G1400" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1401" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1401" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1401" t="s">
+        <v>3648</v>
+      </c>
+      <c r="F1401" t="s">
+        <v>3649</v>
+      </c>
+      <c r="G1401" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1402" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D1402" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1402" t="s">
+        <v>3650</v>
+      </c>
+      <c r="F1402" t="s">
+        <v>3651</v>
+      </c>
+      <c r="G1402" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1403" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D1403" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1403" t="s">
+        <v>3653</v>
+      </c>
+      <c r="F1403" t="s">
+        <v>3654</v>
+      </c>
+      <c r="G1403" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1404" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D1404" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1404" t="s">
+        <v>3655</v>
+      </c>
+      <c r="F1404" t="s">
+        <v>3656</v>
+      </c>
+      <c r="G1404" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1405" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D1405" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1405" t="s">
+        <v>3657</v>
+      </c>
+      <c r="F1405" t="s">
+        <v>3658</v>
+      </c>
+      <c r="G1405" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1406" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>906</v>
+      </c>
+      <c r="D1406" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1406" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F1406" t="s">
+        <v>3660</v>
+      </c>
+      <c r="G1406" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1407" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1407" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1407" t="s">
+        <v>3663</v>
+      </c>
+      <c r="F1407" t="s">
+        <v>3664</v>
+      </c>
+      <c r="G1407" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1408" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1408" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1408" t="s">
+        <v>3666</v>
+      </c>
+      <c r="F1408" t="s">
+        <v>3667</v>
+      </c>
+      <c r="G1408" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1409" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1409" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1409" t="s">
+        <v>3669</v>
+      </c>
+      <c r="F1409" t="s">
+        <v>3670</v>
+      </c>
+      <c r="G1409" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1410" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1410" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1410" t="s">
+        <v>3672</v>
+      </c>
+      <c r="F1410" t="s">
+        <v>3673</v>
+      </c>
+      <c r="G1410" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1411" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1411" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1411" t="s">
+        <v>3674</v>
+      </c>
+      <c r="F1411" t="s">
+        <v>3675</v>
+      </c>
+      <c r="G1411" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1412" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1412" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1412" t="s">
+        <v>3676</v>
+      </c>
+      <c r="F1412" t="s">
+        <v>3677</v>
+      </c>
+      <c r="G1412" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1413" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1413" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1413" t="s">
+        <v>3678</v>
+      </c>
+      <c r="F1413" t="s">
+        <v>3679</v>
+      </c>
+      <c r="G1413" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1414" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>906</v>
+      </c>
+      <c r="D1414" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1414" t="s">
+        <v>3680</v>
+      </c>
+      <c r="F1414" t="s">
+        <v>3681</v>
+      </c>
+      <c r="G1414" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1415" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1415" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1415" t="s">
+        <v>3682</v>
+      </c>
+      <c r="F1415" t="s">
+        <v>3683</v>
+      </c>
+      <c r="G1415" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1416" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1416" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1416" t="s">
+        <v>3672</v>
+      </c>
+      <c r="F1416" t="s">
+        <v>3684</v>
+      </c>
+      <c r="G1416" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1417" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>906</v>
+      </c>
+      <c r="D1417" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1417" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F1417" t="s">
+        <v>3686</v>
+      </c>
+      <c r="G1417" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1418" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1418" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1418" t="s">
+        <v>3669</v>
+      </c>
+      <c r="F1418" t="s">
+        <v>3687</v>
+      </c>
+      <c r="G1418" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1419" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1419" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1419" t="s">
+        <v>3663</v>
+      </c>
+      <c r="F1419" t="s">
+        <v>3688</v>
+      </c>
+      <c r="G1419" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1420" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1420" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1420" t="s">
+        <v>3666</v>
+      </c>
+      <c r="F1420" t="s">
+        <v>3689</v>
+      </c>
+      <c r="G1420" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1421" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1421" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1421" t="s">
+        <v>3682</v>
+      </c>
+      <c r="F1421" t="s">
+        <v>3690</v>
+      </c>
+      <c r="G1421" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1422" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1422" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1422" t="s">
+        <v>3691</v>
+      </c>
+      <c r="F1422" t="s">
+        <v>3692</v>
+      </c>
+      <c r="G1422" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1423" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>906</v>
+      </c>
+      <c r="D1423" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>3680</v>
+      </c>
+      <c r="F1423" t="s">
+        <v>3693</v>
+      </c>
+      <c r="G1423" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1424" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1424" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>3694</v>
+      </c>
+      <c r="F1424" t="s">
+        <v>3695</v>
+      </c>
+      <c r="G1424" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1425" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1425" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1425" t="s">
+        <v>3696</v>
+      </c>
+      <c r="F1425" t="s">
+        <v>3697</v>
+      </c>
+      <c r="G1425" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1426" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1426" t="s">
+        <v>3663</v>
+      </c>
+      <c r="F1426" t="s">
+        <v>3698</v>
+      </c>
+      <c r="G1426" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1427" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1427" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1427" t="s">
+        <v>3669</v>
+      </c>
+      <c r="F1427" t="s">
+        <v>3700</v>
+      </c>
+      <c r="G1427" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1428" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1428" t="s">
+        <v>3666</v>
+      </c>
+      <c r="F1428" t="s">
+        <v>3701</v>
+      </c>
+      <c r="G1428" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1429" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>906</v>
+      </c>
+      <c r="D1429" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1429" t="s">
+        <v>3659</v>
+      </c>
+      <c r="F1429" t="s">
+        <v>3702</v>
+      </c>
+      <c r="G1429" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1430" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1430" t="s">
+        <v>3672</v>
+      </c>
+      <c r="F1430" t="s">
+        <v>3703</v>
+      </c>
+      <c r="G1430" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1431" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1431" t="s">
+        <v>3694</v>
+      </c>
+      <c r="F1431" t="s">
+        <v>3704</v>
+      </c>
+      <c r="G1431" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1432" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1432" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1432" t="s">
+        <v>3682</v>
+      </c>
+      <c r="F1432" t="s">
+        <v>3705</v>
+      </c>
+      <c r="G1432" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1433" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1433" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1433" t="s">
+        <v>3691</v>
+      </c>
+      <c r="F1433" t="s">
+        <v>3706</v>
+      </c>
+      <c r="G1433" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1434" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>906</v>
+      </c>
+      <c r="D1434" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1434" t="s">
+        <v>3680</v>
+      </c>
+      <c r="F1434" t="s">
+        <v>3707</v>
+      </c>
+      <c r="G1434" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1435" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1435" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1435" t="s">
+        <v>3696</v>
+      </c>
+      <c r="F1435" t="s">
+        <v>3708</v>
+      </c>
+      <c r="G1435" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1436" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1436" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1436" t="s">
+        <v>3709</v>
+      </c>
+      <c r="F1436" t="s">
+        <v>3710</v>
+      </c>
+      <c r="G1436" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1437" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D1437" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1437" t="s">
+        <v>3712</v>
+      </c>
+      <c r="F1437" t="s">
+        <v>3713</v>
+      </c>
+      <c r="G1437" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1438" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D1438" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1438" t="s">
+        <v>3715</v>
+      </c>
+      <c r="F1438" t="s">
+        <v>3716</v>
+      </c>
+      <c r="G1438" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1439" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1439" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1439" t="s">
+        <v>3717</v>
+      </c>
+      <c r="F1439" t="s">
+        <v>3718</v>
+      </c>
+      <c r="G1439" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1440" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D1440" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1440" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F1440" t="s">
+        <v>3720</v>
+      </c>
+      <c r="G1440" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1441" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1441" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1441" t="s">
+        <v>3723</v>
+      </c>
+      <c r="F1441" t="s">
+        <v>3724</v>
+      </c>
+      <c r="G1441" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1442" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1442" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1442" t="s">
+        <v>3726</v>
+      </c>
+      <c r="F1442" t="s">
+        <v>3727</v>
+      </c>
+      <c r="G1442" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1443" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1443" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1443" t="s">
+        <v>3729</v>
+      </c>
+      <c r="F1443" t="s">
+        <v>3730</v>
+      </c>
+      <c r="G1443" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1444" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1444" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1444" t="s">
+        <v>3732</v>
+      </c>
+      <c r="F1444" t="s">
+        <v>3733</v>
+      </c>
+      <c r="G1444" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1445" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1445" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1445" t="s">
+        <v>3734</v>
+      </c>
+      <c r="F1445" t="s">
+        <v>3735</v>
+      </c>
+      <c r="G1445" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1446" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>274</v>
+      </c>
+      <c r="D1446" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1446" t="s">
+        <v>3736</v>
+      </c>
+      <c r="F1446" t="s">
+        <v>3737</v>
+      </c>
+      <c r="G1446" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1447" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1447" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1447" t="s">
+        <v>3738</v>
+      </c>
+      <c r="F1447" t="s">
+        <v>3739</v>
+      </c>
+      <c r="G1447" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1448" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>271</v>
+      </c>
+      <c r="D1448" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1448" t="s">
+        <v>3740</v>
+      </c>
+      <c r="F1448" t="s">
+        <v>3741</v>
+      </c>
+      <c r="G1448" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1449" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1449" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1449" t="s">
+        <v>3742</v>
+      </c>
+      <c r="F1449" t="s">
+        <v>3743</v>
+      </c>
+      <c r="G1449" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1450" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D1450" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1450" t="s">
+        <v>3745</v>
+      </c>
+      <c r="F1450" t="s">
+        <v>3746</v>
+      </c>
+      <c r="G1450" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1451" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>3747</v>
+      </c>
+      <c r="D1451" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1451" t="s">
+        <v>3748</v>
+      </c>
+      <c r="F1451" t="s">
+        <v>3749</v>
+      </c>
+      <c r="G1451" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1452" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D1452" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1452" t="s">
+        <v>3750</v>
+      </c>
+      <c r="F1452" t="s">
+        <v>3751</v>
+      </c>
+      <c r="G1452" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1453" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D1453" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1453" t="s">
+        <v>3753</v>
+      </c>
+      <c r="F1453" t="s">
+        <v>3754</v>
+      </c>
+      <c r="G1453" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1454" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D1454" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1454" t="s">
+        <v>3755</v>
+      </c>
+      <c r="F1454" t="s">
+        <v>3756</v>
+      </c>
+      <c r="G1454" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1455" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D1455" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1455" t="s">
+        <v>3758</v>
+      </c>
+      <c r="F1455" t="s">
+        <v>3759</v>
+      </c>
+      <c r="G1455" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1456" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D1456" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1456" t="s">
+        <v>3761</v>
+      </c>
+      <c r="F1456" t="s">
+        <v>3762</v>
+      </c>
+      <c r="G1456" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1457" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1457" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1457" t="s">
+        <v>3763</v>
+      </c>
+      <c r="F1457" t="s">
+        <v>3764</v>
+      </c>
+      <c r="G1457" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1458" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>3765</v>
+      </c>
+      <c r="D1458" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1458" t="s">
+        <v>3766</v>
+      </c>
+      <c r="F1458" t="s">
+        <v>3767</v>
+      </c>
+      <c r="G1458" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1459" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>3768</v>
+      </c>
+      <c r="D1459" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1459" t="s">
+        <v>3769</v>
+      </c>
+      <c r="F1459" t="s">
+        <v>3770</v>
+      </c>
+      <c r="G1459" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1460" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>3771</v>
+      </c>
+      <c r="D1460" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1460" t="s">
+        <v>3772</v>
+      </c>
+      <c r="F1460" t="s">
+        <v>3773</v>
+      </c>
+      <c r="G1460" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1461" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D1461" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1461" t="s">
+        <v>3774</v>
+      </c>
+      <c r="F1461" t="s">
+        <v>3775</v>
+      </c>
+      <c r="G1461" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1462" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1462" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1462" t="s">
+        <v>3777</v>
+      </c>
+      <c r="F1462" t="s">
+        <v>3778</v>
+      </c>
+      <c r="G1462" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1463" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D1463" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1463" t="s">
+        <v>3781</v>
+      </c>
+      <c r="F1463" t="s">
+        <v>3782</v>
+      </c>
+      <c r="G1463" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1464" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>3783</v>
+      </c>
+      <c r="D1464" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1464" t="s">
+        <v>3784</v>
+      </c>
+      <c r="F1464" t="s">
+        <v>3785</v>
+      </c>
+      <c r="G1464" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1465" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1465" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1465" t="s">
+        <v>3787</v>
+      </c>
+      <c r="F1465" t="s">
+        <v>3788</v>
+      </c>
+      <c r="G1465" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1466" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1466" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1466" t="s">
+        <v>3790</v>
+      </c>
+      <c r="F1466" t="s">
+        <v>3791</v>
+      </c>
+      <c r="G1466" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1467" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>3783</v>
+      </c>
+      <c r="D1467" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1467" t="s">
+        <v>3792</v>
+      </c>
+      <c r="F1467" t="s">
+        <v>3793</v>
+      </c>
+      <c r="G1467" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1468" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1468" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1468" t="s">
+        <v>3794</v>
+      </c>
+      <c r="F1468" t="s">
+        <v>3795</v>
+      </c>
+      <c r="G1468" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1469" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1469" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1469" t="s">
+        <v>3796</v>
+      </c>
+      <c r="F1469" t="s">
+        <v>3797</v>
+      </c>
+      <c r="G1469" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1470" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D1470" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1470" t="s">
+        <v>3798</v>
+      </c>
+      <c r="F1470" t="s">
+        <v>3799</v>
+      </c>
+      <c r="G1470" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1471" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1471" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1471" t="s">
+        <v>3800</v>
+      </c>
+      <c r="F1471" t="s">
+        <v>3801</v>
+      </c>
+      <c r="G1471" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1472" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1472" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1472" t="s">
+        <v>3803</v>
+      </c>
+      <c r="F1472" t="s">
+        <v>3804</v>
+      </c>
+      <c r="G1472" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1473" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1473" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1473" t="s">
+        <v>3805</v>
+      </c>
+      <c r="F1473" t="s">
+        <v>3806</v>
+      </c>
+      <c r="G1473" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1474" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>3807</v>
+      </c>
+      <c r="D1474" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1474" t="s">
+        <v>3808</v>
+      </c>
+      <c r="F1474" t="s">
+        <v>3809</v>
+      </c>
+      <c r="G1474" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1475" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>3810</v>
+      </c>
+      <c r="D1475" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1475" t="s">
+        <v>3811</v>
+      </c>
+      <c r="F1475" t="s">
+        <v>3812</v>
+      </c>
+      <c r="G1475" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1476" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1476" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1476" t="s">
+        <v>3814</v>
+      </c>
+      <c r="F1476" t="s">
+        <v>3815</v>
+      </c>
+      <c r="G1476" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1477" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>3807</v>
+      </c>
+      <c r="D1477" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1477" t="s">
+        <v>3816</v>
+      </c>
+      <c r="F1477" t="s">
+        <v>3817</v>
+      </c>
+      <c r="G1477" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1478" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>3810</v>
+      </c>
+      <c r="D1478" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1478" t="s">
+        <v>3818</v>
+      </c>
+      <c r="F1478" t="s">
+        <v>3819</v>
+      </c>
+      <c r="G1478" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1479" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1479" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1479" t="s">
+        <v>3820</v>
+      </c>
+      <c r="F1479" t="s">
+        <v>3821</v>
+      </c>
+      <c r="G1479" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1480" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>3822</v>
+      </c>
+      <c r="D1480" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1480" t="s">
+        <v>3823</v>
+      </c>
+      <c r="F1480" t="s">
+        <v>3824</v>
+      </c>
+      <c r="G1480" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1481" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>3825</v>
+      </c>
+      <c r="D1481" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1481" t="s">
+        <v>3826</v>
+      </c>
+      <c r="F1481" t="s">
+        <v>3827</v>
+      </c>
+      <c r="G1481" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1482" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>3828</v>
+      </c>
+      <c r="D1482" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1482" t="s">
+        <v>3829</v>
+      </c>
+      <c r="F1482" t="s">
+        <v>3830</v>
+      </c>
+      <c r="G1482" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1483" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D1483" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1483" t="s">
+        <v>3832</v>
+      </c>
+      <c r="F1483" t="s">
+        <v>3833</v>
+      </c>
+      <c r="G1483" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1484" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>3828</v>
+      </c>
+      <c r="D1484" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1484" t="s">
+        <v>3834</v>
+      </c>
+      <c r="F1484" t="s">
+        <v>3835</v>
+      </c>
+      <c r="G1484" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1485" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>3822</v>
+      </c>
+      <c r="D1485" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1485" t="s">
+        <v>3836</v>
+      </c>
+      <c r="F1485" t="s">
+        <v>3837</v>
+      </c>
+      <c r="G1485" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1486" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>3825</v>
+      </c>
+      <c r="D1486" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1486" t="s">
+        <v>3838</v>
+      </c>
+      <c r="F1486" t="s">
+        <v>3839</v>
+      </c>
+      <c r="G1486" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1487" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D1487" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1487" t="s">
+        <v>3840</v>
+      </c>
+      <c r="F1487" t="s">
+        <v>3841</v>
+      </c>
+      <c r="G1487" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1488" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1488" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1488" t="s">
+        <v>3842</v>
+      </c>
+      <c r="F1488" t="s">
+        <v>3843</v>
+      </c>
+      <c r="G1488" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1489" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>3783</v>
+      </c>
+      <c r="D1489" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1489" t="s">
+        <v>3844</v>
+      </c>
+      <c r="F1489" t="s">
+        <v>3845</v>
+      </c>
+      <c r="G1489" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1490" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D1490" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1490" t="s">
+        <v>3846</v>
+      </c>
+      <c r="F1490" t="s">
+        <v>3847</v>
+      </c>
+      <c r="G1490" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1491" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1491" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1491" t="s">
+        <v>3848</v>
+      </c>
+      <c r="F1491" t="s">
+        <v>3849</v>
+      </c>
+      <c r="G1491" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1492" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1492" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1492" t="s">
+        <v>3850</v>
+      </c>
+      <c r="F1492" t="s">
+        <v>3851</v>
+      </c>
+      <c r="G1492" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1493" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1493" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1493" t="s">
+        <v>3852</v>
+      </c>
+      <c r="F1493" t="s">
+        <v>3853</v>
+      </c>
+      <c r="G1493" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1494" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>3807</v>
+      </c>
+      <c r="D1494" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1494" t="s">
+        <v>3854</v>
+      </c>
+      <c r="F1494" t="s">
+        <v>3855</v>
+      </c>
+      <c r="G1494" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1495" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D1495" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1495" t="s">
+        <v>3856</v>
+      </c>
+      <c r="F1495" t="s">
+        <v>3857</v>
+      </c>
+      <c r="G1495" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1496" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>3822</v>
+      </c>
+      <c r="D1496" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1496" t="s">
+        <v>3858</v>
+      </c>
+      <c r="F1496" t="s">
+        <v>3859</v>
+      </c>
+      <c r="G1496" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1497" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>3810</v>
+      </c>
+      <c r="D1497" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1497" t="s">
+        <v>3860</v>
+      </c>
+      <c r="F1497" t="s">
+        <v>3861</v>
+      </c>
+      <c r="G1497" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1498" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>3825</v>
+      </c>
+      <c r="D1498" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1498" t="s">
+        <v>3862</v>
+      </c>
+      <c r="F1498" t="s">
+        <v>3863</v>
+      </c>
+      <c r="G1498" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1499" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>3828</v>
+      </c>
+      <c r="D1499" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1499" t="s">
+        <v>3864</v>
+      </c>
+      <c r="F1499" t="s">
+        <v>3865</v>
+      </c>
+      <c r="G1499" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1500" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D1500" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1500" t="s">
+        <v>3866</v>
+      </c>
+      <c r="F1500" t="s">
+        <v>3867</v>
+      </c>
+      <c r="G1500" t="s">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1501" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>3868</v>
+      </c>
+      <c r="D1501" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1501" t="s">
+        <v>3869</v>
+      </c>
+      <c r="F1501" t="s">
+        <v>3870</v>
+      </c>
+      <c r="G1501" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1502" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D1502" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1502" t="s">
+        <v>3873</v>
+      </c>
+      <c r="F1502" t="s">
+        <v>3874</v>
+      </c>
+      <c r="G1502" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1503" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1503" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1503" t="s">
+        <v>3875</v>
+      </c>
+      <c r="F1503" t="s">
+        <v>3876</v>
+      </c>
+      <c r="G1503" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1504" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D1504" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1504" t="s">
+        <v>3877</v>
+      </c>
+      <c r="F1504" t="s">
+        <v>3878</v>
+      </c>
+      <c r="G1504" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1505" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1505" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1505" t="s">
+        <v>3879</v>
+      </c>
+      <c r="F1505" t="s">
+        <v>3880</v>
+      </c>
+      <c r="G1505" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1506" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1506" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1506" t="s">
+        <v>3882</v>
+      </c>
+      <c r="F1506" t="s">
+        <v>3883</v>
+      </c>
+      <c r="G1506" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1507" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D1507" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1507" t="s">
+        <v>3885</v>
+      </c>
+      <c r="F1507" t="s">
+        <v>3886</v>
+      </c>
+      <c r="G1507" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1508" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>3887</v>
+      </c>
+      <c r="D1508" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1508" t="s">
+        <v>3888</v>
+      </c>
+      <c r="F1508" t="s">
+        <v>3889</v>
+      </c>
+      <c r="G1508" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1509" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1509" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1509" t="s">
+        <v>3891</v>
+      </c>
+      <c r="F1509" t="s">
+        <v>3892</v>
+      </c>
+      <c r="G1509" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1510" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1510" t="s">
+        <v>3893</v>
+      </c>
+      <c r="F1510" t="s">
+        <v>3894</v>
+      </c>
+      <c r="G1510" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1511" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1511" t="s">
+        <v>3895</v>
+      </c>
+      <c r="F1511" t="s">
+        <v>3896</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1512" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>3887</v>
+      </c>
+      <c r="D1512" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1512" t="s">
+        <v>3897</v>
+      </c>
+      <c r="F1512" t="s">
+        <v>3898</v>
+      </c>
+      <c r="G1512" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1513" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1513" t="s">
+        <v>3899</v>
+      </c>
+      <c r="F1513" t="s">
+        <v>3900</v>
+      </c>
+      <c r="G1513" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1514" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1514" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1514" t="s">
+        <v>3901</v>
+      </c>
+      <c r="F1514" t="s">
+        <v>3902</v>
+      </c>
+      <c r="G1514" t="s">
+        <v>3871</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1515" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>3903</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1515" t="s">
+        <v>3904</v>
+      </c>
+      <c r="F1515" t="s">
+        <v>3905</v>
+      </c>
+      <c r="G1515" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1516" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D1516" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1516" t="s">
+        <v>3908</v>
+      </c>
+      <c r="F1516" t="s">
+        <v>3909</v>
+      </c>
+      <c r="G1516" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1517" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1517" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1517" t="s">
+        <v>3911</v>
+      </c>
+      <c r="F1517" t="s">
+        <v>3912</v>
+      </c>
+      <c r="G1517" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1518" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D1518" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1518" t="s">
+        <v>3914</v>
+      </c>
+      <c r="F1518" t="s">
+        <v>3915</v>
+      </c>
+      <c r="G1518" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1519" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D1519" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1519" t="s">
+        <v>3917</v>
+      </c>
+      <c r="F1519" t="s">
+        <v>3918</v>
+      </c>
+      <c r="G1519" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1520" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1520" t="s">
+        <v>3920</v>
+      </c>
+      <c r="F1520" t="s">
+        <v>3921</v>
+      </c>
+      <c r="G1520" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1521" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D1521" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1521" t="s">
+        <v>3923</v>
+      </c>
+      <c r="F1521" t="s">
+        <v>3924</v>
+      </c>
+      <c r="G1521" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1522" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>3925</v>
+      </c>
+      <c r="D1522" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1522" t="s">
+        <v>3926</v>
+      </c>
+      <c r="F1522" t="s">
+        <v>3927</v>
+      </c>
+      <c r="G1522" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1523" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D1523" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1523" t="s">
+        <v>3929</v>
+      </c>
+      <c r="F1523" t="s">
+        <v>3930</v>
+      </c>
+      <c r="G1523" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1524" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>3931</v>
+      </c>
+      <c r="D1524" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1524" t="s">
+        <v>3932</v>
+      </c>
+      <c r="F1524" t="s">
+        <v>3933</v>
+      </c>
+      <c r="G1524" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1525" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>3903</v>
+      </c>
+      <c r="D1525" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1525" t="s">
+        <v>3934</v>
+      </c>
+      <c r="F1525" t="s">
+        <v>3935</v>
+      </c>
+      <c r="G1525" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1526" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>3936</v>
+      </c>
+      <c r="D1526" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1526" t="s">
+        <v>3937</v>
+      </c>
+      <c r="F1526" t="s">
+        <v>3938</v>
+      </c>
+      <c r="G1526" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1527" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>3939</v>
+      </c>
+      <c r="D1527" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1527" t="s">
+        <v>3940</v>
+      </c>
+      <c r="F1527" t="s">
+        <v>3941</v>
+      </c>
+      <c r="G1527" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1528" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>3942</v>
+      </c>
+      <c r="D1528" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1528" t="s">
+        <v>3943</v>
+      </c>
+      <c r="F1528" t="s">
+        <v>3944</v>
+      </c>
+      <c r="G1528" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1529" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>3945</v>
+      </c>
+      <c r="D1529" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1529" t="s">
+        <v>3946</v>
+      </c>
+      <c r="F1529" t="s">
+        <v>3947</v>
+      </c>
+      <c r="G1529" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1530" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>3945</v>
+      </c>
+      <c r="D1530" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1530" t="s">
+        <v>3948</v>
+      </c>
+      <c r="F1530" t="s">
+        <v>3949</v>
+      </c>
+      <c r="G1530" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1531" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>3950</v>
+      </c>
+      <c r="D1531" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1531" t="s">
+        <v>3951</v>
+      </c>
+      <c r="F1531" t="s">
+        <v>3952</v>
+      </c>
+      <c r="G1531" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1532" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>3953</v>
+      </c>
+      <c r="D1532" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1532" t="s">
+        <v>3954</v>
+      </c>
+      <c r="F1532" t="s">
+        <v>3955</v>
+      </c>
+      <c r="G1532" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1533" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>3956</v>
+      </c>
+      <c r="D1533" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1533" t="s">
+        <v>3957</v>
+      </c>
+      <c r="F1533" t="s">
+        <v>3958</v>
+      </c>
+      <c r="G1533" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1534" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>3959</v>
+      </c>
+      <c r="D1534" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1534" t="s">
+        <v>3960</v>
+      </c>
+      <c r="F1534" t="s">
+        <v>3961</v>
+      </c>
+      <c r="G1534" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1535" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1535" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1535" t="s">
+        <v>3962</v>
+      </c>
+      <c r="F1535" t="s">
+        <v>3963</v>
+      </c>
+      <c r="G1535" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1536" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>3964</v>
+      </c>
+      <c r="D1536" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1536" t="s">
+        <v>3965</v>
+      </c>
+      <c r="F1536" t="s">
+        <v>3966</v>
+      </c>
+      <c r="G1536" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1537" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>3967</v>
+      </c>
+      <c r="D1537" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1537" t="s">
+        <v>3968</v>
+      </c>
+      <c r="F1537" t="s">
+        <v>3969</v>
+      </c>
+      <c r="G1537" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1538" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>3970</v>
+      </c>
+      <c r="D1538" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1538" t="s">
+        <v>3971</v>
+      </c>
+      <c r="F1538" t="s">
+        <v>3972</v>
+      </c>
+      <c r="G1538" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1539" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>3973</v>
+      </c>
+      <c r="D1539" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1539" t="s">
+        <v>3974</v>
+      </c>
+      <c r="F1539" t="s">
+        <v>3975</v>
+      </c>
+      <c r="G1539" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1540" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>3976</v>
+      </c>
+      <c r="D1540" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1540" t="s">
+        <v>3977</v>
+      </c>
+      <c r="F1540" t="s">
+        <v>3978</v>
+      </c>
+      <c r="G1540" t="s">
+        <v>3906</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1541" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1541" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1541" t="s">
+        <v>3979</v>
+      </c>
+      <c r="F1541" t="s">
+        <v>3980</v>
+      </c>
+      <c r="G1541" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1542" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>657</v>
+      </c>
+      <c r="D1542" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1542" t="s">
+        <v>3982</v>
+      </c>
+      <c r="F1542" t="s">
+        <v>3983</v>
+      </c>
+      <c r="G1542" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1543" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D1543" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1543" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1543" t="s">
+        <v>3985</v>
+      </c>
+      <c r="G1543" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1544" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D1544" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1544" t="s">
+        <v>3987</v>
+      </c>
+      <c r="F1544" t="s">
+        <v>3988</v>
+      </c>
+      <c r="G1544" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1545" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D1545" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1545" t="s">
+        <v>3987</v>
+      </c>
+      <c r="F1545" t="s">
+        <v>3989</v>
+      </c>
+      <c r="G1545" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1546" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D1546" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1546" t="s">
+        <v>3984</v>
+      </c>
+      <c r="F1546" t="s">
+        <v>3991</v>
+      </c>
+      <c r="G1546" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1547" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1547" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1547" t="s">
+        <v>3979</v>
+      </c>
+      <c r="F1547" t="s">
+        <v>3992</v>
+      </c>
+      <c r="G1547" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1548" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>657</v>
+      </c>
+      <c r="D1548" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1548" t="s">
+        <v>3982</v>
+      </c>
+      <c r="F1548" t="s">
+        <v>3993</v>
+      </c>
+      <c r="G1548" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1549" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D1549" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1549" t="s">
+        <v>3994</v>
+      </c>
+      <c r="F1549" t="s">
+        <v>3995</v>
+      </c>
+      <c r="G1549" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1550" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1550" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1550" t="s">
+        <v>3997</v>
+      </c>
+      <c r="F1550" t="s">
+        <v>3998</v>
+      </c>
+      <c r="G1550" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1551" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D1551" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1551" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F1551" t="s">
+        <v>4001</v>
+      </c>
+      <c r="G1551" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1552" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D1552" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1552" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F1552" t="s">
+        <v>4002</v>
+      </c>
+      <c r="G1552" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1553" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1553" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1553" t="s">
+        <v>4003</v>
+      </c>
+      <c r="F1553" t="s">
+        <v>4004</v>
+      </c>
+      <c r="G1553" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1554" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1554" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1554" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F1554" t="s">
+        <v>4006</v>
+      </c>
+      <c r="G1554" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1555" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1555" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1555" t="s">
+        <v>4003</v>
+      </c>
+      <c r="F1555" t="s">
+        <v>4007</v>
+      </c>
+      <c r="G1555" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1556" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D1556" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1556" t="s">
+        <v>3994</v>
+      </c>
+      <c r="F1556" t="s">
+        <v>4008</v>
+      </c>
+      <c r="G1556" t="s">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1557" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1557" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1557" t="s">
+        <v>3997</v>
+      </c>
+      <c r="F1557" t="s">
+        <v>4009</v>
+      </c>
+      <c r="G1557" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1558" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1558" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1558" t="s">
+        <v>4005</v>
+      </c>
+      <c r="F1558" t="s">
+        <v>4010</v>
+      </c>
+      <c r="G1558" t="s">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1559" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D1559" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1559" t="s">
+        <v>4012</v>
+      </c>
+      <c r="F1559" t="s">
+        <v>4013</v>
+      </c>
+      <c r="G1559" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1560" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>4015</v>
+      </c>
+      <c r="D1560" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1560" t="s">
+        <v>4016</v>
+      </c>
+      <c r="F1560" t="s">
+        <v>4017</v>
+      </c>
+      <c r="G1560" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1561" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>4018</v>
+      </c>
+      <c r="D1561" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1561" t="s">
+        <v>4019</v>
+      </c>
+      <c r="F1561" t="s">
+        <v>4020</v>
+      </c>
+      <c r="G1561" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1562" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>4021</v>
+      </c>
+      <c r="D1562" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1562" t="s">
+        <v>4022</v>
+      </c>
+      <c r="F1562" t="s">
+        <v>4023</v>
+      </c>
+      <c r="G1562" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1563" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>4024</v>
+      </c>
+      <c r="D1563" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1563" t="s">
+        <v>4025</v>
+      </c>
+      <c r="F1563" t="s">
+        <v>4026</v>
+      </c>
+      <c r="G1563" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1564" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1564" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1564" t="s">
+        <v>4027</v>
+      </c>
+      <c r="F1564" t="s">
+        <v>4028</v>
+      </c>
+      <c r="G1564" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1565" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>4029</v>
+      </c>
+      <c r="D1565" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1565" t="s">
+        <v>4030</v>
+      </c>
+      <c r="F1565" t="s">
+        <v>4031</v>
+      </c>
+      <c r="G1565" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1566" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D1566" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1566" t="s">
+        <v>4033</v>
+      </c>
+      <c r="F1566" t="s">
+        <v>4034</v>
+      </c>
+      <c r="G1566" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1567" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>4035</v>
+      </c>
+      <c r="D1567" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1567" t="s">
+        <v>4036</v>
+      </c>
+      <c r="F1567" t="s">
+        <v>4037</v>
+      </c>
+      <c r="G1567" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1568" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>626</v>
+      </c>
+      <c r="D1568" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1568" t="s">
+        <v>4038</v>
+      </c>
+      <c r="F1568" t="s">
+        <v>4039</v>
+      </c>
+      <c r="G1568" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1569" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>4040</v>
+      </c>
+      <c r="D1569" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1569" t="s">
+        <v>4041</v>
+      </c>
+      <c r="F1569" t="s">
+        <v>4042</v>
+      </c>
+      <c r="G1569" t="s">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1570" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>4043</v>
+      </c>
+      <c r="D1570" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1570" t="s">
+        <v>4044</v>
+      </c>
+      <c r="F1570" t="s">
+        <v>4045</v>
+      </c>
+      <c r="G1570" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1571" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>4047</v>
+      </c>
+      <c r="D1571" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1571" t="s">
+        <v>4048</v>
+      </c>
+      <c r="F1571" t="s">
+        <v>4049</v>
+      </c>
+      <c r="G1571" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1572" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>4050</v>
+      </c>
+      <c r="D1572" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1572" t="s">
+        <v>4051</v>
+      </c>
+      <c r="F1572" t="s">
+        <v>4052</v>
+      </c>
+      <c r="G1572" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1573" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>4053</v>
+      </c>
+      <c r="D1573" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1573" t="s">
+        <v>4054</v>
+      </c>
+      <c r="F1573" t="s">
+        <v>4055</v>
+      </c>
+      <c r="G1573" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1574" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>4056</v>
+      </c>
+      <c r="D1574" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1574" t="s">
+        <v>4057</v>
+      </c>
+      <c r="F1574" t="s">
+        <v>4058</v>
+      </c>
+      <c r="G1574" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1575" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>4059</v>
+      </c>
+      <c r="D1575" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1575" t="s">
+        <v>4060</v>
+      </c>
+      <c r="F1575" t="s">
+        <v>4061</v>
+      </c>
+      <c r="G1575" t="s">
+        <v>4046</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1576" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1576" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1576" t="s">
+        <v>4063</v>
+      </c>
+      <c r="F1576" t="s">
+        <v>4064</v>
+      </c>
+      <c r="G1576" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1577" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1577" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1577" t="s">
+        <v>4066</v>
+      </c>
+      <c r="F1577" t="s">
+        <v>4067</v>
+      </c>
+      <c r="G1577" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1578" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D1578" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1578" t="s">
+        <v>4069</v>
+      </c>
+      <c r="F1578" t="s">
+        <v>4070</v>
+      </c>
+      <c r="G1578" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1579" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>4071</v>
+      </c>
+      <c r="D1579" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1579" t="s">
+        <v>4072</v>
+      </c>
+      <c r="F1579" t="s">
+        <v>4073</v>
+      </c>
+      <c r="G1579" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1580" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D1580" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1580" t="s">
+        <v>4075</v>
+      </c>
+      <c r="F1580" t="s">
+        <v>4076</v>
+      </c>
+      <c r="G1580" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1581" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>4077</v>
+      </c>
+      <c r="D1581" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1581" t="s">
+        <v>4078</v>
+      </c>
+      <c r="F1581" t="s">
+        <v>4079</v>
+      </c>
+      <c r="G1581" t="s">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1582" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>246</v>
+      </c>
+      <c r="D1582" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1582" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F1582" t="s">
+        <v>4081</v>
+      </c>
+      <c r="G1582" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1583" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1583" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1583" t="s">
+        <v>4083</v>
+      </c>
+      <c r="F1583" t="s">
+        <v>4084</v>
+      </c>
+      <c r="G1583" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1584" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1584" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1584" t="s">
+        <v>4085</v>
+      </c>
+      <c r="F1584" t="s">
+        <v>4086</v>
+      </c>
+      <c r="G1584" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1585" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>258</v>
+      </c>
+      <c r="D1585" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1585" t="s">
+        <v>4087</v>
+      </c>
+      <c r="F1585" t="s">
+        <v>4088</v>
+      </c>
+      <c r="G1585" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1586" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>375</v>
+      </c>
+      <c r="D1586" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1586" t="s">
+        <v>4089</v>
+      </c>
+      <c r="F1586" t="s">
+        <v>4090</v>
+      </c>
+      <c r="G1586" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1587" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>4091</v>
+      </c>
+      <c r="D1587" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1587" t="s">
+        <v>4092</v>
+      </c>
+      <c r="F1587" t="s">
+        <v>4093</v>
+      </c>
+      <c r="G1587" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1588" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D1588" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1588" t="s">
+        <v>4095</v>
+      </c>
+      <c r="F1588" t="s">
+        <v>4096</v>
+      </c>
+      <c r="G1588" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1589" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1589" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1589" t="s">
+        <v>4097</v>
+      </c>
+      <c r="F1589" t="s">
+        <v>4098</v>
+      </c>
+      <c r="G1589" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1590" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D1590" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1590" t="s">
+        <v>4100</v>
+      </c>
+      <c r="F1590" t="s">
+        <v>4101</v>
+      </c>
+      <c r="G1590" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1591" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D1591" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1591" t="s">
+        <v>4103</v>
+      </c>
+      <c r="F1591" t="s">
+        <v>4104</v>
+      </c>
+      <c r="G1591" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1592" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>4105</v>
+      </c>
+      <c r="D1592" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1592" t="s">
+        <v>4106</v>
+      </c>
+      <c r="F1592" t="s">
+        <v>4107</v>
+      </c>
+      <c r="G1592" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1593" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1593" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1593" t="s">
+        <v>4109</v>
+      </c>
+      <c r="F1593" t="s">
+        <v>4110</v>
+      </c>
+      <c r="G1593" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1594" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1594" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1594" t="s">
+        <v>4112</v>
+      </c>
+      <c r="F1594" t="s">
+        <v>4113</v>
+      </c>
+      <c r="G1594" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1595" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D1595" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1595" t="s">
+        <v>4115</v>
+      </c>
+      <c r="F1595" t="s">
+        <v>4116</v>
+      </c>
+      <c r="G1595" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1596" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D1596" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1596" t="s">
+        <v>4118</v>
+      </c>
+      <c r="F1596" t="s">
+        <v>4119</v>
+      </c>
+      <c r="G1596" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1597" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1597" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1597" t="s">
+        <v>4120</v>
+      </c>
+      <c r="F1597" t="s">
+        <v>4121</v>
+      </c>
+      <c r="G1597" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1598" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>4122</v>
+      </c>
+      <c r="D1598" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1598" t="s">
+        <v>4123</v>
+      </c>
+      <c r="F1598" t="s">
+        <v>4124</v>
+      </c>
+      <c r="G1598" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1599" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D1599" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1599" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1599" t="s">
+        <v>4126</v>
+      </c>
+      <c r="G1599" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1600" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>4127</v>
+      </c>
+      <c r="D1600" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1600" t="s">
+        <v>4128</v>
+      </c>
+      <c r="F1600" t="s">
+        <v>4129</v>
+      </c>
+      <c r="G1600" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1601" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>4130</v>
+      </c>
+      <c r="D1601" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1601" t="s">
+        <v>4131</v>
+      </c>
+      <c r="F1601" t="s">
+        <v>4132</v>
+      </c>
+      <c r="G1601" t="s">
+        <v>4082</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1602" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>375</v>
+      </c>
+      <c r="D1602" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1602" t="s">
+        <v>4089</v>
+      </c>
+      <c r="F1602" t="s">
+        <v>4133</v>
+      </c>
+      <c r="G1602" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1603" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>258</v>
+      </c>
+      <c r="D1603" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1603" t="s">
+        <v>4087</v>
+      </c>
+      <c r="F1603" t="s">
+        <v>4135</v>
+      </c>
+      <c r="G1603" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1604" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>246</v>
+      </c>
+      <c r="D1604" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1604" t="s">
+        <v>4080</v>
+      </c>
+      <c r="F1604" t="s">
+        <v>4136</v>
+      </c>
+      <c r="G1604" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1605" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1605" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1605" t="s">
+        <v>4085</v>
+      </c>
+      <c r="F1605" t="s">
+        <v>4137</v>
+      </c>
+      <c r="G1605" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1606" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1606" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1606" t="s">
+        <v>4083</v>
+      </c>
+      <c r="F1606" t="s">
+        <v>4138</v>
+      </c>
+      <c r="G1606" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1607" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>4091</v>
+      </c>
+      <c r="D1607" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1607" t="s">
+        <v>4092</v>
+      </c>
+      <c r="F1607" t="s">
+        <v>4139</v>
+      </c>
+      <c r="G1607" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1608" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D1608" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1608" t="s">
+        <v>4095</v>
+      </c>
+      <c r="F1608" t="s">
+        <v>4140</v>
+      </c>
+      <c r="G1608" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1609" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D1609" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1609" t="s">
+        <v>4100</v>
+      </c>
+      <c r="F1609" t="s">
+        <v>4141</v>
+      </c>
+      <c r="G1609" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1610" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D1610" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1610" t="s">
+        <v>4103</v>
+      </c>
+      <c r="F1610" t="s">
+        <v>4142</v>
+      </c>
+      <c r="G1610" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1611" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1611" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1611" t="s">
+        <v>4097</v>
+      </c>
+      <c r="F1611" t="s">
+        <v>4143</v>
+      </c>
+      <c r="G1611" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1612" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>4105</v>
+      </c>
+      <c r="D1612" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1612" t="s">
+        <v>4106</v>
+      </c>
+      <c r="F1612" t="s">
+        <v>4144</v>
+      </c>
+      <c r="G1612" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1613" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1613" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1613" t="s">
+        <v>4112</v>
+      </c>
+      <c r="F1613" t="s">
+        <v>4145</v>
+      </c>
+      <c r="G1613" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1614" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D1614" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1614" t="s">
+        <v>4115</v>
+      </c>
+      <c r="F1614" t="s">
+        <v>4146</v>
+      </c>
+      <c r="G1614" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1615" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1615" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1615" t="s">
+        <v>4109</v>
+      </c>
+      <c r="F1615" t="s">
+        <v>4147</v>
+      </c>
+      <c r="G1615" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1616" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D1616" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1616" t="s">
+        <v>4118</v>
+      </c>
+      <c r="F1616" t="s">
+        <v>4148</v>
+      </c>
+      <c r="G1616" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1617" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D1617" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1617" t="s">
+        <v>4125</v>
+      </c>
+      <c r="F1617" t="s">
+        <v>4149</v>
+      </c>
+      <c r="G1617" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1618" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>4122</v>
+      </c>
+      <c r="D1618" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1618" t="s">
+        <v>4123</v>
+      </c>
+      <c r="F1618" t="s">
+        <v>4150</v>
+      </c>
+      <c r="G1618" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1619" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1619" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1619" t="s">
+        <v>4120</v>
+      </c>
+      <c r="F1619" t="s">
+        <v>4151</v>
+      </c>
+      <c r="G1619" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1620" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>4127</v>
+      </c>
+      <c r="D1620" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1620" t="s">
+        <v>4128</v>
+      </c>
+      <c r="F1620" t="s">
+        <v>4152</v>
+      </c>
+      <c r="G1620" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1621" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>4130</v>
+      </c>
+      <c r="D1621" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1621" t="s">
+        <v>4131</v>
+      </c>
+      <c r="F1621" t="s">
+        <v>4153</v>
+      </c>
+      <c r="G1621" t="s">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1622" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D1622" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1622" t="s">
+        <v>4154</v>
+      </c>
+      <c r="F1622" t="s">
+        <v>4155</v>
+      </c>
+      <c r="G1622" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1623" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D1623" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1623" t="s">
+        <v>4157</v>
+      </c>
+      <c r="F1623" t="s">
+        <v>4158</v>
+      </c>
+      <c r="G1623" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1624" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>3771</v>
+      </c>
+      <c r="D1624" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1624" t="s">
+        <v>4159</v>
+      </c>
+      <c r="F1624" t="s">
+        <v>4160</v>
+      </c>
+      <c r="G1624" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1625" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>4161</v>
+      </c>
+      <c r="D1625" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1625" t="s">
+        <v>4162</v>
+      </c>
+      <c r="F1625" t="s">
+        <v>4163</v>
+      </c>
+      <c r="G1625" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1626" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>4164</v>
+      </c>
+      <c r="D1626" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1626" t="s">
+        <v>4165</v>
+      </c>
+      <c r="F1626" t="s">
+        <v>4166</v>
+      </c>
+      <c r="G1626" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1627" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>4167</v>
+      </c>
+      <c r="D1627" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1627" t="s">
+        <v>4168</v>
+      </c>
+      <c r="F1627" t="s">
+        <v>4169</v>
+      </c>
+      <c r="G1627" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1628" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>4170</v>
+      </c>
+      <c r="D1628" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1628" t="s">
+        <v>4171</v>
+      </c>
+      <c r="F1628" t="s">
+        <v>4172</v>
+      </c>
+      <c r="G1628" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1629" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1629" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1629" t="s">
+        <v>4173</v>
+      </c>
+      <c r="F1629" t="s">
+        <v>4174</v>
+      </c>
+      <c r="G1629" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1630" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>4175</v>
+      </c>
+      <c r="D1630" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1630" t="s">
+        <v>4176</v>
+      </c>
+      <c r="F1630" t="s">
+        <v>4177</v>
+      </c>
+      <c r="G1630" t="s">
+        <v>4156</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1631" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D1631" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1631" t="s">
+        <v>4178</v>
+      </c>
+      <c r="F1631" t="s">
+        <v>4179</v>
+      </c>
+      <c r="G1631" t="s">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1632" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D1632" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1632" t="s">
+        <v>4181</v>
+      </c>
+      <c r="F1632" t="s">
+        <v>4182</v>
+      </c>
+      <c r="G1632" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1633" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D1633" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1633" t="s">
+        <v>4184</v>
+      </c>
+      <c r="F1633" t="s">
+        <v>4185</v>
+      </c>
+      <c r="G1633" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1634" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>4186</v>
+      </c>
+      <c r="D1634" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1634" t="s">
+        <v>4187</v>
+      </c>
+      <c r="F1634" t="s">
+        <v>4188</v>
+      </c>
+      <c r="G1634" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1635" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>4189</v>
+      </c>
+      <c r="D1635" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1635" t="s">
+        <v>4190</v>
+      </c>
+      <c r="F1635" t="s">
+        <v>4191</v>
+      </c>
+      <c r="G1635" t="s">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1636" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>4186</v>
+      </c>
+      <c r="D1636" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1636" t="s">
+        <v>4187</v>
+      </c>
+      <c r="F1636" t="s">
+        <v>4192</v>
+      </c>
+      <c r="G1636" t="s">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1637" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>4189</v>
+      </c>
+      <c r="D1637" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1637" t="s">
+        <v>4190</v>
+      </c>
+      <c r="F1637" t="s">
+        <v>4194</v>
+      </c>
+      <c r="G1637" t="s">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1638" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D1638" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1638" t="s">
+        <v>4184</v>
+      </c>
+      <c r="F1638" t="s">
+        <v>4195</v>
+      </c>
+      <c r="G1638" t="s">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1639" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D1639" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1639" t="s">
+        <v>4181</v>
+      </c>
+      <c r="F1639" t="s">
+        <v>4196</v>
+      </c>
+      <c r="G1639" t="s">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1640" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>626</v>
+      </c>
+      <c r="D1640" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1640" t="s">
+        <v>4197</v>
+      </c>
+      <c r="F1640" t="s">
+        <v>4198</v>
+      </c>
+      <c r="G1640" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1641" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>202</v>
+      </c>
+      <c r="D1641" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1641" t="s">
+        <v>4200</v>
+      </c>
+      <c r="F1641" t="s">
+        <v>4201</v>
+      </c>
+      <c r="G1641" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1642" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1642" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1642" t="s">
+        <v>4202</v>
+      </c>
+      <c r="F1642" t="s">
+        <v>4203</v>
+      </c>
+      <c r="G1642" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1643" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D1643" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1643" t="s">
+        <v>4204</v>
+      </c>
+      <c r="F1643" t="s">
+        <v>4205</v>
+      </c>
+      <c r="G1643" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1644" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>4035</v>
+      </c>
+      <c r="D1644" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1644" t="s">
+        <v>4206</v>
+      </c>
+      <c r="F1644" t="s">
+        <v>4207</v>
+      </c>
+      <c r="G1644" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1645" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D1645" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1645" t="s">
+        <v>4208</v>
+      </c>
+      <c r="F1645" t="s">
+        <v>4209</v>
+      </c>
+      <c r="G1645" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1646" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>4077</v>
+      </c>
+      <c r="D1646" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1646" t="s">
+        <v>4210</v>
+      </c>
+      <c r="F1646" t="s">
+        <v>4211</v>
+      </c>
+      <c r="G1646" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1647" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>4071</v>
+      </c>
+      <c r="D1647" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1647" t="s">
+        <v>4212</v>
+      </c>
+      <c r="F1647" t="s">
+        <v>4213</v>
+      </c>
+      <c r="G1647" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1648" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1648" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1648" t="s">
+        <v>4214</v>
+      </c>
+      <c r="F1648" t="s">
+        <v>4215</v>
+      </c>
+      <c r="G1648" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1649" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>4216</v>
+      </c>
+      <c r="D1649" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1649" t="s">
+        <v>4217</v>
+      </c>
+      <c r="F1649" t="s">
+        <v>4218</v>
+      </c>
+      <c r="G1649" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1650" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>4219</v>
+      </c>
+      <c r="D1650" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1650" t="s">
+        <v>4220</v>
+      </c>
+      <c r="F1650" t="s">
+        <v>4221</v>
+      </c>
+      <c r="G1650" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1651" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>4222</v>
+      </c>
+      <c r="D1651" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1651" t="s">
+        <v>4223</v>
+      </c>
+      <c r="F1651" t="s">
+        <v>4224</v>
+      </c>
+      <c r="G1651" t="s">
+        <v>4199</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1652" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1652" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1652" t="s">
+        <v>4225</v>
+      </c>
+      <c r="F1652" t="s">
+        <v>4226</v>
+      </c>
+      <c r="G1652" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1653" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>4228</v>
+      </c>
+      <c r="D1653" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1653" t="s">
+        <v>4229</v>
+      </c>
+      <c r="F1653" t="s">
+        <v>4230</v>
+      </c>
+      <c r="G1653" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1654" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>4231</v>
+      </c>
+      <c r="D1654" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1654" t="s">
+        <v>4232</v>
+      </c>
+      <c r="F1654" t="s">
+        <v>4233</v>
+      </c>
+      <c r="G1654" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1655" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>4234</v>
+      </c>
+      <c r="D1655" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1655" t="s">
+        <v>4235</v>
+      </c>
+      <c r="F1655" t="s">
+        <v>4236</v>
+      </c>
+      <c r="G1655" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1656" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1656" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1656" t="s">
+        <v>4237</v>
+      </c>
+      <c r="F1656" t="s">
+        <v>4238</v>
+      </c>
+      <c r="G1656" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1657" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1657" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1657" t="s">
+        <v>4240</v>
+      </c>
+      <c r="F1657" t="s">
+        <v>4241</v>
+      </c>
+      <c r="G1657" t="s">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1658" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1658" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1658" t="s">
+        <v>4242</v>
+      </c>
+      <c r="F1658" t="s">
+        <v>4243</v>
+      </c>
+      <c r="G1658" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1659" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1659" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1659" t="s">
+        <v>4246</v>
+      </c>
+      <c r="F1659" t="s">
+        <v>4247</v>
+      </c>
+      <c r="G1659" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1660" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>4248</v>
+      </c>
+      <c r="D1660" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1660" t="s">
+        <v>4249</v>
+      </c>
+      <c r="F1660" t="s">
+        <v>4250</v>
+      </c>
+      <c r="G1660" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1661" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>4251</v>
+      </c>
+      <c r="D1661" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1661" t="s">
+        <v>4252</v>
+      </c>
+      <c r="F1661" t="s">
+        <v>4253</v>
+      </c>
+      <c r="G1661" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1662" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>4254</v>
+      </c>
+      <c r="D1662" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1662" t="s">
+        <v>4255</v>
+      </c>
+      <c r="F1662" t="s">
+        <v>4256</v>
+      </c>
+      <c r="G1662" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1663" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>4257</v>
+      </c>
+      <c r="D1663" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1663" t="s">
+        <v>4258</v>
+      </c>
+      <c r="F1663" t="s">
+        <v>4259</v>
+      </c>
+      <c r="G1663" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1664" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>4260</v>
+      </c>
+      <c r="D1664" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1664" t="s">
+        <v>4261</v>
+      </c>
+      <c r="F1664" t="s">
+        <v>4262</v>
+      </c>
+      <c r="G1664" t="s">
+        <v>4244</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1665" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>4263</v>
+      </c>
+      <c r="D1665" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1665" t="s">
+        <v>4264</v>
+      </c>
+      <c r="F1665" t="s">
+        <v>4265</v>
+      </c>
+      <c r="G1665" t="s">
+        <v>4244</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">